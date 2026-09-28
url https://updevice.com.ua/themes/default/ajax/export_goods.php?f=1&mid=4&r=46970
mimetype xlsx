--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70592a74ce3aa1ba7667d9aaceb6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4152cbda3f0ae524258323b1af2ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb08f896679839c92b06b8c3998253a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf646b4f62471c6f29ad4dbccabacd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875251576246824b1affbe47f7d7b8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7134a833f6529a61f3ac62d257865e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66e53bf3d49b3edeb95511f624fe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76cc9190b10b461956dbd9cb08df3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd4c21705a3fb720b8504576e58d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920b0eef1309df50c067403cc43d0d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4d24773e58d338d5b81dafcc6bf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e623903683d6963e74e5386bce1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b619e0fce02f67f76ddec4a28909e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3440c5e41286444f1389f7f351b00114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3747a4994ca7460a073daccf92f9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd71971c5fff59674b9503cfa0c2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd1997b3f26e0313626f61439274917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccb5fa9196e312e54e3c82768ffee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1405eee94effe7e3dda7e951c7a4c1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac8ace0c579d2243ef04171057a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f1aa862bd1a4638b2076d2d3f4b3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a589232a4f87bf6cbaa46f8b69e5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33345e061dd8f611c70676a8bfa68d6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d211a5c15be377db6521ae95bf3f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1154992f065368d6a31cf8e7ad4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a5770288bde028ec19b4ebf3a20f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf6fa4892a92deeb7614f12d7333a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d8f0ccb5f40d509ad33fb5e0490428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1108b9989b22f7dad9585ec69811e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e916a276d7264d78ebd6090e5e2f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4a87ba7fc7651f89576176a5823e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3c8b96325a3fd0f22d4dacd3fe6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b9129afdd57cba28c1fe1e92177d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2ad5d71b09bea204c1bfeb1daebf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623499ac910d7eb97b64293e9d70424735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0394821bb4a85ff96fee98a6517ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a1deada9c022018d6498e549794b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e852d6f9128fab336adf1c4e560aa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168bdc43efa89e59d3e8f760f6edf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5d59fc15332ce5a9810a3882629b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c14ff7393a03c604435b45fd7d813f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88411011130bf71f2d4049f1b1ae9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164204de7dec9e9570fc6c8abe9253b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ccde3d55ddb9592e3bac443e7fbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb8c1c0bc974a36096d1112e7a29245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8c9a6114abf19a1049b3ec8ef23b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef6f85ad89a892466cc2faae88d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb73c31871f3025f707aa2693c9d6ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9e85cafe41a2e828b7dc0f55af2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f253e6efdfed099532d0adda07b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718a2656a62e2f867cd7a21bcb1d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff95704180ba35cc53b519ff59f2f8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687d6adc7bea6a900b83b9529fa73153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed4e996e998a726f5ef4dd37a359454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50350250c298890984eb28b2bc902e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a38b01df96782707e449b43b7cce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a4249fc6d0fd60b5030b7698eea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137232f53b5cc3a16118b43e259086458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48f7298e98ea18b5a15440653a72759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c89f7cf4458b977990fc476bbe8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ec7f914a9c78ef88027326b97d0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaba959e32b910e03e4b1c00ec965362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f13b9bc67a741712a5ca4e0ce1af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653473fc1e3bc15c34c0262ad49de90f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4768be95ae9c3b93a22a9231da44465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6900b8c41510f39bd80074f4033dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e9389a03d716435fb95629ab31ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe5b6168b1fb180b7a7d3969c5c06b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d0e3593109d0175ce73bdd243d7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc8b150ce22444e74e0bf3b55065370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59288c0b1ab3e59dbbae4cfb97355d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b1d469715559278803501deb1da272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4328e50045bae005c270f57345e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922968c3823764a2b505f8a88177f3d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf203ac91269f31c504e940305fa2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f5ddc27f491ab7703cdb2db065ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad0c1a86c551c41a0a4c94d66f36677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d51d3a161b41bf18f0f7e38956eed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61fbfef0824d8ae1089d0e71669dea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ff8656d834ccd6203e604d6480df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a876a5ebbca8bff214abfca896222681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea641e70e058aed7a6eeaebe1ca96882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064327ce80283e61a3c9a4d4504976ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d2ca198dbc94c20b5ade283af4c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bac71f393b4c1a5b0c49bbf3b4ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67794fbac424b584177d43ee43de8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece61c04838245d50412d1ccb3fefc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c5b50179e18780598a5fdd5a54c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a17c028c3ec3a4e0edc6ec2c343b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908a9090df271eb740de36d59320e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c9fa831bb760a0c41b0cd3250107291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef2fd151838404f5432b3ff3438d7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ced41953ec9e46bffd93add475dc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb29a0ea36b74597feff314e6e7c5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6bcbc2975af07f873b1a9d4dc7e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb8ca032e5634af031fb45d843811e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139f8b679b9ecacd8d08b554a2d1f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02384d5451574ab26e3fce9b8a7c45e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae829266ea536429bdd23705ccffbbca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc46aa7403d1450379fb8b9aceb27c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e883dc9917b1755a363c6508cf737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5f1c3100df32b449dbee5fa026b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01cf2c44439003f5d33fecae1768d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338239c5ff8341a809f29a5e754b35f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68691a307d783cc8c931b1cb306cf0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4970004145c404d69182d44a8e5ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865a9e825664a10969e73d75ec552f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c437881f05840c01d6daa71eb5c7300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a4b96d62c283940fe45dc2f04572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b092f900e9ef5ce7a8566fe675b74f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2af36bcef7cbd06cf84216feb07d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4619a0c46efa1c7215615c98f39a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf17d33bbcf38b50bd363ce24d9671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc55dbab1b66ac6bde71a91054c76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7c94143c9ae3f7189f1d4122b38a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b727e429bc6ef7cf9d73e629f47a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1f511c9de3073ed4ae1cd464b487117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84db64183232557914655e41ca705a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3ba72cc60c1786d3648f0b73e61e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db06aead4a613a7e5e10f94034160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b514e568b594a674811fe4fea11d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243d70964e7b11ee7135c8ad8e9d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e2dd3327597983dd6bb4f6a75d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0dd02c873df99602b7045603044c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf02094a78b9a9cccb583aad71c71e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a573f67e32beb93f635e0ee5d87513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742609d062e367ac95b9ee6e36a1998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcebdd2f84cb85a3ff4110a0a68556128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbeff5f87379c09417e82014f0b08d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450894697358858f0aabd5a57b1c19d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa6fbbbfad4d72d2bd6322ac6b664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58ff4a330686294c18ce26bad697a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c91c43c3b70ed330b8994aca28c4e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411f6ede61231cfd1e541ffd761213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354615954fc1fa5a4ffd71cb706b0b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee722dfb14987c522d94b17c307b53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68c9d5a20ead74ee8955dcf7bdfd5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac489f03463a008a3fda8db044436d95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6710861572d01175fbde89a00e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8bd45e1d20d09ed2d8ea14a08b79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a26b28d07ccd87c60cd50f3ec8523141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c44c038a77266f89b8f487bf502ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f101140b6fe52aeb99aef3449caf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff3acfc208e488b78b18f83d7ffbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817748a6abc87859380ece51811136e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83d5e1711727bea93a7c8366bbe4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c1f89be98a2be0907d2542c74582147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473e80ee4f1674170008b15b557429148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b674d2bb2056a84e74b228d9787c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8b8138845f32f62bbd37fb6b5f1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ecaebf5d3cbc8fa2240214b341fe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60137b1d5da78bedde2eac2b8cc3f5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324588bdcc2c3b08c311c840a689d69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05005ea0091366631c191453752cbeb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d301b1089a690dcff8b4c5e3687f11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e508333c2fc7f59997af7a29d38b63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f33731ab4145b1a45263ffd4e794157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf0428bef935d3aafe902ed72ae01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a93a1370e8ac8dac08f8ee17df5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7c371a81221ed384df678f6a87d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7bb309e3b3daaf663d3dc322836e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f7594eb76ee10c0165824391d9c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583898623b5b8e241936fd13242839163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96cebe5e81711209db393d61e748e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f259b5be5c28447b67c563f12fa74b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d960519c43de70bba93eec87a567ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bfb6c68e00cf42fe73c216b08ba18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c2451cdea3d37b69e0cf0e749a9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7fc3ad81de32f91e5e7b5e50a535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2a537e2314dde03fa44f74d7532d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b866e883f4f83d6495e7b56afb97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51dc8f999056ff0dd4e60d969b176b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f950014035501073128245c33436e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e677a82cd73f60c74da57ed5c0b9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e0dba8285457a2e978fb4c919b2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8706ef0185189c64f06b4abbae43c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5fc788ce1c6aa8c2bb2b5f0113eae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269598d2b13063521b83ec3b0ab9f731178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d333424265206fd34658b9fd020c69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75576f1fc9faf6d3c55474efb2822180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb1b533d12a25b40e802a7b7151f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1babdc0609aa13a65da7d9750913c72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5a045a109a20f9d1509ad8af9c3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33225ff770be7ae318ba7ee8c992778b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7bff013bbac5a70f41f481a53cc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7573f7513ab517d9c7632d4d31985186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7cbfddaea7fc6008999c508fde978187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58517deba67e665f435984b190dbd71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df909ef6fba684071a0ae8b6a95dd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abdccba347dee840d3c25e7663a426190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f42a6be6a516cee240ac464027c078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f0212bb68eeae78bf9a2b993e6ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d582750bd1010a4b1b180056cb343f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c158cbb8a8e9e098c2115b9a04b571194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50063255e3f9427b605e172144731195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789120d9a3b85024af5b8a73be0d53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb67244698b57956eea5328d68c8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcfa650f80c18bedf8fc5b7f31b8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3373ecfa25605eb991afb9d6c0117c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4823ee1fee2f8ad38fd6132890f2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05118154a0b20c597fa9ba6533fa0c70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad13dd641da6291fc957749348d85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ead7f3eb56d6ab87bec3d1c505b4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a651dbeda6b2252f2782809537552a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464387e4607c8186403f474522f36fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d638e04696d811da35f66ccf0066b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b184f4f98255b635167cf8db8b59a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54e3975de83b6849da1ffd7494b38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279564ca310929945e6815fe01960f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99f07862d78a9dfe494856c674422210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c73f6cca1701afbcdd7c10448c586211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53730054c7694aba91045913ae38f884212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57c6b00a2351f1d76449b7b2d90af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0d19841a4c8912f6f36804d08253214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3495f83d6a612b775fe94ce05cba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2863d09b024220a38e5948ea4e331216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc13697c76dc461234fcd070c5f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d190a8ff6aec72fd9e771d9614aa988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aba56f53594d8c8237e7cde72d937219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866b8454a164212b179149579f37546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36dfa15120a8d841b8710784ee9c98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510039a4fb0f2ae43d80ace996f424b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7c99db9d42e99ea9c20342099edd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a3391fe57a8816cd928d39f34c6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0201eedd2048308efa17821cc32e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f080c589d45c53ae08b301206d5da8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523dfdd9eb67b2201f246af8bf77f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e7ac2a6ae1ef5df253621bc978865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34094ec53a9c0c8192edc3e98d816e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a3af1998f403e0da741996e83c48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73092039a850d1ed0488da19883e9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eb479c679b400c7ab67e94eb4a2ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ca9e169c631d652a62baafc62793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee4649c7412bcf7c07b8779c57bc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928c004c6530638007a9d96fd89737235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5450c9ad76a577093e80b5771097b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdbfbceddd8ec3f26ded87a6bfdde7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0584b07587c18c16d7ab005c70057f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942325183a3603dbd65f03df7f8d3f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27826ed63b91bb4caac158366f1e1ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707712aabbb3a6073652364e039b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13680e5dadf8ff5df120d018d55914242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5256eb0df21711a37f3c6aeda8a02e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23384711b1f1b5bad86ec564b8e66ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eed8b754d9a5c30dd5ea5741ca7c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04645c5b9d2a0d63af16abaa0c7a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d3710f19cf0c512d9f55ab8bb74d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5bb83b64e21703734f58e13292c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d10c8303cc79e7d1d8dc4948f42b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0b7ef3598b9afb5c3659dff610f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d558427a471ec09d7dc3a852f8f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294426eaf2e7f873febc0f80edd287d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aca8ee5f7a1d33f400c57db262908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131444caff4fa5188c5f9202092df48e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c1325478ec97ad96b2841cdf98356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b758148b4b654509c7d584c16fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b26e46ef9fde9237870d52090d7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8b0f1dd36156d9dbd40d183292990258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49cfe2a2079135c250951ccef3cee5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e575972510e5a8ccadcb7001c3e67b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb39cc5edad5a85d3b1d31120a29da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8845c0d702b7199c528fd81b306492262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a485e54e2c297bbdc2e5e63e8170e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355502bd22e3433a3fb9c818ce537f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8544173373485c0c6deba4e59c36e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55a0338be82924914370bd4352ee2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f68cdb8714ec679d722c283713e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8daf25f3ced61b3ab6efb1f27ef3e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b266bb807d1a0099480975f518969269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6dfe607a6035e78e1abcfa9992b66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68adf107aa33554aa00896df3064cac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72f330304c44de71f84c65a29c43a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5adc16f4631bbb2d504e8609877a63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775256be95a33d5591a47f5870f99b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d78c036f20685e3b0e0622c930c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9063913f31597154cd4809f57682a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b408c648a55cb7fbf96c9fcec95cb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a8896429f2b40b7003d4310c9ba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d70eaacdc480a573152b2504428f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e8860cb8bf7ba0cec7c68868e92e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e47ec20e4053013d3f22ba1c0dc88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af1186f6acdac336bead3bcc9f5b52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce0c7137d74f39174ed829e26e165283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710343b1421e3a7ac0a1138bc246533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fb79bff53b351ff3e94453ff0830285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5f50ca5fe936c3cbb16107927834286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab188dd58d9c888bc8e7dedc2a2897f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff28b940865a6714c1e24f4127f20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f26fc7f1d01563ef08b26310809ae5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a04cf101c8910b66e17ae29ed092d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d0f70c2e61620b20b63801843b19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065beb784ae29b629ccc0475fd36dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfa9629b3e53ba87150f810cd5458293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4710d2dda2288ef5f74fa783f34aa8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca7400e30188d31f7db09f54998164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5be3dc6d5a9cc6458b3bd945f86f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269975fb3b87db0f0bcd698b9fd8d53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177bfa72d372c8d7eb57648593f3884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87e1242013a535b0b4fd41084a9c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707331302871bcbaf7c78aa8cbb41724300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e2c01b5efa7910f6943b2a7fe2f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6356948786944439c540b2ee214ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea6ca9b4f8e09f4d42b77c725261f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e1453a1896172cf35e562d851c15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5ae52a162e861ba0f95836b2fc97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3afc801101bbbf55dcd73010923c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90785e8d12e9788eeed6aebb185dfd48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0696c574a43aa9cc4a3300d77d90a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a78c7bbd7472caf8d7b7faef7660309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf94e6d2b6e7238353707829fd477310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0866171e37c18c8b73ae45d6782cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853234b8321f392792c7a7325334c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d135b4fa71fd64dadd21857c16d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b658066aa5a13632f74233f06229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc341367cc4cc12b3ce57c103fc49e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ec870a47591469129e0bbba462e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945cf5a481a736444e4ebe851764e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdfda6c3ff8b16d76e50b9a66b3435318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d2f7289fcecbd07da3dd0e60c3e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa4ae1225927d13662a6113f6ba20f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570146946fdbfa63539b4192d661be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b0192d73583bd40aefddee334080322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a068bf4ff4dc5cac4fa1c2ae8d2239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac8e720e29a25c4d580c2ec52503a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42ddaf7b034de8c0b771c62a7f470325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299053a5d96d782efbb76e76f0a561326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e852d90391457099277a350a415d21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07099c3b50fc06bc45bf812394a2915e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001008e3632839534e3967c161dce0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f8a9d6bafcb8163c77c805b2d14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a134eb46db8b3d1fe55edc8e5d5f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf232f747014c6467426ed16a66d867c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341fccee78bfcbc538d6dbc59bbc6c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb81c4fcefe97d2e84f2efb026ed7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb14dccef1556d3d8560fcdcc1b24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654203e852ed7baf87607df6d86246336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078b6aa6bffdc796bd518ea6efe225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852949b329c0b64c47770a141a9ba8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd859cde2b79e78e051cc19811b3a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a738b541ab901339c2c5e9b37155ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d29d32fb90d3b33ca424c5bc26fb5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf52150d5f216395c7fedf5786e291342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a3943903ac11d7436b5ce20233a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6a59ba660212c7da984dee22586e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b52a9a8dc8ef20a66f2964aa250a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7dd67a4b2aea2d21f152248e887a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c808fff2b01793334cb25e8b736f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eabf7b6cde66769edd2d51a0377112348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db467c9a0796f8e5fc19147cb8eb7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4bcb1ddb37ec708e17df6c5f69d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3be16e70640af05f1c5acd2aa953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317d30dab1133946c825e14a0a0e51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4357c671533e7c95f302b25eebc4bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0343f6f1ae24ffbfa818d4fa3faa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f38c4540f36374e73b020ad1a0294b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4fde04ed290e071f27ed0a37ae7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b83773b592042fc885c5494c63393357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f927c8496897740569842926f6b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2dceee2f570f886f0321848611355359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ddd7b6738393838741d53ca0e74ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5866ab1872b61aa15df1705489b98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9525e19bc587585d0fbc066c4e6a57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c1dc3fdefe74954bba1fc2cf791d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da5d18c246ae1d3e3ea04196d33753364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ef478ed84ad224daa10f3993f9c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f82af42b64cf9cd9f216fea1c743c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbed8aa58adf69b5a07a8f5418e26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7e9e35c033d807c3add15071dad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a467bda2740d18c4ce3b449e39fb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502c8e0615ddcb2ed663d2be58470c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828091a8fb71c169858f5a28226eb9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64bc89d90e8adfabeacd68434dd5c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e231a4b19b4cdb6e1c8a50e4e8b14f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42c094f1ed22fc85a75b6a96e081d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617305607576dfc297af7d0653b15e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409dec125f902f405edf8d07eb5c5b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625dc09bf5f860177b5c0f8e2c27958377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d89e01d75e9589afafd602594bcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fd957ec1e80003b8125449f197b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2da2421227e7dfe3e01503949145380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265a2996dfae52e946f270dc8cbfc26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252aaf0234bfc9900337346d2de399382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5fdaf85e4c8dc7189cd37bca58cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed610fcd35a2e3a227605dc1d80ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67aa1bdb21c95fd392ed87cb0a651385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dca37e4adffd6e690f75ad51d79f02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1d18bcf7f30528a64edfc3d831fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d0b5b2afa22052e0530227e007934388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410cd67bf5023f04390aa6ac790f2bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1187f482b1d52e26da793e304115390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1b4924e5797e4f0497a54da9fe723391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5768eb88654e25dbf9373413369e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4fd3cdf67b26087bc1bc22de922d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7667bb858dc94f37027178f1dd44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200da38edfaa27f3c2897d8fee6539a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594935778bdba5cec08a6210298df1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a108ff320699c742666ff61c45368cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56f65f13b3417f2e40ffc0da572cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfff2130429245936d53dda787b416399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce0a7c3fdb86730d5cb7b656d1fc00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3834835bb3e83cd78283e8c856f51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0866b1a30d690d78144fff2c3b490402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8adbddadcd03e19655e071a9730d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88015bb549b3b6398aa3e5703428fa82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d51fd1501038add521d2d9ad118a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f36e35023bd2cb18f532b45ff6f06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984013ae7d6931927e4516cd8d2cacb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf52c47c6233aec96d6105d3b13bc3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572371c476639611de85eb00fb16806409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158711da02aebda05dcbc2d50aeb44f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec09d0a23b9212d61d46cb67d3d59d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87856f987d8e9e61ae3b8ce0f6d669412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64830c6216e9044db5990c19c4eccd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e3b088db5501d9776f878d4eb9a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d3aa098d173de355e3b5dde16984415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ff31fbe99e23eaa9948660b0f0d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8eb13b1c3d016c5e89c3e14745ef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83539911f2ce19f40eca07e90548b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f464711d84abb229b427c941ddbfb3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2831ca9ea7213646a2b724cd5a2c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b35deb103c0f4ee57f1450f6e709421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e71f11033fe5652bc38d008e6b79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0adfb4116a93391145b0913dc4738423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee07a8df4ad138fbcb2d5fecb364d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758751a9959eaa797e3d4cb1b5a6f079425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4504b2d92af2b808e93e38c7f942e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212316aba67574da202374d2a5ab9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5b143f7907457b0598f8152f59b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef8b6facd8ae08b6eafb49a760f3c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f26765a13eda074482fddf010e31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c33182ab15cb1c57643c103c3db6ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7a0f57210f22c3f808ff6730cbef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f788a71d5805bdcfc49a46afbb5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de737bb0e4ca4e28beed832a0159cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b22bb34f96bb73927a6ddf385dfdf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d8bd344bc0d231b4b2ccdf09943f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0c2be7769fe30ec23a6bd33e4205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bacbbedb5d01b87b308ccb6605e07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa94af7ab403d6974d83563529187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e9a00d0228426100ce68513965f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92446c737ed1b156f5d5407c058e892f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702ad8405cd38052be559aef98cf24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d858e95254c83ed195f56de56e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347416e91778625ab6c9af2a5f50b804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f50d34d36aa44b976f826c67ea4d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7bcce922654abd8199bec10495b10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b38473de9859ca766fa0cf51936d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185496e899d4c32f623541e53511385448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec377bf1e6922f705e673996ce56fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729515ad187cb9c70567097fe0883491450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf823fe47bd798afe6bb0c05189c99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a8788584e393e0c7019db10a33fd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5255ed017e6880fd3025f1ae4be1b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8990e3c3068144d78c08b294365ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9619c08257bd699dadb8712e25bcf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e6891b1b4fdd2fc97abf0c2a05f92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d9e27e35e3e4f86c994df599cc52a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63d37659ac057e43b86c2920bda21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff26fb2c38d7b5617a848f93c4a485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c90f83d33a355865dcece79f826437460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13b5c833f5c1ecb87422c30e1c4ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528c16968fabfe444b2c9328327e5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b3e96a5d1fd9d4467c0adb7516b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f705e6d80b4b18d3c5221d6417ee7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d616346139d95343b27887709528465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf57ef3f355d058ec3285d1bb1d23e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736375ed5132495e5909eeded2f6a43c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8648be7fb723490028f16f45e229468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af6cffb3fdee8feece9a95ed57346469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186acd74d3cf08dcd970a232447048dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e769c1ab997e1f51b0defecd6e37e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7cc9dbb4adff0716cc5484f29da4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761756fc40851987470d656be83576e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d9bd038e3d322c68124eb5fec9c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb587863caf27064cb90fbd62ac81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad706c551c6e53a90a20e6f0cab09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8109998ab276d49943f673b8fadca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6015b265c82c4ff60c0e51e8904fd5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a0759530f0d74ea30eaf1a43b6bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a152c70d1712a3025b69279bab9c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603c45435b517c835de34fae09d9ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775721c2315da3f8f17535e5a735495482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280946195f43c92b77655a5b4979ade483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a408ebfaf2a0fb82ad5b081f6518484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676cc54442866f648fd5acf0b3ae93c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54581655510d5e70fac5fb60c8261c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d6c134489f341c15db1bd1f04b5f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea854e6f470c51986b2c1fd467ce697488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a40592ef5d0140b636870c12a330a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d55bcbebb5547a6d3ae50b9b40f8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ab79f27ab0e9ed377ebef4029073491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc93ecb8547a43ba67e376840d5547c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8550ddc15e6b10022ec4162f55ae77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32f2bf215bc3895f5b7959b496505494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827acf09d8c6f02202dce6cc029161495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e457e43611ceb2ab7877911b4c49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e8373851bb471708ab8fd85ac145497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51773d7c6230c014edce7fba31850a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb05181f9808e482de4b9fde5ce639499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23975378394707f7caa45fe57eb165ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68808965cdfb1f3809c93399a1f0199a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe44bf7d75641d08e148b33477182f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71d1b90a6ebab96bd981a2550c799503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779544d6e02e65c98520fd740010683b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5cd6c26330614df41bb0dc40f7f88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9f467e55f96f6aa4c8cf69715f6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7db31148fe4ef79c538cc5c612aa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b680070af6ba3e8d708d36529542b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c901795dd29928b9eddfa76666f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f70c77b4f7f7c5f926d42ec740922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328382eba962ae19ba667d15abe1378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e20a72b2dc30f14eb56e9e5b374a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e8b497d29c0f417f472049bf2ea1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f76d9241c31ebae1bb1f85c25dad90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca145158303105cae08fa664228535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed9d1d5bde29ebced3d373436a24d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e28533029759b636c4d2d0133edf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0490ca51acf2bb0443a38da623c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3f9ca15d21e25b412abbb67cf6f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2354314f64a0ae154539d224bd99e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452875b1adf1d70868ab355d4d12b00e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13323da6b4a3f35932026a75bde41f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a119884be83e009fc50a3cf99bafa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff04d5ff2b816d75eef02e72acd1516524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc8e97c12e92368b62db9f031c3ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c59990a11cfe09bee5f2c23582a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e94b6afd965aa0650c3c0af71bd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828392552fd4e4a8290b706e2a8a88a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934071c0f6be51bfc0535a6a69bb4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731bb07c201586d4360623f9155a37f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67617e5ed144e3262f5c4bd523a2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a957085191c92140ed66b6b2faf5b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60f612bb8caad18de6d74f02ac8a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860116568b2bae2fc5cc7a8dab93ba63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c954b37e3462ce5f6b2e732979b49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69bb76e2312fc669e98445eddc263536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdca0bf8f56757b63b1c7f30fcc67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b0c334d8076b17f81a8a5a8fd0645538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb84fce61ffef6b05def87802c295539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214df212be15bd1e9d20ef61604891f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2e993962daaf2d1b6ba4de7dd4cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49f82c16fe2cd00fcc5dffe350e07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42843ae412fb09e3e500b3e69371e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3641e2cb7b85c2c07f4c5392ef32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a7ccb644b6bd9303d1acd4fad8ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac75556e4cb307db0be77d6ed638c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d2d7a9cde409cc8df614e229f506547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb614660d7862cc7c629c22d227513548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa2c55ea21f372ac393580dddbb58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa78fe8d4c2a3ebc60764d27924ef1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a12d5b0382d069256d7ee4f49ccc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082bb87db5ce493998e537c8918728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a870849e4be684116a5cccfe3cfd9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd2fa76fc9e905926e3e305182404554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a583ed79aa93ed9f9bf49d0fb5b424555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37265e81e19ad352a5b7d0fd89d9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d28b150bebe760767a5bb0e46ffd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f003f65070336373ea1e4417aded00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418bf7469e5483e7b929d65109cc445559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdfa6a37667326df2acc3c5cd9e49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf72868ac7e172533b2227078600d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236fedc9a7af19ca3b21fea4895f3e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fa465b59670b5123e416f84ecdf79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da747a4ab345db6ccf0313ee724ffb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d063e9e7ea891b748580dbc9e484565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92417b72ada91c938f4637c6b5e29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a2be70a8aa062c4e9e80c130b29c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c980b83dd131c513cd9c4f5f9754f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025b7da6749fef92e71537e5dc1881569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18e4a968980d3d59209654f64824e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e58750be7a84cce3a4ad630406a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f1c02b4c03f0a76f3cf2e06f6cd0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc486078e4e84018a564d9b4fc416573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8494f704106342990918c1da0e73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e67ccc49cc3867316194206f771c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2398db2f602e6b542f3721e5d20301576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89644a6f685298c62b03b10dd9c2bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175144627899d1502ec49c21e07147578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a7ae3444a36590e0907a70541509579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deedfe74f398f26ced6b67cb870d4a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2b73121f8882de34c2460bed332d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46babfe6749272de58cba4d8c2748388582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb569c49af06e9bc0acec2b4b755e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49f63697094c69eff6a065e94f24b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e71bc635b20cadeba2615f7a1f59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101968273d4d7582a5ffb0ba608ad4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbcbf17a2a5bec3116d8bc428eb50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b0ed48d748332d406ee25dd3fa34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf13977fa7130458e2ed31531aa17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909624691281dfec677340dfdf6213c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b6ced016b6cb0ef6d827b1605d37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0133578e1e43253e49e59ef2ea9680592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22ec9f686716c6248a1e3482a51bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ffd7c3d73dc1c747bc125e29920ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e7985977d6b685e6bb222946f0d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed48896f2f4f8f97c75d32e27c1ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfea5c0b28f8a7d2323a35bfb2e7bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7226df826ec4941ca003e6825b71c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610f24792bfd0a219bf58c27ea8d591599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f4ab6083f0d1cf7246c1dc9b8b9df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6abf5e8886f1c97548c41f4df4a1cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053d595c2c260dc5ac2d4c81d115fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40072ddfa419955911ec21ce5fb635603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0af26fbbb8804e9794908c7c87d1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31b46e36d8161409880f12c810408605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f542dd1a2d434e2f6b2c08f6857ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622924f5ade9c0d6e7b279572d43de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd89ed6c97b4ff0e5e8aa3fca3dc65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97c9b929cadacb0493dfd57ca1a09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8fd4bd6606868d89dde141503a58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af5001c4fbb1cdbf14b435cb3ad7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08e7d52fe3f93c425725b4cb941d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992e62c55ebe63c12c67e68e4c132b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de2ed8e6adcbddae959890b4cdaa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cb36886b83f045f99ddbfe77baf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c69bde7e179159589ce3124e30a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022915829a35adc596d95b20be984f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9f098dee318194ed98247625f4d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b6a1a8f3358aa9e2144291a3b123619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac18e542f0254512f8a4b68b74c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c07d1e0d02f5ea96849924355063621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841b93a91e8813989e23012ef706ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e837bc5286b9397da60acb71aedba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab3ad4628e818533ddb63ea033454624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648a1fc5d9b0c09b5864ffe0c79fd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095916c2315243fadd243906fcfe9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f417b71c3460729c64b8c20b4a81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d13b0582957d1814edde46066576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7df7dcafbd8108b5921562544633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b919693566008ee3f13444145bb52dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935c66a9ef943a9c11671be9c64766631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aeb518864d1b902a59c37ba59642a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d3ffe3717c7db203972d3ecb9ac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf7d3e4801c5bf9da2f44d931e59c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ad2a1f29d6404911f0a7e7e86360635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a78d89a9d2b9352a216e37766ebc39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdbc9b3f73979fd8ee85d3a2bb7214637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbe0f60d96661561fc8a0ae9da2f88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a89be78605b5feb969deacaa3da8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7993908da1b15c66725088cc0626f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962913cd6f156d7d240481e8d417a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce619560caaabf3833190a94d2b14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a597bca32037ebd8d742a1381efbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3882baaa1a06b6b07c62ce3cb1de95b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c4812440cd738cde0a32c45f2820645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e5d503cb5836c45351bd725de2e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bca98cdc9a2c604ffa4d79d79a91b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47c5c38c183d7b295a52adc2be6a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1934b2bd630dea1489f7d5e58ad67cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01e7e28815b3cfd21f05e769f1073d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1914a73f6e08e774a2b39275ff9ef5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebead95bc8d7d53cc42cc91cd1fb34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377ddc7e9a179eac9e441b9a06c0d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088cab4a66c2653092912798bd938c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11401fc08675312b02d6f927bfc385b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a128d6c72ca018bd8fdf9aed1ba36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3672beb9de6daf5f36317b1ef3f2298657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ebd3b7fe82ba1d19d57dd0906dc1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226bf1b6b2d1f34b8e2bb055ed8caf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90e4f09fd39f9376baf20a36f6187660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba2897aae94bceb60e2146cfbe151661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606d7ac162ace0b0246695d407bf5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac26b88dd6b0b42835d7f0bb20e25d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745922e6dfa688aa49fecc096ecc2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979432c23fd676fd68d5bf260242118f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e042f20701316fea351382e294a20b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c184339d9a94759031ff42fae315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2411c1a0904b4d16766e430dd2df2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d8648b5d92e17008bfa70f364b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19393ebbcfb98674b6c877ca128d1e67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260fbbdd78d4df2e6104267962bde9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f76f68956d9c12cefc1cb7b280288672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e34bb004de1119f9d7781b9f144a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4fe2da760f5d2a02afe7dc6283d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ebff1a0116971480cbcbc47cce630675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16630f4c435169a5d3ff9c51234dc30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a662894a919f9976f3f0483a5dd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed137ebd4de336db112f23b88d2e6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96eb411b7594f1f552a7a8cc0df4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4519ad8f0532936582c6c26da9e2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87304595b855373736d71bf1f5c78ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1492c91001752d68f9a31237aff9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aba11bfc46f9a42b1bbe60e868c46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58241cf59b15875283b3b5b68e38a80f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bfbe310a4302d7cccf2a49deb4e31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad724e2aba15896c28e40667d6666a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217f9a978af85fb0cbd7f1f8d0c48d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493df9efe5c276f5a0de13a961ab4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c670cc8f76c11040cf52972dd7223689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7368472e635ee4e896e9054680dbcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700b8956c3f8172ecdda3d4a8d1178691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e5af93f4932c9b1751647fa2d949692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387630805a4e3bab96a1daac33f2d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802f0e8302ce965413ec31c8efce06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad0cf0cff37c2ed0df2aa5a8742ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380278e22c976612af61bf8975afd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60bcc41fd7336962cb1247f5ab9fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409a7c13e78f0f7d9cc80f3ade1e1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f43f530e3c7e95e86bc5d45b630a10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd474673cf59566e3246e59de3665c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6ae11c30568493cd15383cec4098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839c882cef21fb6453d768dec72dbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8964d820621ae5e55da6f3c495581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab28fa525348ccac6066eb896ef30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ce5680dc5d01e2668d35a7f35bd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad21086921c6f3772c3ce93b45292c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5d98c606a9390a9dbb9e97eeb9a80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6595222075cdcbf2548538d4d0ff57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0961e2b7a0b2b1c61ac0391481e7a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765c84a69e77b786109a3899c41ff64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e782ef43d34d6e48f2cdc85dfd6c09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703cde20c08982d06fb931e17e7384d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d69cd2158a378284647ef737cf0aea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb83ff633ad9a86cc04bcc773f94e0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0069b2501dfe5d8e2f0dd13b3824e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f53cc55ef107dba1070aa0ddb1dc14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c484627ec7eb9fdf0f8370235936d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a553568a91400a9e28bfd258d31831a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e5d6d6016d72e8c30ac0c86c74ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43376f0451ec7daee49e7cb0632da18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19e8f25e1532cd442cdc48bf17dadd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3950a7841e35744ee60cadfd8a4ce65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f449ef9af7b8ac0830585cb0c7d4803723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666be24976d9db22eeece21e19e588724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b63a3eb671c6ecdc8affa1f611059725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70895357d41c2caf38780c4ca870eb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e483be2bd050bb8695e429088945727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4b3f74c6ebe8cf6fcb0abcd02a6be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788a131509cce5270024a5711be180729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad8c0e9555f23c30b78f6522a2284730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64120bbabe3b55b3e1ffc4cbfa7b759b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142416d6ca20e458da6631924b61d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84aaaf45442120425c77a2fcb98b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b9e4d4aa9e458efc950161d04ead734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3cc5bb2de113c7c6b2648e835df7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec56690f9fb84aaa877c72c845501736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9dd2908a6938c0e6b75ded5662b87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab9e59bd5be397d454d7345718b7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa5c727192b291625b46c779af96e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a84b7c8c1ccbffff0183e5cebfb06d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf96d91b0acf0c22f7dd6d58f54490741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990247a7d77bee68b0ed896a1d5eed2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703304b05021290e94976cfb43ea4f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812affde209ba2aeda470583fe75aab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0f9b0dccd8478bba9e3fd5c798c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af22d5e8ef9d44333d4f52cede5f76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ae5256783159d2c6903cc290f88c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d98ae03e12ed498b94403c3c56079748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff01d650034346f11a0270c254cfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa29b9c03f0adc31a7a9a9a890bacb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359ec9b26e848a5850687ed37a52ecb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f362a9fbba2786f0b46391bc59bc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67e4df7508b55023e5581e7186d57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c8a4c099a11650617a9b4f64785fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127aa6b1954a277e7ea126061adb83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b13c6c176cbef6e97f324cd505f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79544be1c49c33fe526de71345b968f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97823eac724082af4aeddd713ee49aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e09700b9d30fe8d3c746b31ee35e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c435d8bc80ad1b772c584d48c60b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644291cd4fbfb55cffbd7a4d9ae65a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df946d3210ba8ba7344d4658a75566762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d451a0360c19c8cc5232059a80866a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a014234edadb7b2a035f3dd184a9bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1a64cf753afd5787ad8a50d3b4a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbcf8bb357d998823b11318599c387766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aba32a41315f5fdccdca511f98ccc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ec88e29caaf038a96c42c5bfd3cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb13a82dff9c3cd63f25a8feb5e84769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0207e85d08ae457c9132507bb559fc3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d92b200789bfb2d2a4c7223eb02e3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed36f0a854743f27ffabe77e991ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300891ed48c62e94484ca3afd7d9c26773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b39962c9ea2d2354ffde5f9c3f32d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd2f32997db69f4f6aed2dfdd3ba4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f4911bbd8abe10aae02c5eedb1e0b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88090de7bede062a08baf76eec6aea3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e74327ff1f14781e929dbae0ed23f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a32691d2db6be69ff165dae7c9c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92177420a75d891d946e700414028780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5574a78fb9fc63ab60aa5c4a18a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75149b08e6ab90cef24d9a382a02f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c63844d8d8b8c23d4902ac61f5c4d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38682c3470486f6293c928f1b1388784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e980e8b34d5a1c5c3ba68ffa16892785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940c719e6069dd40b1c4cf402bbf92786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b6af121c7c44bc494da02524f48d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7ae6d707dc2a41d73ad25d45c9d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997edee9a0884529ad5204d3190156cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3639c2c5cfc7a919aa21c79a0e47f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e7760e95e7e3e18451eb13fa6139791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b66aa98f6c3653e8a27b85cf9cb2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb96967c67707040887d6a801946e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe84e8f4ff6013e8ab23b7e8c0a794f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a0074e6a8db89372102e6ebb61a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e161f4fb1c63b6104720ec7367370796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b0bf661da238e128bf69fb656edb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ff756504cac2ea1b2a14000c7f4bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de937d53a37d0ba49039be71a83ac69799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2ede62410fdcda5ab6d7b869aca6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4269066f1c761f49d8f217c24c54936801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f495e537f0244a3e6162a56484d881e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b9a27c2d51e9a2c4542dff1fd71b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15c95bc021d9a72a91864064a0306804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432417676f65d17281f74cd096f9faf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0716ed2eb05b9cdf41736b89eef61e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8f487414d139604a265ab4b1720d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9b365d388b747610a3354d8c1a94808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c169f3903b25f93f108c84aa2e03fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463839c8639d6598032c1b7369d5efe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc9b7dec884b78dcc291ebfbba3f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e179217382c3d18fefd40716c74e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb309d7b3246603ffd25798bff85a2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c079acd5ea3274dd6c30279b0c518814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d73f5c830458577cd2e446cf1b12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ab39cf85d1b41aa9d9bc02c7cd4a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2e3d2997fdfa5bec91f99aa8fdf4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c552a2c62f32a9e168579abd487e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ba825666098e90da46b828ec0dd1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c11386b9cc86d994217b20e6c17c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5595fb16e0019334af3edf229e7508d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d29f420832890e257b5174634d4d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae532a4db7cebccabd4472c2d4667a7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357d25059448decd7da52f6f4b1180824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288be9cf051abdc9150f544e7871d2c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e0bf26ff7e36bf243e279d83e709826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc91059d1bcbd896ecafacdac6071827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6efd2ebb97076d45dba0b7f6f5a78828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ecaab4ce5ed2ea09129c664c0ffe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c359a7ef3e00a311830ad35ba1b0f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27661825aaa349397c1f0d2a0cbdd4b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f11459c2dff9815d77f662de8127832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32eea60cb0d8f8182a25a4296b1f8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1c650449a70772356b2d1c5c0759834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c80e8e403ebbaaf2841a6836ecbb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053b1f3793b1ecd9a02bf3eeddc5c9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96039f2010454f11e15a3b8604a3fc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b5454c646573e7c902c90871c2fa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c14e5f638191529d263a15bad1fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256baaf2c620c97737b1fab29df2b7df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a423fdcbbe36d7ed6f47fe3c2cba7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70c7e7fd899c98b993e6ffa3b0a4f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de637c8e50508583ee18a30f4beafee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e8dbaf9b476d3ac887609ba47f392844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb953192ff93aba20cfba37ec75cfc3d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f655cd6248051124dc73c255371846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631db55bd317da00333eb5e745241e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3710418914a241a9888f63eb2eb223848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b0c10c09ddf564a36f04466e66826849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584356c6753e8feef8ef6000bb74b2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc11c1f50037d85d4a2181e2e663dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aad6cfe7e43f6a262c18e5ea3b5af852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe49f1bfedf070ef1a031d9dcbedfa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf9b657e7fc737140b665d3375856c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d87b908ea42ae58bca24ff06b25ff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a26633ee059d5a2135b82be601b1b1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbab73128f149b1a92d998aeedf9e7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941fda7c96b7ca62b911e83b95d984858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af618ff381815e5140ac6d6e67bc6e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d446e229a3fc78985b045ab251eb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a530ff5b56342a2c3407bdfb470c34861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1e01364932bb3892d4d89fac5216862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b5404b4b05cbc709b4441bc0cf07863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c7480f32518e5e1a2915010d9c6fc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72d1185fa25e29f267d20a18f74a4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff9756d55ac161a2faf315b076521d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56df6657a21916154f35bf7cb172be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22627b4e7bd6684a5d1c20275d6dd4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88972ca779caba957f8a7dfeb573ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad18515be3cbb33ca91346f0bef1f8f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b21d4b6c325b8ad998854df7a5077871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc63e344e12d28e183788e9d276de872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64978627a3e9ec332353d3d49b62617d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f860a1640e19632f76b94f4bb6c28874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ec1447eef9c10e5f547da6489e0e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557da709abc0620afa664b87e8ce42b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38327f296e6de2fadb2e57ce32a42e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7b7d623af8dd1fc3c77d0125c779878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901084ca9bec56facdf8d009d17e68f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd6bd241b4ee5f95cf7a6676e11f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f92f6e2e0df5abbb01d186c11fc8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db4aa1974277952172859a9b02a4b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e42961316c5aa3d411aa2bf3dccc50883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3faebe3318452eb3f98e201b8bb5d1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2511ee0525608ab9abd95653868c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac83df4de108bfccb2a3cc5c1abc2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d0e9b1bcfe63d474c788b5c8e811887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5107e9d9f1c47dbb2d915f191c45617888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126f47dfb76f2d6e54451f2524fb39889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a7e1069fb9d72a6fc30646fc2142890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f0087594af0958b74f1dff0896a5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769261802d20e67ba87c3506c290c41892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca262f5348f4ad155e427ace2bfba2f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b8239edc390bb80ad3c42994ebae894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016ddc9d35ed8c7554e2938bc00022895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b6d7cad142728a976fb2378d688d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f6a13802333d5da8cf5009f7e9ee897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c6fdcc351c2f0a63ba0c6037761d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d384c8900ef77d2648ac6e83e39a7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7498fd3652f0984865aca25eddac900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada3b91df347d9430659339e5f8c4e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a94c6194bca2cc84ad69e06bfe00902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f63eb47ec21cb14bb52c09b67d6c7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7d028da41da6963941c0841b59f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9214ea8408df837e19369839d0f6cd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e04f5b106dab1c0fb90f5c3f778d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241db2211491b0b0ca74b367d6858d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce17ba21b501951819bb0ed24f2f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe3418df9ff1e5f6f413ddd5e50513909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950440dbff6d8fbf9de16527cf89a16d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e9492e41494a8a0b5c73f284ee3b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7276d122912abb1094cae1d68be1f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bc108fc6bb62d94f80a99223269e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2d199f6b5ddbe06c242912a9321f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f760c257ff543bd9ec97e8f7f4a055915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dfc9bf923417cf2a1b1d6e1fd079e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0514e1df02102030485a49ed7fe27b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f51b8ebef1e3cc01467424a17f3bf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0c351d55915b121658a8a85d3c05919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91913ddb1a6589300d9ba1e0f70b1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e743538de9e13e99b10eab64e597921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280277a5e60667a070b6604d24f98a2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102d47cbbc0b96905ad207f96a51d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad07fd0e1b806c82d46274e6e0b13924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a370ce24539ebcb3b5997f05894a7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d845e834a3e0402c31435eccd2dcc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22ee99f7bce97967a9303cd6ebe62927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963867e325f2b9a7e207c56db80b19a2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf179c48358c9e87d127d94fd9f47e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07203c6829241d2cf78ba5f13e48374e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332526564633081fc169aff946a27b4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d1ec3df81f4eb2f5daf9defbd210932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464bcb0a71ecb3353b0b666110b4d9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce991266c12a6d60c647deeece5bedb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9a2562821d05c3c39dd4d422c391935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf367b0b52d55fd4d023c232a50c4a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a57343047e9801a5a03a4d10fffd7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9b0bb24199157c6eb044e2e739ab938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186c8da780bad8f8f2839b21d4f08b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b9dac3d58ffd30e1a690bdc3630a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5b1e3beafd58fe2d71811abda2f0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e64889128cd60089f36c1809c644942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347733d2c8bc442c9cf43f1aa9457cb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255effe135f7de1f0bc602e5d516fb07944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210734cd53f56b2392119ae33bbff0d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d67df8cd9828acb003f259524e2c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0515f5ab4fcb7c82c291fd8dfd186947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832ab25fd226f913a7e499959e39ab7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed0e94831995bd116edf1feae56dd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62185119b99f51fa8e85ef3f21192950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084c6a9f5c8b2f2564dde807328d2c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2699ac9eeb69d79f9b557b7780bb43952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d018cccaefb771f4edfda1ce74ae7a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66efc927fd222cadc0d08b0507e0f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de95fe0b57dc575a593948ece12016955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b704f7713c8b4da1ea2fc5c34d3017956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cc47dff6526296db5d618236ccb98957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299500851584c01b931e09d53950780b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2fd334570e67d418888faabf72577959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e3d8928fc10064520aeec21b9c7a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c4c84e53f19718b4b888205e4ea8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b595e0e86996fe75322ad2dfabf59962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182ace2ed937a9d95a6e292475c230963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc448b7854a6a9ce21a84b3c0e051c5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a2df64822cc5b91d9fb5d2c77cab965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef8b92e391a5d5f8060b4ee6bea044966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca5b983a735a7173f82c5b4a9401b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d92381d978f7cc409dd236a3d4f0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3170b6d34aa235670d3749d5d7621969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8991fb52b2262f6e11fa2448193894970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30039b0e1ef95c3a8ddd8b573ba8dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16e49d8bf6e8b380a57b2a817762e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69129ae2d7f0df27251cdb184dec57973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d070bf03a27c931ad6f24ee45b436974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2d936458081dd80a149052193aed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7e87f7e5c1954b7782b77612c5e7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce43d541521d07c59eb4034723400977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f2cfe42e8c79eb2c61622fddab3f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bba8e42b3902a36e1823f05e82b87979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042478201805ecb22936be7168653e1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c2c88566b0170550333906ec072c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07a2fa0b6115a5faaad679e1c130f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c753ffd3919520ea54bc86253375983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a9704c4af4cb7270dfa236b793e6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39fae53cbf4935a3dfb955c340e5a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5565db4ca7a63ea9dbdd453bad0900986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01fa68e28d54b4471acd359d547b32987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d309208608e7132a06c7a2617302e3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a9615a36530f6b75094e557e0c068989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ccdfeac1376003d24715cb4c75f7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed4157c8097426aae307d243d7367991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6269ddbcf3ad091ccec930b9f3a9c1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e9c1eafde3f0cb2f693895745922993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3221ea7289ce7b3bd82c41f10596154994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82d55699963fa298145adf91cfdad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550142c6c2bdf4ccb735c05d26e4ad996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3850fe1a237162d828f412f6effe997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b4f44c5a6fbbeeea6bb6020722771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2209fe37d9b6da3d5ec8a31ccc00f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a845bf056e7bd67948d1560ba05b153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7cd6631de56867b6bdebce11aa734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92e43c568cee7993a36d690810d325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab557d8936c6abcfcbce43440ccb58a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06f8848da8ec63e12a32beea59dfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63303e1db2f99a600e953a85ef7e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891c83fbcb22ab6a7cc1166d4e6add39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb18324c948f9e96e1e1d0dc50d61d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b784f64dd2f0a4ad86d530727d810111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85bfb409d8757af8e602e5d353c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb9cfc48c4a926bbd07aedd9f11bc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037020a2f65a0b6373c285d6162676f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176396ee745788701e83b7d462990a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ca2ef5ca9ad54d9c1ee5f932cb1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564383b17c094c4a5470c2611eb4fe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953fb60b434b9d3bdf5948a0668a92018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa91f0ed77b26a811dd0a35890c8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5d67550d5ce5881d1fa70e4d6ba420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c00e72f7b186d4e255aec90a0ba7a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a4a82d270f8443ed03a995afbb6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87d3796125f20721cd7fba6b5a14a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027629b6646702c67aeb4faa1ae83e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95920e088ce41c04ad0ff96c6eb51125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acace8ad448df7d3d91de68ccf6016026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e99f5694b5bda78ac1033c31fb31227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c4f7b9f3ff42afcbd8e9f7f37fe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c156f1b38b41dc920e00b31e0bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f85a3fa8c553ffc07ab25fb9493b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22976604003d99fa9b08d25dbbb40e9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d71113160b0df5a477e15c8d618b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519bced2366a9c85eb72364813b14b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ba12a501f7fc455dfa2afb60a88c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb67a95c175915e23220ac7f0609735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f89c89298a363d5363571e1316d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80056da88ffd1bbbc4ed91e116246a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bed6214f1be6aa2c276c1f7bbe18138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e6ba07ee449f7f4db134b92018a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde4af3c7e14b0858b34c84012c64940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678c000c5a8f3b428b5913a061fb9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d947a8deee5da7994c3a941980beb4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443513b858552bc61b8455e07c563f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751501bd0321c0604c8487b3076e0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ea6cae2cd513b50b71e4acf0e86845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb62ec873a5d8f8ad3558e4785d2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf0492fe22dee503a7c981f41701a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3f7eef768f8f104f84093567a3a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429aab6c550bc0d609455840abfb9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b8d783de4f33043fa6faf4e146d2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f70d80a48874e3085342fda0f98151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8341c656e4a2757be4d7940debd2b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a52811f792678a709d65e725d12853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd88e623d22efc2a6f51efd9df4a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4927c8f334f71e42ab83b5b5c5912a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120a62dbaa49cf1fb32873a1500aa0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3254d781ca966fd9f1c33008f935a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce794868f7200cf926589bb950b66d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecc7d6747d819cd5c2ed174d9af40359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d06d6bdeb94d6833610b5b481851b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8616ea6dd3db9e2ac267e988434e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ea7aeaf7a15f1330b8db816754ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb685ff48e4c411ebfb3dc6d1f29b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07962faebfadff6c4f75f444e17a3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc8df1c1be64908db8cfa684430b5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ff9666a5ee8d718b4557e79a257966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad41257ec527621ce2d5cb3b0ce89d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715588d8c7eefcfc0c8a8f9c6028dd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ebcdf597413b40a8f685dcdeff6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b34ebc58e98581cc83b8c3c6498970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509bb892affe4136f2af084fc2d781071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3634fb3428ac8928f5a9aff49e6e8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb2e2b795809d7550e332f147ace173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d92dd61b5c0b6e7a7730ccdc0f4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffb132bb563fc52ac4475de55736d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272a69e8170280272ba8bf1537983a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233bfafd39c77c5e8687a20bb0e48777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc13b7e8ebb3611c2121bf676b371b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c70b5c89676ac4f05423a448a2c5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c940d3a500df16bcfc8b2c06a4c16180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda66bc9da727ab4b3f5dbc34faac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0d74ad30f015eead6ef703ee21ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0b52ca33bdaf22ca390ef13e7cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90213462c8ebed09901a3671fad7f3ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d260e17c97bc6e77a848cf071dddb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9952c2b73545fac3b8acf4f26d46f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0b8305af27f7f35d1cc36eef0fde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d976773ee672bcfdb5237a9501deab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251135c240fe6fb9f0d16820e3648289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8609202159a740768f613d4d1a40f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d78dd9e4e1b9b7f183b83cba4fa8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3611ae83c9697641c686d2dc319792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d41a4ba02a23b92e173f0bc71138193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00425548f861f4a223961dfa0f18148494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c85cf77dfcc05b755a18bfec37a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cb1f2ed1551ac0c4777764eb647b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05cf8d322dcf050802dc28787c509997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051edd14e5d86b318cb631d7d54ec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc704b0b36ec9d32c2af0c2b5318f5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a80a6e1b4c10a83740c89d392da8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebde02fc653bebf93e5fd4a6948a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba29bd3cd1e5bfc4a3e91204ddf50f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29b58d054bcf283a63efdff8a52908103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac54a2cd8cff3af267e8b17f2101c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fba956bb400e0d359c24f4ad9c8d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314d183cf70efa0261be7649bb41e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e18e86f6a5daafb45f2945c2b0f4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2870ccb684a9a948fc0c7ce29605c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2170e9a8e3125eb3beae6e687b506109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab539ec50072aa7e89615a05c7544110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb1359c9430e8b525886202da3cc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e23e0ed131f3b0c244a6df5e217668112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d521f4ce0c02274e6a8061952ee950113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a5c875b73763fec967fab3f29c88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a5042856b3799300b6277ff53081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6587f6be7007f4862cb5e0adacb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4492648e8788d42409df8120410fb46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735aeb066a1392e0d52a2cb584677c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa03d6eeb453fba9e762227b065f2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4b19edfc2599fe0faf04b1c8345c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae47c491f5791e1b63f5e4965eb71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada303692a92b7b1d2340f24def5613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755ffa62a4c489c595c2f699186d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00364cc54a25500cee1de48d6c90a60c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4b8f7a480c812dcb23dfc3d07720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40760ef89b66c127c65b7c19acfce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ceb4feb9da8d18c622e213473955127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe419cc213ffff905856e3cf221115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08201942bf7c229d098ff5a7765241129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e618ab55da413e985ffeecafd47d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6b944cc989b03b784247dbe4ccf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747364e282d8c47428ad4ac75270ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8a1ef64b8f707e64a71a741e5040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a0c32e102e8c0099afabf21a7e1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9074e9552d5d19009d0a5504e69e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff35a6318bb98b3728626e1ec82d8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b555fefed9cb4cf356be65fc9d03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886dc166ee2f216d1da66a047246a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b33e5ec556dc7802fe01e9b15ace9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a67d3949c370863c1830946633bc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac386d99d8e0e04b9df7d73f5a092d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c650e480a46300c719afe882b225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a351dfc6b15c63d65ac72f228307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d81fb49ec27634956587785a6200144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680135b20402c06b9cc11a847c409fc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a3237cd5f5527d7c5e7f24bdc843146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9e77b1dd0847aec34a61283b7384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcde1a3fd25e908b403092fea65ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163d4544818f858e65d211bf7f9d53a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e269e5f5e2abf4e556c3e73883c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb3bdaf388b124f03f19247d489a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09c5f4d937d7a202422bd8e9e44a4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d22e06b232209b3b439c4e362504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4095d2663925073a44e2b79b4de7ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c43e1f23ed737c35483b312bcfb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc214223fbdce78a3470e9b5d361e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdbdb7b12972ca379572fc544264b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17280577b27e75cd1b5cd5d64c998c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978f297bb80e459e47144589f034fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac9e8185274b63759401c313e3f58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc438458146fa0acb8cea1c8e3127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a513f44eb82d6b36613f3b7a337ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456490cabf14264db7457e69a6954dfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344ae7f07723164c559b5460c6f888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0ecfc7764a49f762e07e2cade68f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da2cb9582afc1e385cdef771fdca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6057b10734be30866659d84b41a75f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a640bcc25ebf5ff9d0cd71b86695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b53592ee06aef0e4c69e7446d293169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd19f18f7de2dbb48d1e49629fe539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91fc08e54f52b77b771f21b6dd042171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42447392771d497757633e01cfd272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a2db069e65313aee5bf68dec15b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c1604b89785fbf65da05888decdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80e9fbb54118609a75a66fb3d47b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdebd33edbc864fb8180265e43f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784dc82917946e8c26ad6d9fb1c959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be6558039ee7ae7cfd2f8716a9097b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171b3734e8569dec0512f1b215dab0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f4f031befd0023606a5e50d3bd42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e3f3521d83347d984f899777b52ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbecdce490eab91f649a6138bd19a92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4d25d55f2eca16cd8953d5ecd6924183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a384ab2a51a677d3a488b606c3707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aaf6e4565a892ddf8b85bdd379346185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ce7f7641b1f214da51a80c89a9eed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817a90b66dcd867519e785c236476c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d681d59b72bbba2e48e907a6dfaaf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2a34f349fb6f9b42650bc634f2100189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2989a0cd98ebb20dd95728075722190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633a614893211c8b84249e60465c04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973a1a4a9c740013dea9a3fd55877b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53149657b3fe546eb4fdbad42dc9750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2e90743bd528a3a7030c1cca01fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203658e13e141d507d686b0fcc8583195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d3f7650557dbef52e9c7ff4647fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c1133040caa43a8eb4e4d4ecf216197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef891c8208cc7f86df8c54843bb5ee7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150df43874e754efb4afbf97da15fdb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06771f23859da815d651da82efeed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3df25ad70014b0bef7d32c8e444c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19b0aa9153a9435ae3a4618fa18fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699cb51ac7e7c0b2838a8f30a85083203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cddcba88392a391e52818168b8d32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a73f165c5e32ba4a94a2495dea850205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebe41041ea43a0584c5a54f87f89e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b4d53636e22df9b434c4bee0cc41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576008d52a5f19f159ca6bd59bb78f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe0ea9d7903211a09f4ebbd1f6fc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092556091e57eb2a9d888404979995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb4a9ae518769d3139cfc85fd9e3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e42d1f65db530ccaa90ebe0f815b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24bfbccf5df966a646ec201cbe2fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b7e6345488124949160e20f8be2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d9f8a7f7b8a74ee0889da1e00bf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb971eac25135ad6d2f1e206c0b1f03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009a348c0f1cb2fc92a0b151ce5b10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed4699f8684be1a32c5edabfb0bd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb85d6132b973f316134792d98e3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5783e17068d9d4815c8908756fa57ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ce72ef82c752e65ce58f77e05f5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c02a44cf98001b59b16fc0110b2ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfdb804fcfe9fcf6663dc1f9899d0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467fd111a58badaaac45f1e6369aba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b76be4c088eb68d8948f8471f5b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29024b592e77c8e6cc6e48ee3dcc17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3529298e8eab72e82b30d9a0f7c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215f7dfd08993beb98f90115e65c4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10efeac751f177f29b587b39ad1772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceca3bfad63dcc8034f5b213092eb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e98653cd2dd681eff384996620d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3a9c297af8e8f8efd29c83c179fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70110f42e85a4d44d453708fe09f17c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395de193395fb32401e2c8212572307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cf196fde2f243be3277792cf0a9aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce033e3d005cf25f08500421d84ab12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc29e7e1ba47a6a60eb902ecf00b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac269f218c19332f4c512683bfb02c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf7cd2ceb92f7528a81f947e3c457239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16981f7016972cb1807ca881fbc0ff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046bde27c510e5d4578755d0143dd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b1ac1a21f9ca822a6287de503e218242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3475177fa96c7a4a77dccb4e5fcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4ecda556874011d4bdcfb3da017f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8a0784deffc48683a5dfdea8ebef0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d857e2d96bed50cb1495bc22eee8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d31727dc0be4aaadd36d63a85c0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bba080e81122e134276c6f237a9b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc9187e3d943a2372bf2ac872e7a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f1464ff59cc803739421886f2f89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed95db7bb555c9d768092ae63e9040251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572bbd0b58f1b140b849c6ebd8ea10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32322b648bdcfd969061388a5845d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6573b22c1dbd39dc4a9bcd8072c2b73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92fb1a1f85c69e61e8b0c4ed12dc32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70a766d5fb6a84b1555cd7d4c0617e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb1966a4db7b88be3e7a1e5f0119a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e863d6ea9738a259453b0478ddc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f150c179ea2eaacc612efe704bb7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993c86da0441deef426a0a5ef7adaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c58960ba124166b585ce02f5dc09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313989c7021dd8e5543c7d7ad064167c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43830ac4dae983d0819cdca612342f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276564a2c803ca2691697234e6c5e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b683d32a993003157e41434f0d60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ec0df569eb5367c5a4a633933a4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b95121253e71cf797992136b4066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b829e33ac7a7ac5a8521283ae69003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bccc21175a0004f9554672f27e674269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f735382056fa3065c83a9f00941c1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b33b9925eefa3e08cd538943fb223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e4041504b1b65c89797077fce67d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff386c80f2fd7d7f4b65400351def0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bedbc359eccb4065c00abafd5ce618274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ca315dd35accc5e6b0491ad342a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff0e3c9fbdc09d05f207f19f2fb82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1188206ca18df61db660794b59414b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252fc993a28194d18f868a933d0bba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fd05f8faaba8e8befb7aee64cd7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188b25f22142db06070052da5f5c486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d884bb9cef3c99642cea2c8b8fe390281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b4b9336799261c427bdcd6f222a6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d08a49714cf568e8787eadccc3b494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4620bd26b8cf5ebaf9dfc52693472c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f62cf109870829b79d81a71a0a33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775e341c888b70ee7cb147019d96b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826096cde6308ace62261e2fdad74b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be916564a5d55b9d875a7912121f0b44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1d3ddc21b62dce70d2024392f0ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d160e9ecca7efa4b4be7b51526ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a061ee675c12c694cabe4a2380c72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d78019df3fb650e076924b054d55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d88ac8eb7948a800852ad1050ee77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0f592f29dbd8b192c5f77aef1427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c0751327c387116816efd252f615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb778863b50a038afeafdbdfd57b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001bd049d7d9b264db1fce9c55b1a33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f2b877f574788b3109744966aa45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce64b09d0c853e592caa18564f89a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd0ce3ee438a563c0e16df6cf0eb0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c31707f946f69766091cd0066cda6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7d1e1cad2869b2a41f25b3a75b85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133787dfbd33d6e381d0e008bcb922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de71745a7836ad8dfed81108074b7f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecc35b649122cee74b08c0723a7a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4fb6c8fd8a49c2b15925e9b90e5e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf6e72dbcc44a198c729ed7570b4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835a0387b822d21939773edc9331d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb987960f1671081fca934b3af1910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe18dd78065c67ac0ab7e6fd4b136d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea623d1f9de93da414173bde5cfc26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c708dd86e830e8d693393a13c1c8ed5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd33d72417e68e6b835ceb3d4e9e8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40e7daa17b4fe37bca91c783325b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32566d3d68947a661f82c75a04cac2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe37c8289dcc8b34c873b7febd2ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2477ea91abd504831e05f1676c86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d02f324486657f749ad553958bc24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce771e0bd4406384ce653926cc795319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ea7a62582298bc40a433309d6ea5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6861787f4c86e7590b55316555acf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d864cb3e97e77ab808df850c24c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e64eab07042da5049fafdf0777736323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523844a4af472a9de512e9c70f08dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74bc221d6ca2f6d8c8455ae2eab222325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baae1215119ecdbc1612b233da3eb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c4a7a506496c3d849618995f71fa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66c62e9da60a93c730dd274a1f322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05304a70d6d87ad6873e1b1f5b41ef3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545883a3f4f8a53469881c55fafcb43d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe7203b561c5325ac77da4f5d73f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7d226494788696f2b4337c2fe000332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506805394fe6fcc18be3b35faffb3a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa4fc43f078b937f952121a96e4ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827e780b56254caa9bfcddf29888c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ffae7ef0d19af16d08e51f77e4bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e4b261ff6fc3e1974fa7a8e701de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8da6341b6207dd7700ab70c8c0d2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9af3dd23a49238afd120c9f6cb576339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ec780262d5dcc6273f0e0fbb7363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88cb3396fd1bf441614b047f2d052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556617518c4d328ff733e5ebc670e1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ebff20c768ea610ea48f013ce9eae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29279d9faf603544cbbcee81c4df48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b8f391060bc5342c688b3783e57e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d552df46bb256db9f87016f55702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a95ac0696b51a58711fecc68ee4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95faa503786345f1a2d08b6f5eef3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104004c4dd52c115475ce3aec4cde5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef84cb96371d9df0a66afb5cf1fb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ce2140cbd797c57b9ee3bf9c596b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be548e37e5466bef9e4c7aa287b8a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273357cee05e9b51a6a4dbceed91a33c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7077a0a20bc808510d81af563042f94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c7806363b5e14d5c00099d51b4b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6746e621c064cda4fceae68618dfb1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6aa8e0d70885770b0d3e14b8dd53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba68c93fde01fdef135deb683331ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900846d196964ad3687516f8b9f1a56a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a188a37f0ffc51f41ed08d52ddb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde03015d6689a1b552c9fe747f00e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786ab702a1088ec7edd4293d979bb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d0c8dc54d4f0a5608eac89c1fd67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b70f90a03d569e6264a19b0948244364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153bcce2eebd8da1a388b0c44fdb503365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163295dbcdfa94052e93bce423f2ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c050c85e8b40e9d9a87713dbed68f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e3f389ae037fa176019db9d0a603368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852b9e6af17ddad892d8c9d86b0da3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8e828a9cdd0e2611f94dd1b79c4ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95b615f75eb4d1ad20cb4c09434073371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75af1d45ac2089b51d05da07108bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac40ed5fdfa6e605e4e258d40ac75e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f70aed7bd4b1466d1bf302bd6502b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c1a27782105718a2fb808bc5250d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3988b610702a87389bbc95910db18a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088731f46be3c83caa9bc81ae8e71df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84e9dcb6d5ac1b8cd1f163c0633d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd18aa2bd59991b16c46032fbe4a39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6efacfb0420ba1b284f7db26d029380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b46fa0faa699b4dd08493cc32417381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ff271bc1527b1a0f5ae890f0b89e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f15d873e465f9bda2796793721d63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9a6d49ebaec3c1b185810957b315e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781445be8387f2780af277c14657e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbeb7e2af030c5fffdf0538081b486386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e411131dd14cd8737fb4802cde4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c4710d27346924119d47255a1dcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ffe6698409404813e36604ba5954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53749ee77d6c8b6c013ab644b54dfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d079ab28f7fdb979c742147ab72917391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353410dc2e7de82ec3bed39ad9c8200d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9849756a934fc7c21de3d385966c671393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7cab7427151336584cb8bb5c7eff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e92581a5bfad67ef4c1caeeb632a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e4450b430f0b01df8dacffa750ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45727b6b0112263f83e868ad72f8147a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d31e4ef24a8f4566e3da0dd970a98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23dc434afe7c5c68b4edb60639e6c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0d6ca761f1858f6f4ecaf7f0c18f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a71f270e69b12f13c822f42235619401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dfb0d88cf6202a263a38928563e5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744c19eb6bdaae95e488d19dd08096403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887fee5d7bd447667d91b4eda10ca6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf4be1c5af6b6794e738adf86002f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a33d22dea79e1968e16b767ae481406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964bc2e70600c3c7a103230c0b405a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce792b0b9694d2dbb97d0b5dc20e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2eb98ad95db69e1753c9de11af0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0163ba74a64f8ffdfbcdb3b0db876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d331257ef84d5c200f72c18d71143411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401c77e01164e6ca06222047f579b5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459dd905f321d5ab8b8f45c9ab58780413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f98aa47965127579d23b4c80d0cca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a74cbccbe7de05feea2c9f908cd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced97f90e1df165c955ffef103326fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96cbc7a0cb41eb5be50673e43ea292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574fb9a5ea94272b15b4cdea84ee3eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4b9de1b460f3eaaedae72c49aca5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a2413794d4278744ed5e60cf574f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ebde26719bfbbf9d1163e3caeb117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c97c2e1ef4964693d6178ebc70cd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cddaae538f48222f906bf2354c289423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880893eafc2b5f0e21374ca729f7fc56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef9662fc97ab0cc69a4480e9f038a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86efdf4f86c3edd84ffe62cbf0a00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333855fae24ca01fd3103a6d8d57936427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca0db94f1f764f8da697cca1510b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5ac76f00ec1fcb65a9db6178a6b6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220d0892cb451975d69512820d99e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694e285fe255a86e3a0df88dfac77e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46070b128f81b80a9eaf5f8f90a7ac35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb07447876ecfcc19346f5bcf4fdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a6a7b879cd0cc6d20545540eeb99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4d94a3d42e05066081ee5bcf4a4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54b4d92009d281be4ef6105f11089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0f56eadd4b970e9bb4d806924197437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c165b0e462f96b81d1b589f74753c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad3243e47fdd358e24b4ff000e998b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e96822816ba2b6c48bd080c349fa3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f81d3ac6d335bac4f41e35bff994b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabab1dad6637f892ef491ae3c9b56c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2b866968dccf4a97a26ba77cda9e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bd0760cff2d79714e76773c0ad04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc6eb6bfdc94da6a0785fc3e50b7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d0478ec85e3f63859f35a4c64284446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c50e2b277243cc6ab0a50805d623447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626b99e334a9d9be80df08042ad7b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55520e97fba4feb030c73bf5ee7e3146449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6eb4263865139988cb601e683daaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdee89afad6ac3083717a3967e92738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015fa935a8e66777c377e79a0c569d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5b1949e88925e3cf2a44f86c8421453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164778769fb931eeb37f08bdd4c048d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bda12b815446b9b43231c6a35ccb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b30b3f26a5c2d5bd3b5d8bdcac85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba897290c18e107d3ef5ffe5ddbd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a0de321310d25c58888e78b859784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77eb238ce8348f28d8e4a856b64c4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8350a5bd8df2de6be383faca0e345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cdc3409a00c058df749738a1b640d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae3cf669aa1365162891747f01c064462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094545e44cd604cf151ea39388c6f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180074f30ff2e9f0483d59916d3c2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b989702186c8fdb2bb5c1f9ec509465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a88a816b521f3e2ea56f52a36dc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342095102153d3cd115032d4c2d71210467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69123995bb36344bcb61e013c16803468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc818736a095c1a0fa5dd952ede61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1de67a1f8c6061fc84d9b32488405470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae800a86267570a0ecdde96455ef179471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b903c2d68c057023ed32f278318a80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247a0ef1237aa52ef938f12c59df4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43370cac9ba154ee9939436615f8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc1f3a5762ccae3e34765cbcd986a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cae7b6b70add637809f83a90a68b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00780922648c0aa587ddc44c912dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b2e0613d177f393f03ddad07e217c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb4ca1bee9feaa0cabd837a021a88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b885b6e3d6bed2b3b64e93523e30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a0495090e900df408278f97cd7c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cbcaadb7af6ab51e28a0a66a1c3db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d942ab01a905bfbac0074b804284c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ec5db32c2df977d1bf47c227a39c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fccbc6047f10d554923e000f12f57f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b88aeafe77336d8339bf44ff8ada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19357df82839d7b757f26da9a1bf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69188fdaae196138c65b787fae9a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666c0c48a093cb079b98f467384c53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6294b05a664824c81a9996bd3304c37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58e02a2f7124551b8d2d15041fa10f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48578ce3f3916844ec2d2b3528333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5491026ce6125d63b3a3353be306ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a80ad570047c4e428613101d5f208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681453b9dbe1a42298058462e8a123f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ed4cae7695e0d1aaa188474bca21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b543c2317fed9ffc5437254fe2e1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51db95cb61e5fe4a80055d8035593498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763604b3a3abe1545efd9b8211442fe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a35ec10503680c18dc2fdc2512db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b30a9a92c95d861589ad62173abf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3994c375dec2505b482a15768ef1b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ffde6fbef39e67cc36ed2349c3e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05639998dad4a3bf655cefcef79911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa6de0f5051ffa8ee8792d8c59219505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7688c728b202bc316e842f1ebd7a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f3b0aeb5308c69d97d2a25e28c9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e153ad3b2a5388bb6fb4fd211332197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08ee169372ab29e94268cbe2486582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a6bff689bfe3b506a996f9368e9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9fc3e0db671f80ebb774e251d2dd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841620fcf3b72457e0f4a57511846339512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46cfef78cec4095efc1b4777e17dcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5e9322ad9b478f01a54ed9038fe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e65b4b0ba8ae72eeaf079618bb2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af43e80991c5ce12857b6c234c5d6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75390291903311edc40713b1a0939b91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b169ea99f19f3fc3bf962069cac462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293025836c3a2179c397188e9ff4a88d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee763001c9ce477c0e3a3530492da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec8700b4b52a242b03a85d4f0d6f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9da0dc6ed2576591bb996f1a1473b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc2e2b3e68556d788b308687a1ce1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4d57c61705d12f009fa5e9cbc345524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783de4aeb089a3a20c0b020f153a735525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac7ff5a7bb51b9b1d4782876c9638a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8990ecac30b3135c66f92b0dca7e366527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ab0a8cafdd365e3633da80a0d999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b27eff9125f3aabfe39d415964597529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86b244ce4110b538b25d8efa27cd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb61afc7a93fe16c4161d2d9d676ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541582f78054550b9bec3ad88a19ce43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a020d50d3121ae9252e4259b3e548d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9e99a23d991cc70ea3f1d0abe081534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee4c348e8c71f5819bae0e3b25e4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7250c613e4153ec74e94a398efa470536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354677c8664e319ce90f8257314169537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c93f2b400c74c5d9b1bab21d01f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3deeaa2a78e1e6ed83b140e0e7dea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14211c5be9e19dff334940773c7186540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550f0277d42fb41af3d451fde31f4b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378385df11d4d270b78952838ed9f18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a7a9ef8d6707c42d9bbe5a311d1b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30235d0ee9d3eca47086ac290ff7a78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98ea63812520fbce0e7a507af231b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8e6484e5feae6cf1678fb16bcfde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6907817d844382f0a324a9fcf19e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4210c14c74ad9c59408f588a0b310bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173672d55bdadcd6c69437c41511cbab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0b59c0eda6fff4c4ad2a618515f8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed217bd45f4e3f49877d7cee42cb860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531626a6163321700cc6ed8cff6132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738e32f1c9a01408dc5b94fcb114cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527a54a0b4ad2d9f785c795610b3e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c4518e894c31a3f520893303064e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4bdc105c9af7c40438f609cab12d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ba09d081b483e235053df6665d92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682adfb54fcd17a8ff05ecbe9112115558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007943a387cdb2442390f95ee95dd3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048b0eb962572b8755ea3735de6e8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa3ff0737c10cc9fa77edfbc89519561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908a549d7896fae1be225c85049fe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815619dfae2c85aeb917ba1b672e5b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eca2257d83d555408878b58b6744a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b6895c3c661d4a426e1d17732f8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7281d1db443e2066f876a1162a8d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf86034837bedc8fdb0e1ba0fc2abc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ae8b1f22cc094712bdd144875916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ecd0073f7bf16f94d695cc764cfb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207f5c5353aeb29a683f279ca743c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377940d2be76a292e85943527a579bf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510164cc4147865a7e96cc2a63481d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8ee7f3b597eeb4cf2cf39cf3b7d38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb7e55904ad5ee142e86260bee39fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9a4ba55bdad84207e558f116fbc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33f093ce56f0123c09a90f2d521e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964c37dd60bf4d4c1d586f0ab183b3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17f7e625d883f444db29754c53673a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d22152f7284e34a2f8ba2cff41567579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6a7153b15b3538012f1ce5ca7656580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382a4c6388f449227555b38caeddf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400849dbf65bfeb35c593b8bfe050c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc810a7aa45344a14284bf4b2ba14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e13f379dc73fc1f371f7018d9851584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0e80868ebf8452ad361534c0d9897585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296eec7d236b695991558ba4cbacd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad7f073e3fb6072a1678bed05259ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320af05fc95d72c793cf85f175c53865588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275e04da541045039181d7894c2f15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715298dabde48941852aa1a4988ea053590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259102028945b6fdd1e76ecb5c3b1a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cad60fb2ec4414da1a9df7c9ef8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f814026af88a06cbe0cd7116dbc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb71d17b727306f6e0d70e8e8dc0f41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881ec5b7c85849bd99a43bf8589c0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58e07a2a620b6a91e518185adfa78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e492e388c4b01b127a56eb45d46e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d5a41741c55cdfa8a3296bf8e198e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf59900aedff0f2baa20f564abf617599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf595bfc601643dec2a6fc713cb92e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529c6a3fd5576fd17265cc30d0e8ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96dad3676a73123501f48b08bad20f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f7431c2e24b45f71e4c917c9aa7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6a6ecbc4b808652cf092c4e1cdaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b298368be2f3c13f25943f5c823a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb19520f42af6c8db32740d0fefdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7057344926aae1cbc4bc498cc71f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db2c402d2ab35aa72da4eedc99479608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a837f7eb397bd694d6a6382ad758b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dd64e2b971cf900fdcacde156b428610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b888174edf7a0df68ce2fbe86b0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83597fbc6c3002ca8c2106ebcf71472612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baea48f668eed8afe8f3fb32763dad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd04580a8d4a22314d616b0e4d9665614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9c65293ba5ebce67c22d032eb59b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb685317ff8967318f46708fa8d2f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460c9b79ed792f5d173c2a471c1d78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4619c4aa793244d296ac5af17f33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec0937891112cf0123ba571c27274619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e68fc49d6fda98de56db36e57895620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d9ef1d07d67da2166a9c97f0df60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64733a3d89e7c86cb7a311e4528ce7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dae3d0109c60d93da832cfab219c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2713d54fd9547462cab3c6ae97e9f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b2067ba2e628b51b7ff277226dd9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d684ccaca0b2f48d4bedc3a2613d3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f76c40f0d7e90181534b377d8c487627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a955c0fb8cb316dbd55b58b0856554628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aacfd290e8d5a6daeed9877820f16b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a19ec5099be9d38846484cabd6e16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8902498b974f95323fae743b54b5bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632e902b24dd7c95a1f6337401769f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d1ae1062d6cc8b8f85539b8fa764633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7586396d3b0bdf0d4f5e1083add0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6eafb048789cd3c8dd81f996b46a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e075a7083238fd976478e4a7c427636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb896e70b252125534d373d2f3c5928637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142e4910eb90b9e0ce4f0d62cc76d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c45d8d25b4240cbe7da332353a4010639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb375d78eabb6e4fd336d8dc5710fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977d7c7813422076a6ff47e5bf64c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ae984113967f030e917e8a675f3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e9ad8d6a1e99c980f64d43cf589c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa7d99e45e5fb581edfb69ebf982a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e539cf98aded9378660285f7c1f3809645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e37c7cc29d3b3d00a4fe21b31c5b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc5496671be3b81650fdf4c8597001647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7e6b6fb57e3421a6251622146ac1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bdd52f7010a1630f8e15f8b9bf81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e387af7adf992db593a70ff6b5304650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecc000e56ee586d2e019cf244bff55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c4f5651b7f5b3ca9941549734476652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f7117318f7eea57085792462d098653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7f93cee0110c921351557dbd3d83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8a12400c22a88f56fe8c2d47408d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c9413f6c09722c43ff98c263fd9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771853561c3df7445f31f93b5a3817a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb1f8d8b67192b53ae646d8798b84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c645b461e747251bfca47947523d3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c50162a906cacce6d8f73868c60e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d09944809f86a70df62623e30c56a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c86294da94f024212da6d813bc8c11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4cb52affb5af7235bd64022f76ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6ec35f655b8dddff228376d5644f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510d49f8c2cd35128118cc5ad1bc44b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f09b0cf05f9a529570f24036add5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c5127a176e210493561a593ee6b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad32f953c5ac46258dec63a2c32334668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10bb84b7c244406c5490bf762498d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205317da9495675f11e55a9c07630ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0843256ad620063b94825fd653628e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edca61b0d51069cb439b72dadca60a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb7e7ef3f073a65720983529012d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9beb9c1c519ec29e2ad33ada1bc18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584917a4829de329038b3c20e5aa249d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3bda835c9aa7c0b203440ba94a6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598bba0e7f553d2e1e6eb5668d00e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802401268cd50097225b99da2ff67e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d23d0f1abf68fb3b92d72f259162679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12231e0ed01294990a57169a5117d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce8ad95cad100b7e72460715c00f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a931cc0dddea8d1f7a9e021edee6d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea3400ea178739fd56ba121ef00ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1382fb6f7b8a22e78cea8780cdf40c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538aaddf47d11a5e4a4153b3a90d28e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aeafad8588d68178d4d5a154e0c3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434db01b048cada073f45738e6d2eae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a3a174db8d42cbb0fca688207cfa3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d31076de3ae346e66b7793f55608689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0c509ef4b603a2de12e0179c4f41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828107452de41a6a0cfdad82ddabd29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2cd3fba54002629feeba66532dc61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa56d9945fa216c98e37775aceef0d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b100613cb59b835c7bdf5c790db4874694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b6cf623dbac4ee049a99bcc08a2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59358344fc7ef5b86031345b4e0c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be7e20853ffdc21e9f8be8eba61870697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6a485022f3ed66229c35fb6b5c1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e097e314245d73d9264f0d0cb4b1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94288f16968d22474d39a2d94809f19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045bd4c951edd3a98d1f52b26f95c1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74896d1563e478bafaf74efc45c19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cd825b2e4d5fea3e003203b71cc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e18e1fb720e3c0a554d72c058579a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2792af797a195d3e38d3596c448ecf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27facf337ca03156e345ac15b72e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab73577820e0d7f0c9ef78da50f54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b8542f830bacdba6da4ffa067c35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b17f286bce12cdb6d7b25a9c20295b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17957fb499cf40221dccbac48fa57d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8974bf36113c392ba06b44c831d0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ec442de04776e0e93af939f6b357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdd8a0683054e17ce4f0c99389c2ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728732e56b3e18f4bdf58a6a665df10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe8bf431d50fa968134a36fc95f50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa0f605af6d79f2222c5a4be5af24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a92ad88dc57cb79fd178d021abac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532365f449b0db15ab407025157057718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532e6f345e11b102fa2039542617c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9c75bf7ea3df4c3eb2990ace40f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bed1c16c4630dbae61ef8d83d40d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17660d05031a62392daa064fc7a309722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3015e473e7193cbc7ceff3f1974d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b2c987ab8869caf6d65fec1a360a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754c101b3d2b6c447ae750e8446be1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5f5a7142b58195f469f369977633726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d626749ec602686a14e1a994b9a0ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11a81bd10004a9817ce80a5d85de5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b815581ca541afe9fd10ee37f8ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dadd57fc4f82797e65506215498f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba10c525ad1b75c97166b5dc8a65e62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4ff7bb8857d1edd572150ffbe9a40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cbb3a0c34662a37be75338bcede0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade30759b02912a71b21ad85502e580734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d38e22a3a274d203290fb3db2d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78df83ec28d1092b319493f609e3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947aafd872229c7dc8e8c456c97786f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b32053702d782898bd78491186ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5403ed6bb2ba30d2e84d40c00bedc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe482aef35ad1956142e30ace8351f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da94850ee8d1b9b3955e0b7bc1490741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9a05920a5b3560663fc48c17d9ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d981a601be75bb8455db689b6348e06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a0b2e4d621303d80df7d7b435472744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b0cafbf847301741499d31e8a38d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d06cb02b3c4c131097c63e8b25fe0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256f0fdce11076d61c802998753fdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995fc7b21db14cad6628f65eab53729748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75562c3cd13a4c3da0cafa91c1f78f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44fb7b0bbe9b53262b87c39ea44071750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af4f2ea8513c59bc5a30025042b59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5af38cd0b0c30bafc0ef71c264dcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df315ced70733bcff79b61b4223800d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c1db47a79d3d6570b6bfeac6218a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8212be8d776702f5af77f2863c3a78a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257de18dfd7fd765d2f1000735e0331756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad86baa41e13c2ed330b87489362a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425b2c377aa2a44a5078c2d969d9285758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a70c3ad241bc3e7a98cf5dcd56f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23386594e7255dcffebc75899110a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867daabf002638595fb53639c619827761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9630c437d03ed9ba275ad26058ca3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a2a41df567fe8e9641811632d53e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e4cf689201b3c0af7a0b1020d765764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5af11a1095c3a6c50b6d51e1ce547765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe396bcbfd203d50e10260a3d45eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106858d4515215505ba2e1abf0eb95b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d39c45f8057f5121daef9825fbad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43da92c3839a4cafbf71d0540f5a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52669d10d3ba45c72290f1f98175cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e1c06590da7956624f6d2751e89d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f570b3a7b26c8a4c6ffecc53aa1fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a1527cd79056de579b7fae4b34408773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ade231119c18ca20a949e0a1d216774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60089deec57e2b6a36679c5f492be6ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78916b3ae83d3b675d419b19a2061776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797ef87dfa3580ec5adbc55a9b509f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39e7038ae9631af0fa814562bc446778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335da4a702440a5e26edce1c90e469779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6f8db705acdd19d3d3d5ca33a8424780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418582ce17f3e6ddd53fe232b9a6cc1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995b481dffe6c93d87200c1e66dbaec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3f7c1e09c03551ad26c8a51ead726783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08e3b25471aa959c79bb33bed63f46784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622fb0bea17adfce86fad9ba66304bb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f95d6f997abbfc628d490efe285d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7f35c8dff0d992a8621b024bc7f28787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a7a39e11189c11ffc20ceda8a9dfd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537f04e43a064408df4b0a8fc7823b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e3a5223ee5b300e9713fc67231e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbfc68b64a843f987900b3e67c6868791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bdde5e017995a3a72f35a7c958d85792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb73a99d9723253c929ba9a4a305760793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046f367f3130943850e4f6a14b903d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac4b6aa3f46dc237fbc0369411af7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e008f5d72c37d8bda1e37323a0d457796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb49467235e6f191c67eadd7d424489797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf0cf6058a0ff8f29dc0ce4d62dfd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf28491478746c6d0869f80493cb9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfa3bd13e0b4902e6f85432eadd4dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27febb4f4a54322ce778160d7fc1c0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1234eb40d881b734acea3e13446085802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73240851b59c231340706cd71c509803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c18398dbff6b159802c206dbac7044804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65c1ae98b1d229a6ef5c0a74f19d3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7245dc663f77bfbf6fc609ec0a7b4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6aef7e71582813d97bdae0611f5d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c0d43e605ed437d144bdabb52fb8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5658dbc8093b925399776b67dced9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2453afba35249800f41b20882d7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417b69e90f8e0b212eed2bcf220bab8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef623e271128df582a447a2a4effb4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29fd610c2e22617141da6ed563550813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6710b1ee88c7fe5f8a618834df55dc2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d5016943af449e9eb0e8faa49142815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ceb30ff1e475c7cdecc7f45662c02816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365ce28c96cbbb4a1e48ea9a593980817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad7f4ccda17416b56a210c31714c75818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f742c9dfcecf8dc5e18518392561e0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67ffe3b19a757a1c222d0bdeb9f54820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c1348f11cee546f46200af656129821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff939cfb3fe3b45e792ef3cc7e1116822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94903a1ad335587529adde4db06cbd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17eb000fc8836250e1d7c219a2b2f8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaea805665f5a086aabb4078560033825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0fc041aee54f77c2c9695cac0fd2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966b31c38c1ff508142e4d070f66f6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1929dba86c27d886c5007bc43c4b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3880a9e1a7e99b86af2bd8b38545f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf915d31456a9d3b4c85ab9ee966df6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15dcba72e249663cbb9ea19b29cda7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5386fd9fa2d2f2d9052ba6a6c59c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0477b3994cbdacc437f15f1345617833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b24689cc24a117b0dd55398d2b41834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e00cc355d10e2a163462ccd693101835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412db4d6864ac8d99a818bbdcfd36dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2697b378f5e2471e136e27bceb48fd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08c04d999b413af75da1f9ee1af17838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b640299a72875084baa75ebc1d8fac7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf7f2439843c14cbc3543679a80c6d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f74ed34eab3f3331261944581eb18841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0417a48314061de5e251622278fec3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa51173d16cff8419f5cb8ce5487c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b57790ca42314f95bd3533d5839c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80186eaa1f59ea903d84d8b82a69af72845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f57e464628f3004422f633bc2097846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b1857f42bf23da70b6d37adbdd6d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8521a498de603e1c8b9ec84ad622c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676ad19bc53ba21a6f6a7a4811846e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a991b08cc1afa320c9612c93aecae850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b31eba879171c2572edbeb49400e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434431bd4a3f34a903bcb30ad10686852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de904844ea1d9322bad2f03ec7afb065853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d122edaedeaf19af666df34fb5d3bca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a96eba1db60a78ad2477c7bb363b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b925e68e74ad52e28a8215d42b554d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb681d29ac702c7c867535343b63f7a0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab92d1c60e1fc1dfd499e928014b897858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8bcec92d8881600c3180c055d3950859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bfba58171a55c05f251fe04842b46860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec6249e90d4631d0de47199be13f6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bff9d2596f5200a8fd5c445e22dcc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348e13e4d42ae81f977abdbdf7f62f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8040675a061c26593dd2a63c99dec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308cc9b19b668abe91cfc30aa6bd6d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65958dcae4c12d8776daa1cbab09d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd6fc1a8c4fe57d54188e24439ae4f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601dd43c005673c9862942243b43c5e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e309359a0f095fc69fa807a3597a88869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd7696a22f7406a7674fb5d7b0666f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36703ca59db6ea698c3af9c858db7c9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03ccc23a0ea9218059ffdd918ba8e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296842a3fcf3cc05478308a6d3157d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7ec4de483440ac6608237ef75f329874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5de6c3e8cb6cbdbe49e5cfd88dbeb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab2430302e58d50d2dd1047d48be80876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e4c437c24f1f3e6cdf3569e58b99877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c53f8df2dbd181ba09b8a4101188c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66cda6d88f022f0fdf2cdafd9b8b4b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2d41b3bd329373e12154b1b3744ef880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2ca1768989fc7c4096e5581ddddd0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6e72e8415281d7dba7e25362dcd6b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f5dbeda290ff2b636f0a32a5b6e85883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2c057791c6f2e3b3b251ef47f53c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50daf30ba92724415efaa363ae9db5f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b2f67af745749c7530ed20c9aa672886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd7271112f79150b2906cd44db950887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212f4b66b5080a9e7b5ef7f0ec6cd2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b1c9cd7e1e9ffe18a590ba962e7b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604fc495f2862b4c0b592ac5ce4dbab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9faa0829ee6512b7a17b0dad1d0bea891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1286db23acbf0f749e08d2dc915f4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410d57efc5125f456110d99d7f3a47893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3292c6941dd6ad65ba237fb63846a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972105973c0252c8c523e4dc08b17ba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea94ca80e9c77d84ae3c473b5c24f9b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b161cc52ce28526f5004d420f3c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febeb54147037d26a2be9337c0e4d96898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b96a7f5515b09e0df45eba7a7ad5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb8c7499546ed6874c3a652ebcde4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bad467cfecb3a5c220660917adb6f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3987b708dbe6a27e4e68bf547d234902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3a728a61be153aeda5aa634d63e5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b160ef3d1ee2a267f1f941087a684b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804533a7b6c2191be62f2e41e63fdbe1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb5fd49cea2d277161bd28a7a2387906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655670ee971f8ce251333ef7026f69d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb221abed2d70c226a7983d12b6197908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e5a3d0afb1f47cdd5dd494e760601909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a2cdfca2a81147f8b83a38365e526910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa3f0289b7399a84ca06811e12f2c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689dcceffe8eda625892e4a2486e0d7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad22226c645abbac2170cb54f363e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1747ff4db615323645db49993961b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0117ef1f188d45d8b5fc3b9feaa9b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3acc25731e40f383ef6ffdfdb2c4f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e3e3f8c51955d756129bc22175a1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb8ef330fc1c2a6141c9904b860ef5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a836a10319e185505e4932ee7edc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010932e953aab9484e23973980a03616920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1bb62d7b0520a687a41bab12eeb71921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d83be7db8535eb151b5d3834f99bd4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825acfa3b02b8a0538bb007fb4293b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08994b63576d8177d80ecc9abc2e5e5f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe7ba5ab0b8bfa94a16f25e5c73ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c590f84380c5f89b800d15c7be5c9e8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1affd726f8aba4d363549084f89dff927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b625f7e9fa3e53388157da0b05f9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be86df4094ee7f62cf5f0703f72784929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98b8855e95e044151fb0261ad43d1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923006d45acdb0a4b9a3c580fc76de88931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2879fa38ed122fea73be939e287b9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fb8bfabb94744b07cab78e47cbe30933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a21544b0bc3f1f3bdef24fc9e6f5c2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eedfba3f32b02890fc056a403c645935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec3667514054188544d06ba17f715936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1af46887b7147300d740f1100a283937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f544d14b7f7a8433843b5958599f68938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7b71cf6e17837838d8afedd581e9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796115d904ad8b3962625a18f7018027940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb092f0546c2dea101db67bd74d769941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ca6548abba1ff877ec2b81635d7f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b0b69c036a67f361ddead8fd7681943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845242303ccf3a787e5c3a3858a0f69944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80b4c7dcd58c0e9603312c45b5772945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ca4dc9c42199126f4ab9e27f914b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126a7056f29192cae215290ac92888947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4fd9494d8c9088dce7f6e21159762948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f001f753bd1cdddc686f9e5769c66c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e6780b7ac97171e0d964d92791c2c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315e2a01cb5b98afce4285ec46a370951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d76ae0c3a7f7ce866f6ba9d784572952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68062e15945004b7bbe4764f212dcac0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b7aa0f17e90c58d85da1aa9a5836e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12634c7aa4721bf6e1c4aa48fe5a0413955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e783092e3221a3e35c534247a2f4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5bb437fb90a0bbffbbdea1025d4b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1366f97154248c2709e465ef2a06958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3669afd435744092b07164aed8bc29d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5589b974af752d5532ba42f605e51960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e887a7b395828a1d22964c4ed2f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ad618da6b8ce88b4ceecdb3a7abf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923bba433d7a453fac6e9ff0f8d6e4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b449bdd2dc6f2c033c00996a5bf16964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04142760e4a4cdf76e5abdb8fdb9d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f17008f5ffc7c221a49ec2ce614fb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d4dc90f2facde3ea0071de4b6f93967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b84de88f9d2c36aa8465a8616c6bf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563431084da5bfeaf52c468fdac79418969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc127bddbc3426fe684b0ad157770b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfbcaf1a2ac8ea021544815bd323fa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bca2297b40cd3ebd227d03d6f1d20972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a5063322ec893bd659fb9c543835973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d47c92a0849cf34807abbeabc1d24974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a4d6b9b68a39a0be969eb529aab5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea62a8c1e52d6eefe019177c224bd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ff0a85b409ae5c5c8c22e0536288977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b059931f348c924e65e726f7f557be978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a19ef2e0b684c7d417c112600ce1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef2fd8738e078fc8f7f44edc86f40980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f985385e89cd9a16b5482c99aa432bc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6d32bb37354c4c2fb9c9b94fd8cc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002407808d21cdd1df3538c97e643c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa612fd90014dd8ccb409787f77e379984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145cd2bbc1a3a300f03060b16c680d6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f39e1ac923f4ae361f9f0617e7f5a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43063df6808df7f35169b7f405482987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38fe54fd8605e6c204b201134874c2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f95cc42330cb3990a19ed2307e33989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566955e2422868c6c8be3060544507f6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f6f6d9145041bb61ba8a5dfe91f3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bab6d0419eba60b7c5377b5bf15df992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e25d12b2cd5cb4d232a3ecc91153993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df45e3658afe49167c8409aab6f7240994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148e11e62f8f99ec6a44b08192c25a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2625d418407986e639e686b45fd09996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c94dad2ffd917789dd8af81921723997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>