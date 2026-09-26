--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052587a7cc4b61e83f9ba6f3a75dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73578b632e6c7735282fa7820811512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961c11990c0c5ef603bc2a1f5757183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472cf597e9d7bc361c489f3a5ed0564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef617d7f20e81267f16e7cc78602405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ecc85ed9ce1be38174282f31cdc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecf9aa0af31da0e3ed9c1b9562f907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ac5f39fb5bbe46e186b09bca45ad08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa6f8abc05fce0ecf9955aa23e26ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918488c8805063f1db49e08523453ea010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4038598510aa664f0c69756c733711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737cd7f098ec5b6ad92ee40f8579c2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dbe62ee1876abb3fd51ddf68501b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608557770a9bf1325d4354dda9738ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08fab06b3937229e810cf6a5e94bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf96dd2ba0519642b7cd8aea8f1f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2347b635b5f1c5683acb2cfc352317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb911e3dd434e782c9c5c87dacbd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1292d8011fb57832fab6811d7165b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cab199ea2279ff72bfb678841ce4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf72b58e0b0424d1529ddea62c52721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064860c7b00770e1b5f7c265930a22522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5bc95a6f5346f928e750ebf0630a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b642435fed50b0315f0c57f51e3254824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23a2980238d392439d6a48960c20825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97bf7bf97ceb6eb7002571c7a8caa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83658bbdfc998e39f8843d5a139e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91361029975366142616b369a84972828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860829d7ca4f59523890b2d941140929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71faf064ac25567d0bff2238e09c1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d790f44eea9adf1e5966c9592fba2c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe878f8f0512ba3e1a9e0c31b1653a9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c970eb720b8ad89e49b24bf6f2d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06526094def6741f85071625b8b0052b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a38b508d1d627f64f2cc29bd9708c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a85dbbb6c45f3fd2c88f8d86dcba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5352bed41dedea8aa7ff690baafa1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136045ee8572389ed2d5847760d98d2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eb963ce99b174d1b90d665dfa801e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2842c641939f8661fe217b2f2dfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594b66ce5408bda243fd2d36e3796c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee0d0ecb0f853e49dc348b2213a39242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a3bbd338826691ba3eabfd19b5b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ebd162b8f765faad286a5ce09812644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9fcb3b8b2c39657a6b141b921b25745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560ba25993eab6411098e5a2776e9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0712d05bc7efc5406607845ec7fcf8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178addc828a4f703a288ff73c9ee6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a60c44a1127dbdb745a1617bec9e4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeca7cfe7f9315b99bc6c51fd6cd7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b680cc71710b43c17415dc9b8547251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013880b6d340d83b6d4e1000b84071f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cfe8ce4aa660a36a7e935b96e242653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404addbefec7264036573629b942ca5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86168e25c6353934f278228744c6d7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06279ebd22850813a77df621c556c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a12de7e048d5a13ccc6476ca7f544d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54895e6f6dfaf81e06faf7cf70bcdbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ed6075cbee755f48834bf06be09f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aed183a76fdc5866d678cf025863160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e83b9d3663aaebeb93d42c38a7feda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea71db41186606ae539c0194d34e2ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7ac3b84448d327975d309385af0ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6df8c8c771809f57adfaefbaf6f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5f1051c5556718ff4e5227de776a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef9461bba5ea6645d9d61a59f95b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150f5b1b79fc9d71d73d8bb6d27fb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3302189da9d423a727d7ef22f8d85e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c266938c9126f36c9c187c73b4fe769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b2dfaa22f000fd7d4d260404cb4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13cfc3cc633c193ce7f104542e2d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9e0b871f52be5f910f2d1e2475fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72efc7b1cd7af5a9f5c08213446f61f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac47f645183f3e1844cf370b9813e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a602557d9a31320745914b62b5a61675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b68e646c706935281940e1698281a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7619f91d0a3423aa3d007e3f75df477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b1e76732c79afab1118ddf296471e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc5823e09d55b6402c152a7fcbc9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde83f335f2cff2d3ea70884a052bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810cf0223d3ac1a7bb750de5aedb9bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63233b84ac95660ef252def01ff1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa360bad3b16088f5db84e8bf8ffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32c5e64aa3fb6bb5749096089746d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfc5cf11011eaa322865c7f9746f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc9b661a64ea585232a9abb68680f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb1e428be773bd283066d275799e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff0ed98150ed7316683282ef3f4f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989916f539ad9cf95ccc7cf346f695d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57087ae73cea8d66a13e6f1e4f27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8b6c972d9c6f0314186657ab188791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee5565bd751cc35d478aa0ff00c25f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08f7641227cd977f5d62bd158c2f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854dcbe2cf933c3dfcccb8dd672af1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d7f31bd1da8afafd286a576dba2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95345a446573fc0fd88d3e31e9b989796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5598c4203a8948523eaa9208c73997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705b1058e500cc6d8d826cc525ac5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce735a6ebadaaa74e437ae13d94f7ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f12006737904981a2cd402d87ca59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942791227fef35cef9fe88ad522394f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee28854a338977393b5fc66ebe3bb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463994efb30b52677b4ab1fa6a2f79a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eacb55f1abafddcf6a1887b07384f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d6a113c13eec7b31cc97b48ca2203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420347272d604acc11d052f50d6c04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883625ce75791e26fd689d8ff0b3344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614f0956295a7a9285bf8cefe586fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146efc6580f4e7d68b8196e1ab594ad1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a9656e9a032d30ecb3bfbe887581110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e8f7ec913826fff35ea5d45dac3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df21f4604d878da31a99342130ed0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128c7372eea958bd087b9e45d2ef712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218008c8b5202c6c0c3e256cf27409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2feeabcc9c40573d340bc1a409709115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0f6e24d7ef3b86ae85d4afae3f41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1922f85fb58e4c35cb6d1465522ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479d5911eca45decc704c19436777d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995e1cbe20ec5f56f520e4cafe3c56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2855d4be9d7fdc9ca86b60ac71146120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a705f361bfe991de03bfbf71722579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a552095b88aecfc271889cf77c7c2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11d8096f1038a7f221d2a2fca419c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588cc63b74ff3d74577e33774ee5f7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a20379f4ad9889ce2915dba948777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f4dcff6aa3a610e91fbb6696d5e2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47249b03a5fff5cb1a3da4eec240c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b5fbf1941d1e46f560c283dfbc37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e1797ac074a5ef23483a1b6b4f63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe54b430f04a3b75a1d66bbb162ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377129c746e45d1b22e35d076d9780131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904695bb1b2fabb22f8831ce164808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f2480f985a572eda8b9eaaba45a5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d13489627b3440821c5e16520941134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2591fd39b18f7a41a568fd5402f2e02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e7db8bb934be4f24b47f10902431136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff707526a26339822c096f967492fa9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1916df3d8f59ee971f43c5499a7be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800353dc5b985872c97a8cc82a8cb493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f376e7f3f88101049d19bf779828a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff719cf0dfe03c295e7505e48d7ef922141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee169dd5fb2212ade5eaf774b89f92c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188f45a330b9875a7bc909bcce7849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3fc1eb9532e8b769fa3cc1cd574c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039f222e052dd962c7f0867ae73f8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd3ba37406d1ad21023446bd8fdee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe828f82fd38d154ada8f1279772300147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081967d5d3fad4ae535407023e2269ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698889a3a4c54777d9a35917e7ced0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7954114414487924531f6b5867c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46f23f141ba815539427185d793e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ca6b43e1c79578162b26730b0e52a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184969c6e120252a7c11cd6b8766811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb995eb095e46f4d14fb72d25af98bee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06963a5c9cc15670c0f1742d130c5345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05956269672cbf06f8faac4cbd517e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7682b40f65f86314a8ecc2f2893985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b79702f6a85cbff36b7c7fd2040687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c922ce4821a9a61a95a20396008be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d557d14873c2f67b1013ba899c46881160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a11801a908e9af05a5ddfc738a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e5981975f41375f3e00637b84046162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d6734940454ad204d3fef0cc01e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c1d19e95d9dac798181eb2b14ec7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5aa8d21ffafddd1bcab4bc9e0fa86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f617cddf5caeec6932ac0a87eb06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416eb453878307fd1d9ff81a5ba38b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14899c3e8d4fb0267d02cb138cd0e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106967f7ff7583cf4b87e6450d47b0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6bd4971917cbf7fb9618e869d111a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f82f022e5f7172da536d20f91700d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215ca21d1b0f2772d63b98a9645059172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95fd9675f70fddc836bd04e6dc02ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce2159231ce503d64c7158414f642174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f3dc5bf9fada68f48904070d50d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f992b630f9a94efef0933c21adf48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032b837c72e42c03e4ce1467d9f117177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f796df5a20320fe8771802b05af2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc4bc08f777204968f6111106f960179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf61760503407b4236263827f9d9f79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91322562564e54c506dd7193d5625181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff56c6149045d063c70e1281c7d00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304456ec5482f452b95dc6c05d4ec0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ecef4e86888bbcfdbb89ad1a43f4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c282677e8c6fb1331aa52540c32c440185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50094c19d20fc4415dae692f05cd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874461f7ec2e647aee467e5f1832be2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7ca6cd4a88b35a472e813ffbfae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b0e270998f1b169fa88884387e86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ed3d9bac18864226b0963a6815672190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b347ad7ce6f19d638f72577b62d46a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273331ea14cb971300ce77f9d3d1f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25048f4931d2ab8e124bf6cc0c5c59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ade4ac160b8f359af77cbc145134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213eee95203275c856044320f2f1772195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7620391c30a279f465a4a3419c0e89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd17354e18422807cfda5a373f97a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77868f12622be0f0aef392a6c2021a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ed76ac15abb0df161a33758e20173199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da72ffdd3597f9de2da7bf1256acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54261dfc6c3fc08c2c803bf3062615bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf514a0d266dacf40914e7bfc5433f9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24819866d4c02b6cd1feb5d03bbd6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d04194ba617c4540cc86907094e1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef038e7f9999bc42304468b556f21f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b36cefd920b77034a240bbd9b6c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95d05bd4497b8e4a5dee91e824b55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310d5a82310fce69e274ca1d9f117c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f8716c162f9bc9626c92f73b2a9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df4bec432c5a03637c94ae6e027b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b54b56ddf2d10f643dcabb3dd9c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42f2ea6f652b4dbbc8fc295a6e376212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1732a167290f4e0d2148e196023c68d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bc1e0c0bb2e8ce8a1645e7044736214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3d8c77f5e6d656844057d725e6ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5566a5555182d3e23711a8101b45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd50c694bc5c56194b09c9cb034694217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af14eb7b76e79ea31c50ea2ce98d4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ccee414b7f7b028801c94ecf9929219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296313cad4921e9968d83773134a8957220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633fd4837b2d6bb081fda2203cd7f62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497b12c6ded90574ee4ed72d968870222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b807b55e2624f57fd15dfd5bc4c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66710039e0fdacaace74e13b066a20ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe9ae5a01ef5414166206ac8d9ff68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a95307ec16160feb5ec76194287774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5e88459cefcf773dc53b7e75c120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d2e4002527804758db86fa11a4ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f1d73b25db4a7997ed1d9ee04d6d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425934b0dad97771a1e33d8de5f37a43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bf47d595ca305ef841913fb9e2ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0028365d80cc062d97290256e9087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ee74c804d7b13cd8b5373041e599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0244efb909198baff85cac4cdf384b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af078c7721f4c0ec5e7be4e517312235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f71ad79fa6965884bbac26a27bbc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5625322fc1a3d683a902f91172aae68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d5e1a8dfc842d4de2a269c8e3cb6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad435db11d8373fe80a7245114536239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6cae9b993f4cd24b6351c411b4077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf623271acf9f9d511a5a18a5450290241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e31453c083a27dc0bb9818118723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd967a9c9193aa85ac61b71ee28d13f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743b5654f3d25a29627f29147b23e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba915728f53f148a20c5be685a6aee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dbfe02e5175493dc8bb75da16ea8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cdf7ea8edf7ce0366885f3b197a93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b94e9a156e812b46ff663972be5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60e05c1677c29ccb4353a880045ad1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873adab69c2b975fe808e907a1f5f9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d4ac367a4b90c2fa475264d35210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4183a6ae676b72c0c8f5d49e16056252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f6480cf23e7faaaba31e26a2d1fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6bad7a780d0486152790099fb115e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2eb9615cc70ea6b898741e6a91af5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c02259935cbe8fbaf690bfb41497256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83c9fc6e3bfadcfcbd0607740f0dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6549a966b007e689918a7f67c4d062258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43292fcdea1ad9459e572eec42a491e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea0c6c0446cf334aa928d6fba2c52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae338a97c79c99c77ed598b88d7716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307189086aa4252dfc56a756a99534262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86b6d5295710098e1236abd2be52d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c541826adc0d07eb716ded49ed158264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702b15701af0cd0014c7905b3079677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d8f101992a552f94caadce429a3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49708e28c29fcdb75419163741074e50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a08d48c0a4ae0c434797f60c8ad0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d385ed6defe32effbaabb3364025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2fec4603af6d9db984624b3557b3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dce8f4fb1445501f851d77f4f3fd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a5ff826f68270a58550df3551b9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93161805abcb12cc9cb48f89a3fe6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a93a3ec930cbc46ce090bc915832274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f171fc838abd9deda101fd841127c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70872a0e669cda5e4e105b884e85625276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa779dbae4fb2e780b27f937ffb72a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679116d44f3057970d89263c9c3b0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1231567735588a3e230360b7f986c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd4191df6818687ad731ea85ab6d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8280a24a6daa6eed1e51e76065be88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94715d7d1c6b4e82ed38f35f3163ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20c8915d02d4f26166484b89853c7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10e32f0e1cbc0427e02572079eeb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb45cf3add373bfdf6791b5fe0a2d52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b44b4cf426db6360943a03ee4923286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5ca4fc77807832f1e1a20c6827d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42279a8cc16577ebfb37e2fc61c6dd70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742aeb11c3ebe20e50b3109de75056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420cef231d81800f3d4a5418c32428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e4c93932da910eae992cdc506162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863020a41cbd10cc88827a17e9b7f95c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026caab2ce5a51ee9a591d35d8892e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3743eed7c48c7a7853be4779d27e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb3e5679e3dc8029c9a23bc8ef9a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb6981ab265a4274d39b06782c33f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3824cd861c2a040f457a2bdb5e590297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe8f43b29ddf4ce9a635d63534437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2df32ec124b97bc6a25634f98c44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c6bcef46a88c31134eacd40945f57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39bf558fa03a08a4fc24214590e0c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181d79157625c7a4ed9a60d6e07d009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900065302e8ca02da38252fcd79fee6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b88d56e4037fbc752ceac54ae8ec94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8bcfa1ff118985a4fc76b11aafc71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcfb077b27076d534433e379796b2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d079cac571e4a1b9fea33e16061dd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff5c2929235697df0ae2e238766a6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0ae1f819793ae9a1ecb198a8c0cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b7bfc3b6cc2f51a9076d6b343dbdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe330efb66832eff02ff350110ae29e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f728bfeb191c041048c7c0d6cf70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98e6697973056a6c89cdab1261824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bfc0b46c9f3eb3740f73276ccbff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fdf1ad211d5eb9c284198897ac6e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a9e7dae81b3ca6fe93ebc2245a85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d906fea9b1fda4ea9c2ebc4df2e0d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0bb351dc8a1bfa8beeb17da56c04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23848cecfd5180726726f453b2e5a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ebc9b5f6516302729aeddfdf6a04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92387404a9cf491281483ec735ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7742d314ce9f4752bdf9db8097dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e51c20718b677733cb0cf62dcf06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6897989d98a111507bb6d60c1fd1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cab831e18a88d0df11c3e83c005bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a15ee9036d88ad3007c8bd7b3d39a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d92357e2f28cca6923656cb263340327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12ec06373838df1bccef4966a7cee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1b4ec6ac7386fa3dd2abf5a51f4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7d01ae035b6d04cd7af69bcc3121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0622df121e6598eabeb5c717ab56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e087c6421df8b5d435afcbe2c65b13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec1d89eee299c7b7031011dc9871a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac535a3f7287f60d0cce0db8d8f118334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd67cf43436c9fd21c884c19fae2dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce97a9cab83bb108bfda89b3155e0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec33a9d0b2c3d0ad6c5f8ac7790a7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdc8b9d4fb617daefc516aee5b675e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df85df8bc93697b73bcf65b7d4a4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd29b2c6b849b6fdfd2d15362afc99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc655f202f40c3c842112103ad2307e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd02ccce15e7cd17beb31a403b846f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76665c73235460ce49238b10fb8427b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268154af69c801fbd1e7fa70d13c68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca5ce9422027167b93d148ce43b9ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e6e02680b1041eb8d366cc89398a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb263223f9d2edda7445dbd38c9b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d25503e4aa7397a4976d281650d0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997008a05c11a38cb94c2f9d5627031349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16b8b9f9e01ecde2d6723794950de2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787f01ef6b893ea71c04203d40d03cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d74e4942573efa95b7b997cc2704e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d213319b5066bcb9be7a449201f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555f3c0d2f91ef871d30aea6744f188354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f64d13dcb141553686120fc31797d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1894bf096d3cb147b619c08f23d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc1c1678fea685150e667e638e1d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302a9cd0c222be0177dc33838e3e54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f5ceaf1b20010b4ecc4aecca439ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55dbfa2a176e60384ae091bb43f89e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce90cceb5f6f29cc3c84c256517828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a155fad93df4581b7a2e9ab8ee45e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83ce9fffd934c861d7fd63d81451d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62cb9977ae5874c40f078f095493b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd83f33ccfa4c455d4301367007027d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15459ec1a12ca369ff40d28459fbf4d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19055d98184eaa6e8e39186ef0db9f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc2cc55fa82765434a964b98a6904368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac5969bca25219e92a8c7fded8535e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c677c35b08537955393e61dad831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c763f563729d60e53a5bfb882e0e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9a72f7d0b5626e2a6bcc3ce8a101372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a044c9937809af12234bfb96e58410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd5d40fb6b3dff9bce9aa5fea694a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a52f3dcc1a250c432432261665163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426dbd50f85436873e8cf3ae872427c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d304f3073977de72bdb57c476a3c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98f1bf87167e5c7d494a81c6f7dba6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1e3f861a30e2d7393e97be2374ea9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb96edad4c728e3f61e1534532a58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663876c917f26ab12c5ce8d1b5ad46b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa893c6c22741c75d84ec7dc4f259382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd68703279e29ed601b3434590d99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eafba56db8373c04da622591021d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d146c375a3d3f30dd9d60e62b424385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cebf50ca77342c405b03c712e041386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1f490b1790713deabd529ad40bff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a760b535a3bafcff558e7a43911f0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533fc43fb71bffc98424477dd68da6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80aa518d05d1b7abe8386f2500933390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ddd37ab5769cc712913870c4412c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f301dc2b80648887c7f6efd3c27d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3663a57afa11e15e55d9fe7eb2ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df9ae7a0636acad1b6d9a0cc503d15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0f441672efd47ed71efeee8ea12d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1f8404e8310e7967b6d7c5a049c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842930ea95dc0c78470d1fde5ba4a8c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1b4fed67b4333ed5ba130e069be91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8f43d08a58175fc8861a91dcadd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c3d8859ee8a6956ecd6cdaae021c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062bfe197afae39ac485d77405e737401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c136139ce4c31906b383998a3a75f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba776250b39bfd2b1551e3b47184e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4192c006338976209088a098a84b1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0eed141cbcd0a3af0f874b0976975405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e92c937a65e29a10f0e127c324a13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844036bcd1c7495ee739bd60c419134407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8c07fef802c495f22c9923a04e1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ac8a5314b4ade0007c266ecb32d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8bb0d6145f33b6e507ff9b693512410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0597a32726624e7da71b7c122fbfff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534059eee63bea40c7099f1f8f0b1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7966c0de5f62ae165eb889159962a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6315573b3e32bd0f47088fb10175414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916c4095981fffed6c14a83562c7fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80fbfa5caf2ba7bc47908e48eb6ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02faced0631abe58b4292399e952b87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f9055f430cd77f336e5cf3c46ec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc013ece7ab6ca95fcbf2fd1e9786419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea42a4124826d3833965b4a39a7373420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c79c74661eca79dc70c389e09cff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932988e2f4beccebebe6fcdbf5b20e26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0d9563376a6bb3677f8797ddd305423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a67b5ea2b6fbf4dc9509123fc503424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dac5bc3c09ad0b5a75593988ebe37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bcd442c290e737c216033a9c7eadb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6270ce9c6eb951970a44f5e45444427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0dbca6d4b5ede48ed46c11f7fccc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faaba7e97fb5263e11b948810f32f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f62e605c1a6b2ab1dbdca123e096430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a07e818469b1c6c046dadb9f077ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895242cf030b6097628e572dff14e90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded7b7d0b3bd85de9cec4f30a25d8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f64269832f152f2c5fdbac3c760b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7837df9796e9364fbdc7ff64df4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f843e125adb1dfd83772d13097ff9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba724bcb2cacee57a63ca42427abea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d05d3fad5173bce62448cd16db87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bf532cde3a47bc0c60f279ba10492439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363462e11b2e825f7d6ee74d3e08e89d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d650398a55f298adabb1071a9df975441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd482df065a3ba3c1cfcca053f03e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161aa54abd4eef08c70a0e92ed8ed2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684bf2aa99c8567e9f20e4236bf0c97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea15f0cf2438f9a298c628699c0989445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6f336e42c5432f0a95d7b2e293f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056f1c83add6466728badc0506c623447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45918d66903bd5b34d6c9a0f9e46e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbeb8a2b19e12cbaf3062bfa34d3d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37ab90fdb1e01327f5bca49ef8027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa69da7100f2c52bad075ef085e33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338706b3831418d52db28c9576281a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf83f3f1ecca7bc32179c299d1e6f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887e6ef66e739d2c7c19b71f20e5e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d6b40481761e2ed0ee8e0d489171455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10bdb0ad8865d9458ab05180487c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42a0ab23f80916c9c86f708e33dcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ab3a49101b732bd3418f9ce45376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c5ec1cec5ac7dab0d5d505b4ba7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf24a79d3bf5cf80bc97e080777966460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598c38740fbdb7e5ec763076bd3446461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dfb158efc76c652aa98f5fbe41c0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c973176100e98d4ab88b36e70d703d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f14e1d489880b2a32f27b0b27297464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d70a82cbe7c550cee0c53e3dc54e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ae56d5d6e793a7c78ff07be51dd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78429273caad4cdd7d7804172585f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d35146dedf2416c728059140d2a11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39488a544ad089d12895d4c92d2ce3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a896cdc276e04718770856bd1188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6e6e3127f420c100a2f718d64d17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683c901e2b4cbd978c8de810f29e867472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675570e8fcd040b6af9fc8236a3527e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b18854d428f3b2dce0ddbfdc490f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7bf1017b2a6483fa261bc98ee8749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a6e9188596c94dd5a2f14182204d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9927f25088e652425965d415dc783477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564599f2576cfe8174bd00a3e5da301f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a21e70ce3e2ff5ff166ca6eeab20a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a690d350ea8461bea880823856d1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802addca649d9c457063c724d7dd67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97630535ae3fd033339798ccfdf61d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a3f741aa702e3f66c9535c147234483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4a9f87808c065321d972ca1d926e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa0223ae7ac223827e92c542557d0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884764de90abf9328d4486b14535031486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e299ef93e634a83fe543e5a32cb9b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca486e3bc8839a935a38b51c9858783488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86d1898764c98309287da341eebfc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af661e5d16e0324e1f4392f77980a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bb745a9ccd24e40144233c9498fa6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b3e3a858413070a4df1ef15ff0c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e30b045cfcc6652fa8657a8338587f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4bb4e27614b9da8fd25b3f1dfe18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44999985118b4681f7edacd20545b2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d11b050ded99df4b1bd953704216496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c3471502b3f00a04929b96e4b02a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a261db83ae23f8b8ab404896ea08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3e106c73f17929935c5b5a33be443499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a86c157ac3e84700707c7d3d6e6f8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a641ecdf806cabf5162209299271fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5cf55bf29c17155a2ca67fad5ea9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a40299b5fe527f80dc85256ea42d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9729d3bb901ab4adfbf37cd14eef207504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d856e45e8bfa96aed0bd250e1206bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d29ad4695b0882723d66a8ed3c154f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942323967f69715ed6eff6b07a952c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e21b542caab6dd3bb6c779afb44b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b28e96f55e47e4be3ffddc2193a40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b9b9e8875cc0f0df602b4b0f3b83f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c581fe05cb3052e5dbad33ffbc2e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0d43eaae3c11a8224a9cc3e0e907512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4f54a504620a898362b5625e268f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a360d19b64a1bac5ae647f1d97a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d0e43491f5a75fb990042674fbd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2938036484614c3f55af234f30a2315516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fcee5f0c93de3e843426e89bfbb6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c36634d9cd591dd5dfcc1837f29a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b7b0531252212601d11ce97161c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555da23feeb8cd37fc148999ecf4f71b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851209ba208892b8533caa13e0639e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492ff215ec9160ff60aa8d31608b3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff44ab53fd547e9635a0a35da26ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb99ecd2136b360b2109bfbdba60bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90845b7e35d61941ba570786c8972c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74058c7f192886d06520923203686526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e41f1d005c5ad02a7b662d479c09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875c7d0538c677d0729de904dbde1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a5904bfa6a50f3a6df2b58e1fc92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181273801e35f1ed9e246b2cf131c84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4139cd5e80d1cf69ed0aad46cca7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f7238ed1ea32e1c7ed22707b2757532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c72230656dea5faa12e8c5ea3d00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb65c07985e8dec422fadbcde541ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec61c2c529527b1eec4d8755f345b85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45024c51a09f9d21a9b15d79a6966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268388e1ded4d82a705471f1466d33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49cef4d8d573dedc5c36b515814d6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61c1dc1e866ad1c516f606606c2783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9021690491458b0340f05b000b3429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555112fc5b0e166efc1d98d7af81a5ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae264d81f0d9b967c2ba96b92ba134c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cb084214ca71443190ee2d443b04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef96fde68983758a20d93d48f23930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fef6c88f2d2ea9d33089095b5cc1ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249e349ea0004471a18147d45b42e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34909628e9a8c5855c7180f988898547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf0411d33517b51aae96f8d7210cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e91d8152907f431b2054764828269549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729cd7e68e67557c1c9ac39100ebf8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dc87e0dcf058e7fdcf2a5ec313aef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81a0643b5ab101f96914a19b5af45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870ec15a7a872c4b4b8b10bbaf01aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d795b31472eaed0106a205c8226c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef0f5a8161b4a664ff481223f64b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802912d5a95cc34c1e01a7db5541ed35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b0592e40636d17072bfcfcd4982de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e9e6bbe14425149dcc7cd609999f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0561558e8d3f042532a40cccdde9b72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14fef144470c4b4cc29a0ea3d9066c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824c42ab8800b0430b5036d6fcd84df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1928547b7b410c8a4bb0db9f9acc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1deef898b8585f73468530771108f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6225e760a333af37d070c42bcee0e03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3e98d5a1a24f50164a48bfdc4490565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554175ef869d4bf882aaf272d4e162a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0827d184a53b09afe51fa190e0c5b7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094fc668d49d00d7bbffc19dbc5f74b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962d6f410992122257b7ba34e52144569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92466f325fe021d9cc0f697f7eae973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaa145f80f17648de9d28c5b74512b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351093f5fe84fb476b0cc7b97856b6ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2319554cc02f7da2f0021478b25384573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd087ec5ca808e0fe2cc1bbe9f36b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4059014568adde194259ba58091b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472500301739a9530d62c8567412d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc589cc941fcacec580384498dc2fd2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9d4bfff5b0b8e7202d6d18342846578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d03b9228ae9d4a76fe04f564d365579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f385df899b174932ba5f3f264ef2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c94c7309b836fb9da94743b176f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bcd7bcfa1cb70c53ba8f19bcf2695582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b72f6ad1c17350d98247b92c26891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29c5dbd0e51803fa394b8ec36ad7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f907d98b727532749cde73a8e31b93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a4d951a732962b18fe28ee10e378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd488b06d7bc5af2327204082c7cb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bb5b40f20795e9e7cefd314b4466588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac3a540fd966e9da8a31ec0389ce6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402bda5fb1a6d67948ea40bf0342db7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae582dce02ff00b08c9b411162fb8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105c6f02ad638da410af505c62ccec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc16da614121565f25709a73d672d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a9b929e17438c256e09478caf8a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0275a5acacbb99d0c338c08db7e962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fcd22e8f9b9852591e15715ee06bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af56b782723251bd8c0c6ebd57c37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f08b68af361252f45cc39c5c2609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d42f6efb890a4b8a1ec0cb51e1ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff91fff4ec7cd81d20e574305a1d893600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9302491e2539f258a0022c27db5cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fbc5376b3b0f271a6acf968b7288602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058acd88b545958b5c6d3828fcbc7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d4cc2fd25d0d4f8d67c9c16bc0bff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dcdb9acf0b28ed310174fa38f715605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971c94bcd3f83e669f35db88e960bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42383e6806ed22741bccc30102f37a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e46caac8924a1fff8807b205cc819608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15853d31ab9e9e51dba7ba6428dda8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a45f0a9780f630d15ea0c2a33513610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171beb4624e0196d4eb181089418c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6549438866382483bd64326ba85878612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74acf6f1ae3f402ab1a6c615de9d43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e9b20206cc69a26dc356488fcbe3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0a8f592377242a33123ad8c523fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b586b0fb122ef90ae40ae6c67a16961616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1eca2514fd0684e25de125205f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd62e84544976dc52871f888c66365618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb53059de87230e09e93c57c8e32b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d5356be3b0d27e2827d78c8421e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81274379abaf0e3235df7df3f5a21916621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa139bf1407ae4d509bcf24844db0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c89ea8a12981d4e46ca4cb2fc55d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00db29eb0d74edb342fc44b90711e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51709286c55333f6b2cf544b0be81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b99a131fa1dfc386878ef8713a03b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163aceb09eaf8552f1a0288697fd9fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51b6cec41a41055a77dafb7ff77dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8127aca5b5b51b178cff4e91b404a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa71ed58dc3154cb612ef0467a05ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e360f1dacd8293ee736022a9fc99d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713d331f2fd0d978239f37812176c11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741222dc150fb3be1dbd576b7af416633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df8031a0337ef5d9fc73cd93db31e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db13f998da9b5afbe9e38a1b8840c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba85e1dfad6197c2cc34e6b5aa092c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980f291fd696735af3cfcc30a5c673637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff3259b8615029721c81854d764803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e73b2cd7b63682f8bd98b55d945c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf93548cfa3804b6f20d6fd5666372640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e428c848a60fc021691ca5b6322939641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec62c513fd7dbc26dad6b5e1e6b73be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca430e0b07816dbf83ad6bd1c60653f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fdfc85e70732de88e65ce26a06048644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c765e814d9f98a44ae75e955a30e91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7005f503fb1d031d4f50637d1a8159646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad1396ca9c7e446450322446ace1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ecb106d4e81f327fc827e4174ccc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0de0458d42208f71750de490aefa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324bc43116006a2cb45a0623920f91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7be7ffc40b863f68b1fdade59a81c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abedbfa27d7854b27a3461bf1b1c785652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32438a670b3a437404a2adad85f21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ff397df5f0a86573f2a616b3c6cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47d64ac0ed8f43cf5aba1ded4aa19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f65176092d5b02d58fef0d18e3fcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0845585d00ac554ae258dabe204a36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6163db5f5857dfebff3036d39a0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2301f5568758813986d944c56ab32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4f2bb5383f4c5d24513576091fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412544a38167c8103e6a2cd38a8d4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16e4fcba6cc7809be80b337d88ddb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc183d20161a49538edb671b3d80b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d36503ecab2d7ec224a4d9e836efe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2681815f37880a30c7f2e5519a8982665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe249c43350afc3b12c684c1e7ced2aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f4aaef9cb98d289125ef560a8ca4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c108d1d16d75c339297e3efb538e83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbef99e5876bd26ba56721f184a2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133f1e6c04fac8c889c7d15289c0fd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21045cbdd457c203a24784d8cfc6e1d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2d919eb24b4bd66b97cc4efa24c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4be2176bf6a20850ac5adf2be52c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca185c89a00d4ae8f5175ec509f611674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2acee2524a91d71bbfde7bd63b70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff8ecb5294fc24541b25b1d5216ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c6b634ccd165cebe01a4e2ed959d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d3659f7f2e9199a6818d7586348a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc3502846f3a37d80d47113182972679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49230067a4933f238d9f3d4ff2a01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00fff3f781a5d1f07bf4e3b0822c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee3c7e022650f16f55965cb62c9ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5f5bb67f633aadf6d70b566eb663683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3c4807fec183ca6fe3ad8109f41b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd26ba6bdd8f6d48828b9790677c90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f7f8c55dc3394a63bd5c8edc19bde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca71ae28c186757b467dc9febee646687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65aadf345335b271620e95bd1d8ab3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd552367fbbd719e113f658ffc81c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee091ad55d6a9a3eaec31362775da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ee4da8bb092541a9d69c60e523c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc00f169838a1a158625e9b0375c96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480736da844c75bd34116b45f25e718693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb1aae31ec6b0c15d836fb65d538a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9242885d0d8b4d522e0b0163336c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb2ca8fdbf0c383ddb64182467a7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61094d7173d44446eccaa0f6c7a248ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bcc714dbf217e6aed23c8298fa30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a592a90f26e9a51513deb07d27e34d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75711f7de78a1b8bf4973a88e7265b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c70617913a464f8b16b4388dc29099701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072a7d78548f58e59ed1e618a9b9a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b167727b8fe142fd5cf4a600302c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819a94db93372e63b775b0bb2ed504704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb302c7336b7a631cf7842439396a97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ba48ef7a790e7e811efb968ca57e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6053fc7a05df2bc6999db7e564cab7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746fe59e957b69ede49c51467f80e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c96f1f5a6c41618042d7fded13a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646c521fd1aa96ad2cfda91b6922ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63937b375570a95fac9599162a6629c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd110563575faf88f7c9cbb996dd2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053510f1be4956ec3531a3cc264a6d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896c988bcf62d4087e9fae0576f15d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e951f609ab07911bf3fc3dfc429dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd4e13409a55ec93c095b5b24e1de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0e4f300b23c48ee23875104ee8396717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b36219aeedcaf9fef3a5386cbdb16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44b0a032c8ad90f97bd5f1152b5aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05501135e50c3861663c052ff8782720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f8e439020a67e9d6e5a4d20a3c302721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6441871d54da957f46712331295da0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012557d70b17dbbf99d2f6b379887550723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e6c4afad127bb1f14132404b6275724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1c635940d3b1af25c4cfb43277b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a613fb13d17a440867f544ae0b775726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14457a2d6479e1782706601f9e3bf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6c8756028f9e6f549d707757d69a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1475273209c24edb20f240312d22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6f3c8b1bb7bf53b631f2819ec3f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a0184dd7202c4d9cf0a6c1613af8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ce8a263f667560c53df3e5368538732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ca1e68d32439d45fc43336578dea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeed52e6789b0e6938352d2a545b622734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8701fadeb58b2e91491a3e2a01516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791da0e0ac004bbcf3dee5f7c13926736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576bf386b1d3c4308310ca58e67985737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6d76fa97b2d013832a33d8349466738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d8a22b40dbfc9fb923432bc005ebd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca731e6cff2cc48f75e9d485504a48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579397ba310f501981cffc4802ef212741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ccc5fa8aa9944560f0e9bd6b0fff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba2d1a1595812d0ee087776205ea9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc5be372a6d1dbe2911eb4ef50cea6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929230943b686b175df13605295d5f11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70719caa7511d4deb3497de37177cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd43759d50e687d4ecadcc40d3a5128747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af69d806a5a84e8ca53eb4433043e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944de3336ad5240c067372bf5c09b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594a0bbe0f4e0a7824eb1e10760ff98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1b02aa1f35c0397e887cd46198c5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6613376d2e006bbf1282c57d9bd50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275952fad735ce56d2d6a060e63c4f20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75d721fac1fd1edad4a7f2974f89e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725de94bc1d07eafd27a8ca799208368755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90ce9581a1a0eb35e95634bc4ab644756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d032b55f2e05608fe11e13b42dc6f37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdce9b609783b357ea800ea988808b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6040fba74f07307aa5fe493018d5ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee661835039696d31da364dd1b7bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211b9147ed2770fbcb5b76d8a9b31e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2cfdbe5c1e726e335f91b0636b687762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9e8548f5a8c4349296a03f731654763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71048e4e4efdeb00c4794b4597621dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415202c28b743b4c3423da7891369b37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516947b8288decaf01f0d8d9c8abe1f8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd9569c47fbbd78ef5b979187aab1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc1611f6e80c1a2cb28da16b0288c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e3f89d947f7814af71d480f85344769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722eebddd5eb6db6ffe2a48dc8c69e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2f3263c96f4e86cde489a167e392771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964dbbcf35cb311010960fdaa3a9cc3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dcdb89f03fe1bc43cef93e359f3f4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625db2257e559087f3c4f2e25c8e1fdd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a81526ae7cd2ca60e1662cb8108eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc2b8175bcaa47622f6d64cd05242a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179570b368ca82d8de549654ad26717e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bfe3afed92c0c131b88544304077778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b21fc03f1883c27bd8a055e7b0303779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486c4ac41e309bf50d3bf443e98f2c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0f050d765a4a12708e2977ddce81a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00c72db775d81837be35dd6305ebc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06999b0e551fc4b35e2e52366ce7558783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3904121a71719976ef3f932d3e03e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e52968495c63578dc50862b251d2d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35df6fe23d2dbe8c9d3a831654f9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea305e8cf0d29681ab90b76e0ebcde0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af78c72b30a170300f9e8c2334f83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614df65bc6d3fd2f4e98e2482319a60789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e63cc228aede5d1875c2b3ef9d20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae347cf80f2396028f5e89405747020f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a091842f12e0272f417f1174eb3f71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae3c2cf75f92ced2ad2a62772d880793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826505c98d7441b37131149a552ae6f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf2a68588e8c1136763408cc420bf3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3eceffff126067e6014e18919b9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd173eaca2b2573eefbd05562d73f2e3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30cb2976afb6f585300a0d9e5aca38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438125752ac62e2c2b3af3d5c48f359799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d91743e24678072270a11bfebd91d7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9b9f32528aa83a0522a6569b44df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3470f0caf6149f5f0c038a4b7033d2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c888e1dee39f871a891753719bed2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd777f06fe1429fea5ccc3773c9fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47668edbac13106d1f02576dcfb503805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967e2259d16c3f64963b1f6c11716e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3613499c021e79a3cc038ba3c237807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee7131e04a8e6a11e63dc328b09ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62ee6992f6c07429f793cc029a6ec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053286f9f240c73aac07e5fca77ef6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9eff8baedd784e7b764eb0e16bcf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13488dfc6dd16c6c7b9b8730aaa65b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24ace4c572715f5fcfa8dace6cff1f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e818ec9e600198822a965cf04e6f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f84d0429ec20bc7b9758f98d75e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88148ee81fe8fe5735df24e2a5ebb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21563986c80264c89f405e506a25f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9e91d4f0cb2354a3949b19345f73818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fc55e9f4c1a243c12386c381a88d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb59dc16023dae1685dcd5e6ae635820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b3d5ea6c86e593db6ae769fa26e9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b40c9a0c528e3215e1b43782ed42822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461877d7dff1b1ba897f089e6e553e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad24834447e380782f4c3bee1762de824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d501ca10f3e47552512f7192263f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ab64556cb586831e3eb590115bc6b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a151821bd3b9b54e8712212f5e039827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf055132af7fb926824e12c9bbdbc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304cc66aa11418b0e5ca9b97b9b53b1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f0fba073d65816e4b1493c318750830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480436ca40dcf3160b3bec967d7cffd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4602aa209a197c2c245ec9bb91337832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43481f2332c3633105e60b4f241e9ea833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e080613dc0f94aa699474ddd3b6f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec55623f6a0bf571c47d7803361590835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4cae2d614ba8bd4e9bf26b5f8ccc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440df65a9d80e739c3163e018a0c4ef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704103a4c922c1e7b9e87015797373a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5545687b2d493bd2f88d056213f9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db961f660f1386f0d075f2349fa06840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d32199b264dd5ab289be54c334a4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030a733d21aba29a7073304471bf48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e06b02cbf666edac629b5c86c4fe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f324d87b598d53497f5a2145b979844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7daf9353c1f4afbbbd0a69c4908d1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9ebd0d5035349714f1165a4e9744846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ce267f4113f271073cf692c05a62847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13624027da61ad0993fa6e416edbd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5afe76fdbec8e22ec1d8564a63025849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf874c90484a761398232d2c45e97850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81516ae3a678d801baae4795e624e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca300da9a1c43fb314baca5f21120a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0304824f4b64b54187746ead4472853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dfd6ff7dedd390457d15eae45d2fe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c39a8bf84dd7ab232c05c6c51423855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ae49961face6d8eb043c3ca60b4e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f805e7d764fefb71c1a364a86822857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aaa0ec28b7bdda58f07158abb326a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97163a99d30bd85c30b9765653597859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44d95f3f0698d90daebc537040e9f1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166394c44ba5043bc2f6de5a6efabc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fc007b9ed41fcbf92a7a227c3f742862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518af06207e238dcbe0ccb1ccc480fd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b559b886b55d93e6717b600c8c07b45864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f71c25d4f80d3448841e066b93373865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d28c81c116da1a35d3c44d0e1b26866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca07e43661ff7ebff1cdd679a1b785867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f9d428a8fdb9f83a3b02531eeccb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732962e0d340d43ed6373887c66d4acd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc13ce0c3275c6c820e9558082c741870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815effb1a6c78aaa30596d371cc81329871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bfdaac7c0a4355d9cb95bb36ee39872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2118124bd54224a7b3088ad06a5c865873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21e7820113d6b3b512eb6aa825ba3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33a01e3254c325b6f10b7a41febf7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47dd939ab3aac755f42757565903c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e039f6998aaa37ca31ea7835715b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286082a0daf66c8fea311d02d25da3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fe2e30a43655a1d79b282d91ab20879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794065168bea129c67bce446f6a851d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f66ddcf449c75dd9da00ebe1377526881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c88345b159c92e661ee1400be6e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bf76aecc9e88fdd99b9af612a7db883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe35a35a9fccbca272201852e1b6cf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01addb37ee8fec1ec7361ed36489b6b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0dd6d87a5a8b9362182a17675ee34886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ed30d17218a404f89f20675c4467887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5f1804f3e5fd205b0a96a820faa8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eab652befba7b4d37815abe6e577b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c10389c834df31eeb83a9feb0e36890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669b7a507c4e7d4af01c8c9cb333e5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e76b55b611f60a358d415a3ed980892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f317c5a89695b7a8bc785e75af4d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a01061df50c7c4a26da236b966205894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3498eefdec786808e93fa5c82ddce4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a347df9270b676845f74316157f05d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba21b7335b895171d5e96178cab5d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ec94dbb27d6878b1900b40f3fd42898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe3a82c0c0be194a6692f74d89bbf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cdb4f124cbe35f9cf15584a15736900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8368b3a97401d7f6f21cee67994f8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce7d7539076a6d8fabee77fd8ab45902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dee73d6119782aa45b61ff640674c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ed091f7a5f7ce5d4ee495077f308904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dc3834be5193f008bd31b243b5385905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf9f08a97c99cee15c062458b4eed906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b38c4fadd72c3dc4d11934de0ae80907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b316280f57376ebb6f6c691efca8b61908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104936acbc41f822953e73b3c882ee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be31c14dd1d3ef0cd71089d53f5ea4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9384231c5afc5dbafaca0ebddfbb2e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7bd9b51fd4e38aeec67781523ee33912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37373db93d792316f91691c329c71b9b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847464d4e59149a1d0ae32adeb1190f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f0dc4043f101d4385c430dc4a633e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfec03fb3d18c6d1fa070c98f84f55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f6853ee3d3c1f445a8f022164064917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074d3fd4549a49a4439141d88f17b3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121e7c33f7c920c7e795a1f46a2b4f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb966008b366951610e6272b927eae3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce027cf0ce8a5f46d84f4e81efbb23921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d1750a64e948b1dc23e78813cd0e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805443aa614d886ea07bdaee8169aa2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53bcd7cf46f62497ae0d36b7ebce7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e513fe2797687b8c494a48b3f1b34925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa4f5a45ceb2e81556e1aa9c36be8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c0af4e75f837319ec28cd8f6a4418927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52f893a47337599ee186af8ba1fee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c87e9911d2ffaa3a01a60bb9f1b80929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9bb83570b08b1866d758d0b1849ef930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca632763f562b128a9d0f2a464861931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe24aad9a75ea0b887220cb8755968932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662efd2dd38bb257c990024d9535ca6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f624a7b677a3a0dfe13f1cc27b9b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af593f86e5253100cb18a1f87abc4fc1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76836faa474ae762adcdaaeae8e1b3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa3f717dcb1c94053984837caae09b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f5c47a004454e8b9c864ed965e46938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f983628ebf9900129075ea454f3b65939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33546e939061f918bf4f72a81fbddf5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0694a6fa4a53d7961557a8eee7020b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafafa163795ace7e41b4944de83a693942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946270379ccf8c9d1d2cd9c975f7a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce5f1139a1edd03f6aad30dd1f413944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8af9993de0e5ee57a7918fc5ad1bd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38a97cc155e7e1d4ddc5167057758946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec2e9aabb3baf525b9c9b7bb1b249947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1cbf64e3c1b1fe27a163e97aac07e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e516853f888cf2e05930947a75071f4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a8246f63011c87b4a03dae14484d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea190921f67820110842a074cc3073da951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df1b2b8424c91a9848bede68795fe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690949c5f21e4618f5efafcab3c958953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8652839a09786d05431a8adb60c81954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029cf681074f55717cc6c66bd4bb251955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec332c04475f39469c8627334d2e6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323da14eafb4349aa541dfec6c57f2c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac637df92e75aa9a52374dac52412f3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc8a0920e775846163c0fb6e9c761f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019cc8c74e23781b059de058b2f5ee1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683ca29b7ffdf436ca98fb80c68bb1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b906155bd9cfb988eac14c49d4b580962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6dde89fd30ed8d3e710eb647c84c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96098d6cb55b5988466f00c7a99b028964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c31efc0c5cca538a266fd9de01fd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7231d682481d4f0b489215a80a11a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0efd7e01ce518629915d92cd3bd1b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8ca4f79ffeae8211aee77c6a6fa7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe2afa08d15c2ed81e75286af9346969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8cbaccfcea927b41b795d9561fa9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e4fe5e35ab21eef32b8cdafc32a8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff22d989967bde199d15af0d98fcf8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825c8aad6a24c010e7de22d62791a3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc59fc850946234729015a4aae72c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3dc8825677f3e75268b1667d7954975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a082a823461b8568878cae3544018976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3860aa38be4fb14da3f3be95fc38d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398296c9e3d817c2980d45681f30f5b4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9abe7eb52a20cb0a36a69da42cdab979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c078df807177e388a5b09dfb62d338b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c1a308fbc9a4a7c2c4ef5738f6b5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e32a3777f8a202879ad09c92fbd65982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022c824dce0291b63dbe78835600bc5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea5e8cbc655f0d485320ceb5b97c1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab18474bad7d320ae0bd7f718b7afab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233792b0073af3bb4602b36d5092bc64986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69287f0427ba24e29d22cdcc40f89e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879415e1678ea743f611a6d0cfedb70e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2317e62ea4c9c0c116106e6e07b2fe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e5bd3f9068202d0b380cf069b4f4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35fb1000196344837887e69e729b8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4a2b33fdd9fac661b9d6e304786b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480106b4148456628b109e06b3f0d6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f355d1483fac15b6095f912b32b2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756880af6f4aac2fc4688a7ae558bf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40244e3ffd9310996d9cba1c5af11242996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb3d3c3c93aa881d99be8a290a7d2b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93069388f26a4b9462182a766ccc30301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cb5a1b84505140e6b605b861fe4c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd484364024454f1c57404ef719fe0e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b95efaeb7ef54b0f6339492d3a1ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa7b3eab14d15a70e7b867ea7407b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830ecc920d49f81e5cfbd41a7bf9666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecdcd03c19118a238c570969e223d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f67d8207bb70ea4e0aa50797e6988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a645ed0f00f92b7f8e52bf459595b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc92d3d0c1b7ac59e3228478aa86ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9749a2ece101465f881abaea2757e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0441b71dafd3e08c54aae0190d9ea112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ee389c2e634742938bf26c6b6b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c23af5d688f21f93b7cf192ab86d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecbb3e064c23f3ab94bccc160c746115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8da0830b4e1ca61925d86281b01cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e74ae1d22e82e0298a0c44185b826217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc2fe5473b6afe4118885de3a542c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327d2e457389ef5144993e4b8d4be519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed7de3dec27d27e50c55cb2991529920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ed6351463ee04578ec0460a537a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b52e0e427f507557565ecc6318d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485af24629864801c7fd391230673823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21ed5e69f843a53302e431e85fd4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda03d16080b9dab3818bfac9bc3c83725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9efbb7386ec7f94767be0c4ac5fdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dcd76af494ed7cb74adba97450e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e8ff40f9a4636d52daaed299686c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e68002f1d3d271a324e63aaab2d9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73642e2c087269f16c8480938d26a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1e79d37da1706adcb35519f381e2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57d7d336dffd342b9fbaf09a37db632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c614c92462e06711076e5ceaf767e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282301febe706037f928283236aa5d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dadbdb74d5ddcda15bbe2d8782b2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0dab031a53992bb8a4a8d1919c09c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9a583cca1710b1e4f12dae293ca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2816abb0a46eb702bcf154735fe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186026a591f1b8ae707495322f1411239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5353ce036f6ecf2f034bea89210c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb2b34837f22e260752e50e2b840641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765f8c97aa00e71f74cf5617551c8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52f49abe1434255b1f9adf432366643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21cce14866afe83096042a96b74e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336b1d247702f4bbd3632e44e55e4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244684bf3c1dafa1c3b9a06ee7de35d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab7648a17883cf3242c75db89353547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a792ee6cd0cd6ae21b90f37423c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994faba79dea47c0760e5b24f4d5d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77278772359740f348ec4a4b1f7572050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45a625ca790addeddc94c1f5cc1b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4bdda464f62b9563ca7fbec117b6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc644f546f390c4d0e25e4337dcca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd52004a2526ab0dee73dcd94906454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9da9373ee432f3edaafaf1ee16b1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad5fad5cbb796b9dc98f732c3460256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c40b942d622350acc6807ff7aa9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12461850c5cdbe03ae368a356ff84d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109924360f685be1fd3645519f3ee66959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9ac48899c967835f0fdf626b090360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b519498fe9ebb7f5303f5569e10d4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed108539ec2921b1881c62bc5040f89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5c91f46f329f8047c215fe22e20b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b291435521b1c38e5b257fe8f8c7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575247d70377605f644184084372ea5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c024766a4c57dd8fa6085cd9dd34d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46aac4bd5922ad2497753cc62210367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a64309ed9612e699520a28d7aca2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba73e2f060c076ad3aac5d74034fb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b609ccea1dc739314cd6e54a01411b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa453d117b7429a328e61d836f45a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e1cc8dc70e828da66979cd30421a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f984ed3df66b868cb8fc5be1d0c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc217121fe3ba6fa20035d5d6a04aaae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73d627fe3499453fea0d3e662d28275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274e6d37af84a113827e4b9e896a5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01b1e0ac431c76830256b7d6923b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec667d5ba753c444db3d6c6eec541a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea999bccf83d6d6791f7d86a85342e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10e7d8fde9ac7088e95f6efa3402d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d698ad417817caf7b6ab10886fe8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b429f2145815db79957056fbf7f3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8a5ea048cb0a72d831970c49498d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e14b03cc26a6c298eafdf7e8f4893e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358bcd916797afbfc1dcc0c0f78b8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7156f29819a117f284b4f0fa364486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84fc759d6bd0066010745a0663558487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0e5594ecf57abd614edd656c7ec188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00fcb8bb9a6f4fabfe2f81a9929c6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b3ae1cdb6e408d9be777634e6eb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cdfc563fc1f3d73596fe861376b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec959ddd82bf9ebef4112877a4635f0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d90c1ce2466789965dafd948eb550a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc411b0aa70e681ac33bbef502c51194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5498dba1801325525f1f03d09a4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15c59f7f74cfe279e08acee35b8ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142f572ae24e5620a3974a288d3f0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3731141f6fa61baca1346956f16898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8521f39a7e12fa05a7e008530c9ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8becce53a947f26a4eda23593fd0d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef3889767067be7f3d85ae6f525ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7b14751cd1152e49df5815d6e2bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474b87f4bd556c0f99097fea3faf5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a56d1abdb142c85e827aa3347a12a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc61b9d1167f85481a344c031eb47ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b3da7f6d6919bcc30b4930858aa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24016849b86f43f1a2a072552a8b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd16ac426159a0ac72b3098f807519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fbca84ab481028deae62ca6a13173109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904597eb749291bbe2f8a5b16022d922110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728e3e8e9c59f844e7966164f59e55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112d62bcda5ee09a3c26095e8cc5d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367be6aff312f461e70dc4aeeef001e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1569ccf9a33fa862cd43cbe669736e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e3485846b23c50f659d662c25cb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bb16071e01ccf3e2b7b11cd6ddf6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42866ca1e8bff6d9c7760e6a82c1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08013f9c4c5e16cc9fb6264235f9d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61a6d234c483c329644d2de730f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3803b42eb5b0e1e7eaf750a53ec85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1334a00d59ff1dc1396de2acff81a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d0f5a038b0fee756816fbb0af66d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ae7ee177d052932de59913ed76a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c41416186639bafea2d397ce4908124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195dd596543c547270f57671edb65be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003bc6fd311c274ef6467c403b3054126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239728850c379b2716b3475b76dd5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19da409fcdb4aabd5664a150dcdf87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01807a90e9a80df80336131977701934129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d128aa96c65317e9b0973276523f774130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4abc36f6fecb1e15e08b820ecfaec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b250d8d14787ec1a8095ec3299a94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad796e3a6460e4c9e8b9d6a62c55f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147512d2ff79d612440800748988c5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6435e4c141bd2cfa36d2f2077f1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e8b4a4f7e35b1e17844728b6c87e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02998b93f17878f7d2ae8e48f7ba9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b2c36f05698fcf645547ad956ec83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b86a805d5220eaa92466ad2e8f482e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4184573970b746a88f555b5642c5fd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45150130ba7787d92455448a691c066141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8b31c70d408cc6987073862b7ab6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a15c64d2ed4a694446cae6ab53bef7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1905d3dbb64552bca92fb4c77a6e98b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4c2ef0668a524c049a800b31b1d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa806eb547f9c94a5a0caa54f5bfe3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb62d1a76d3ab3473c8ee281ea8f7d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db875a5fd1c77f148a85bc40a6e9b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94fe9d4074f8654434c12b09f4767149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5acfd7e96a4bc067f1bf8a6154fe31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60f15c46f48aace1058d6f7ee27e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0aecdfb5c0d1b5f40d2357118b2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be472b1241eab7aaf4d361b6af06574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f7d19bc0e61a8788966f5da3e119154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeae1444518542170341b6fcc244dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045d44032d616e8e31bd90d79c3bb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693057421308b9cdec1abe4d397e2aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04eb28b46431fc9e9bdaa59aa93ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140f973fe2ec7ffa2bb0234337ad0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b00e925ca2bbbb9426f81d0b33a16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51471013a68d14993167b57a7300a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0184adcaef307fc99d1d6894403f67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c4de15b47c91aae0bd52f036947dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee299af70368dc2b0a0ae4ecc3e8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cddca97e76f8e69346df011e2f795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a5070d69742916714af4f03d6005166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f4b8c9862c9f4fb5b81604e02c1f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbadb2807b1a9f69574c658f05480b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee298466729212671fe80d51eaa65d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a991f453bb449641a68c39dc1dff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023532b580a398b63a9c1c51fadd8c43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbca6519f9c342255eba818917a887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e80586d3f07ba62b3cd595d3deb3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f725360bc26af03de80ac713ebfa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed105f64d9ff9441feceb11d29bd994175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199495113e67287cbd2933fae22d03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b5f6c721abb070ec86bdf986b782177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19791feec7f15aeea58685df6fd40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf996bd0032156bad13173d3f75ce54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a069abdf919cf7a1e9648a47306c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd3b75b585bbeb1ab8e01bdba455f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373593b0737b0e9fd9bd85c2b11cd69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efc8360e0788636662b8ed7f80567183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e44e7bb801ebcda4803fc99639093184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa66033abfa29bd752293f355f97da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bf2cdc24ec42945ba70d485d6fa3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550bbd4d86ca3ea077dbf3f70a0f5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffb9c06ab0365560168eaa95761336188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404576d6ab78519020cc37023dabf06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453606f4c39c4f149cf41e8a25ead4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000de0558f1e5cb2eed02cb972db0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08830fc581da2211234c1ebbbc3a05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9c5bd3e896b970e38359aa878b75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc157c6e10e717303f0b1078409af0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151d4b4f7177f6f6b70e6dc4fcbf4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb78a2fbca943a021595d3a76e64f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543536c398ed10efbb5793459e1be4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ca78f305288d1b638e1ec95a6b82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ba28271256cd42dff232a73b8485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed57fa5aea41116d8a860ea6c9f7115200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1dc2f515b3899f72fafa29ce2f28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405b87dbc6294b6d48bcd00d1768b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5c24df56b1a40b7fe0f07a1dcc43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2cf699fb6c9004a59ab657153cc46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e444475163d3391610d10d09d9ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe45955b2c43acfdaa4642298c716c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1862dccfdfddb7bb8fd145fe864f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597725ae0afb8c434ba929b7fd8bf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfac1b2fe584e5217f5aa393790dd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14de50452fb79dd73adad0eb66f92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f58ad3861bb90100b6a4937ffb73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3198e07919099090eb7823cde46efa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a8b1f6593a8c319483349123131eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39b9760e397aa2fb38d672f38a7a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a482c6356a71807fa132505181fcae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b4a69dc27371f71cc39834a91e251216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26726ef3c40133cc4047e77ebfe2a989217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0883e6d46819a41ed26b63b8fc6aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6cb9a66f2b04fe62d4843cd1a827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19b37a8ca0fa142bea8974474ad69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad99417f86ce2c9473650c759902c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40c1276c9fd4d92dbe2aca20f255d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826616373a19ac5557944a53ae449e5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd3eb426ad8475fdfecbafc69dd87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea709b832f37b13bce7680acc4c76b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cf609cf6a8f64d320361d7965d73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f5ea02b350aaa9dea3bb8fb845242227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908358b9d93f0449ef0803d454ac2bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2434be04f187e31892e0c932d4b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00384887705f4916365658b500d0993f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493b22f690d227d21441b0a3205e4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc444af5ebff56255b60c7bbca4a4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dad9ba8025d40f52356dfd949011d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19bc26c91a22993c453555f670cb48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657e451a2a04c920eb1065fe7deeac7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db45939258f3e93c202712e8cbe034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7082c02fcbf5617216fbebb7efb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc434ab0a290562729cc8104e66a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cfac79b8ba9f7ae47d7c07ee82e22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c927a8e193be5ed303d57c242565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec03f303e5e3fce18252a7056fc54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5ef8a60d41522398d310187a77378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc7d97745f829bebd0f9d633372fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ca8e82f907c07e0ac19c81eb31b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdc92d72714a186adabe6515fae2ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c689e1e47af753fe8588f1f0c24c83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eaf89c6021d11f9c48277527f0f01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650a9baa661ec34ca6930dca8a2b1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0961faee5f0c08d0c66c284db3a082249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1ff7638e86f332fea0866fd3fcd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c298aaf984e9a3b9ee1b7a9e1546a64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773aed49b01a64d8aef1b6e9af2a38b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c869a3ba30042724b0d5a36189011253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924753d8521a7021363d332d6021b2f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6df67b4b2c90b82ac8ff8ad0dc506255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2042731b00f9d25b5785000290c9bb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae95659cd45554dd9358332e31aed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923541dd53c2fe1fb703e0fd01f039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f833715be0b220544c5a397de2aff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a010b22de7e231e33a966ccf5d6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44888e4bfefa1892ff7cea5de89c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9228b832925cd501203968498a6ff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d0888221665a14f34bbd68ee2979263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2869ffcb22df61136e17be58bd011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51292e4f03454ffd008f285d399713ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dbd58a9a53aa836d2aed2bb38c804266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a87ec19dba7be40c1b2d5d4177b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7209d76df5c410c7b05201e2ecd21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e713eb39e4552f466a63df37665b324269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8fdb5369abd95931db70e933933b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f826acad1f7412a5ea54c02ab56f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2f2fc0b58ffc47dd1814a074ff77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05768c2616ac86f03c0069039830290c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898b19eb8424589ed6fd273dc2c1bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf0e4c5e55d78a2ee7a72a40146f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f32f902490b5d05ce88a516dbade64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2538e8356bb8c1d679f71837ff80d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fcc9965d2b01c460a8478e532bea2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8238a2871dfa9ddbcc408c4e662c39a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575414b8db1800d26c1e17a57b3b46ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c066f0fa028368a2bfde5d48424b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e5e1232895296b71954aa59b4ab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd19ac2df094d4dd99b2a78a2d6e748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b5a3be5adbd47b979d6e5081db87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f9985881e7fa8348189066149c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef828e56b5912f205e58686f91f380b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d18d9ba39f83762f1a8854704f3cf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029f40de109d904fecdbd30d6dc4d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0dbce7abeb106937b80349bada6be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df77faa1ad7eb183591584e3ef1eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a15fadbd77a428ce7f3f95f7ee0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f6b4d47b5ee8a7c11ddb57ad8489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef05124113fd1b9d84d0a1c0b9bb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7aeb5d2180a263ad179f0fa34040d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2322209ca4cb593d098d164f01ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cce2e011099530b86c96cd0def9ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a49aaa5a992c210208546b7355f07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba9fb69aed492830c24b35d2c32be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd763ae8d1b34fbab693fcb3a9eb1375299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acec02f131582b3b9a19fb3d6be473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012893c3a6e9ab6c7ee5f14ba799a70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4982553c2d03d9d4cf5e6173062c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52b2ccb273a05c391bcfba6202b3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1beb335d035f50457557bfcdf7a18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94477e4bc189fb2fe4867f902e7b07b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c250ad055be56ad89ea6bbca12918ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b29763b734aeffaa6b406eac6cd25e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9461f8db7a0946ea1f16bb4660adab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b442bae1cf4503babfc90243fc99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd26fe599f8030bd10a88eea20bbff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d169bca645043eb1d0a4264e9c9dae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b44a78590178847e2a75deb45562312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b64199aa47ef55c9b31afc4fd66c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56120b66c52c42ad28ab3109a727ec5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da09b8b591ba031350643dd040f7d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda1943df9f03c128cec3e35d7bbb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353527013b2d018cc633204bff421832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28f1fc546d182a9cd23211aa3ee50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43897245e7193bfedd70feb408be719f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b8e9a61f0d522f5bd871bfb996d3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c177ea4ce6e0e2fa97281d701e91d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821654582fd9aea1be9550c1e29f96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee843a7c7ebc0c9035cb689697dbaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453768747a0b034d6223b0c467cbbfc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd7dd24e611f7166e101d0467b1f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093d42a9a76c5fada38a74d309c195326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24abff308fe44bf09f0a44bd20d45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e6576cfff6e1a6618f2218eff180328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede0c6512e3122b1bf312d43e98f7b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166c89959fe272d8e02954a9512031330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e976489b354d9630e376242b0d1b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3f0e3a690947dcccf3e546c3644d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bea10ea7cf247d466a9be8cf6639b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06e192f276bf9dd814e8ef54421b71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8696d8c88a73b9f23edfa465f2a138335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a550c411059760c79d1b17ff7352c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c69ddfc4a7234501104218c1c85a43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d8ef5c8aebbd9e32a512d267fc17e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192044705d076f808a6b25f667c3d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ead9cf964f60b3e30194978eed886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611e5b8a0029a4bb884d90a909bbdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7d354592564c30db05f0fffb7f72a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd03b677a5d9b353a5921c1e837af9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af6141559b2d571dd444b7d27000ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c93d875ff58ebb927202d7d366dab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d598704e001f96728d44f543f955346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bafc7d804d38110632251b8856cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7798e9092103baf1748456bd32969348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8038c83e0bbdc2b07a79c68a174a774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7faa545ba0529e9b6cc1cf5c840178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be536f5818c7d7a7bb42faa2cbb953a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217ad544eed2be3ed31873cace92e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbd39782f613ac7dae586466c7d61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402b6aa123623d18157c43ac5549b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91c6971dbee7d4f1c7f99ac3e6493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922066de7fd841c98548d420a78a367356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668493b399061692fc96372f735692e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6c89a7a9b6b6154e369e0ac04bd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf795aebc5921ec7189f0e54c317b54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6a4f41d4e50207abb39e544faaf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a88818c0d408905d34ad06082f3d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76112b84153ee070fe587b4bb919333362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed17d4acc75dcacea11d5af1742a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748975efc55d8c76da0dcf9ea8f46a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7833a4e3285b94f1e6152f5b63ab2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6342e765b80b52d69fbf377a390f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af87641ad469c17ee43d71210bacd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab897088c244575a6e46ad04e221a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318de67b3937425e8ea3dbcd8502c69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b92ab99ff24768680bd48c1d87b7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9acaabd783ab3b715af1d1fa12913371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8773e2d9f2abf7740a3645bae365de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973af9de6ebb5d7b35559821e1ef07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c93f349f7ff8040a03fc51a468470f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728fce070b9cd624acb9afac366bda7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056245eae207821077e695eb567f3e3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50525f878f1c61eec2c123b87f158377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf5107ea1c461130c59676b87d6ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbcc24a462f54719493cf0c9a70e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcbf1201de1453e4c8fc989b1acba3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67415b29f197cb5550cb9f009215f2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cfa7482f3a08bf6b9c15983f8652382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902e778791a5775caee393e2df49cba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851e34eae469d6900660026399a3f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ccc60002f0a6abc4be31352f8266385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a62f29ecc75b117c35c3018c1166386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2c395a57fb7330a994c181c7fcb15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969c2f811bd49d99a2be679bd510d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e27e2d5c7c024531c0ca12676f7fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafac6fb82a3f21845c051c320cbe33c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d837965c8a2a05d4385b59ececa9b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef26ee6fac6fec9fd28f2049b5e88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26705755a720493ebf3b5673100a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1315791121b3a54497fa7dfc5e367394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91b3a3875499d120641d0b6053172395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c798fa404f49672dff4139a484eb5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bfcba70ba06f8e74cc58d4750f406397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c303f994249a2b3cfe0d98db2a34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f663acfa3c8c81655c3e7b12210c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c128e9e3c0a8ea1d5e8cd0b8f9798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c88d900e06d7d1cdb9e90a612dc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97b6d9ce1c69ad6a74ec1737596bcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3336fff564f752ab49842f1dc3eee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e5a9ee8a3c3b129d44ef071519f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6c6744666cd54736182b2aeb6fd65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e807b50d614fc9f9e13c31bfec2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214628648b6056569fcd08edfa8470407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa99ea904a569ae793d840e82d774b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98729f38080dbd1b1ecee8b4a748f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2974b8711d5c29881e8cc1221ec110b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98d80f547c770b95845b62fd9d903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e132194b8a0b94cf7ef3b1e7d69d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff07579003803f5f4420440c3f4a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2aa947fdc2ec31b9299ac364f9760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229aa629e568b9421c10c29a97916bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918be1b1f63afb41e52d70077c105b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ecab670ad2cfa256facd4c2ebbaf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7d67085b017ba9df6c5d5ff0818e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a37d2203d383dd9e41eea658d955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640b6d2ed61da69dee92599a58665d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43532f7b5ca2e77f76f77c7283ed7373421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd364f9d28207e99b82a319da7c39d90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70bdcf62fd3e41a151b1037b67ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6ce70ade233547ad3b41129d7a2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be487ee0cc96221feaf652174810196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8a0ce94b4878808e507f004bae8df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b93a75c4394df697b7c4a78f79b37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c1b56cfadec1e1c02f6bb0e58322428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d690718f40884e82018c1ba6de9be06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d110401cc5535df251d13a86ea0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd3d81dff397064c4f9a25334d740431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1248372ea58f63b05ff9b9e8dc80f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd36d3799f5095e374c81ddd5384c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56835ddc3382fb4f344c795781cb8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788c9d466788557fb0384d9fc7921a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f076b6b1a1447042dec16442a9e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444cc9cc08cd1c99c29efefd2952ffa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cbf7b9bb62f549de59c06c4d8e2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d3bb1ec7dbab0b3c68570d6c759d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db0f3ef7b2643346a1de2f3188285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2237320871e2a71348d6979cdab30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78836d0849d3de6b8cbf503be0ed0671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9b12ca175af3051a62885097e7c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bde97037ea5af1ee7ebaed7a75875444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809b100696fa831fa1c06bf7c3d9ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd81dad6cc96abf2d4dd57d0d1420446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f6599edf0b3a0f096a1fd57bc307447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9c5c65253d8289d168be9ba6b73f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74476956d410529a69f32d2ae16b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b94c742217e72de3c20d502530d90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea303856d3d00903596e0b81e555e75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2126be13535950b96ebb2d827d373f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a92dd815d9bf5bfb526741304968453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6475632ae0c9de0616907501f54a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52739530471d80ceb1fef10a3ae85fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815cda24ed1418cbfdabd8a27b96ac8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f19a4467ac25ac5552ee27208caf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972f407091c14701d12bc36202dc87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d01e3f0861e58364e52ded58a9e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7630bffd7296243da274f530594cf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62530ad42d65d5d79a1e500402df84e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d5bb8d0f0378e78c1b691b4d7170462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b0eb3406918135dc929764fc4db8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299eecfcb8be6c4ef412d1d939434b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1130ae225bbb2b92870e2d645fe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2df30dc7e26bd4e84c26a8d71319466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf9a51039a6fcb7bf8cef4ac4a9ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9be92f7f1a0c7f1a6505b83e71e0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e510e503a3c8efced265d89eaade2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ba7d7d9de60ae52e037a401ea6ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5148f6c4f4931e6faef9d9ca776ab1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85536d3ee172bfa082a2c14524a280472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68fe342a698c700dee4938ea22e4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102243404747052c1dd4dfa7cd218761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91441228eb030ea98938f355ba43bd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a9fa0d5ccd9b3823dd325c64f7f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e37f495b0023bd08c6b62da37f80e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b350aff3c21ea3c3c0450eeb88971a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e319998e612dbf209333fc34d50b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a34be1be6aca61135fc8b9fc73fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0896f003b12916a80a7c7c5a7b22c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef58052ddd2cf8125dc72f96529fa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cca2a8b6d580a30648bde22ecac430483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4762cc4bf588026be72c71195bee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57280bc8df8d65af531e32a28c34724485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493c80af03f0d52bdc31a5d0334f0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a323c0490f94bb0d3ac91689322fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66dfe2d788bc1bfdb0b663b09c505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a235355690910bcf8fe4f2c71fcf49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097bdd9c591502c10ef1bb5bd9eab20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80359e3085a00879639785cd0aa7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29bf0aba1077fdf124f09f6f6a5a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d9ece718089856bb0f56f9bda9260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cae1fd93bb229b4f52a78081e0c90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe414684c0e018c0bdc597ef5bb4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f196d1b6740c6b259ec8cb4f0fccf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa5998158e462e3a52ec063cc1769497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b96dc49c1bb0ed723d9600e8e7f0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3bbba4b77434dbd50d624ce65565499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060d470dbd02406c1c625705d3629d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb256e74ac45ce4ed181eacc926b5bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8222142bc15b229893d4145e68011b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ade90a8c766de23849f398cf3837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2ee86c4dba6fe2c584ccd9412109e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31c76b4b20bfaa9cdbf132b8aa83dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b6ffda169f55078a928d9a277618506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee06ea7cbfc1d3c8a8376c0c10f46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff7899c9752ded501b6faa94bb786a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa41a2a2c2193f3cef33911b626fe1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b6afed0c4eaab49d4aceb966c082510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffd487b8b5fa275f390ccb7a015d7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432c12b6f6b9e06cc0359102ee7c3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823fc13f35a3f24ae856ecba40ea76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9089547ec8056cce17eaf33263b4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf736c957f339d73927dab44e4815515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae2761623bf783b4cbc3cb4bdefd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d435b22699c2a441e39db1e1e2e80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7c9b331273ed16a54d75121301d66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fd5b1b1f8fbb6823afb3a0ec448fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a5cb106cf0f3a5ff86b082d2042a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea313d604b3687edd623f02336cfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fe91211cb905fa443ab0c77480c3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176aba99baa2201f93189b821cf06b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48762dffcf46a9c85204508494da6af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855faf021c058a4405b2a3dfbeefc6f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88cd862ae67138d18e428f0d9faa70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b79c5b47db4a5ea8f3bcbc0f858b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5bc654d3c2a8682d1cd5312129531528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc443714420b1e69afedd595962d1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748e6c0b9328c713453bcc7700251c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71080803c07f872a39dc9fc9a7b747531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc20d71a7f8b99cc5039526f5c3c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e59c73848e253d4c2d79cd812a5ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44756de1292390e050bc868609b786f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752a841c507a0fc3b611e7bd9d3924535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2518248aa231256a9ba52538652ee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4a9fd076de94f5f78503c922568d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dce3d543584072c47694231101ded538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dac7e50490c559798c24204a14249539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d025f104365ceb74f8946b6de390540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa9878ab448f81db59a5ba1024eea1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19866e2e112c7f08ae858d3e54354cff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9583bb59567283378dacb73cfb14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541424c40125139b464c6e58102b62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac8f75845883f29785e3f0686de138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa4511e9af4f7e1cda1199c3b82a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae1c759fc6a2e68c5b737ee492245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff514e342f4ab84e05198b0ca26da32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac8bc5c0c28f4eb97185d97576d789549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b44dc6d0917372b9bfaa31d0506cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0991ab3316927f93f323218cb4bae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7332dac7502e0ec776d4fc884024552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71762145a0a0c5cf66fedf207f2d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c896b092a37915ebf4b21def05241554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51b1531d550f7adf52b695cffb3a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cad107d386a177ea1f3c5010bdf62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2871e6949afd0420a2f37b0499737557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3427675aa467f737daeefe66882e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048496758a23c217c74e5f044397af07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300e6a0aaa7f7d9871d51b8855de46a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5e54476524b4e4874b44cf1783a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2275ab6514d736173b3658e5655191562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814e18884b87cf77f877bdc66cb71f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d99fa736850bb784a5f9fde0495a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffad7ca8b516ab589f05ea19c43aa4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6b597a36f58b58d3bd80378c9567566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e8870f7be2611ba304f6fc58cbab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69fae3c1937a5d720a886ac62ff1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5461405dfb8c6bb027231e499c2909569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0cb25027fef78a133fd6c3801b7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ef6e5a331d33bab79be6ee713b38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349fe6c9d1fef6edca7c5a7984829d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c607012e0843b8429acb3de1056c40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a365777e8e35d2b6619cd530033bcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb0ac0e8e2e21863cb830b688fc05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41136599ce31328371a60af03e64a41a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8eee2390c42cef8129315971b1dd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562bb4a4b384b0cc85ddb2bf3050509578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affab357e1d735f435b67d5486cb6a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8ee394f7e99cb1ed7e297808158f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b887d78173387c96a6bcfadc84430581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d3ffa5c5f26e8ca025047dea4375582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6725dfbd94f80967be82d5bfab3c76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42b7323aeda648bdc8f5a490c423b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f3a2cdfa3d7963112df0ad765214585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c906dc110ee0fcc9ba721075451bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3d90e7ce20a71e4cdc430cf26682587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b0684a1ef9ac61e40d7861fa8c2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26d01f75821449e2f95ec4b89e31b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc233b83334eef7612e3c33ebc5d4ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998cbf7d6bc506cd39fdebe153a18e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d19476f174187324c088f26f39b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649407bddfd73bbdd2d4d8aade93b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc00b9e4211da4cf185b114133386594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67364465074d44005500c7f1790463b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c854e46b1943fde2f77a64c2beaa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439f41d2809401b22823ab440ceef4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea31f68a86467e4548a0d5c35fe0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f41c053db856c3449e17f75cb61ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4bebcbc52570e82445ee27e4e91c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9f3a24c3c9dd5e116669b9327231601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8302ccdc9ee21ad33a2f1f48a9c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b641f6cfa2b016c738c435845cbf13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138a7adb4f07ba281cce65e36638bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6916a716e60ef121b26918285832605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3340f36530ff1e20f6ed2b715bd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60abef6df01910e9d88d8893fdbcfec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f98041d88141c456b50468a40922608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60b675b40d60f0e640e31780dc6f31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee3ac31e25994880b2ae5b35cb560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf256874acc4c71628916a420c3cc3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082426621a6e5f14b1589ac740e6587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da52be94313181b08d87152982965613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c39cda522dd85a7ca99d4155fdfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ca8f08b1a4b041550f61937aea9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cff70cb17b0193783f0b41f87eaf9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1025859922abf204ae310b4c858d702617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec2fac2b6d788c473856453e1a6f93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb9ae379ee2fd335dc1cd9b01075d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfe47a93fc06b8a862c10b39c0566620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55697d12b7fee855a370aa3ff9a159a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dffe5bff132e7e143172b6848f1be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d655dd5750bfddd44a95379bb61a3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51e525f21621e4c3bf55f7b3bd482624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83e18be4abe81685277a5c1e55a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191073ba795fe78f384bf8b2866e18cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c565f4b94ddcfd6313659bd7329e3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47c956e1474621e76587a61e08246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af8267fecf6e79dfa66b2db9e894f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a8ced70e4ba636007d64b9788f19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0f1c0178f02a334d671a984627e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7754baba39fc0c2cdde1afd3736838632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7d3b8046bd62ca58d3717b3f68394633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fb9af13f09754c5384793b4667ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33056330effd7f5a51cb9454b36b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495cf257b80716e3a0798509992bbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727c17b72ad8ed08c864cce8bb03eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5d1b9dfface702ba81f4b46b111f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8cba699a97796892bfb8a967e471639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b458e9c03796d58d7dabdc95ab3977640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94cfef668efd571ad44856fa773930641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71cb154208ca2740a132ea7494f85b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35bc59cdd51cbf6f5ded97e228e73e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808b0c3aef85f2ac6b68f42466c45d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b502d6672c265cbd54e8fc8b578e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c6b8b27d0d5ca8fefb3fcdc08e06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad3a5610ff00f3c4204c78f9178faa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d0550268181c9283a553e1b9f6e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd44defa6ca3321efe094030cb65bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f182591995e51880ed17ae4e3b0ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ade071d00c09ea980014804576229651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da9df62a6f01ff28a593a0bf0a659652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12731767e47de8e81cba0af9ad41f293653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd6bb4727deaf4c8228e69668fb00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf990270e3b3f18be9f489b51fda7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026188215de481b69966a8e74e11cb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af728714805bee403cccaeac82eaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb172de4cd97c1fd51fcb1b0da34c4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ce33687a12eb74cc1bcd4ef836d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f73c8b6137c5020de628485af78f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be3d1d8e1a71b83ed018a5db6037d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831a02cbffb6b0fc6f90adbe2245189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f9113e15426358635c29daac04ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01337ad81bb07865910b8f855c492664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107d3d02525cb97dc25bd5058caa09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c2e7f2e80f1416d465a1067eae752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f50e1c2becc63f50a6e91fc218356667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d926b59daca222210f5f88a743c58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b3271dcde465e2167ce623c4e294669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a7f27b94790732ffb84283b4400c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885769ca1aef8ab02574055afe95bd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6658d986d3f0fa43fd1cbef7b2a672672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25214487f3667eecb65bfb2b5cf6f22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6bddad58cd3d92f94b75fc95fd40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffc4754190080132c70ce672a3202e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174abf81149f99da8d7dfdc94b9f41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68ba93c1ce1f20e69d290f6b258b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabeb01d39cb70daed0c147511e53a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f65a9d3c156ed4df8d79b6943f6a7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8a8b58ab182f5f57c6b49bbd55e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b688d9dd609435c349e61ea4628cc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81efb9c5b5fe0aa8fac6d339d9b9807682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f3479644d08037468a68a802d23f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995c41c697719e7a3d394a973a158a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb5c96bf0d076c8d4392f03b2a23a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7419a84f1ce89fd257ddadf7bddf61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d80ff4756d2ee0f580566dec8729a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee5c38f41b0d40c47196818df2f87f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c137a879e78856f4d75d46450c1b0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e09e6dc73a9466077835fa422c753f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f0b264d629a136561b1a5cb689f08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa69920c8b2a8b0b615ee56eaf68a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ef8673da93957c07710d03a72466693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede5940d1ba3d08194f1c43cc6f7be2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e034569c3df3014c3856fd3086a9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc19022f79e9cdac5343c2bfb490f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693632d915e477429ca217ba9bbc65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e3481dbd2ef5e6d2af9a41b505f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e070224bf4c410e5e3fb0b94bb75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c4e6a5c830a05f099be6a68c65c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808966d45afc46f1a39955756fb8ce0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616b2f70ff8cf8e65e59307601ff9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707df474a06e5d1f18db7e7b31eb2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d0e8c97096f032fd0b43748905d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597971a67462b8052458aa6b611449a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a47c910b69963ec3581d433b9275b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfb569b038abf1f04666256f8534d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7835ba1a240dc1f979090b7f0b212708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc45ac530d859a01bef36eb609098ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9a6d0f1a3b89d22d8e769b0e1311d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26cb3571a620fe9601acecb0d69849711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3e6b0a1ca6fe559aab2afc70246f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc2a5adc6e03021d991eb83f75203713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bac6985207d36f5ce1a9e982ba12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c472b4bac8fcc3100f487941ad371b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c4ec1c6708f75b8170f5b8f4da0a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467db30192c3615b94f27daf921f71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603cad862b9848c731da1c20d879b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f9ae9965db1247b8ce9df132716f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4055cf65e949c16059bd5684a5dc12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5d59e4e1ca1812baf73808434615721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423986f0816e9fd8e2d24f619428bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46304c16c0b965be26f821a60bb2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527754f6359a87c7de03483dee9073fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b3a50782c0d46d6861204b9eb0ff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6b50d3d2a8200ccc055ab670f8a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bee0ac12d515c3e99027fd701f97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45208fac2f38298afba7f18800338a17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf2b0feac59b87882533533d35a661729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886c1b463778eed6962a61c89b73cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb8b015a708e90c65e2443a1da4b19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196df305f4d18bd5185d6be3d33aedb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4aec8e509649bbae693bf2ea436d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0265b0cf6657950b6950635844cf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a863c79953093d09ac55afcec422735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843152db3f12b3f443bac846252efe3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c40a1968ac4c11f9ce399cd6915f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ed2090e24ae20f741c06508f12be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5431882f806bef4153b1cd62c496ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c04049277533ede8453037badcb8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58faa1579de1a7b72cb1c37a15e4d12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853f77843f26ff0d2279b1c2c696d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaddd73fc17162bb8f6693344fd711743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338dcb82f573c2d3554530c19c339cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114215ed265cb96d6e5dafe762b0812f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192236e454e0d67def991380f9f88ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446fd9298378823a0b2e2669deed58b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce2d4c91201b54ac69062cd7081df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5254154decbca014727b870e1005749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229f53d96b02ed35097d604e3060ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b20447c0e4a2ce5db10f8f17565f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15e2ebfa6ca31e8935805fc2807ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0f373ab0841e8b81ba63e29a1a2d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7723cf5ad8f0e56604c27b1abef81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f50b1102b56a717070ba272091bb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b659e5e2a7e888f74882cd0bb096af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3fb1eeb08d9b91926bfac1f30cc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f649e8cf6a7d52e1249a6e13b43017758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3455e75c13733d0c60a1afafd9a60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d3730cd449911631070fb54a084e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be0998816a9f5e71ca30910230237761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a7dfeedec1c69cb15c03d249c7cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493cf1d278251cb709c9a6cdd508ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664a7660ca73d460e23a9c75f5e7dc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398d1bc66c7e2a6978ec0a3fca7d00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77783ce35e3342a5ab92f907984abe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037002c4809c44d76f5bdbb3e22762767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46150c3d8f9d9df6a114d3b3fee942768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a46da282f403a6f626199572e5167769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b082300cd200bfc0f4fe17391fc761770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7addc62c77ca56439cbb6ce5154c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5ee268c604a56c0c7b91699196a3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abdd37f2803abd27502b717e99cbd0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d6572049fc568d3d2383cdc881d58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e59c27b26552286641529658205c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d985bcf9174b40ccc09ebd6ae5d94776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2476ebf674f80bb27792fbca2a93f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262aba99382c8e2ceb5e178ed18124c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254e0f4a4834aa217fb75199bd0969779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f20529e2ba7eda2bb7cc4772f5c6c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e19716642e29ba14e4067e1e3650781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148181fb014b27b51c7104e650eaee2a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a10573f8886755bdeb6af56425fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288bd52337ed0f64a52ef5b06cfcc57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432723c3fe12e88e0dd18bc7603cad785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d2c866e73759af13b812e16ca819786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241295c81cd22e2bd9b89b7b42512c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e570541fc409b8871094b7400edd9c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b965acd673337e8982b83d40ceb75e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbeb6c69a4570bf80df4705712463790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12882b486ea5fa0fb165f86528d2b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2221d3c1b870dcc289dee25760427c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29cb9b67460014a0e3b179a95c9b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e67d0e98bf1c7c8456252fb7223620794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e957a232e82bc35473e9ae052c32795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc3a86a896c85644801120b9b1989796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067fb006406401d3b81a561488e4c56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55280b1d35658d32f4f2c1d2e175cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d49f71756b2100112dc3715d7ec6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2b31bf4125548ee376976458d39a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7e5421771d29a9bfb28ea2a7ac47801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a260cd377d21f4b5ea42cde95c490802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53294acaad2904b8025a58a4c5de0c29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059cde604545dd4cfe66d9941c01150804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cd35493e6d3b05422c5cf94947e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61e028b1a6f9ef4f0ed7153e39f74806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19745ee16e909c42e5e09d6581d6a50c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49aa6eb269586a0b5b02f7a86483e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ac05dabab48e1772700d97bfeb3b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b1763f0ad05f4aa610c96a4c68e5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b85ce8677cfcd3a2ba77e91bf32c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81e5ddde33bbdcb810445e6f6f6edf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a56e340675e86592b604a45585471813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056badb3d112e0027944ff94317d9de814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521152d68a7a44b961e9a76f432dc65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede613a614c6d8d64f67ac0966108ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2fd246fa3e56710de293b42439526817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc90b2861850cb49a051e40c35595818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2db9ef75d2e1a8d6af0a16b2f8a30819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b21944bcc915dfe2e05ba4d7b2260820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c04956e4893ad898103ca658a12c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76654074dd6a912a4fdba2f481dfae4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc89021ab8481c1316c04b45f7a7c36823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877461a6f94065868428e3a98210e5a5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ad25d02430a0cbccfb6bb8f48072825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209353fe202eb755ac34de05d17b5e5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923a3d145e0e1441fbb1ebf5f09f00827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6b1e56f2f392ef75e00de9c2a4bab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23fd2088fe5dc8adb53b62f5ba889829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5476e198842dc83f37ed5039fc44830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de27d1a8806da743ab64875291e08e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1288a995508c3bf18414507ed8d1f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0539dedb765d2b7c8425eda4419afa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b3cbbc8a2f7b333a7f994cc54200834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa1a442f5d4ff71f1ad7113d761776835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2693e9ed9799ce11c02634453135e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438044113566a93c6371a97222f018d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbb8dd6bb2e1dbc344752f06b0af5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db882938da5355adbecf22c59aa7be839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e8cf9b1eb0135cfccb79495e8e64840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce370f51f28327f5344a650688d83f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ef8f7be3c69fe446c27309a315c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6e8a159dc51b950e35aa5422607e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d527bd7661a7228e691a388fd25d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be96c29a948c72de0b16c5811a390845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb9817f570f282e47b2e9f288ce66c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781df94a650091e582d2a170d00327847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993129885164236cd54797ec0a90048848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e047c3560a38bf462e2f9da8c7707849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a5057edf1540dac023a2e0ba39bef850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e33329222a1f91c998021d4b08d188851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc4b2f01990e58a56f70b5fa31f89c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f9b2ba901a95e575b33d94e74b34c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d48e4ef992f6203112e77672c7b8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f8faa2246f6362052fc7842487e7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2a72950111cbe7e25e4a17795824856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa23ac3f07ff992b311de18c13af3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab31f7740a302d75b5e324a4576ba858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae7c57094029b9451f14f42d4e8ec859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c53532fc7f18a4973b284b46a6286860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5e10ce1b15258ce4d92f64950815861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb37e4eee40398a7a40007f4e8cdcf2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdcc5b6fab0a6dd74776258fbfd3c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a0a2ec81b2781a46641b8d07ed0b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c228be1cf6d787386fd77a75cdd170865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcce38d6b452534cf75b0b86bda59c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f09bc2def67a594a8e638815dead9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696443fdda21a1cd8d2b6c66d1fe0a2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d718439e06c6380c267de7cd091f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b48637fe0c35d94a21e240438c2c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a58521f6e539f87fe11c0a1124ad23871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276002e9db406e5e07ae0708a6d0a1c3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc47f67589492fff3534f286cb846fc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db513e8eebef7df817dbb7e2cad31a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02237e4f7145d421864f9b3702f2702d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5696bdfc1ded6a5cd2442ba561a1347876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d5b6eaf9de10388e4174476810f3e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0ab9fbe3c4996d0bc78f2fe1a369878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf446a27289d446e9c4682368ac406879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e071e277c6d691fd46fa2e85a1c0b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b60a7567f21e12bd26c8cdd59790a3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b4260a03108a058aa007341d67bb9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983403596b9401837f0ba9cf7890b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbfe6b0316e626e764abc916ac8f8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7901e8202e2c86171cf950f095ff3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf6a0dbde45c7629cfe8d5267635c1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd558b5050db5115669e635540ec921887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55021dec08f6a839f5ce92cf74a86a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3143ad1a271b0db2de089458ad3ca9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b523125df7d537e829e3414229cab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31324357bee71877f4fd5cce0b7721bf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f93086ccc9ea9f7da79bc6622fca4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9411076e3dea2eb712f96a629d551f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b059f9b0ab13148260cc3fd5ee45894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b0b5dff5f115f0aff5f18d2747eb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e39ae8097472264892e64c1fa7d0b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecfe05f81ddbecafe1111560fe2908897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a529d1f053427e8e59403155fa5d13898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ead871d321b463a3e5325a4ea79d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b03d986628c8c06ca76872ea6663d6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b5baf91beec914343e670ae641252901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3235e544ab10eb06729834a5c2b3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3edf2f81b4b6737013e4a9397b67903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412097dbca8c0575b85ac1a2d5d4e2ef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e75c25c13385d0f16638ab75864b2a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6fdfba72b15f20c9d7af651649dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccadbdb649962b4cbfff4ff079dc132907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fd207373cc08eedbeaf0496ccc40e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d3d30be3623287e0be395a85a2fc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff244f3b68e5af416c061ef732a4f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058a27698f7c81216e34dc959d8af1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856eb96de7ecacbfb7ec080f9aa84e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae34ff6f4a511c8b7eadfc1f18586913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b31f7aba0f41d61053e95f148128914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf53d686534e2bbf363d77bb48f985915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7051454bdb2b5f5a9ee9d0bd799a9d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7a8345b899e326f25c81f6d5519f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb55bfe17c56f4eac138d52f46281918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b80e1dfaef99990536229f25d836b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde0b4bd2334552b7f7199b86a2eb9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f11de0c7ea273e9e0f38aa3c8faea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9983709c954b67363a7c9c6b2186d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a983751cf11daaa05dc28cb2e78ccbf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8db34ad7319a01470dc1355bdc08a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3086f335f973876d86bac42e063e1e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35810f5ae869602f98f2058de4f26a5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50dbd7bdb7c3f53af85044f4220d2f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea5115cff1a10e5e6a8ba1eb3b759928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e81a4742f408e4b09ec4accd819d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873fe185c8f762c72a2940a90596f88930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8793ccc929d02d942a6c7f46aa33931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1fa6238b73b6dbe796db444a7c615932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba159834c19d1b91c782914e012b277933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8fad0641419066fca2fcda776cb24934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf11ee5a1b007702500e4d7768eae9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a43aab103b289b19975de526b1709936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6662917fe2dcf1dfe5adaa7c66c94937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5e9b7220760c07bf0b7de16974e5b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e73aab8b894efc73ff5c89adf5b7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0ce4ba75c1c7a6d6109788ce0d75940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99b73e342d71557150baee768e31d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efe82665772bc469c2d75131f5a5f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fc87381d53bd5666e7e6d04e43a81943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cca767b9ade50a9115b9ccdee2790944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d434732627ad69c92c77e88ca58c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f4bc54404a7187ba80a113ae12f8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ead5c1d55cf606263601fed5b2b6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576d69a96e7164fe09f4c08ad4d93d8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc79f083646b4b5709e3dd10056cef4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb3340c7087c6c48e4986c9138533950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaa515111432b23319a2bc834ef75951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b37b1945695e7dd1f8976a29f08af952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae2a302cafbab5ae69da8f7a1cec6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a73690b34a80de467b15dee9de71c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237af4b7dd1e46329cc44e1a2637d53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185960a7327cf3e29c0eab5b04f1b85956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4667350200236aad3cc37feac61bf1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eaebe09294cba409ec5c21f88bff8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c7c8d5b1c47debc8578c1457d91c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86711ea87dc38ccc2b6fd6fc6416cc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a787d031b2f53f2562f748d0aedd5c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6840d9c7114d848b228e3afe9cb4bd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832abf9a99e299c42d80fa15ca82857e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2761d502c61a1df25b54290a2436af964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce034ed1a003d85c7b2123bcc4a62a66965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f902c8c4f6b7e4c81ec08fa9ddb64c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3296c7e29860aa247ef96923486358f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c29bae00661620e3203663d8afbb8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92294f2fd4131f15c983ab49a0e71a2e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a94b8a4db9260c679ca00a9361d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a834e735be72d309fb55784946fcf6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c02ae063713d631b07ded480e6295c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d4907ee2f323826da66da3183f123973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb995f209387057b9594602402f2ad8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9435aab8aa2ed9717e64b085b262298975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e724d1dc093293a2deed82f5c2662976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ef00bb19274b99526bbc8f3e0e16977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79b6f128a4297b0d4e903af99f9b5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c201b64180c9938e2eaf9b6d55c65979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244c0d5d193b0f3fad61ab109442ef980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89d60994e949cc11ce77849374cd6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4576cecf8accb7556024eb70eb015982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c9db6c8adf7e55582deafc847a5b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ddc82137152602e4f0fe46656e6ff984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f71388de0ee8d942a2256072a748985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f39a77e6eb99ed6353f1f437e401b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844990f888be93f2a24d60facbff14e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90750163ae99c5bed7650cf1ed4dab5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1c8e0015894b7c43d28e4c6badde989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46deab104708b385a14a28ac9d88f1d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6edfb2356f3af4a47cee6f3ab6ce5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d754521b428e3990a0e7da3b04a70c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652392becbfa803deef213c84554c20993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11af84943f63291f24045f1553a95994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad994bacce4dc23d54148bfda689b149995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a2c67ebb3d9bae11922bd7ec076ff996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f3d6b3220c7948da9e0c606311279997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>