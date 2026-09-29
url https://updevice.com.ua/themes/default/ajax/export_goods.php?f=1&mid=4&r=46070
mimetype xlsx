--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053adbd909cb53e99b59eac9b6473ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223932748d89feb72c972d2a9e882722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b890b8d996f5fe2e6cb476232082f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00b81a0f664fc1074bbfc71c94f4cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164697b6580e4f1cda4329de10fad5915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7787a5f53be986f969a7028d69966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98894203017f87638a4bce24daa68a8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d89918a8530c2dfd4dc75d8fe9b338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff5f2304b2e11390f5e00c5ea91579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb8e216512287f973e60f513ae08a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be080880ff058011af0a3d01498019911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bcc3026d1c8e2392ea4ebf4aaa6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e0a22c5d3640932e47d55aed20a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670972688ecaeaf50f5956f25978d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d9e9170d14b2f57e5a5e2296024e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ad8ad726d8183fd553f17260cee716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9ae82dbbaa9780f93ae659cea4a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869356aabf2465b4bf916bc9751e8df618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c83f0f4e74a5e701c4909cf6dac3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af12c47662b4efbef165f1a9d6a1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e79b1078c04690d01b62cea5a8b4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96342f71332d7eef82dbb7928e0d4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c979f16097bcbfccc3d8fd0d120dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9db25445a490a7b750c8cfbd245e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ae9a575face0f9270d75fc6d5d1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf32e318fcc11ea45a3897f2745f8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546555e7870f4ed61b0da64bcc3641d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6737fa294b9cb7c59c20f136e621528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8df304256162f09add15356f2ed2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8d468b6e7aa1534991c261f5fff330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0cb363892f92355a73328c366f46231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c1a5a0c53f666ee582aff11b7d0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be1dea283f6a655eb5feb4a2a25c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff9075c38771815233345f1d7333a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8678785fc720ae4b8c51536e10da87d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3a81e555a59c5cfd3f7d1f09ca6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0628a87c0e3c9a5e36dd4822cd699a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd357ec5336b689fed5afddf6bb5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6543ff47da979e923b473c41277839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d361c82d39e3d570f6ab27a744fe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f67675965685a29a341e8f17a970241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cfb8a3d02a754f286b1a318c01caf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d3a579c80421e9a268bc724e835c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f738f077ebd8a24430460817931ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57899bda774657a7d4bb506f870b7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bc46c0c7dd7b19de65ddf8f03f4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e69b83ce80cd7354985061fd8215e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf35085b81a98c96543aae197fa8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81faf92d321e79094f8d912166ef1ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa008564749cf9d4a8d72371653c3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c696a0c98588ed9b7b49dab98521851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e651dc34bf62306a520523bd3e290152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc151c9985ce4c927f4a99de3663e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3d66d72b75d85408bc2edad44aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27390b7ddb91544b1718094c43af255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a248c0ec48bfff96abb6034bc88556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c402644b82aef9997bdf9c0dac5ed657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ceefe450da34b858284845e7ad2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682e65a5935d713293d078835d3efd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c62fd8b1c117b611c7c70130937060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff26c8fd7271a97e1775b36cc05b8e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a060664222811f4ef2a6ce6150723862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff40edc3a87c0566e7a9074e7f78be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb37ad1739087174b08b480e1aaeac864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d696f44254c5cdeb38e671ad9b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b89f60bc2d316123ba8e4cd37b97166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f8f2eb509e8525774e2d1a7016a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58797ac72a2cc4a9ad5903b6d904668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac222cde839e7bebae763cd59908e4f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d08347659a66a9056d504455089070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ebfe43ecaaef14f3e7116553cc7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93b2f6170ea8379730f7f33d98c7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b6d79698093b7e302167f71e5b50473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd495fe613754e403db3c4b1909ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86f7e9203af6e6073414d3854cb9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9307865f3aa53216fb535bafbd416876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326fa25a4f75d9895b1a612ef2fa56077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0061c96eefdec0a23e6b2f4c29887eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfbfaec9e3b551f8b2a16dcfd06e8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fd2a7b69bf0074f4f19169cc3f4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a0586510447dbfd30de2217e9f4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a9a9584add405a6b167a9b8b9e0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e938b049552842eb79cc01ded8adba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e3ba4044ec8ed21f3bc3a033c357784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a932c14a0e6370ec8e21899fceb721a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ad2a73061772d42680296e5051e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b87af06b48f2b3ea61bba8afb871d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f050fa9d25ee117581cfd0c37b65088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eac8a1b99008526b651aa214e93b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb64af72bed06b60ce830cca015540890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4ff649f952dfc9dca3fed2e451f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89850d51015ffc46ed37ceb6f28fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72288191264bf3c87b70042eedb366c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c4c84c18b64ce9ca3ae73fe26a7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba52748e1627af3c0b57ef9b6fd4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d5ac263a7be43f59d810ff28a32596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376c252ab57099894c6fda1c0df36297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cba430115d1921e5f6fe5c71a724f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1042849c9e79de4c76e1968095aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e2ccaab2296e53639dae8b0f57be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea053db0ef0c526d0e7889fffa29d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abcf3f609fb51e31ae8b2a6e43efe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9aa29d123d4e5686b8f671eee3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890aa4a92a3fa30050eea4ed6807796104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6cabf531b06291d10348ba07dcf88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b6441ddec1ece83beada78b429de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec73d5cf3a45b23b939543f930e14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390d30d3679520f0a959b2a01f56c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc84e916d0b918b4cfa724850c3d9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3b2502558930ca25049b3e677b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805526e5b7c29b5fbb6cbe4006a038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca56737a38d314491c89bd3750e8f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460345ea6f45074b715cfd44c67fe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748991147ec157bf842b862bb2c9cb06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589bd8f770c85c1167bc4ab9e5392f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9216367d196b7924e9ecdd3348909116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10862b4cc909421ba139c319f87ea19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41f40946fe1d4ed0510369fac60af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceba626055c3e6a1f0dd942a023fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9264400e72657a6c06b1c25e5721120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bd23fa02fe44a08976dce8fec241121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fbd678a5d2f055ccf1a44a1fa145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b83b3e6160e22b67062345dcf9d79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8eb94c5a4634d41906fb96a4fa27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bab1f05617ef2f53fc927007d9d44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067939898caf3130a478cf6e71e8fb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640b3b38972dc715f0c9c772cb5732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528618684965ea6770892f7646dc838c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9364e764665671a4c8456ae52de0c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3c72c8472e1c9051869f0902fe43a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75ebaffc2a940d65838b5a2866034a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63890c931d1d2d210c871ef575cfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea543b0f29554be0abadedb6f0d5a4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa208dd1a628f4e28d784ada26df6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d52df7538b9557cd6dac2caaf0af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6889f8161e5e259c461d27305533de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6bee1f5b6f7c94a5697fb5fa859e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb169a2f7c9afd2dce6eddaaabf6f4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a039806d09f0667c7f7cebc3200d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f9b223505ee3e3314c56be2c615d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3895c703c4126483e47c932d70ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a4c301d5b2ffe1ea830386e10d262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2463adf8aed84a0561043f8da7bfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879e893208a0388112a2e1d4f17c30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff951d719191d3cc912fdf36770c70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3111ebac007f48bbfb8ba5744dd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4c0cb533927a4ed448363ae50b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ff657dada31698314d3d72d1270c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833313a51d6fb97cce69d2dff4eb71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bfb44bf0844a35e2245014d3e537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba39a73532c50dc20d36d060b81e5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea945dc19323ecf3d48436a5572744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495336e92ea0195eeb16f6565b5328b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c28a9e122eaecabbc24d9ef073334154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898377b3f20d9c0ba870831cb282557155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0be51b862549b2073f18827759262156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbb67bea769a0933c2b5acd351ccd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3af5953046a6d4366cc8d2e91159c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976ac6b524698125e65660ac8e0f4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1f1e47428e38a1c0a8363f04e2cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b17bd7e2acdb46b95d95f3a15dd46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d2dae349077087a24db30bc900b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7cf850367e2df6d3d7097175caaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d610c479d6e6e0dbecce9326aadc01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c84f3f2422dea23b7fa2a595f3dea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478fc0dc383bd970777bfdd666964f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d97b4bd8d7c96520bacb6f7cec86cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e763b66629d6e9d01d966172721e6e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7db91f6c835a8e7da36a371808ac9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc777c6d70adb2fbf1f130945ab5f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69663e5a3466cf5937d17ed121bd14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca67290607ef3869568a6be34dee59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794bf1988f2c600a4ddc65dfccc63a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b6761711bbf8c215b0804c78e97d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c4a5bd1cb196cb37830ee4272f33e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cb4c57eafb7c740301bdc08dccc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919edef0dde0d24a36095fb705a97e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780fbb592e926475602df5e503819f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4196725a3104a9106e00222cfa0c1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d97cd86f96e6b23beb8c8d1d274f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a451ad6698b32f3fa14b8dcb65816181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f712dbccd2c1646c910a2853b0ebb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2747994f9973e56cf33e53a585ce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc1d030f1633a424b8b899833c2e99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94346cdeb094adb33d382bf448c38ba1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806333ce471b7abbb7e16f3451d8857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c024fb2bd42f4bc49dd60b2e1fdef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1082d33e8d4f030c9fb1b38319f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deb58d44d427eebd38e132c5ced233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e593e1b1e3b33eb4526de10d9f0679f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90406ff5b0a1c6d0173437c4fcfd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25227e95f2db9d6bba0a92a70617d4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf766f732bd18174eed76288d4b63f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f5c8197fdc3ab56fb995e821328e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3b766c5d046cd8d552de0d660f154195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd260c8c3427e423d12ab47521074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd637efb41e1b1100aaafd597a133197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac54a4bf79b6f13523820499c1ddd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85f622e645f7fbcaac2d47fda4122199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654271df3f5911897d543c327d0149ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb481536bc29d31c2838d39a4a7981201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f013ae68bb9b7597cd394299662736202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14c6329eba6a7fa53cf6c865fe8e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a75b65c59e8a6da5ecc1eb3294e03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffa78476f7f739e986cb336e24ad64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f5ebb544a255a5ea1e34601b6340f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb438dca09ae11661937bc99192aa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1fbf56472ea39880c2d25ce13f1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2975bb7b2f41aac109bc9ad53fbc08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a0d209b1736836c4fd5e5fc8e3df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14703070c93baa80270dff688c3ef70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff61d6b59c96d33f664a12d94d5e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68569538f68071f70b4b1f13d04bb5b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67fc99ec3c6f74e188f9f76ae2eca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f69b62bc6424d57a38448f2d73b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce272a4ea97a3d28a94816de92694d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db900914541339bac173234ada036217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2897e28319b23c8e01da7ba80ddeae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38083ac333568622c1549cfe2069e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a833b153d22837de667309127325220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e471949046469b24f034bf81b344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193e6fc0ec44273a8211b49d73c9863222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8e146edc967f1511caf16bfb9be7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a88619c10efc72d48ba27933c1980e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb0f023a224f1e699bebdbcdd754c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7bcff8cad2b2f3211cefe299064dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a579b0447e1dedf78cf1ed0ce9bb2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097820e2c500d0c4fc82f17ee79e3491228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca26d24eb94e732208de9c90ab7070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c466a17d3718aec9cacaa884e3aa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d33b9c1c3045d05d675130991e2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f94186a1d682658d07b1bf818672232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e503963acbab7a7962c32ea0b0dea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba0752e44c09255d9ae0010ce1109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f766ea1843235c5283e04103b264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832534195f170064a869d1e9b0517a02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0c704a43e457c0deb045b86b0f34c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b7a87f894866aa56a02e88c27861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135734caf6932bae0c63fa61d0b7a38e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76cdf9a8281b9cc857e6ded3f84665240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccec0da30a4d7b6f75a8d496bee4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c9b67a56e57ed378fa1cbb5362d84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e25611770f90f0c9b90413fe0bd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3251f00123f55645c42d320fe512244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13883fb8133317021d3998193dd027b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197762098a72399cf78c65d6ad1ce85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b14c0c17890bca0a0f51688504c36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1595615c1ca8df70b84a1032bcc65f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a056eb47022786371f85ebe3921758249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4197ecf16c31183749ed8936531351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfcec565d47abae0835b42d310c4d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e37ade613a29248dfc7aa567cd5885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebc07ef86c2515b1efdad39a7778d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcdb9fbf8467e747320c77ef509938254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae72ef5c5217d9e168d118fd594e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ef3a72190f219c92f6bf2cef3ee6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d075382a72cf87acbde50fb73de62a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82d505ebb7d41502bd653533b3590258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b418a9dd9f63e2e9c4de589315b3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb5214a61ca59e98d07c38f12b3c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a7c681cbce982a2c722e6ab69311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f7fd07cc7e21b68c7e3352ea38dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baed6f41d9a94a3928efed7dfd2e64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221dc9a1af7441a417cabb042c2bdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65fbd32a652601bdd7f34b5cbc407e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02945f3f56a62515839389d592742d29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de77b05f75d7d24222757551f947c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1bcfe05a2c57c9e5e287df38e7b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad7459d83ccb1f8e0e2e572dc64e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2cf1fc8b36b78deb51e920917a266270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd83dab6460bd50b091a1d3bee597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaacf043a494bd85756d302bd04b6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17638e823c81c56678f8bbae493982c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd678e7ee4c71611549fa64b8841a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e72d30b9e2e4795e6fb725f1d8d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e73e56bdbd8eefb21d7cefa7edd82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ba55259ba38ead8d5dea3fe8d736277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be859365837252637dced3ab1ee88f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8f8f58f1b99c51638496772d5b00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f65d12d81b6fc1b6d1b45bad0f9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51a1d8ae5a49010293aed3aa60d11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db02753131f12daa17704e209a933c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd39bf4cf74720f7648bbb09911e5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad129ce005bb89530f98e2c2d89c57d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e6430e06d1021b3fdf218f535a15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ee47ad64f1d9554d719806b696ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab6c8995f239716fc35959ca301b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653a8ad69587721855d904a9b7613b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe5f42794449491a3738719668bb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95121a47679e40f0603c84c80754955290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9443a5ae6340431f1f06d1cc8d49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2630620fefc5383f13eaecd1a5766d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc264fd3a06d1b3777c5faee35a9190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9db0b91cd1b762807284a005000b75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db328c6717673d5c4c51d18ea6483295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61424255f6b97a47b317058ddd1d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb10ca197553ae18158d5f2ff1e0f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de75cc8e4e52ff06de673e0b43b277298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e37e032eae861b0086132f7d3fb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f06686c4f8ed525380fbe1f739b2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246b1dc7944ec8ee9b10c0aadb0eccc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8d698bdbeea1dc1d179f9e67bec0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15603e19675506ac164069657f501f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf37c3ff593ddb7f3073b141bfd8f66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b765410dacf1649d128dec8e47807305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559139145e9404792d798a8d1bea4e0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215aef1ce79aea3869775467564f6e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8599b49886d486ddfca909291dc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9e0d630579d9911f9d1db8595058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a603de385e93cf4e4ad086fe64b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293bce22675473c4a8c7f72de1e412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313980f470685953dc9abd663a996f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601bb2e00e0e2fb3e15e1f1bd09826313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f17b3e2a466946dfd892d721dad4ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac22f13cf5708d31290df230f32879315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75275a28da7b6f5cb8b00d3a4a441d35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e55d1d5ac96b07c02a32fd1f2f93c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df55a96ec58952213d78367e8ef84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d7721bb495755c930dab0e401e22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed7dc1b0fe5eff28a79383ca37bfd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393b74e45317322b2f2a6bfb9c9e5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e15aaec09f1665651bd427a330edf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb022e195559b2d453fd9f6248ca725323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437b6ae9166d564dbaeef55aea7fb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8109ea108a15aab11e102152243a49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea21ec4d51782069aa15497e4c435c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4802b8567d346234c44e1f12bea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e6ba102a4cdda17ed843422eae3c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb735fd10384ae74db1d55401694622e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2d9020041469156425a9053e8c66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2850a03d151c08a0383e5edfec885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97489ff5bf9def9ed35335754b663c5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219bb54046bd875d0214ba27ed30318333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103dd5d61a0da5754ed01a5466ca17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4895c8a76814264c3c8f98b37849335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76bd6db7e26b9b7967db6b472456b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13088a4f186584af9bd37ccd6cca5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505406a06906242fabe19773b709a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ebed2daa65728455554edc386e9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919c4f86b3fe08c191e07cb1566132340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9f268e8603f8da9a9ff28d832ed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a9ecd2f7b8891fa29f50b98a068e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47aa061608e470387aeac5f1ae523f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665d17a62bbb81657cba3a1a764f8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f228da2da3133b5552767b4820436ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d411020cacfdd22a86dc4245366f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a276c9677d1fe4fc431961f9a2b74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b2cca039b4647bc15fe14744b98a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4dbd15e84954487306af327a50fb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12668a8b963b90452a29300986a9fe8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800de70114a9d2cb39e783648dfc93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636e2400b5f958547cfd93d190dc0e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9e06e20ae5e9a42850b41cee5ab28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553930200ee55ad24c038faee157373354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd000a06d909a2a3affa1c40491a8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89349c941c0c9d5979454c4e30e58d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555f2adc86f9e79e3af451c84648bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5ed57236569cb4f3accaacba26d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7b7988e4bd95a00b458ae962a2691359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc467c28d350e7879092abb98c61bdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e151da4c4110ee76488b3e5d7e8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863da25bd57a1c2c6048d72c74ff2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d90b1589a432a5247a9992057908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32c94df81361f10db0211b462f47c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe9b2be6fa7d654591d6a4414925c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0cf0705b0a508671910b62fc9719366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3479e48c532cc68af1cda62266cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c894a4bd1b05a413875e88ae6cc74b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ca2d06742e1998b73946b07cc5a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4411fc0fdee420d35ed042f69eac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f977c5202393c4f0767f5eeca9d86e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b028680d47b0d631322aac21a0685372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd892d40fe59c21daa09c713902d720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0eab33688dd1c5dcee36736cb92d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad794af09ec2cc04cdd5f553e8ca40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27049a7535941f07f8de0a8d125953d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda031fb51c17412a2393e01800dd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbf889a9ae20e2b9ecf25825cce92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0912934a9256666f5df1909c14666c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de67736c2a884002987f92ebca390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523da67b64e451e46b06f41193358d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4467040aea09e721ae1e7e52d68d453382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af2e4deef5e1a3d4cf4a363cade02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce460e14774058b0cf1e2edcd2620696384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624af9c16ef9cb496c6ec93965e5922385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cdc1da764a9c9671b1edf4071ff7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fef326435a8ac5a3f77afe13d53a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc31ce5231d307d7dad37b927ff70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ffdde64ae36b751c59ad7c43dae1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119de68b0fa1abca07abf0f5fd22fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb192187542143cab983d9ee0b2a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4349cca84f8ed4e0d71e5c6baae5f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286452d48402030dc17d417e177deff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b90b445fd592b270b8c766713b9325394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d73f2da8e47de66a525b9f00d942395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb216f5ece93bdf64dec6692559a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c26eb55eb854727366840f76cd81c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f1518d157788cef2d55aed2bfc85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc1cfa97dad2d8f176bb00e21ab8a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a02147c646c03c37883e0267a5e96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e72403a96ca2974d07c24f1aa64f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d961237e6d5bbd5335491ee0f822402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2462c623eac1cbaeb95fb2f5427e47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3758cf1169dbe25a37603638df412f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb4b6ceca65c146c230dfbc8c5886d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52dc945cb0721ed109021663a939e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b01ed05d62bebb0e05a5a563d60a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb98c741edf953abdbdb5fa70c1b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbc18fbbeacda77bbc56dfcabc366c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58bb4c38787bbe7f698af0021808e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb12a9c8299acb60f2c1677a888493411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dc174368c8711ef648123712ad54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14c4f02f7cdd5566ef7322bb09acb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f57cd2a8e43b3a794c6111938fa3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dba8e24cfdcf7785ede9740b7694415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbfcf47165f121ba0938bc1a70dd11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df526adc2872c942d9f2999f1632fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e2dad9f3a9803fd7d83628eb2fd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906b5a986c33d0f914898c71499e92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ba2a88f897a72c942cecbfcf6938420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1858790d7dd6de1934be470615af0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821dc98662544ab44f3f54a9aebdc6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2cd66c5926dfc10100529130e7aae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aca0ca664cefaa0a682a3c5e2e7ef8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dba0ce0feaaa138567f8ab176b8f55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa503ce07312dbbca05a9423c86f4a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f11dffa2748707b2b2474bf56517c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ddb2c8f9f5c674aea98795d212b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5496ea42acf4b6ab028ebe95a59d165429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31535571ba5cb4fc0df777e351cd63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4b73c7a5e35e8d8d2116f3e5a726c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723de9ea14e17a0e9c48a499b64445b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1df3e56463f1575f45f56cfa096a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0dccdf5a04dc42d199262d43cc61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad4c826eb65b235a267976fb0faf60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858d6d347fc42357d53cc8ef82e819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1356f1cf2041bae37d3adbe1872af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773475b85e0486bfaa7aa932464593a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595ddb4236c9a4d050ed996432de4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94981efd725dd44ae5c94894502fe18e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619a7caa31c068247a429eb98db1973441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5da1f45bae8ea7f8526fd6886bb97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41cf80c52e97b710d9d1508008b88f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f064ea7ff6a816a7a0599101c0f737444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8911d60bf168542a0d5a2cc6aae542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a5daefb5b9c0ae88ba4b81fc71b83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636394fc34109acad894a180c2ab274447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd9b0604c51b23ae3c59b6939806cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3346fea7ab131ce604565cf4312d53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdc1863f1f65ea186a7f18e3c1f279450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381a515cc4e27ff989eaa74352885a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d1fed1ef82b2e540b8a40bde00f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2ff4d0ac448bbfd6bee70f351e34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bed60f975b8a0a3d040412fcc5e8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca13058816decff018fe8c77518b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982f74291c33f3c46ebcd1c3d48c9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38f96b0c4f178457e7b2b5cb6b68d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa0185c9ba0e99d7825e898418866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094cec12130cf031eb791841dab353e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb37c1f1845e86315f1b084d7b9c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1f5026830c306c5ff5d902212039461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67c18b4484e67a520d150c8671ce00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f788cc61cace6724f3e577f2878317463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9a4b29a3ffb33b16732da25e060f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f43b4a68d531c7a9f380ca6d7b2d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead7aa1af3d969ed8054e012fcbc10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059efdde8447aa6c70c01e519027c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921325714ba5ee475c098e02f45f82c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887d4fe2f57872d315c140f7359916469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f64b0413bd0f002649d398f6b571cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d12dfc16dd1a24ccd50cd3ab117b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcaf057b3a4812118b395edc9c1fd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df5605b6f8dae875ba9b5f1d07825473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39620ee719979b20905a3731c13c30a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160f00fd24935a8b586f51a19dfa3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd075d5b7f2897647fcd97c42d75e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687a1774ae2dc04c1179b92b8d9529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6003b4fb29a5a336f612a8fbbc86c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45cbfcf6bfc585658fb76cfa0e016479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c89d20a8be4f8d928074a846456a4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b0cc11f4df5c2b5717cf54e33eb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e2512e8b29594f2c2f0ce71f8f49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0cd71792740586e2b5edbfdcdd1a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483899d9fb6c21f6f5a8898e7bb7a81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa04682b82abe493aa5b0601928ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130e76452ccfe66ecd9242ec79f7f87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3204467f960a69fe1805ce35c8d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2cadc8140843c989ee3cad17f0b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646eb17fc8e90109cda3a020143c331489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bd231d99937fbfaabf49a4c38b82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4f8ba19c42dd545290672486a1f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75faf5cc326a823421bb931715a49e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe277efe30c71dbd4e9aaa7a9c38d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0f89077e723d7e53580c55482000494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33fd65f387e095e6b8e830cb42847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666feed3d31ea3242111d4099e1cab7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721be049bc07461040f29e578d6284497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358edb4cb6ae51a1958795a78919df81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e40baa2dc3bc27869197199af031f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84117e306648aea5cde2583cb42accb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5308184632eefc60328decd78d333501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fedcfe844f1beaf788df43d43b531502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f44611d6c46a23a3f55082d2dbd20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1f511db7294ac660c9ea3dd45970504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2590ecb2d313ab77d725bb302fa94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ff920c5e4262f936fc828fa50535506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee540a740ab221cbcf594829ff313507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eee7afc356e8a7e86336a539b26ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdd68f08b71186df88de5a65c7da8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f6ba80a84807d3a3c59efbb31df5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c80afc1fffee29bf73a66af140821511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd935f5830c7762b7f2f2a5c686d9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54c4130f94c02b66746982befa93a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cbd28dfd93758addf06d92e9a296d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1fd943edb8876abed2b07db00071515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc99e25526b1e8d66da27b71ff59ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339e4c959aba06ce532e36ad7fbd1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bb41a2882b2d6668817acf87a17c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71e2a28ebea549ce036c00f701932519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2ec0484e71474d446f91d69cd392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b2b0db5b45a56dece2fcc10e90b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4cea44e17cac3a5044b7d82db08ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0dd2d5cc367a1d89931a1daadad4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca03661b695785a22a3d7ec93bf4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9a0d5b0bad20eca71cf009657dd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a188ccede22d7f90461474128d1cd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f2472a8ddf408d7112cfe3e08862d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2c74eb1044a1be759c93c57294b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51462a65c03444c5cb255eb597d86a39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb51e061cc5c62f62b120912509d10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0a40206a3cf31571b1367aaae66e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c645cfc9c093b1a0c98564ee12533532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259362a619a8fa5d04093ae3e5434732533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14041844339c7c29aae40cfa6b715cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457ea67f4d59a8e1f9f6e930debd83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ae91f747aaca1714a554f6c7ed3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b97fb3ba87fc33bb02f4e905bacbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa8a5ce6a90174c7b6230c1800583538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1773ebc13deb87920f75e214e9a8f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ab31304c48080efb14fbc0de39c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd2b9fd54a8a01cfe7ba2ed940e06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d71b3066deb502d39ee0403249f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac0b44d0b090cf80a9ec4f5012e9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242343665369bdaecd5f7f9c0ecc10ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810218302ce48125bcd02e0d579d6f76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304afa0762269ab32cf24c3bdcf134e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dac25c0bce07ea17773c141d3511f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd45dd0e00c3c116c4b04d44941272548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8251b35664caf9cd7049eba4fdaffa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320a42b533afcb313751ea1b12ede3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee562932a546a4e65aa7aaaf1077f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db29e85f1917309e1334e2fa1e8a3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eb4a88ce4e58e0ccdf9653c338fd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390cc964a123092fb5f2575404a1d08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b092473c9c1e14a933a7188da056555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1071d68452242d710ae833e3a7b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4a6c63fb8ac6d7caf2c15bfba4d09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da6c56cbdfdcdeac9c100299389ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d0f754f77af44729c0299628e130559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47221cdfaa2f23157a3070b2051ef9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8abb1d155e19535cd89860f398ae84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d68c664f29dd71f8b9f1772ca7b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c339ba9ed25cd3cc54b70e5f85508563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25deb4542700fe60a1b644dfc4337564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121e8fd567cfef9585971db87fc0de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5680934d59c842c136df55e4a50ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121617fcd16af34a867c97868fa90e1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bee4a90604455d9e9190e80736317568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313a52599dce17fd6eedcb94269501569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333981f0c5f5854f9f2efb8d1ec835bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0516f328de67b37f41cd9bf1af9d0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268b803c64db1fc667fef6b21ee41a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418460fe5818bfcfd62e323b48b34b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe124906dadf9ea96514108448a30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253310bc727dd9708f2b6c8a9b4c338575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19076d40529f5b430532a5e822bdb3ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3f557994dac2ffc5e51c02994c20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59fc771188e9cbe35cfe1ef357fab5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565626849bf66c8dfe9977fb84c8758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e40499696ab48d7aa62af7fac35a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68aae0fad07949cf147c54ba5e861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece9266984b22e016c77e5df2501d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404d7750a31d44d966ee05c9e1d5b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c044ecb52fd5456f325cd9671b3ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a639ce90182ded4ab04b623fa040585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e001eafdc7f6332e8ef480e09eea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f7462a2246b2e25a91d5e7e438fe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89106087eb2c36b20f57ee424cf2fe8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd1281a1b8e4d248d705befd20b14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b257cef2e132d9e387be07d2278a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c9b0426b56bcd5a9db4438af8993591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844edca4ee9c92f757806deb429674592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537704f53c9f6bbcc22891a0ddee77a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bef128fb9069d45a749a6b597b3b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269f518717888de2af44b51150c28b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf0a4966e90a5df3b2e70ea4bb386596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c017fd9adbdb8144420ded936ef080597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a28dc0b5a1a0e88f8ce821962e4bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de589b45f229a082eecb2e333a3ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7828426e33ec5f6a358dc380b8bb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fad727b8c5e442148296c2eab98ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b78cd6fde924cd900841ffd782ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405abd632bb9c40f37a3bb94e79bd2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d9e3b6a16308bdacab10f71fd6ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3454c41632117350a7390560535ec8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3cd550415ec62286a209727b193e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a2841cdb338af93720cec89428b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2cac41b464841a463390d18f85e07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebba875d0d4ac4d71a07c0225e7e03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce85f4347ad41d728b9a01749009f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710caf2bf10ff4fc7b5921fc9ad050611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f069935e98599ff79a6f92077c2c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0f78543cc88a39eb77a8e5feb337613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3b8d6d34e093cff3c72c51240794614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b26909866a2c05043bd93b672014615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f51584647683f81dcc4b08d2aa0b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58bd02e6541786b95ce227f89fe27b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc04e2936a9cacd95115a52bb46bc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f0ba8ad5081ccfaa673629986452619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ce7dc9ca7a0f386acd778cce769c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde200d0f453213432d2f196e59c56f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f627086af04f2578d7e46c1cf0c3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf880e40c8f1b10135c085b792fa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01215d75d504e4b81841d85ec235fc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f9551742882a666a019281c2128b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d58607582a35feb52a62d7530feac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f027b6c24663af453d77609454e0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b353482bff5a068648bcc9ee27c829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96977aa57d6760e6d566e9d569aa98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fff74d93547a281fa031e7847ebb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8959e465eb6b4e5f0f19c9c3597dbfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbc8908d529849852e2a7443579b8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d85d96ba5ce7ddd27d3526da2274633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37491cbdaffd3cbc1b89a1733c34f5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb514a96273ff416adbe5a56d017068635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac5ea3b59dead94047110f6fff7cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d433ecdc0b1c8fcc8d632d710f6d3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483de4d30b0960fa0da79210d6057d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef9259739ff474085b95caecc4087639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a2a7b14725b1b0c32976bdd5863a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bccb22b0d7f588ec0421826e511d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c53c8b721ee0d27d1e990954caa73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ddfc37b4b30573bddf1fba26f578e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a35287c222f85c03ceba2a2c9d589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d89c9f7b7d35f601a96921387b8d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad304c6ea16f6e3345072d782f36b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273366670331b951505b542a9fa8ced8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898adf6fa68beb6d65e5ec95f1b0e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0ecfb2a8cd5c1df4a6e2f9840580649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b802de29e4454efd8afc4ec8e323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34f6cf6f3410cb21bf0fbae85f3634651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4245ea422b064c164eb6750ba84af0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030129f5e4f91e7680fb2d886d167331653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5be0bdd97b3cf7f87a0262e588c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617091e2010e0f066f84b05bb5a4f98d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b04c0c8258f75fe9a5696f8e0afde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ed941b5201456bd4933462510f57e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a189f5fab6edd6ace6708c76a8f8d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a2d3b7d37f318648bfabd8c7d831659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a007a86152f4bca4e54699b06092b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4533b82ff5480eca86cbc1927ea01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47376e524c6a2f8ef41b9d8521343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d71470ab1976d58c14ef6727a33b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b90b430ae0dc8e5b3662178586ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b4b14e6e88291204786858ab9237665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa75014882167c491f88163f5284f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31234517c842542715537b801989d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735305249418f0bf1abc4a6cf89546668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57027a987c1945651fa297d5ac703eec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc7f0eca7f9a4b520d9d3a2b134661670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ccb6acdfa71057618b89a23e9046671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a20280001b899cad996fca68eadaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384cf9287e9dd374c4b8325f79bb48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d8cc9803a730a08c2597d76ad6495674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3861d026e03a9f8988cd7c20822c8eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c9b4acd9e05d20b4346ced8e6278676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c1167e1334480da0f33d7e6fe30f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578c81c70765132b74beb162ee45ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1d18081cc159587411a4678c4b5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c466f8c433dc4950b5a6ce8b5382b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b959e06ca127eace0aba542a50bce9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828644dff2c56700e0ef2940bb7cf20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573348ccb34786ba3e41195dff075ef7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c09816d0fe9a7ac173418e4fd9bb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c3c6be4266cece72679b79dc54a01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d0acf221e2286142d5379f15726b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91c77cc66599d99273298ea81a1c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeac1d4bbf19595cd97546778dbab1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c65c7f3794071bb5b6da066fdc3d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb72451d4b9b24c6a064421ee00ff8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1226a69bff2939a72487dc4fb858691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d587d82c644dd057aa42a9c9511b643692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b6e885c4d986e1a58d72aa6d246d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe1edf58b670d977ca386a67bb7918694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd4a6cab6aa4bef6099a28abb8037695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853c81e0153afc766c0ec1922c809b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ed40b9f6d94def9ed76d9146ebef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff2c73e732fa854f4b9d93601c413698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76a526363a86b67fac0781d29a7cf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ccab2f45898e59cf4dbed2be5c96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463400059ff796eda702a8f0b4aca81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00b480e5db86d7f17194c73553eeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d51fa40bcb74f79a118326a87ec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64613c5ea082644d12e9cd1a4f054b09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b90485c056af756891c9e01293acef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718d844402c26c63aff1718dd7782f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73f83ac867c25d801531833934b29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c648c7ec8a67c0b5c8aa491e2168ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9cd71a362c44c49bbaaf12f8ada8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acdd04825de9f77e00d8fe6ba058fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57431f678a6119e2125d1a94c8f118ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823efd49e8d499bd9e29811dc24d51f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289c831b8d4bbc4df9dee15f26adcd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c7a4e255c71ae1823031603231af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2888a0f545d65aadca7c3632d984715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc9f399099b176ac8e6cc93823cfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd032c49dbb5b81e914127a68b6f77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e38a92c988fcc5450f97df5b58c9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6ec179a943c71d91fb4648e9beaaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a56d011829e6b1756b9a7e8ae674720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c77e8f37e700e4e12b269e674502721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf5310dfc5bc94aa47054eb0815528722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b035301d856aeee72c8c1ad8bcaaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b595a92e4911b230388d109089eb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b139e1f49d3bf1306299ebaf269009725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a702d05c89cd5557026e3b9edd7ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057ab7d1449f2ec4793a4393e7c305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0503492a7c136811be749bcb6e784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0e09d76521735871f2d3466184f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776c9e9d4e2cda9d3e67c874992c184730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c687c6cae4cf3a5e620b339ac8484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49769eedbfc40438b4dc355ad6e068732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ab72833a0c2bbe028a72f0be268e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fdb0d65f9f7984f60ba371fd0bf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b723117ee9cfc47d2136d69e6951a89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb2e049f28b8b52f35406aebe44751736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed9635d2c2857d6f9f3ea67700e82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6025535efa60cd86183a07ac3ebc424738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d382104c0040f37fea5ac3cb4ea0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d3ed27d4cd7df3e22cfa3c51bde7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073afab71996f938068ae55f71779862741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7abdb3e84e5084e8281ec0327f9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38b4e85610ab9f8d15b18962e562b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dea4dfedddf6f04370ac997fcb8cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3330f89f3d076c70a97ee3df754a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ecb71a1de1538d83cbaabe13378db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b1b1d8712e09c45f60d8603515e7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beb2bffb59657965e8ed3c69988f47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498935d4b61445430d7376330f8178ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd126a5029bab2b72bfd49a3bfc9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a33e21d1628fc978f9754ccea1ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef9cf3370f5796b19b7834a7da962752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070963841da6aa7f69348c5585a5d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26e7fa4a1dbb6ba4ba6935326459d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0c5ed119d56d31cc71a3be7f0659755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2c28fc285bdae45e0c899f3a1873d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d5dabce38ba9276fa365c2c2d2ff5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaebb51621a6cd54dfb84daebca0b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9174eec41ba315799e7c8aefac022e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5972b8cae02efbe26680cca7f3199c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8edc8e456b7e5bc8bfd1235228d47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23d7a8cf53da7ed9389082ec1e6b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb41fe25ec9cbb889c868221f9b889763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec9b2518817bf4e8d27105e0a9b05764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385ed8412f4862d4ab188371df56888765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bcd3fde3ddf3bbcf5f406657e73c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42349d817f20859d28ac4272f37efe3c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790edad8aa276495f23d6b4bc8e6095768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416370021d6dcc4d2919876b33c479f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e067aa76c2a58038badfd0fca4f46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d164b096135f04df4bc79bd2cbedb8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90039c077dac636eb7712939e42343a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06e0e18e6f55bfc710eb739ff3cbf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00638a27549f267ebfa483ba97137c9e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe1b53c15db9c5d22913452a16d5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53665b46803e4fdd6b8a0f5f17631d83776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9cf00537569d1d17953091f41d821777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc722895f5c032329aa3f2be49542e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a4f1254f37f85224553176c82909b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371da540ffeaf0a0abffda416527b3e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b98aabe52e79619369f541dc66ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02a6ca4c22b10ace6d9c127ca5e3c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2763fa99d49cfc066bae2b20568639783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf2de811a938e58632b2070ee3f77784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88440515ffa903577f5738968fffacd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fecab07da89b645b82259148dfaf1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e302960468694585bc4f5a039c9d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ca326de1866b1f745b2616bf7801788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199ba9dec1c1a809664fa15bad8b05789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25330f409a8271ef015a7ce99c2ce13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6171329636742659894d81ef0e985b2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35bd25064efdc47a6236cb9e18d55792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196013dcdaa62759ab461014cacf2171793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f088b53bac78b85bfa2c8cb7f8d0fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558db89dff5ed39c31de3b07c7d88c1f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2f263a7bff8c1139bf1f893ffbc7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b515512d62bfb41a97ff462eecfe5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc1591b9b6c6c6c319ae2d165b58a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993493347be6d74dcd60f3eff6f22cc5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5e30401baea46e2690be38760aee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8dfc73474be4a227508acd4358dcb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce63abb4357d23154dbd7917ff388802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89258b0d84d4334c610c3026694476803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e20c1188931d1e84a86164aa1d92804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940483da0de3e71916f72f67756d7457805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23dab737e7ac45c174681e3242d38f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e2f86b7343ed2357d2636a82e276807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e157099ecac268b56a71c51fcae7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c66ab80eb67dbd4616250dee72bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2ad86b50a240fdb29e1ac2209938a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e24d3a4390b6e21dc8053f6475c0e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1785403e0bca90c59097a49902399f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f4ecbf432c80c66f43369963ff23813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2571e2e133c6ae0da38658e60b11814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085022d272ffcb603aba00b9b83a5f0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feb7da2b5aba1ca203f6444f0c59f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a4eacf63fe4b0bba4da2be8f8081d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05b57064825708ff0dcb9f70f0064818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa214a191485137883be339f994c5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54c52586373515d66aa8075c1b6b8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9cff89251e71ecd9ec940a34452d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb10092e85fa012bca1e4372201a0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df10f638dbfe2570ea7575786d788823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd2d644e398045ebc098d1f240cfc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38dbe2106ed4f86ded306f9d2960a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd266bc80bfbd377e00385dc1f4d7c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1d1841d9621fc377efadd8ec7637827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855cc0f29ee86fda78ee911015717d3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2de2da31f32e3de99f64076e90b84d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8613382bf299599b54556e8edacaf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca9dad685bfa67e4a06de5fdd87e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1a2dbd69eae0a70a0c07841205a8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664a3ee076b8bf7f71464a028c3372833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9e057fee28d9914cb5e053af5a36834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b344cdf1916ba1ad7636d50add0f5f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c22d28d07ead39cc680848d7af9c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b39a28ac1421d51e0a376eff7ce1d4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33cb2bfd1b8efe285dbedfd830d30838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b862b36aba5ee742ef133203501ee9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49a5a5a5f7cdb730a49848908fbb5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffcd6276c06bde89bce9aad57cca15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9adc1e62697c1fa87290c540f587842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef550355b8a56a9945df1971821c4553843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479715460d8089f58aeb94dfda10cb6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74970e57a71477c09b7b6e8faee242845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9cc82ab680d958a278f6ee8e9056846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639713f79db8bd662acf522abefd579847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ea7881b570e0910ac5c0b945905a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481dda6b5fb9d5ce20bc030c35ce5bf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2befc6a061904c967b9bd0a1f4b9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba07082413b1147a13753a2cc2f37f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a61c1959787ae489dec5dd347c4a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024707c94cabed046df5c265973752853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b60dfa0043f968d0c4698f63b3e0f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1b8e2a0cab5d5d6eb5a5cd065b6f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c0e9517644b45ad7bea9d4c7123b2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69870d01e9ad6ebb09bef4557b01f6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f86d4270a4f0ff193645c0ef17d689858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221afaf7418936e1c3c14cb0cdf80024859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad713a9c8f8a925f893a9e5366c19860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c1abc574a57844513373c27251dfa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b852e6c3b7b3e8f40c44eac8b2dc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125bdec2e5989193bd4ae7286b88c1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f03d40754b9646df6a50a778b05c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71e3d6be0ce7c11ac1e118bc3dd0c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ad539bef2925db56e42cfcf9e9e7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a4cf5ca8529bcf1349f251a8f5c5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0b59c35bc2fc791426afec0f7712e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72499b1f796787d3dc766b0495801dc5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015d809622fb0f043efd876f233127870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c293c54ac965afd1c22b8dd4547b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164dc8cd36f07c44f1bb654b1e0661c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcae5bd588e2457febc53651d1b60b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e0cf6df3a16efa39d870a82c1086874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b4a89b994285d0dbf04d96b3591e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a86acce11933ab30e39f701f38093876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794768028a5401591c87d2913dae879d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66331e76e79c04b3a677dcf2998cd55878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb39480d505272c2da218e0768226f7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0b559a09239b75f167ca6c3b9ce5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93150ea7010ab8b93d986ab15813b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863380483997f87dacfb21268a6382e7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9ce7102c54220d9e987f22fbc6da883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded23e9b97e2be0b0f0792800ab4c44884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d37642f92d8bf5d3cb1d64012e21b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524975ff67aa0d04a81091d0a773534e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc76fb4ea8a9608a5e323d31894de887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147841b60497ffdc286c76e09daa67888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2d5b38e8ab29ff8b73b3c8fbe295889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e32b1b28b585a013263bcb274d7a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a392adca0fc2ce63eb17f9bdcb0a81891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ef6125235db33cd245d6d2636f055892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e1f486b0004540aa58b06978fdcc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34b773141affd171a6725164e103d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3abbdf8140d7d68d7b65de14b80527895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5097ab1519b319f1ae5a7be208d306896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425ff529663a61cdb6fa23d623e579897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6f06c1e9cba84089aec3dd5b527e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb5cc2927a381f66344b746a16734899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874564051c1459106fbd2f180953554900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e61df1f4e95c10df846843cc14a80901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0f12b8d375a1bbdf2e91392b6ab1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adbb751f7c764d3660f5411f3ba935903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538f9546a958d515363e29b5968dab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895c367dbad3b519391625225702ab905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba68b22a88d2a9354f844e1762ce9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b766925209e0846148dac3a792b99907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a910d2ee007e8fafeb3d4e7f3bc4c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5574f1363978a36363735eb8b6ded909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce31343e88fb239374965694f8bd0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5afa7287b7e147fa4303fb2cf6c4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3359c933c88edca54f8cf207e41f5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492759b17393604f17ba32f1cc82f2e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9b0b35461ed9d1402d9a6ed23f0b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc0f73a27e63e1c784dc7f07f1169915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d713d28f32ee955c7e02337626c9342916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a905eb310df545d91c12b4543646917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a38af06259f471d1ca5c36faf97dc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff5f4ea276118d32fca22fdff3584919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c5ca378d23bf53e196e88a8a1421920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051d2228a121fbd8ffc180b97f94230921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421092356338d6fdcfaf526b957c81e4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d10ceaf9755e5e8dce628ca9de7dee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012908c919ad71ebd954289f549ebc28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce754b76b3fb6ba741a39639c84ce8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c122e27f658b7ac6a0e2499b941356926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7a5a9497fa691adf81f91240a4f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc745304d1b49d19468bf50e097ba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3722ea46e93fbf003977c06ce762929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b549f22c0b8e54710532d60c614796930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141259101eb5fb0ad95bac2cf448170931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d7f49bd21984050ab3ab41a4760f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce56dc1d3c7926a76e0f1e4406940e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379220bdc26b4fdeae96c451958a35934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756a8da4c10f048b905674a4a0b69c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e3b9ffc193adcaebc4bcea2efb408936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787d6e1968c8b9507f362825ff8636937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00762a11b6c23e19b98adff366219c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bede64e24757c88ece657ee31319e3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee40cb08a60995e48d3d6e921980d7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613278a0b7d279a199e44b86ec3d3e89941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd3fdcb8f1948c9a755ad8114dfbc3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e07ad564703e29e28e3fc0cabd3d0b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d8adf85344bdc7c7ccb0f0b3e6846944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ab9a08e3ba08452001253b5c80ad945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf0142c0d42ca4630399e1918c8bc0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba8b573ead5e1bcae8e33075bda097947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a03629e02046f204bb3b742ea5320948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715a7faacb97fc35893cc025ba09c1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f762eff554e38af030dfe2fcc0cd2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7b227567f3241d1da35a02f4c801951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc20ced484faeccbe0171a5dbe1a4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd27b0a0dad43a2ec66bdd367990672953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c93029c389d74f7e982cc92d75129954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3605ad2e011b4df77162bd7b6db0ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8719c0d71adc0c36145de0473e9a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed35c7bc9b1ac7d6a0984657cf6f98957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c1a55f5be4bf5e766e5b3bc12b0a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d915dec76924b65336aed7317662a34959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed782f7a49ff18657f8598f3d87847960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309da8260f248f8e258a916fe1c411961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe375386676aef96aba97453046cb68962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9920dc75cf15f2890630f8ef311d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7252f2fd1e2f944ec33e7f35cbc19964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b8849683b81b8b58f07276e2ca070965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb39d6912cc689e42765913a0e30f7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc205f8b5c3d554b54229407f9efbe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85cba660b493cf5eeb4aa80f29dbdd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce8976ff46cda9a2f1e018fd6bd31969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfbf93ee270a383d3c7f7813b84770970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6e46d33095b0e5a2154b7c52fc956971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a983518aff2ab15de96f3a9bf14a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaface1105207fa0c76cb2a4365734973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5ac840e7c5e7fbef00775bdbb85a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca2fb02e3bc3f2d3db48182edf679975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39ce1a4fe0c85b51ca2a166152711976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794390f15ee12925beee23402d3bc8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec9d32e99406fdaf603f4bc4c985c3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f5aba7f033a9f758afb536759854a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d2897b4b2f76bce50fbae02d8a2d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25a462c8301196e4cfa0a613bfd60981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4bdc5eab1960af54324fa97c4b6e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6bc5cdfea7a20b696fb34965cea7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd4b04962e1f4853047cc9cad574e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f610c93070158563c22f8eeb47565c1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7b5fffdece1bfa18adf6fc03b089986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525056f565afd9ef92d6b6da520383a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712607436c61f2cf5feb56903c31c035988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9cc7cf5297c26ba8590ce0d1fc522989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929725441543d920065683a9541d8cb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed13d3caec61bc695929f6b6a080778991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d72a8221ef481754cfcc6f1ff2a64992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec10e27a8693d3459f3ba0d51adb21993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71dae2a5affa4da99b3bb2dc864d44994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384784d46473984b175252064cf6b3e1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4710d8b036860640e6e8428f75cfc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160e39c7a0ad3f7d7b0c55674035de7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804ae1d774823db8e8c8aef0571e621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be478fcfd9444641e506c1218ddd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f90d053a154da96d8ce0a9063e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2947eb731bb54a0ed8b39ab9567874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2cb3784bf217a8bd717dd40e3bfcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b81a1721ef318bf8ba90dd6fb5426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dd62d10339944c67172c6863b324b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad29245d0af78bc49e2d2473086c628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7cd7f0577f9f94b2cd71d4f112ff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91f32c6c053e47ace302dc2ee645a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056f976345c08c6b1acecb9fa3b1fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e8b32535cb625904361c43392538812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975722e5aff626b9a535e28b18c6e6b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e392e9efa9882498158a7775cb9ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f0cc9dddfb17fd56b3b96bb731bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a75ddf75c42567266abcc38eaffd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7f8a9f1f23bae506b6cbe87436d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8a995d8ce34d97fce1baf1f58b0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43ff2d6acead9d957ea4efdcca6e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756269e19cdb534f5fd2c0605d747da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef530bc0337a4d5a7a2ced40d89e8bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf63a3d8c27c8643fc734a91e406922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db24229c84e9414bf0d5de3c68b6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514bc802355c75193e0a8e5ba95797424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03657f72d843099a477d4a3864d81d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc476dcda5d2fb8f512e75d7b6827626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba879f4fa95040ede5db319079698327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01240b6019b3030d5bf6c5d609d6e6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f138a7988f8c98999e71fe468dff929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6700202a91b37c95bbb62fe472d9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345270802d60c1c49e64c9da656a8c2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980dcf227783b7b15e0f2cc4067a6fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada6a5980c3b0d90a0bdedffbf9ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1949800836dddcb100608c33a4bfd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf78d7f2459a7ec26f2705a39b68d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272188ca8d4f94d783acd9d1bb087136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93aa2776749b50a077081c34e6ff437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6448eb0cbc52e2622562bcf737157e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbac6b5e76376f9b7ff8d4aa32b1cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea32e8c30c2bc84cce726bcb776d9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c5f419c4dc23056ed8a0ead4ad79241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcc6fc5924cbd76b4dd58cfab8799e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e88f421e82367b25119b7c8d63ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb4f1b1f31b85a51ed5f095affeae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab023288b93c322da3379e04783f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a4044ade2fb4d92c1acb1aaad0a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c80de884b821f358f8189f59b48a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56945dc676d27a3d2a66f09de272348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394724cc9e3a617eef408619438eb6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496caca9598b962923ba0e35952dc0d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777037f82dc70014ca4653a36a1672d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc121f62a466ace8b5808668ec5bd0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f60d12ea06d11997c50bbe54fed2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcde27390b1fe2955fd3d41827301454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9556929cc047cf95da01147bf9fc97855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b88d81cd02346f81e2d022f274e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbeb1c68ee2177d66f16ea3f3bd7ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab50a3df0231956532e595f7508bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999c85e880f8de3b6bd50884378e6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712218339304cebe8afd0cf53d0f2b0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b937a11fd6f41177e7819bf692338961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec06a7ee95ecc25c4df93c81200c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97296f2bf1a7c797c36aa738f7b69c6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632624fc1f3fc0bdd4b14034083a311564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b9609786ce8ec998f52158585545065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3df5364f5f8d3867ba01bc7c9124e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a9be8bd8b09d356c736c9e1bb9d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4f501a343443b29d1522534d3a3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f605037faf63629c4bf62f6026f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba16a396731804006dc89d99c472b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd5c7c6449460b20931e26dd816b1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417694df992534120c03adc44396cb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62196e267dd9720d3416ed5d46a38b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a2c4c08b8d0eb6ac19aabd023dd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a3f5ae8e5e27d7589efad4cbfa2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac664bc3f8ceb1cff3f5fe233299e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e054bb292634e5eb1c98771983d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df77c5f0fdd2a66ddff0f0951899d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123160bdcb04af8e7ad23e695f89df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036554060040ab24219f082cee0b219080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2cbbc364ebf4749bc4c2e2e692ddf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f767c297b00bfd344ea5e804bbd8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a64d486264f84cf911ed9593bb4b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566d2f71ff9959c24244ed1213d2d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3849b37626ef8c1acb284ee23592485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9dfe86416458336d77e82cd4c68986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f6e522b32132d2e6a58a2559ebee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708959a6883125e0c939d20e83402488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d309161460093766d472276fa6c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300151e2bf5329ab4ab630404c73bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6da4c70c8e7968b893a670be64f6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f40ff16e301788c7bdd4c752563a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0271b59a536b2d7e46823b67080384e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e9c5360616e04c9f96e6430f282394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a55355a47a58a6dc9be77a494a33195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc16751d67f9d76b9d0aa275e02bcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864e89f5881a43f72732aad2b5c57fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44dc00c3533a769779edff0f4f026998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2745bc5aa365631dc86abc007b4b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc135f637943393a861e0158b481053b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380745934ba8c4f01fbed906e3168692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa14b38637435dcd296abf3605ab1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f732814f4a705e3e7e99eef2d01e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9786dbf2c6231743ea7546a5e2b3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ed35098312ce05d275653292b452105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cfa4c1d313039e9f81f6e6e058e2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1963a264d649e87bf0f73606493f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256d87a20fe8397a16e3577bc8cdbb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f29c7bbc638dd54525841fbe0e7c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70eb680ffd6c08b4abe7bc15c6c812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba936cbc39574735efcb152f420bd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936170219e1565fb2cf3041af06f9bf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce12b18bf1fbb0f9faa6f12460923113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d41caec24955d8b0f2c609126c241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e7ccf2aba1364edf7c14d9ea6838115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba4267432b012dccee03380f16f7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0e5eec49115799a682572557e301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30a6de09856897187d4cdd7599c99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc144e47c6d851a396f6496502cf8360119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c262a50b4a7d587a56f7424faa65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3efd7327817f270bc6f2d5760b58e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8c8fc6613386707647a191d5113d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5efb5089e475aecd3bdc7eb09d22c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef2338063462b3a00fcb6fb81b3261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf4c8bb14330032f11aa4f26522102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4f1cef204bf346914a40aa4a7dc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8092fad3cc3b647f005e9a2c93ea4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d5c976e09f527d291c9888b8ae31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0166315471ba7af0336d9a8ddf921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9682ba62dd33af67b2b7e846dc5f28e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb11323f56feb007475e94a1d7a1e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615893ae573a9a5ed61733ae9c16f84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a0bc133861b239464e82cfe66ec09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9977e6447783c30ec19603ed8bce9f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfd72e1e0b2d91c751526ee8687e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2af8c7a1f40d29ebb4467dab5d52d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e0f45839d2a42fd72ec23b264dd58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d42c1269de0bfb8f097ba72d80a8ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6a1c48a38ae7ec6bda64b42e5054139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc3084b24b8de84504b3e210181a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183c1e9380884dbc16b2a45a4e0bf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67838063c3811f66944ff76059c6679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308fb178b60a89e0fa1d8758400d1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2844b499eb31e659f392bca20c6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e2fb1f93e9f44bd641be18d090ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c9fb4fd3f799b4674522ed0a5c3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b213e1e0fa52e2bfb8fc3f3c793b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013cefc9c560577f7ee57fab255926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3db180bb27161346c46e77d12d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b8705fc931833e321ad2089324a8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c098e6fd462e49adf2e9ddee99263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ea0f0737bccdd4b4d722df21b3de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592fec470b89892bf69d80fc2b680e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f3f8751b4b06080b4684db612739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e0f42fcb4a8a0057fe356eebc92c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f6070c0fb2e510f6eb98558201f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ad8bd178a8db89a0ec46ded33942157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eeb12acc9489c4da6c2b2e56656b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec520c0249ca453493616be5484ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c491b8e78190a2553178dbeaacadd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180d73d153af6fd19bab348a7556e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae694e69ffb0eb2875bd133eedeeba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071b0d8e78ff658ed4b87cd94c8cde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6888ae7dc3794a1a44bb5a43fd1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb1ed41578854275c3e1c00d618e0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7ba46673f245f53c2cb605251aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae73ae67c06379e00a0c44b035f3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae6bd3c9ca918a8ed91204cb91dab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6100195a8dddfc37748243a5dfe45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3841a544ee8b91fcee25b727882c58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c610b0d1c010d003c864d242a6a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f14e2acbd42340b31e51a3424bbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631645eea663737bd819456a06049c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09039771e22b6c4d523f76a3711fd7bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1681b6638fae6ba6e2a00f35d1f8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58af795b68f6041c4976cd01b7c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81c7a29000169a8565a6735bc0a97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00a36850443b7751b8e511f78d93d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f156de906d6896def823f3c41e305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b64c7252d9433b4b72dba729a3082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce293c7319311c6699c227ee4742e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d99979789a16b1ac0e49a9ff071cd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62247490afe611ad2251c890baa152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a32093b5d4cc7283a6d102b99f180184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59503e62b553956140b39d610ed95a7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a250ebfa52c7ccf952787810ea06487186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610164df3b6fb90fd313dcb487f91ab7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f71c30bc6300d5b7c5dd4a1cd7a28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e559641545992bab0c2f9976a3c5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426fa9fe68cf29d35ade27fb852612190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8243fdf499293307f51f914a130814191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a91aa779ec9c0edea6515e1033a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3f23b1986eb318fa1849ffecf362193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174725b35f89046b647c1788efb96672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3491aa596bb063cf892149d8677d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ac192cce3e9b8e80ff97316e9507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef951930d7e1d0dcc1fde525117888197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28646e1cc821867f658db20a01fe61e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e590fe3dd4935fc127023fd346ad52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85405422ed5cc929ffaab3197f336200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa643f20925fb12b8542d90adb746c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164487fb4217a3e9547ade38c88601e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879cdd6e2a357c2732d87d2e983381203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa302e2601dda00e059c55111d7ccb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041edd1a4988ebe665a0dc6d2a06d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5a46850c820aa245c26583deac29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e3e34cf2865c2b86fba344efe6fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891128f24783d61da40d95f30c2f143208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a960eccc38831e2bc95caa56de033209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc5556e166b8631c9e4f9fc15f712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fe1ce61df2e09f3cf9541a21e1b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae166e87417338450f442cb72b4661212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ca2cf0dfeb33499374da4fcd1f7a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd23a8aeacf1c67eb8e927a49d45ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80864604c7f6460786b4ff53bef08d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac44cde6454844094721df4546a05f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907bf3ec6cea73cba386e6ca311313217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8178b3bdee21f3f7584616441fec15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1410c8d410af85ba3119e2bd6959219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e788462e3992ecdb317077ed15111220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064844686aaffe0fb868dfc3656e8d25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb65a2f5b396c11aa48ec5c6fcd60c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a281ce1cd2eaf5b8932741af0f02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0180b0ee8588f563a679fb20429b5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b325b5158e72ae07fc81ff9342c7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db75992524035e706005c806ffbc3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32fd69e3de1716d888b878f69b85c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcbaab3710f1f7b511dede533a3b67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e8fd8b568b45d9aa6788183ffa03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56202a8beaf194bde0ce5ef4c14e8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17c7f0cdc309afcc9eab62108a43e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeeb1989d8e26b475eeebda5ca84da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dd0c7ebcdab80e38b8b194fc17ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c21556be9cbed62aaca28be5abd5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a283a00f3dedee924205a6a356167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750088dfb5f4349312dbd9a6039d9c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc283b507fc0848d480b0299b2438b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4ba243e78d67c36c55f69edabeeb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650d45ee8d97707c71d56cfca85993239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c30ec0807ac4e17cb835120e8a9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e89070bda73dab57acdb833986f4f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52439cd4b7d7335ad373713caf17af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbff6ac581d1084e59b53a091a5dd87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb4e61dbe2936c30d875f92db87ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3e7df670eba77995904ff29a59fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa7e619f76b532bc9fc1a192544d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42affdec2ff3f492cb5797c0fd4d5ecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc93bb801040beaa975276c47fa6d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6fb23e2e97b6f2ed03ac659edc79a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4d70cc4581400fae842ba10ae85cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215fecead69f484a06b58eb68f3898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed7d596e856756f426b39904a2062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013477bc6c51227eea3dfb5b4598aa2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f3ac9e79fc90f31bf95eb972274a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466836a43360af17d94c5343b74a7361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6904373840f2b17ad5f8fec920d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d6c66b477135b0f97076ecb13078c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8949a1c218db673185033286d5bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef58a6e20cba441c05171dad09193b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8458339dd10b2003ccffd08c58823b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24e9f0acb7e121bcda72dc2f35e2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf4d6d40ded8ee30eb7cc7c340abae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee6d4e72522f7a0ae1bcf90a8d4d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452e691bb0b74801693aad927541ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf500a6e4a4b02fbf6b21dd0ada30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5931835ee07205877fef304ae77d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437d3f103dc724028ac419fc297494267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015c633b512fc28bc0cc688cb90d41a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610ba3aac2f5b75e559457c71c586d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eebdda9dd8660af49e20c7aff80319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78491dca35be86f38b3690f844a1b279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23de2e6fa97330c84ddb04f68a809c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb01dbb77f362d88432d47a6459b32c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062dfbb3700f5927e9201d963cab5a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22006d829c4a8e0b299b492a3bcff2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01fdeb10fc7178ebaf3462f180a33a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f019a5fae3967a742bd2d934e2884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517c6e33e16daf5fede1b28d99790f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e2da146836d3d59ecd5c4b461c37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaba751473a91750d0e73ed576c4c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361281cace4ffeab1f294889f000adc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e60b7752b237db5c5ad55f8d79d1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec36fb9a9950f97730edcfdf12f8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a26f7ca3daa56d93dd472bb7b1691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b99fdfef60f934b2a27a05d7a4fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b777e8523d12bc46e5b0a431613c11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf826bef65af99b952c48211e6e9c9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ddf9ab046d32b3ebe22497db062f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55560ad0dc5b1a229d00df55855a76a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b3c100451c367f8ebd170cd2746ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0fc9948042261e6b31ecd7b2eeeda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5d00378c8f6804700493cef29c00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521980069ecb90a395b125da9842825f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297064a9d8ef8f455260d6fb908072294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75288e3d6069ae5fd3d3330c37261fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c66e6a84a81ac3e893c091fe39e89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3daa366ff40d9bca8822c791baaa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46cc8793cdd153425c4d8e328443d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb2e1ef44157e3ca84b410cd09ab4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00937debdae99069e7d242fa7d44e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12e5d703580abfca70bb439c1e2b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6295b2327e5ac48b7f9089c126191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad38db92808405cbf881581a83d1091303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b5fcf68208eb87e94cbef00af033a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b9eea6828d7c18afc61efc2a1d36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a89eefe56069d31f2a3f881aeb7dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c8b06334a3807a26ff4da86cb6324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde223ca7397a4eb93ec67b6cd059f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903458cf0dc26c10efc4557693e4295c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4803f42c838756314bd938361d0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad858e32c69c009b2f51afe594b8ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0322fc15c056887c4a4b1b878409312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7cb72ab43efeeceef13dc439d5f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f251e4d240cdac361fc20b99e687bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e169bd1f3d58f6c4452772d7ae0b6a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d16ff65e227866b54c4b1ebfb8586316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b649fed02e7503c32bdf1d92b6599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb9dc7ff1554cdf62ae3a8357a3489318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55e4fb6f54571f6b848ef5142b23b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ea0ce5985a9a9bc3e72a03a51b47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb84b36c38f3c66a24070f7e1e6d49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c89ec94676dc596631d2462bbc82c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4179c867ef411105d77f868c955972323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3d0d2f2bbd9de44c160085540ba60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3083e9c6063f751db2bb85fa9e12fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd986f32d4eae54348af318159fe17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194db007c2582df26da34291fde13a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5574a84d7043865745aa933ea7c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aab9c17689a06bc8019709ff41035329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f6cb41e3ef81068ba6914e10ae11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2971feea3ef86b220a5184cd73eb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949902475abea433a9345087ae64e1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99a9ff43042ab717ca63c12e620be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c982f78b05e8622946a6d31931ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b431a1498aa7419f93abf75496ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf00e8fd7032024eab20a202a49172336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf53b3b7372b7bd565df38707292f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db146a0e0061ae5aed0a8f09f59589d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa177e68a15a1d7e83e9d638ff082339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc523c71a7510f2d61222dfa58591340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5da74c3d8e856c24f37a260a292b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a790b6c7199485fa7de2dd02ac06fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021ce832926f03fddd1ee86d64c8aab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18ce8591242337d0f1335253595d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee938118a739474415bd9cd96bea0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852904b47e20ad4d038466336c4055346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822614ca77d5112a75f2d8a78e4b19b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a1b5e235018eccb2bca46c382c4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa48308f8cea6af8df1db97c9be8ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1efc4b38b9fe1e85d51ce93dcd090350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b86c246caa806c74ee8f764fb9055351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c12de3c491c9f235ba7c426bd9bbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5e6af2c937a871e5e22295678501a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b357142c9c4a7256c1842a5a5b25349354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643668ed5c556f6fc30748dd7c78d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ddfff5e3befe8d3c11ad314d90dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b839f51f124112433d553722f4b098357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b952ac1550707d5df4f35c2c6f89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060328a51e1b9b33968c186fa5dcf683359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326439b7f2fdfb7704ed3c81a97c8e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab4c10fab43d1438bc5d9b3a4d225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c73d8f88299928021824da6faba39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2ff3f522a419587c72750f77b4fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92c20504c237cee4a23261a6c6915364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf526f1b5dcd6290ad201f598d15342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c31b624fb0b81fe8da6e8f05896215366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebdf9b555f34923341b3b36b0e63e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076df5f12f1aacc3354a7e7844bc1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20272353a69e86e38a3a848493b670b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f833d808806b9ea6d62a52cb7cb4fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328793ce086ffb45688aa7e95eb1a7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2cfa7fe896660ca9a6f7f2bcdcc4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dab5bcad637fd7266a8a75e6705d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4152a686bf409dc2b0b4dca70e4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ccb69f8a75186d6e612d59975498375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5397abc8d27f242d8543d7d925fcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7cba690422b322d14472fdb7fec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2bb79c398ea0fb1ecc3b62c0333ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62654b85af6517ab40472e72fec5b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78d84d102400eb79cc4b35247fbe8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855c17247fa066c1f9bb477d29aa68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41c810d48158b467affaddb162ddfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f73fffdf03b69d0f453c8923a4531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d4bd14442a7cc38fa3bff76b2193384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a2670d85eae64d6e42d9a1b5800b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea977fd8688035233f2a861e82286a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f06979d870b59f3b4f594eba913d8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae44a99664ca8a54ed3e483d63842b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5429901db7ab992999ef2c4fc85573389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973febe42c45f69a859dfb37f58ddee4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a4f1bd8067790420b078faa9fa2af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4d8627c2fb9a450100478482610e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856138215f765fded9919a147c9b97a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4bebc2bf7deb757dad16f97779ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc415acb94546f21adfa1f839669b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a944be27e3717d34fc63c5a6378b59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e2b95567898b8969cfc943dfa76a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80173903ad3464eea9a7d3d8798faf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855563e1c9b0064d16fb750e5b4d297f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba44231a00be4308f33946dfaf82b68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be33e3514dc37f1787c1567958563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a389eac1a632fe0a85f684fae94b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b824ca686cbfdb743c15cdbde3252f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea95cb56fe1aba39e6e2707dcbaa622404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c94b000cca9dcba59248affb49559405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6b1d2b16fd08c9274244e668c034406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc476c6042f42e5af0c90bbdf6d5c36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3183093990a2a7765e671867b4b09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d655c311f39ffcd0efe695550a99e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22118c4ce0960d8f5655d0a50e1028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28660ad7d3b34efb4156a9e9bda0d149411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4ac22f3860a8ea03939674e01bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740501c9c21eb15adfe1cb34db9406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606689e119f16925def05efa4ebcc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6b968535e4989d1c76fcff56afe1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aeb4343c4be87a29169cebb1edc5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1ff9bccdeb4c6aa63816f920420a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf37a6ebb8047b5326ea5c15bf4598418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86af21e389fcf1c26a842b1c5d39ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd59ac9a9b179f7ddbe4bfd44d7548d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370707b6881b0a6d5d5695753ea8c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af12434bad12ce3555fe66ef4344f5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1467ef3786ffa0de7d970b7e337f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687e17dfdfce5aeddad84bb68a3adf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2aca1d37185f618574aae19710a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb65ae5f46ba9f011215f06456697c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bbf456fb9ed3ccf4ce1457b78185b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe83c8a38606c149268304427ae5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4a0fa977319bc28cd0aa62c752a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb1d22c49e1792e8a306ac533f22a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097f50d1a74fe191c8b7bcd979667f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8caca5a06ca6b352202ff5724d62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51521db713a18554c77df6da9d25f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c6b9a60f44c8685cbee9dd3ac3cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347b36672d4beafe878d23d65a7e8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd6b2996424c4174e2d8d373eaaa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060a3407c5ba1a6fdce4dc4430d977437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c5811daf59f2b296a668dbb1408a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a468020597d030835c344a0b35cd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bbba9fd26192a110c91279a7c44a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1599edbd0b8703381a1e4a9ee095441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb480e484e952ab23851b4cfc4d95e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d41e37b3bfe232e39cefb59c5e578e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2061e00a41165f5491d4d8248cfddb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0046e99a20237a2d9e60cd8514a1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be509abeaf3c665fcb28dbfdedd4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c94e82088e6e4954488f7d851774447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a6b57646250460e34759c270508e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c09cbcf4c14d513685609037b654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f8909b7ac362ce7dd1e828e9deff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e025910ffef886a7c0cdfa6aac94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17071829e99b07e9c03bf8d0e4ce6841452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6af6daf4f36b8e1f16630f642ab4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69890a68c719bd1c9622ca892b7535a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360ec10051c2d76280cf941900f5f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1493a3a33c546e46283f798f960c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d7e33602f268a12cc8098f237a28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382ebe2cd88a45934c5489bf83c2c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c69d0e0dae57a832b2ff9cd4e3628459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eec9c26ae5a17e436a9d226deba7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3626bda0bb7bda957fa133f64869b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a803ad262fccdc93ac86f023107e67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde8d2d9947cd565d3a01a8c7a208a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0220d92f7cefcf9bd4758648bfc28a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cb0fc6e26e53f7acfef2f907ac3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3f80533b20f1c694a59d641d88f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1383eae341956fc5071f2b05caac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bb17216724dbd5cdfcc8589796203468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ead483e82a482e6e6c683de931622469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afd91f930dc505aff4f0b257c23ebb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ebfe999729a5a21594ab27a0a507d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82351a1b6a41882c473090c00a3b8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e61598084de83d751bca40889cc48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c15af6ec90f970a3484da01ef519ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd43c32d487b29522af62bbcb9da4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a762fc42a77c5c11d2a693c3dd173c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07acb43bfd41f44a32064ad8f334058477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d34eae866268cdc1033eafb32408a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e374aa695cac78d27bdfab2010fa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976379d26dea939cad7f450260fb68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e2c711c022a87d41b8330aa266a2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e23e3a739f7d182459c516a02ea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180bedeca334c3a35be7b31a1462bda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45af384ccc150fc94c2e6f46fe3da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964b1429b8e539e04e938982e27f83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4afe48f64655f4f364488c495f3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097d673f5f3dd0dee2cb08f079b0acc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920407d556ff409abb458fcf050a4a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba3a7e07aeb9c491dd91b06b2108e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a34f9ac6018b4615bfd9d0c3e795490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d6c65275231882097f2a0e89ba81b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbb949ffe1bf5999ab7baf4cf3b67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10581b7748530b6dcbf56f5bfe07524e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012633c2499c11951f644cf13d1eb006494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090787e550f7fb2818b5c171c0058adb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68789a08971fc59a46e3d4ce1e946bf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470fa3340c369a6369c9c7efa20c08e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d33c9af39e2ed42b1f0fdfffea90c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2babf41aec60e9dc2e24d0964b443b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b64c4e6dd783255454a1e44eb6de43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb22e5a8515bdc7f8dbfe6c3c566d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b2e41e97422d2a6e1ffae252e60f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241986602f0e7f334aea011cc0d62ae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637b84af19902e5fc8a77ace3b76f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119404cde5e0253324600e844179009505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f5ded1b826892317e70228cecf73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c46a58bbe2d8f03253124a2d870d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6e69b86354909f77382e1f71a366508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482c66b4369e939dc397a01d1eee7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be810618c39694c9e0664fba18f552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ee01b0680004b05795a6f73e8999511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a97e562c2a16668f5993ae0d38f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f9316ed6e373924666b0e4cec7a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf68bf997f3c520ae77486ed893a74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263344c442f58154addff7a87a7aca1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175ffb93237231cefce471c7141968516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca725e6c752a38e4ae44470ade074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de7bf41d35f1e7c55a86009ce4c20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6423d26151800b67f5dc250457f936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbebe2fd145a74e8cf344991dece1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab2d7b963b84a27646b438bf448205521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4d36b291934fd95d090d4014567d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237283aa289a3eb624badfbae874db8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca3a1a4143628373f9d2e5a0f69e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122765f431809a98099a378d9ad3ce5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c496a1079dacf81bf785028026a7077526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857eaa8ec5dedaa967db0875c5a249527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abd06846d2fd15e1ff9ca7812370d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10986e24c692aa22ada1f35c58c0baf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25e957227448eeeae91eb09413b36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69639865b1397c18c6a58d89b87f1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38cba9d1a2fee4615dcbed4e306ddf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8708edabb40d73311028ad61ea9bc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf2050458ddcd87524d242f6faf60a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3e64b681f07f0ad8c3e82ce60c4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83520aef9d0f39826743a7e8ea17311536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84072d341682e2fbc13a85f2197fa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140706504a9389a98f93e824f90d8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb26d620e4f2f718b725aa5b2dadd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b212c8793399b8c3736af0662c85f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c36b636974a99cb2b72aeff39f7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25dd7cc3d9499e0aca7b7c8d2d39a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701f2a0b9c76e716888c766e21b1df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9eaa4d480170b85f329281fba3a3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff6e9a363e4a7eb207f3b70a7d6a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd43457120bb6a770336b13695c25f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e95bdb9c867ef258db120aac952c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb29fa10c894988b93e0f45c3b6dcf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eefd02515ac8eae018d5f25ed3328549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded337e08970a8d13b5285907d25cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eda90294bcdb322908cc9d3315e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062657d0d3feed38a26ff6223313ab84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1decb719385e309cc89e0eb7acfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a6885209864e887df56b8fbbba09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b434ac562467a83cd2a36a492b0f95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4542be9fc86c48ce8ba3d2dfd265e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3974b26db8387beb9aaea5cc0269d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a9427ffbaff6aeb5e0691c077ca8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9eba3148477af6b7f527e4b8c0345559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9609a94d38b192d6903cff8f712eb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b1880205a4757e7f650266826d58e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ca5c25dc06bf5800864508d84087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818a2c06d0035820487cb1389a4836563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b4b561401cdf09ca36c5977e66f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7fd54b73ed75906590c285465cf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a375dc1abccea20da29a00189a11cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee354d6bd72f57f85bdef929ba331a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c72822f93203d0b65e1f1da25e2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ee56868ad036fed3bf965768dfe2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d284a4a46dd50c4e81d8faa64409570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee1b8f5ec74b584bf62cbd91992504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef337a5118348210686458ab00db19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d751e324257442a85ff2c29f84339573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef7d68905536f341303d15b63815b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1ed07e320bb7ab78608f9bc02f1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e31b0ae22b0c6626290030b2dbba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f878b8b933e1fd2c8e47bcaed8108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa2a545cdf9a50f081b0f071e4cb73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d20d979637429ab373f175fb7e83d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07c5e7ce3cdde14e39ff558af7855580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b06fd1facdef06d464f3baa48d0e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0ba8d6ab85c793961bc8b88e3e0dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5bf6f56390c44853a4bd7a7fa22af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e91f4e7000df085c20d492a16dd510584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5bd711cf970693178a433a7bf0494585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c200178d732436288fad4f1052089586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f264f342e46cf3649c747efdf36a31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f0a21535abb4a5e2774d52ff8f23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb1f975f2efeb9e3de2039ca1177a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c98538e88a8db3095e69d964918a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3961eea425494ab9a4e6f79ec930f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3065720a988a91fff93bd60677365a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1756fcb3a53262cf5f0275ae1c63f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720b5935c73581575d7efc9f87a30fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fbe913a1be5a71cb00b2e325b17c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f2e868a9618339044e528ecfbd28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88df0cde80d76e53f1b21861a8a530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b282126e98e0be2371c370d464c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86d9470e34f289c47c004cd602ae7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e294b39ec5369d928679cd38e2ba17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e772834d0bf3291c1bfd736d8395a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbfb252f7b3436f6dc716ff4ee9996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa827d70e15eabc97e47aaa5c4d6e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fd44e40b951eab81a71d5bb0b748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02536f21706b1cf2f2ad15aacef0184a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e5a88046428031f819e0c5c0edff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbeb96f71054aec5322c49eb7d9828607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f8fd2b1d8ad9bac38142021b6701608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee644673c33e13f917c264a0a7598609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9c4fc34e3963b511751a1ddae52e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f2f0d8bb40195b89649d633f0f30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454224a0ec2271fa444c094dab46657e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b7ba6f90b8343d8f7b34f15fcdd4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2850b29b0a66f53459a2a9bf372c91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8242eb59c8454a29aa5e586e1d6252615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6df665d484024c26e3f7b948ab3d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea836fdec03443a9e76d1945d9a8f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7dac7a4e8841804434efeac1baf1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459a3a7a507065fe5ebd86fa650710619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2fd9e488130f07924162d5c501ba4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3cc3ea888f95e5abf488d227ec33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe06ff6b9db3b3c1442c8b5f56b9b7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df7a730cd9ee94b4b1749d1b9c76e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c159b2b672ec9beeef55a8aa3b0653624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d8b28297e7905fa66f0f88dc1749625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b092e4067ba4abb9d2959ddf568bc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd4997cc1bd34d32bc9d1b80875fcc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dd93dadb6909e544693c58ba3259628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29aaa327add60070cf80f837eae3f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6286f802c5a080c2895129802896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8f1ec73c21f67ae633b33c051fb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320eec61d370d5a6d0ec19c8cadcb16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf4022236a67a4244221c7060a9c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8f1e1aaabe12aa1e660bee889f31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2518d5f01227882e34fbd6677fa6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799807c631e9e0ec53ecb31399a9c1f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892053e5bd074d252dff37793a940f31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ec0e45421d07d0e924c9143ebbf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96b657192884cb6188d2ea0cbe69a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ed84d59ef2a8b685a044eb25e9e73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b524cad9c47798bc169259448ea2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d6c7430874c38df6162298adbaf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10c5b9c0fd1fb1aa5c3014ee061246643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb911a23064d44c218d5181f4ce4d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5796df55951ee682b1542b28c77674645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20c36e19f1f66618a8acac30a20f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebef5582b89de150610dfb3889f67a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6180d4a52f0a2a7a42e083049f39ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116805020e69d70a06aa8ecb65c29e5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64956376d78f05e1703f8f22f6396a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c601a14a9223c471dbf42fe74403651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1164e89b5108609cf1dcf373efd69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c546f95e591c333286b2eeebd51759653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b733043afd79cdec25eb3789ece97a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befd58cee3e43261438f02d7f62d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25bf7eab9e945b769bfb6b3e8c3b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a533e6b1edaf4a4f18ef9a3213a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122374cb0dfcf7f6e02abfc8321fefeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295e4af7166428a624bbfca8ffc220659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900a8b274195a6acd3da93749c298f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb25cbe176f99e8e741cd4686faa48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c00562db2d5a740cd8a6b718f8c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415d0aa06f56496aabf93f97feb65c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3b62818fd45e740f8dcdb7b8786a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f284d65f9af33e84de38dec94caefe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f948198269d9692c4623dba51932e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e09656a97375e05add5d77228d4185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb934470d948550bd4d5bc12615582a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467512a5b0640b88adfdc61bcae6ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd36139e09f72f2ca04a02647e7af9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bb9d12e9e082719ff73bf9098414671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a540550294aa2874f0b06ff4759dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60f69d4f6930b8c8e7419928976f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7df151c5465520060f96d603c6568674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c09ecc61f37487877bd92e377447675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ab4416e8cc4c1c378c7f60b76921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e831e266bca3efec641f953e0afed4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039697ec5de38e233b4c29f3085d728678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fa1c44116bb4d2db2bc88dd3a41b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fbb43f89000e5dbcdfe5291148371680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6d0431be45f15b70ca7a438222ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528489394b7f594568395befc7fe670682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0ef5f07b9c0ccc62f0ba5832b469683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda6234b6fcc782e0b27a0d9f85472684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd4d96c7aa5f359b1af8151c00345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7970773d6384685fa9a167477f050f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a904fd5d94f529255e32edc646a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9368f503fae149feaf5f45b76ea94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76444924af887ac832475215979b61b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5989c4efb0bc28c066c45466f1c2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff7a292cf61c371afea6f7f924622691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a07f0a16d3a318eb22b1a2512f4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fcbc456be39a144cd9271fd725a40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87840ddf6a6645679dccad9506f26c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb168f56061294cbee5e025970054d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef697f8cfbd8706e10a94dda9141c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968b72b4df784be158c50eae2d3ccd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b4f4fbf63943dfbf6c575a2e64142698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a2ff665e3b2ddfade5804f9ebe0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82e8ad3274d41352d0622b836822d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fffdded0ad459dbd30b9aacc1e5b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09873b6050ae5f66a2017205a84daf38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0274ca1b9a38300f232f047e21bcd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013df6d290f8f29779257c2588c391f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0d889df94276b48f1394ae849fe0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98455db4eac9f61e6a9a83a162dec00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1148af43263c01555c2cf0acedfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4eaa7d1e4ab8dc6464ca6cf2c7200708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f6aa587cdc4811f2791f5c9703bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2548bf07c6835ff8ad69acf97674710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4185a0f20d0d8661fb0b644e950a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8555cd88ebc180e8a1254de4531eec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492beccfb22ab98688079413b627dbb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a84f7ef29f083dcb25e34be5fe7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bce3e6d5a7eadbb1735b5f63a2dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c9de0aac4d02bae51ec855a36ca4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae9307ab83425d3a2cc00335605ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8939415af8b69424ae771cea5eaf97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac7a385459a0080883aa9101a82058719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e33f94108c1ec7003b4088b40b6e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76bfe8c0f076b5bc42941378bc07d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6a4dc0d518bf4353296f9de377a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234484412bd406240ff1e7965a1879e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563bf2aee7b54d05334cc8f509cd513724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9540a1e8bb18763d8a93ad6d5720dac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08873f0527f9122cbc761d2267370161726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9988b1e952658ee075f64a62a4a81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651dbb0c6452c26196b98a2a8dc2747728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc1eb03b0e77b8f6be0356a4fff17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b24510014417f6d99a08b82b8468e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067fd314b47912e3c02fa5a2222d568731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ad8d4a83dfd4939aeacc3ad9c5aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a630303b04d509a1a51f6b3943703733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b21164ba12d0e6c1608abb0c33dfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3ad03f9c29fa0cb016e723b4bb56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc5eaad3b966e5f4db3b4c7c43d44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6393df94584018dbd9c11d789aa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835852c3afa1ec3864a3328b9595d0b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4094993dfb2308a15b85b89b3ed529739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734f9717f7cc7b09b1e5cb786bd410740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966398d6d655dff2fd7656cd173f61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e22f4c2b9711e4ec5bf093c456410742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b02a846c72262d90e2b118d2feffb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e838af9acec6252a9f359cc9c605744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c583710d6cce9a8b6a10e2b93027745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70ef9970990ec0619c24141a84924746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc159c94d2eeb08cd47f1d73ca24c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e1d5acd2eeb020df9473894f9ea2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad99d7e68e0b92e04106a07537ee2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea4ba6d1fce53c6d4ec4abc9719677750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b811fd002fa8d52152eb8967b0e707751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8c6da38bdd24d0c3c81d9be598f83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe805937339c2ce1ddd844f7a450e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164423eda3f4e6fdad113a1c1b5f7255754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e7a87b182c192051d167a97aa53d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e618f2556e53f06c0d9e245535b188756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9b71ea2a7b5995f0ec9da2a3a5bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de642de05d7aeeb046866e06208b31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360700704d6f6afc86a193cc2ac9520759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc9260be34b3d77a1c5cdb346bcceb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea689d62cce64c120f9586e7937ded8b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4032e9f9079a04a89db9b1772ffe0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8741d1e57407e64fa1dccdace359f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66b91f66b295b67e99a8683bb30a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7191ca36e66fa803aeb77b1f363f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4efb8e3b5a61f51e83dda0762d3b0b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953bcf22a48ca790b4cf3637a7816b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f23ec6c6160aee08687eba5d57ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2fc557447fa11cc1747638a574e82769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e73be774583401f8e92e000d1017770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da7adc02729e02baf10665fc01146771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3ac8a73d08dc7aa7ea281c1fe66e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875427c18b145b1b99fed51a7fa2b116773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49340d8c690e5e1b041f79fd41b3bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d7a6b9ec8ec7526c277f8d05c33c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812476ba917c95051c25cda964d36300776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cebf0e3ca21ee1b1919ba7a21a7641777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f977858b2f1d0129398306dea4dea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74027fce5840031f7c6e61f55dbac74e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ca27f077e836fbc55fa842afc33c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be01b089e97a106da205af97dba90781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb570c6d74d9fd7715ac65ea77a783782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775b2422f1d817de4e82d448d2c99e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd23922bde910bbfe58ab55ecd4124784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4717518fc38add6440d54f28cb9c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657077d11c10bee9e290ddd4b7326503786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6dd9a0a2a957d0379b5e0822d157787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb93778074ca5b32f259ea1af585ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac25235754817fa473388a5f562a7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac58b2c20eaa2d649826a2a37134b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345eed6323bbfc3ec5eabf66842d091791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d70d1be14c9dad3f337b2a5e0cb94792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301f373d1a548ded01cd82283a80f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98fa3983daa6db0f8ba6d5c325ba4b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee26fb47928cf7064418d9596a34ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b72fd75b23a0f9597542882d7eb4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d34f491eb2ff31830309b116ddf6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6add9d3d360494ea5f017ac537873798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c85a6fdfb0ceb5a41e6af4b575ef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d0c5337f771148d54a7a44638404800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a65832c7e3895edfe49c8839bd67f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7dcf79ab5e025c1654544085e16f6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5988d277770d54599a29fa6192363803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a946af2a69e41f8bf7b9f03fdf39d58804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe314c9a2807f9137511f00c156349805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08834fe4179eb774552500e283578ef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937287cedd71c15c504bbb0e0d60af5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be71ca18dc295f5778af3aad9eca38808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76751c940873d308ed1143cd0249b5b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971bdab9783d656e4e18d86a8faa09e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f136f3275a40ff40b774570eab3dbe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb66ddfb93d96ce765897e31e9545d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03debe57b45499dd5209720fc456ff93813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10fdaa417b3a951535aec4e2dcd750814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f33028679a6d240ba5f6758d206f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9892dc4fe4b4f70ebc1fdf7b90cc5a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f97f569017fbd7d257dacc608ea8c1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088318f273e89c6b659ba262d404a7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818aab05067077359f38fb857c23cbc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe887259ab6e4f5c4cb50b0fc9fbfde820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c3bbfac91a4570f38882f149c98c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89396a462f9a5bbfb5375a1190c828f1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5695874a5b543655c53e57f52e0b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274708d38a813a1dca62cac83692ab17824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe301afa44cd52433c9ba6b153246825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacdf6b2669cd2a68fbf31df43a9b5c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d9b573237c1509407a0ccef26a8d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22c859a49d1352789fc1b335ad135828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cc8347df37a0491f623ccde66a61829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ebabf98c11d0a7a5770094631dc5e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ada7e3ab16bb48ed2b45a7501d2de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c417fd5f9facc8d701f43c7a1a22832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38a45c3f855c53e9ea934964e96421833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4a3d4e421e99dbfb147ad0267f5b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e90c83583feb73251f9ea9a31f45835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ffc4bb6521d2ae761572738f078c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c81aafbeb9a3798cc919e7a09ae87837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ab310d42c8fb455f6119aeb0ffdb4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98634278885b7a703da98bd03d6918a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26330642c420976aada6e1d99cbe8f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10df749f450653b91bb18d63568434841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8006b8a639114f025df0480c3eafb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c921921b106585fd98732dc208f5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7dfe95ceb583b90fee171b690885844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e1aabc275a5998b2b312a9530ff5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9259caf639ae43bb1f81024344146846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700694becd15ea3d973cfc5f8fd7a66847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902ff3e5fa285e0bbe78954a81411a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a53717f5d8a8e248bde066d322c8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1a1ebfc5c0befe0dd543be3b67c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7240c11e1ca6f886e690c9c750524851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244cd406a2607ef690c7154c6d995c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8a9cb679e69a995aabea6065df6f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad2a3198680193ea3697b6089fcd1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34cae18c3a6c34f55f7b0d6165ef1d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d830d806e2554b0cb7e222e8e77d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d21c6ad3caa841928d4749b7131cc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f94b8eaa87e1d78ff614c618b668f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5700b4a98a124c2e33781d9974edfd2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346ae0f1fffdeb8f4031d05b0077049860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503650d90de0c5f1f490bfb81465da861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f625410b936c33fe2c023c8332b754862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e176735ab50b61f32dfdb2869c76863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d671d9e6899756fc9eb0ae60937ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ce08748c4b447e18f580bb35a976865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b44340dea4725f0cb3c7f08179a77866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172dac797ace40437484f6cea801fee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138dd10a3b17b32242775c9a70a2f4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb5c5ec3c34c07bc92df99ac7c63a1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa818e08fbd938d226ddb8271a6b2b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde9d8e5ee1cd7256d863799a9f193871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8ca56428714adea57feaaabeada9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b7a187c31eb2918559b0e08b44a0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f5ccbf0281e079091bff956f73aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773178b262e598bbebeaf97e8bfd08875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de047beaa7092b015c2ed51544ae2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3583c0fe4d2decff0d42387d05d8f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834540fa00626a26633c83d6f58fe659878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c135085bfacc3eb2980a55a263069879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0fd16307f0db74adab137232b75d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3ef4634adea014049a5e0620e2fb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f594dea35768befcf34c49f0c796a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afdfee2a387e80fc30d8de590efe3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467ed60cbfc9dd47ec46f67fbfb6c8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e936de1402dcc938e1b74e7ea4d5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dbe98fdb3c9fcac570e7ea3d1b431886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911fb44b86c441bd8335139e363e505887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dfebd2807c78878a3a600926e3d21888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd930caf4a64bec6a271fe5b473c1bd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ca6351ae91a6a8f1e7c87e04fb5d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892cf9d0437c6e0b36e9ad26beca90f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a28590025ecb88263d7caaff8de60892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e129ff82aa25390bdf5bde924781dc7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9c283d11e32fab706e377d29a1ef8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955d26df76a16d8104bbef90f1889e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b195d40a1179942069ae255dcb7a6a3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278f61f6068d7844cb190814b4f48f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158464338dce24a812a01a139cdb2fb3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d66d79deec26efda65e2af89fd807e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45db78893026986abc1ce7c70f28be900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5720ae948fe97725fded006c7cde8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c71a8e4673892f869700d9f88669902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9dd73551b7eba2d99b8a305399808903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65c0d7b53f1c2e21153523f77019c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd62d6db785187f40053ac6d5a8456a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2409f07a5bfe1b689d488d8d6ad5f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a879001430f89f5c89cff42350d8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217302d0635ebbbd9da94f708c4dde908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00553c4c8dd9b1d9afe047b9143f2d1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4130405a9cff7d5f0a97f2bb588b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fcfa080c563fdca187691527ab632911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6202eed80db3745bf79524913a14912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7848366313767a995566f14dadf721913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41babd5c72fdeff08bab4cd250a44914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3d1e6051ab9a11443414f37c8138915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b27681f4d16d8d85bb59d72a60ff916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aa27825ce7fba5f9b5c3451f9cd4d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec951e795b0436fab5ff313d5672ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede50b57dfa715644e8c716a8f034b78919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ba68fc239c5503887f52e797b1e0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bbc6929d8106bfb9c0e1ece9749b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e82dc97c612ef80b8fe137b6a1ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640c76888f92f9a40548788c1d3d77923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018553a6ec069c2e04badcd9db5bf23924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf40a75137e9ace740d93483e15ce925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4f2f81002ae19fd122a5a468d05d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de17682fdcc473ca821a4256a42ee4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811a2353a639b7ef7a80c77c5924d7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cfb51c184fcf9a7e01a8e0c9c683929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c4b4c0ee94d0a3f0efb1d0fa74dce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d76f68504cf085d360c48b9de26a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c33f9b06218f8a0408694286715b2b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f7b47d9dd07a2e360301095c1e73933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3269df105f76ac570000a4a2fb5c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f385985dc830088fdd97ff68acd4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815597c7e529c384d32841e133e5de936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce192ffe18247c5b00b53dbf7e78a6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cc993e51f2303b4ee4c90b482d9f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c166b82cfbd44d83507d2d613c6e0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf09b12c6335b5f847e50170ab0134940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53cec4490abb2feb1effb99da846e4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acac883ccdca714d5ede567a45754d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94180bb52086b46fd882ba66f71294943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22371501897689dd98bfc7eb94bf3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fa44c9dac12ff05383731236e1880945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90e45842027ae9063de992c2ce9b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028192aa433f8e42be5ff33d3ac57f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c8b94982bdddbd456c0ebd78cf7a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2eb4fbbe5bb3cf8adcba79b4cb8c7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9c35deb2c7d1141ba0fc50dbb00e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645a8be2ad5a24652f76c89ab61309951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec4e565eb020056ea5356a1542f90952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb08b511d277bd06aa7de23428496953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4be20f613b4005f3d7ef7c5b7980954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28080aa28be15f770b406df28b05409b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918905173796ec10144fa8e962d45faf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75d0527ea3c9817b650a9f80c23ae957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f97362642929862af377d0056a4a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9786c545ee3c948e3797fe51a03a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cbd278d4238fb5fd22d9a3025b733960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0b2d19267cca46ff20dadf2f2e4e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308321cd38cf89b699e8b85eb3291f2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76168f1608c55db010e83dced99a14ed963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c49dc84ae364c1c58ba343b5f7bc8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193306fb73727ee4f402f883628c038965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08ef84502a3ceba28df37994c6dc0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a8378f52580643a288b15bf612d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d72e5a28119a05995ba590c82ad7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d317a9466b4892f88c7e59e17df8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4b486e38d75b8aca88aadb2ce3d6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390f0d34c912333203f1a52aaad7bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15613810a1e9651e296dfcdc815be6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b166710418bd2b7aea8ab29d00e8b0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d0e75bdb6a72358abf798498bb9b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cfefd5e7910b5afaf8f70de626a5f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504462a47d1b95395575178fa6c86d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa382920aa0369dd3dcd143f41f9b3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e09bdacfe3b9901cd1f023f3fb1ba978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d80bf2a9a1403e9e4f086d8fe6ae979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e4c598c6df18be02c2874561f350980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa04b222cc924e4e86294b838bb29981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7bfec19f4c5382dfb264eb9b389ac982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99897a7f6660210a34cbb5e5592b36e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853fe0cbd5c529fd59f508b4ad5994984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c68417db5da287bbfd002f6b1dff1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5f41e7ac47119b13cf9fd1c2f5ea986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42d0dc5b3cb685f3362b3b2e704e6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033edf466d898a62a0190ff31fc3af20988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ba966c635511b1005b34956f91a8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca829ef97bdf6bc99d8aaaa986a7a8c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa1f881c7f298223cf93c1df83e60f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5140569efe777274fc358258f070743992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac362f616f3ede98bb3cc6c034034993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159321fe9b0e693791158768d8f4a14994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bf90dad11014137fbc5312373319b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e95a54981e4b2de130cd3062473e68996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77721142dd195ff66bd19d0a1d9b2570997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>