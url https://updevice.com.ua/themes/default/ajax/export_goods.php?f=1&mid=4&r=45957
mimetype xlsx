--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3fac069040b5262316e05d022d6c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950069e7280a020a00aa8f6f9a5faab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28283738a546c5a41140d85f14644b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7cec0e4461507ca7c6267b0d811e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e126c35820d05560fcee9929f0af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a6e9c361c2ce256414d318a662976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69680f39abbf295668e34bec3a62387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f8588bd2de3e88de3de104deb36f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e158212ce08accf63bb6bcc6d063af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab839b1bafe290010cbde2a2e3eb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb888eb1f6c44a8f1f810e08f7882911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2f4bc648385f386e1e1d44e15775712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651bebe126baf36cc9b6a2485a1ed5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb17cc21e72b32f17d7f7c825ef97514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071675b61be88d32ef78cd6c10f59be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25052736e440a4edfd4cbaeb0e1f42716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6463e96004a6d583eb100bd477da8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6ce951d0b86a42e51d3c0b6e7f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155a2cab1bcd4fea8cdb639527f71219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc101bddb60b40bdf1649b28763866220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698dd9b6ffaaa044a33ec050a1aec321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f57da924854c0409b551657cf3ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c52ed28f2d696b9d0a66ddb61886123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81ee2d61812e1c0d2088a33ee70c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3185b9db490a52066711bbfe07f44625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c71cf339c1b8619a181db91176545826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237165ea5246e91b2cb5be412e53623527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc2a532d48321a508ed44ac4bf7ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaabf1710b5d05dfb48dbd154d7964329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17471b387ab1d12258be0c39d33564230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ddab9fb51dc9053b7305eb64dbbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c747e065447300246abc25669532dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006010e89a13d03d901b3b16da2cd19033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9fbe22e74e98ee5b6dd2f13ddd9c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb4ef089882da0e0b90b10638bf65535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d3a296333c5f0860cedc7202ebb4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb397fbf4af2041855c69f3da896cc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fce96507d669ea3011009b4062df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362175b1a9d1239d3c3d8391d787f0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e571e6e24f3205a770fe210b7d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3da4276f96e12b48dbf8238a6350941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f7641acf320f5a85cacc516763b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49483896ca43cdb36be6897e660ff043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38c58f80f0a98e7689322d20ce5d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5a8ad4439fd4dfee80f3fce1dbfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed59c91896dfdce08dd22c6d5a6bd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bee440dc9318b1aea9f77e79c20fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85b6b3b7bf1d285759f1979eec08048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754519b56536e51e6a769276cf071fbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa12212ce2301c893cc0e26e9077da450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d835bd002557bfd722b1b9e6c8cd6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8107772a6b71e5fc5e90a7ed1a1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da895b624a5a72a52b8d641a95a42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974538a23d51ad79471758f3bb4636954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86837f1830c5102ecb34d27151905c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03968b5efe19c240f1f2718e28c5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd19f68a3f5789d3358e5df8eb6bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65b4cccadb346667f7dfeed0ecf1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfad4a11dd4076a6105551f9fa8abc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c937013cd6476c25eaf7c81d58fde9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c6aaabe8b5bf69b8a5d7ff73fb5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87db4e9e71ba534a382c28ed5065e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84bd6ab824c72ee0c8c5bcf265c59b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d011df5255e8aaba9ea95fe98c572864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98390d23bb3f92b1f08e61118589665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6b45b12fea29b61fca034944bd2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d97ed0a25761a6fb78f4109c3b1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e42a0dce3ceeeed99b89ecab4a7bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf9b5c4168070516d3c78ce75378cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f345de41d2a5569e3c0575f83745470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862855fa18b4e56004433f1cf95bb7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be6700182cec11e731279d83c1ced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899078f7596e087b8dfde4cd50aac773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb419f09aeb4ccf3a8f8d07c4e524a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46755851f74d15f5fa94bde66ecb14675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bf2cea5918147a30232b4af4c6c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6bb338369946ed2e748e9a7296fac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7976aa66da9825cb93d1e5ab65b686778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864ea81fdfdfd90c45ac311bd9f1be479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e4d7c46846077cb59a545e6a7fa6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a03e1bb468b5529b10d00653903b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7a93ba9cfa1bec5afc781331cb1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d081ab12c5df131e3c04d49c5aee9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959cb5b87f78f59e6eb5af71350ae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694d50ada96de97e64f669a6a61ea1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac0ac0adfd1d0f3a52460fbc0ff2bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76dea3f1261ef16eea40835a50485787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4bd56183c881e51b8aa8271dfc2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3a0ccacfcf48eeb4dd6d911f994389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348e7d0559206703a68993a75a06a3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037d00086e3ccb7f4e67d7a6822bc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890286a14d110685884d5f8c7a63789892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b3bb4686f84e39a747c0c8a5ce5f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a3217fea5fca699475d98bbd6a5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcb70d847bc6065b3fe44c3c52f59a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61bb3b2b309dfd99ea73909de3512496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544877648c6cea13f2e41cbcfcfc43f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cda1e08dc429e58a96d32e0fa1ed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7e761111f5de99739069ca1105f5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d82bf02065c1b18e8241f2943ee6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e29a72ed996669825832e5afdb476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7b898778d0cb674874495be19ad32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822848546d93ab9de2d42e58c6b7e1b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b01cbb5d113cddd6d404676ded55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43f9e4f2142804ea066ad690473b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5b9cf3e7860e2a39ec9ff3962e2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1ac236a22ffc6ea184a2551cd60d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4c5302d1e0b46c878d4e15aaff4d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343dd6593e13056199a58e025ae22fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb8ba3b0286789be19ee8c935e9f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6a73c153132aa764b5de93cc1896111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10435b32e2e0d82f539a7324a0f6f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052e96e6a2a2425a5dadf78b450622113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b6cdb6ef3c47dd6e3d99600213e59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116338a859324b7eb2b31f8e3479ac32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f661609a65602f04e53a8419edc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a59d1ca054233ecd23e4ec490d9ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73e5a72cf0618d31e1fd90af09781118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa48ee11538a1d8371f89bb07751b88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ca7fbb65f8b4634b5eb44ed89a04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259b26b7a72c76e32eee21271f6349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ce3964ccc1d9a23f97fe98af761d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d4c7bc2667270842749ea5a6e3e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79586e6eab2d992dd61f9f8376bf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53066dbd180e4ea27a10aa265224f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8176223ea32a06df50816b482c1fe79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b953e522a3af2f9eb62a2e1952d7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83b4e4ce5577c9dfb80f912edc997d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0123d36388bc144fa30ad5053bd1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e97767e96ee3e378ea8b6f348a8b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8adf5d9f950fc420072aac1efd647a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa76b3d54d45fff34dafd9505ccc30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8368ee8f6687f2c0c4da227f8fc43e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5302cf1e788a9194c670690ae08a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af5439515899ef7f4c763a170630b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f90701d80c0ad352eb50ff8704a040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b50aab3996c6ce79a3eeb62f42e78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d6bf05a079f23b55fe651adaa91a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277400c7531b5cbdc4f228fc08a5fcb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb3999b73994bb7ca398f321c6d48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f76a42d83600e1d6267ebe0fa661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468c518456a92abe3437111721a051b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a0ec3c7be188daff8867f7667b531143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911fcace274d7848bb97c2cc580ffc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d53c5034fbec91ce5feb9e1532eaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e4fc0ea6852aa5ecf4dbff6fe597146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2e927d65d09ba4369f9b042d6d2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8f14c1e9c68663b1e7f6f74e84ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c8e5bbc3879bb07dcbfd9edec27a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a4b2a7012485ca70c9e775c3f885150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205ec61546bf656f7c4b71f26a398f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7b08423adb19706528fee822b6bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa49b13a87c11fa3ad9d76808522267153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22765f55880fef2a4b5ef09163ea90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182540778637ee1a4b52b2779270bb1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56351195353c35dcc96b1422e2f4f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeab0b064aaa0d0d27fa4b5617ad3e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6408cd775933cef793da976d9bdc96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa675cc2a2baaeaafcc898ebd4f4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b5eca58d71516472fd8562b615cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8f09538824e29e60f425250d3d4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afae942047b817de8e0f7589f57b8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf2249bedd6721aa9f9ea89fed776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7af31f3c6995dbc834a90b31fcd71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a755d3451ccf3dddebf7fa24febe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b30fd99119bc347cb2cd5e0e0bc09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826e5517fc128ed8809b83cf1407f8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fabda3bbf1e45b1c6ce88e956bd7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b886f0a17c67bf8ca16c2e45f8b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526283030db8f6860184edd768a0b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04e14589e305fc93ffa766b8358638171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072da6ad918e6c1e789d70686feda36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091c492fe796c5a6e9c3b20391a442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4b99a4a3b3a180648fbc2007766eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd3663d46651413d0b6a18a2cf60e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06e68548869584c3bc90444283a12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd6e7fa847589c53fd640e3a1ba7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fa9fc7498eb155218d9db17974e2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bde5c6e5a1f71f9db34754380399e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64044c2c4dc4b813dd5d4e5035bb6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dca9b55e20c78500ba658893ca305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4172d1e6d6c703f6d780c49c71859182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c31b0d7d211e046e617791d97fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f56807336abd2385fa297ef0671c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a7dcc80b5672f08cfcd6699a5afc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35299eb4426e2a4f3d983b3346e7e1fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a3eabd28f2bcdfd952a7c4cc1c95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0231c2d02c81d33e93a770baa4ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474fd89139c5ac9bb945719d24d583f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a57f2066bc84ef4944c6c90f056c81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d21ec909a2a0ead92d5f8cdd15b51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca02866ccb9266a42f68479894b29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a611b94ec0eee4a0c29f02de00dc15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce84e580cb8a67532daf540fd25c469194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51d8340a51d46338e3ed3c8197a69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930e183bd8979d2863147ba344e4e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ca5bf0528b9525ce19e551d68232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95955dceee31c9adcf9dd975bcca300198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1daa0a7c6e272163b7c677b515cda6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf76ad78714a1fa5376d486ea7714f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f4383c3fbd33ce24b370762753fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8fed72054ec2c3f46d19df37d5ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82714cb519223d07e3bd809ed9749de0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a168700eed64239e03363478be83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf27059d8793d89e2c562f148d3cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee67ec2a9ac6d6ac3abc9c0b0d6ac2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf983d8ba0b03da7bfc8c779ef87994207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64ec9b5486b6b82c6f7f7e59437ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860c77ecfd06297b45d69d6e0e08e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a993fd66b9134f1161fbe605d4b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49025a41b8f34354a5c0375e561f1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc992abd5c227a65d555ff05e1a53e7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0d01d086637aee24ef7923e166b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4802dd7151449353f6c68b3db501214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d0f838cb8e1c85e972ca234207fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430c7dc7ffbbf3028c8cee2fac62a27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f784ba84cfc956659ce49249b91300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfae2c2049c4922968865bc5bcce2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2b6d59fd331dce04c67c11625c037219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfa420c26a32e28bd42d69b79b6ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b41471d507e996281673bfa1ab21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2ee7b471a3b2c459f6775f44bb5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400db6d7b77dec1c367625944755b36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d86b56edc0654c470d1e0b030da14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9f50dd8f740f62e041a6605f1e87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48ad61b2035095665d897261f2bec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ba0b1d927b97d4ffbe41736f9edde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec24ceb89ff8b5ed200135219ff34b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1866d17851b0343b816367e58537f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b99834342ba3c14004a0928b3610230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e36fba5bc5af71d154f3763e21a8d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4acad73586b2154b86ae3d5e8650e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab43fbf8ecf5f21fa275a9148b4257c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4962cb29ce1147761de599b6dfa4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403078eaa2795754891e3bc58bfdc6a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db716011cafcb0e57c7473a00aa02d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7da975a01b83dbb77592355cec55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61e93c3829a986e6b8b1af02bbe5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f5fad70558b345df5d7b8493f5041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2888f484787968db47b65c22f24b7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ad87e7898540e8ca440d1745fe51b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a2a9bd60c915c541733da27d56ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f6b68c84daadf662b63e6fd2e65d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c0274ab641c711260e4c21147cba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0c620601f2567bf2d33cb0ac77b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efc84d9924ebeeee9a2134c2e7dca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf295d5c8f89d7d6d79e42519cad8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649cd35ade2c8e6928399e69d75a0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb150a5bc67a80362b8838eb7380c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccca273c953af0a59727269d6a42c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0c475e89c539db70aedb6e52b32f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414d86b97ee1babd8cd7dfbb3f62d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741b1c1c1c67649e3429b57114d06ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d9622f6981f368c401af5310b8e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab622821c9eeb74b1f6e16292399618255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e8e2b651326914b5e4a9b11ae243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d5f1595a48be672bf7bca6ef7d487257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758e567e142358997196726c00e0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b6c860c7d0c850e584efb00a3bce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843060fa4a5e40d45aaa509750f957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d38e6b717f609abfe1d3e4e53899261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e809d049b4a339606a9164fca29b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14583230fd22b21127fe199b5cbb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1fd5476d57bb07f30ab54d8673645264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d10c2241436dc253a3aa7482f9c721265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075625f0a747008723adea3e5eb8ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0cb7b62b89a49a1519aeac0f23f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869f9fa2df8d85092806aa46412354268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b04c5bae2c4b53ebd642a1cf1496f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c374a006e755b0a4992e26e297b4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8526eb6f8bb7ef35210e0b91ea35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6283ab9e9ae291db08c51bf2f1f24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477eeeb6a135e8e5e206ce4a2a3e9ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b63f5f733ca172ebe7c32d9a290a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd37b34d9267a8209e01643cf9a6bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009134b6e6cf2d1ab8c711c0953dacc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a91b3a84f7a9b51ac3ace4d41de4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6f7572bf727673e07edcfe821dcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359154fe4f15f9bddc980e462916d593279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8b44e1ac57f41046e54fc545f6c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640d7e3da6045b4987bc74d4f2e8e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5908674be07a69e031aae647131d351282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf9e03ab44ff2fa8dbf28a05482a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a775f5108882e3157fe593be369c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97594e7e68c3894c080a74f08d23d210285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5858732506b8fcccb3a18a4ff203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96217453f6f1020c6487d77372a4d45d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db54c10d71ff2518300ecb2c39db0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a31afe05f76fda805a8168a24b2e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd053c7ca5b3b44f6b0bbf51c53e3d2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c58ebd4eb8f0e0e44e87a746dd7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c2c02f0321bf54e9d8aca790af42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102b850e4a05f6cc8ed050dc1e37ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e289318df3f71e4a29c22525c7e009a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c50bee5ee241c15fd78421030f5ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add49d6b13c600794aee16a009b207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c882967a541807c2594bbf53f73240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd419769a49de16d384fb077a3c30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656635341bb81f46713cf93bfcbe6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a78ec32a0bf1c1a1cc6f139be48b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16ba7ee3e2557bfc862f34d048f0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab48ac66c9bca7b011df3e0d41f56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c999dc7597c551cc51ce7c20b383b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee22a8ac334a1062b1d2d44ead4a30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1807c34f40da991afe5ba5fcf7a36b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e97fcef501414ecfa3a8ca986afd3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da30abbe55b4c2175f2271ffd3d011307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2f4366f06000b66d033bd15b4d96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ca9c1fa637ea20352f1ce794b3b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff14a8f3f783a098ce33bbf23e1f947310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539cb37de076c938aa14a69031a7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b36c94472829c9c2db8a42fd1e57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffca577ae9132b37f56ca52296749313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184288a6be19d67020f728ee5ed6548314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac154275355a13739457524c28e3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9cbcf23ec6b1e6c1dcb6e13a6ca8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b30f8fb6b52c5a586e3a1af31f054317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebc7310fe98a9e60538dc6b4fb7a14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c255839b840d58d0e09e95e0b3d863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd46b41ade4c90a6a04f0ddce757d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06088b0fb9fa634c28363d381af10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20fbd71eda4b7b636749608330daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709462267e3317b1b4aaa5f94bafef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209572be3bb3afbbb0ff099fc34b53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c20ea33ff2e289ef72465cd16191d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3ba6149c9abe61c24756ac6c11a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a2a65775950d2f8a2bde07b3d1687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2dbfa88dca88c16e256fa74a69191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a1224ef307050e4fd523a01995549329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619e7ab3eb42f1d536c53a41a763c6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd5304072b6c26f8d082bc957cebb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7314c2db4c6b0248fb95d7e16c7827332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7687a143bee2ab8147b26a8052323333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403e3c404b2da629c90c7f1a550e90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc5eb0a64a4fa1f0fc2af6cf6e1322335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b03a43ceb7f59c20506a739c943199336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c09583cc94df1a822d6c535ece0d04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bdeb833f1390fe844c11d29e432fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6718632ba9cecbdf77d7f0ec76333339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136ebef401acf65e988b8ef62e5c741340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda545cc64568966ad8651632ad974d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf65c803f6613e20d2fdd9b8034166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf19f645bbd9d4476ef8ea5b88ec6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f6fab522122e5000c5746db069a51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3a163ae21c1f3e403cce8dea90c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe6eb08235ed2402e0ae10774f2b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169263c4b044c07fd9a28a6961356b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6d648c518af2ec3e2f60fa7abdc2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddbd741dfc0a6b7dc23e5bd314ca14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7beee2485500559895ddd109e4496a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7816dfd5b22648ae00bac23df176351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42d07b308936827b8f3f0eedd37dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e02b2dca1deb620ffa71d5632390353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768cec37c15248fb44c089f5bfd01b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e723499a058f607c7f73c23f9489355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ede1bd10a130399ff5769df50290356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fc05fd89d3935e7d0e5c0187a084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ef2ed85caf1b4f9b91bb02dddd0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1294c2943f74f98a92397898dc14ee8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9dba9925d3eb01ef3f5dabf38c189360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35ed7091a2af29270d973c875dcb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159dcbf30e94415a94b2b85bbd812cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7e3006d736c5ddc4a31334015e18d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4a8c76106109e9c852b2477a3889364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac5b6c7026255ce644ec8459d5afdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b08eb1d932a976011126f7441ea9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49505a40a9e1ae6231b1e5f36b244367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1bf0dffdf85bb31623bb129ebe9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44085651bfa9e0f20225da3cd3f58d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2de24fcf7d8a3b4b0015e1a4d74d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22af2aa41dd1e0d32aebf9e5e45bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e10a0c9f07e9b9b487bcf105afb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dec059f712899bc8d2ad977f23fb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68795ad6acc422da36693aa15b1a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae5c298c1fb3e883e220ca98b386a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339673d446577abeb111daaa44f6897d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50cede671f01ce62bbea8ab2aa2e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde6c6db9adb3b9aa3085c98ed772d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6e3707d41eb92f5436b44d9084422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217c383a8eac5e89bed80748a458e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86402bd2c7cade3157fbc866a624e4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad41b0570df8ef1827f047d61af55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca3e0c7f54273d4bea160acefdbb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e00cdd1421dffe4ef3f1d1936293b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32e48f39c8699ed3f55999176d850385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a704b8d9584465858ff66e986aca80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d1d5c1a6e920cb767d0db7d267a5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4ba99c34cef1e3fd4e33fb682f57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb8ec461913a446e715ea68b30a750389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f20541a621d723bb8c1a0073e4e97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528790af9a3aa01ed81ad5bfd64d36e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29baef94f256bf975b48b0d395a573392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5568f918440dab4be07f0622733dc27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441e64f186840399f11a3d9c9c8a95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f02774c3e392624b65aacb72b557d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa596db2d89b29633f33f5b5d7a201396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744dca6a0235fc8299d23e447587db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e053a1824a096cdaadc54c835721b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a65813a6cb6d2e12c53c055ef30b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db728d62b83f4b35bf7ecdd84fd630400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8a60b37d115bd36ef2d8640fe3583401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf8aa57df413a595193169d7c618f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660edf8037c52eff0fa2ecc1b382a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007740c74806ff7b6ef5e0061a216e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052fb2bbc511368ec12dd5a394c2e26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165369b6386d39adc580eaf7ebc27c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8eea146f9c120d0082167d5010fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95dde6931f79ee21b3e30f68dcb53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5ed803bd85ae2249a8da46322181409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d71abb3574c8b06c77c2e3c68ee75b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48b2d81538afcf213bc7538aa1d6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ab7699940c317b1620a5a92796ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79ad901a653832c4d9e8afac0c859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59807e6c8903f5c4d6c6341a4e121ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ecd49395e2b34faf3bf142d2d9bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d766f4500b4b96efac81253482857d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d5612047cbf7ae466f7b47840484417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62ccc0d86dccde93d7f9547e07c7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39164a45593a94d70ee0d65a101daf9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd3402a02f8d2d0354933b1e1b5840420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14ff7de3adee3b5ef0178fbf55a28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f13ba74e7ba045f649f06c945c89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd976427fe6707cfc8fe5c48a51131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312fef33d2cf59325fc0d8270d1622424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea04ee302c7979481ce046faf9de05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d79575c22832bf746f8054727f998426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db99eef4869376e8b8a5a02a7e520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cde57b439b41db037e0e9d5c22bb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c4cdd3eb4d20e17204dcc17901e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce940890900f583d72cab7e2704c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973bd5c01bd2cf15c5d12f8505ffbb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b46f3175402a22dc5282edcca1f3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f802f56e5945cd96e1b8ad49510c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448f8fb8df1c34933ea69b0dcf2814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826fe458d375b14ee5eab937d6837e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303650bdc4225f41e4ae8e209137bd91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83943d33379ce1a70386820627984437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75573d985b54044516fcba5e243a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a3d7f2493defcb797f8b7b20798f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad8740c8ca22629cba7f116659bc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173c66c6d90156ae585418cf1da973441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da75f2fb7cfcb491b9bb3c40799701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214555ff9cd47211a834419285708c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6306dd6af7bf3aa494e4107405d14ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a051aed70d3f92dabafaf808e63e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d41e3473b374a3eccbed34f3c5421a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9762d3203d2e683346bf4725262cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70944aa2746db810aa04039c0cd768f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918d51dadfa48068c0a8489717d362449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9cd4ef8bfc2026108544e98ffcedb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4f139e1ea2d382c9c4abb2dd3b37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81390a296ea2fed9acaceb10bfa7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1abf4ae08c51490ac1e09ef8dd070453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07906e87acff3fe3e767d2e51c71811454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1472595d0cbacfd6d85c5e10aa8a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04921820920bf86031c6f764d51a593b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a12dcfd7dfefcfdfb163f5ec4d62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72de01ac0c096ab014cf0c59fa20b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3d25a338ce62f2599c20caf97ccd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a1b425c097edb2a404efdac2f0bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece16ffebf28bb70805fa5ea9b9dc28d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff20d86a41cb275494e80f72365ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710997ae20ed41a27c6c26b65b4004e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b790d4c5d3f08b3b2f6c9102853a5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec1ab477433e0028516d1f43d326f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfdac3c865c7ce3559d8fdde2eeec5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596490f455d98dc159e9732674ca0dcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae69bddb4407f23786ca4a6789354468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f1068453dee5cddfc5112f4810934469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ce40c430d3d55c3e277ea6ebbed4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296f7d2b520098143a74cfdd1f3fdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc41ba24dfaa5e2227c65dbe9a4a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acac5b2c9f465d2c256831b710d23c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1744bdb2fdc53d443458ba8c5192474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83796165be675dd5645f02de9130c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9185a8e81f9d6b62196329e3635f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236df3dafe6af5527b80b7872086538477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe99f874146b011fb74d781f5ca66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8beaf98a05c14d0b811e9a18059a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8421005f25dfce9955edbc1e0263480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15e41aa467aff866cc50207dce5f28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0679452960dc055c27d5d092509b05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448edf5df2aaffa00b3dc5b443dcd56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239eda7f9db1a16c6734bfe6e201cfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c32f538b74460aad3fa6ac82b7bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0f7afdeca881965dd292c582f1872486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494deedb3bfca623a8f696f257755120487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc785d907912830a26e37f90cb318249488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd615f43c9f77f3094bcc1a0ee55b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed6dfc034b6fe205408b16692cd6c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4177fb89e083c27dabdfca26bce7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7be98acf1047ac279e90bf95b57dc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1620e2e3e9b28d28b75a4b89acb7323493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fabe9e121889852ebac0e32b0f04b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db7393025c8f7e3d8a6cf7a1a572c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41012d0d76e792045201b0465363be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed37f3989ed0331f5c38b528234a71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e351ca278a03c0ea6b5eeac68e694b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d4baf12becfb52b9f5070c21a35c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019fc910eb52c3c886da7d92ad51b27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75c644499e29312faac69932e6cc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988111edcc5a7893a0108b298b3f56d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4275c2b95c96e604f6ce5e5b1404d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf9f89d9eef40a028e2a730fd5a968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee101a4f73c37825189c8d3873047b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db0df0833b9e380c3bb1a7f4e62330506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad7ae5abfe98357f82b1b8db190df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c77668d0d13c514a69c43506aa8b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b3bb11782c427fa6b64be4c234e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87d23551038dc6d23a077dbbfe5f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d583bb734d01c88065d83047250d5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2d00ba010f265067a5ebd7eddbd5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858420d84fa44cb5586881065addd7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6f5ef45cc35c1ac93d914e97dfc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9b0597d9762d4aeb5e9ee1ffabdb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a817f19a2c1754396f793ed8073fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b854dc0a42d9374021d1c6b161ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d039d76074385d2eeb41539f23e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ca6b22ce5028cf5b40da196eb2e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a741ce6a93b1f0b1d9a8bcc72046ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af97e9b8d6f9d5dec501bd12270f915521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32dccd1dd96663ea1ce7d25fdc445d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efbdc4aee624b9d1bd64af6b41be7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec982df1626d82e27d6af1ce43dd5a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ae86fdc6a8c38b86d39cb17005adb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf279d3752d924eafbedfa47b2262e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593c0e3bd40c62d36dfbd88fbd6a18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20791e28b3b9bbc3bd7b14c3ccc005d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02c2abf586dd63d9444833a92f4bd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64928cd335015c038e1660a7992747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590b1e2328fcb1fcb3a1d02e0e2850531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b6e0ccc813c254873caeff5bf1ffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63315b88efa60c889f1223ce350ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfc4d817db6f6955bd3d3709e17f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e074b93bb4f0dfbd64e33a49b35d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355945c5759bac668a7d138dc0b11b8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a38dcf8767558a38e29498afa544d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827bb514e446825d748e6874c0c9695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c2608e65bf63da1135e0673aa1d64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3800b91cb7803922017649a0ad2477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28a36177505462e77751350cad7df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96052ee43b08f7eccad282295773089542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6cce2ef87188b5b964d6605f73a85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535cd0a2333701e6a7feb807d093f43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504720cf4fda61439cc231c46a60c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf550d78b69e7cb76f5a4e0bfdb7161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d493ec93729a43c0abd9dfdf84bb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820696629618394d9db50bf574bf91c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a41f0bab538a08f3250070d0a5a08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b8e60cb4ba9d2583863bcc4a07e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201820bbdfe24592470b847836aa983551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec02ec83750093245682f363d8ca1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7198c7043e0da032f7cd2c8362d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb711c7e4a34d88da095d6afe8aa370554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9553454410b7eaf1bda12d80ff2e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604c1de6d62e26b14beca0a7aa9f7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d4825db0c90874e6c5568eeba4b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06058e5a80322257c941679c1fefdfbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee87e2ac5ab74d1b6bbf0d933cc91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b069777fff7d54d496e1109355565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcccd076bb204942b0dcaf9b80b5cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25ea74ec0e64dd93b3ba41196bbbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f464db152a64bc65537ce43ec95ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295ba2741b6206c8332a111ee32ab3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad97db942005fe77dbf84131f969df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd1b7e6691d239c3fcfaca51399ca8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72598e2140e27099ee114175ce29702567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b3313cace2532b46e34503071ff0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a684e1d6db6429b52763be1c53d9680569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bf579358f246eb9673710f5e1b061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cce97d75b18d8e581550281a8df4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795108c5de3db6bae699d46d225e26c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb87033343684519a6b115bc767d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627db6f7e5b730c60f0fbedf94a2ce60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dcb374887eb3b971b39080623f10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18b383457121ff7f205bd3108249f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c743c43e86021952ccac4e3f1a53c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418906328b41c321fa07fbc9a5217d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990310ffb0c3a753126c0e28b97cc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f2192792ccc9b189220fe5a22b92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a90950541adc0950afa690e5586e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13165c3bf5b57a7b58f84e7a8720c0be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821d8fd61d3c683bedd1c3f9a90164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c9891dc7e758cbc3c45fb177b02f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f90b24d1a3056e5d0e2c7f36cab91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8211e55cc4c697509d16f016ae4dde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccccc6c66310ebeb8ae01535acdb388587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386327474fffd6f099e5ae446a82470588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3073e9c108882efc289d253e7a134f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b055016d2361a0d9915b7e5b143f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1b80f67dbd2134fd646709c845f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeecc753203e130374e8281af2b663592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8df7350613f17ba2a852f6fdb82f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a10df730988f8e844975fa40c84d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f56edea174e3fa0543db462c4737595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2705594573a796d9d3ba3b551d7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8852da123abb74e06368bbacce5728597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870f2f7abc2ce61cb778e32d21a7522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb83aeb53cd5ef88acfbc1a1e4834599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0e64d82b82e871cdaac8fac91294b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7cdf864140b0319659804e0db47c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b275370a5d134f4f014258bd5d215602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2495ed299c4ace51ae28847f6203603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cab53ffdbbe427d132d92e8c7ddae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef08f9c95a332e057634dcca3ed96e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f18356146100ee3c57f7754f48088606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9b85e9ec811ae02ac57db694ea808607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834eeff06fbf024170eb39e72493e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76cc140914f4b68a9154394235c46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb02afa94281e3e2610ab13811ff7f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f142b59fc9772f7d28aecf2ac655611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516d71c99c9e74a58439684d6ce9b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03775f6ee6c18fa36d8f91269599ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884d6987ee68aac300a4656548fa20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716789575ed839aac8b00104a3ac01b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1261da27a79f8efe4dc12304ea32a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3093fd5fbbe69ca917946d60ab14b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff53861813a6ba987d672d654faddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0340dfa3b1752d3a648d463a66a9ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b79ca7b2d1bb1d779d9cbdf01ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af36b3a6b46beb146f67f6d1f6c86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fca617b492b5da86636e1198e7ef2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f694e89bce136b8cb5dbb4022793623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a7e6eb7c5dfc9b36c4d171e14061624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7facda0128899d2c39ca88da16eb7ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586332588968b09861706ffc2a8d65dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6072504f88b8c497be78d739856fa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf7e97e4f4d79c857f2dbeccf88d13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178512a53d7d75fb8d9c49264357124629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4825557cc3a931b528d4f4d2120f16d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b64ede08329381da4710d03497ba34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be28426e2970d9e424934d95468e02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7552b8d6dec5490ee7f4763321a1023633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d404d0a378e316eb3de545e43b2f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583cced5fab31beab131bbd09eabed9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0550910bbfa71ae818ffc3fa37c8fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c612778298d88d7321c20cddcea84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1ab3bc383da6a38b384edf9e66edb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecab464d5afed5c6d75c75889e2bb14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef2ed31d73e1195a62472cb166000640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba08cbd2abfe5acfc0efb5f7260402641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6da688e9d7afc5ca08d9acba8c7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b8d491ee6c7e49d9be60efabf43c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b5b49ecedd59fd74b698756d2666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b424fa3dd4fd380664880d48b6548645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f521a47d3ef5936acc42ebbeaf6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba63a445077c6196b2a7964d387390647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9756f9cf678733abdb40f51ecdaf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a783b527c1b178cc27c3c971ec05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e26f0b7c97a77bd5971e08d81286c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d19d929f7050ce0f6af93ea47e131651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e5399654fd70ede6c4bc1e3ede68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb25588454a216f867fcd57009a121e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc772a3e7e208826587ce34dd034dcbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017774baf0be2bef739e9c791c4a24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a109fc1a19940ed07637524ad157656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7e2b18375f17f5323bf6b6f578738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336476442402c3512b42a674c0b38cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239229ed9f0270dcf3736a0118e10bb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398bfe4c8c4d10354b9379d7e05f1d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787022deb8b73ced710932fe02051e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f552739d3ba56ec072ef125cb936a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d4b717494de493cfa277df9f34c69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32819ece68dffa8e86faccce797cfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ab00a289e4f5bcffb9c2fa722562665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68b6e83796616a77813c8858f34eb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6a448de89b4896c7c49bc4c086b0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c34628167403089e8d1788aa70cccc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2a69a13e239cf79eabb76630f10d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89971e01088d7eddc6384799d100b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada59948d8fa78defbb5775e1e99ed24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c418f4a8c737762d9f7d51ffe6b44f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a393811172b336207b5d6030a985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda2addcd15618ab360443069c5db2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5874f4d8d70680a6a01ac24ec370f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc333b3687664c948b09f3244e82c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eecb8cb80739ec2c96c6109412083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b63bf5be0e594d204cac708050079678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41012576924094f0aadeb5dffcdeee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a48632f497f7aaa26dca6a4483fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d30a5ffd23ff9ab8ea8d44e5f0ec6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54baa34d77e464964304957aaa406e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621af275858913813736c8f73bf638683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf250d5ed4ca86986003caf952bb88d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b42495b844373829a37ea398ed1e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a9f83e00a8d59fe9333d315b1bec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154352899eed3894c94fe285a0a1d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bd9ee4c525a403bce6a3fe1c6a14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececdff862018c523f581f82c040a6ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12c235b5b934f1ab8db306323965e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4997de2e7352e8388f7058e91bcb4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f0e5e85eff78a6260b48f1a5c9e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f19027631cc200ec3ae543c522b38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15255dad8580e5b33338d935f2cd4f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab871ef2276c3c6d1ec376116ec2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f15592061a5cd64cc37184565f265696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f9e453c0a1edd9b72a9bedfb4cee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a54be63811e24a428e63843478dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4edb0b3fe7a2815b1aac002ef11b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799a700eacef86ccf059355e221cd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d346d1c4a5e240502364f8ed3d5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ce571723c1ecce910e428a51fdea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cafc0b74971ca3beadb84769e92b0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d1ac67b118f0b8abe4c51c41d2e99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85d04a99e6c39b311b591ce92535d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdff9cfe85df427ea68b5b1747c760706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a92c31653d63ce2f0d2423ec11255707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0824b195939bb3c54c35bd9c7346502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f92d2021a8e922c2c5eb4b8a15ddaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16065cb64eaff2212dbf3117323b1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247bf1af72dbe7346b765a6e109fbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2acc7133cceb232c48a0f04dbaada0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a57d6fe8cc5184116c1ac6bd89808713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a53f0ac7d95bf4305bf50a0893b3a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf16135164c3ea0bcebf91ed77ac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ff51e37be4116d51bed341287494716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a9675098ac2adfcd5c1a879a5101717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa898b0ebdbce97429dd5bafca3fb76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae08bd19939c9291561815e37db5a2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67ff810e4fab67b4be87b1aef46e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23191ff06d440b603240bc9b7966f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857876256a1e176badad5fa85a83e773722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac482119f21cfb35244598c41096dcbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c510cdc5351ff08d804757bbcd016d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c349639f47cfa7011094b031bff7f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac778425cd759cea2213de7395535726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d780cf681d5a55a88fe31b11f714a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573caa679628ed0506a3c5d16887610728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852356e0c117941beead5f07c2c3d124729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b254db1d40bcd3633ad8cbdb23675730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340681cb8d6e157a0cb53301f5cb51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12837cbd3b32eed66701c098e713af5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ff8100a0cefd186d948d2d84c04f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa15847c67a083457395e0bd589ffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475310e9e8728854069c67a040dfdb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04be5acb3e792947bd4371ec993d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87bcc43a3c02805d5afb087a91d8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05507b01aa953521c5d475a9d9021a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ce2cd18b8d09f5f184d5a134060c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713ebba464a803b22d6699337dd3d5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e2527bcef5d413a3520b2cb7a52a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456680b618a407d1c218c66168ea01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8b318952492cbe9bd6a0dfdc8f812743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5501d8a79d2b3a7c42a066ea7f4eb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b88a360cef056316221a5c75c3d5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec07e4c6cb5dd18421b7b9fb3a45324746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7da36f0de0e908ddf30ef77b9ccd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76236d28d95127849734086f0c38571748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c703bf0dc8887c574d94c434ad31d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af9c0e999910a15395ab8d192314f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b46e62c99fa6a69d2a598401a8958751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ddfee5a3a3b73d7b0693c79b4bd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d50e54413183041fb8e5d7e8e3597753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e215e24fa07ae33515b07c364ebe50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7122577acc38528da224eeed09e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321084e9658311d86cb58512695134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b04035140c492d6e3284451ab0b4b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b2729dc4cdec7fae2a684decb9a2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abecec5ae29cb67531600356319b5f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31573d1125f6653993d0ba6bcd4b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16e413a385d426d1d633a4707a495761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203c602ac9b226dca133a27403212a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eb4324c5cf60ba1c18ad0c76ce5b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc5730a82fee13e25e64d83d6dac35764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190de20fc2e382d42e430eab0db23e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c27b56afa1d05793f95371d42e95c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a527d1b32df4615de3dc727ab18535767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1aa69b11f630de956b40a601cd10e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845c97301a2d55621cc8e889ccf6a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedbb63a2e8feb4a079c2935ca5993770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a69aad606d7de7ab34f3c3f641338771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba07a3f2cfc996ea0a0e6d294c9e45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710c646e05c320f7b845cc68744787773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130c1541e54aaa6eab53cb6e25a2b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c96bf90896b4b15b5bd12e862da2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c946024c71fd09750d79bd1339ac822776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fed9a6560af06cb88166a95c748c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247df628862d836612bf53996bf7778778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47f0f7d34d0ffc443a65b3b4e44bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a262693d620191a52c90f42b580d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc02d252a44fec6079cce0ec484c1a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f1f603d7b73e730eed976cbe375c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c99d15187ecc0c546b75fa7f9ca6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260459b4b649534ac13fdf2b5f49379784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace500e2bac0df8af3ceb4e7217d834c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc274fe7b5afb20702cd5f18fb7aef0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215299da2d8212bce02c555e2afa39fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062486ca7a32f3b2e5a85f5a5adb0d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0811ae0ddad1477bb0b8868ee48c90789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244effd56e89d2579f515a709ca1d86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0197a0a29b4af4069cfb187642abab8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45641fa91a375c05d5358fadc9a4a6a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf682c0ba4c87dfe3ad76258370484793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d1b35675092110caf188ec77d865794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61033f38742b3af231caf459f514043795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13562c7e44c70fac3661da46cf3e2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54528b016cc742b9f44928e548ac49e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05135cecbefc61a42ab24a7419a1e29e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e926c0cff3fda94a97c12ffbe0c94799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe003116483e5f4f31815e0efbc18800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b04fc89ef8125d91e46753527af47801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccab6959ec421ad9130eb798753b60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a552d3817a4307754a36b1af115bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab00c8289e98706b6f14f6b279f5af1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6db599f00fc86e880116a88c7b2d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead95b58edfca51131d94fe4e5353ed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f357e39942c24bc467847c151ed78807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd9875521408a61902ee779790187808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a4b2210bc4fb85e5f5642279d372c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce059e9bad4f9d9d6afd5bee75e51810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce78adff4064cbef9cd9e0203d6e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9319b548833a14fe8345f357c8643812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664b86edf46480218126d1ddd4c89b0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca59e541e9ddfc2b405b377af1b808d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8671960fedb4f0b0a6c0c5d6cafcf1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078b6dc721960ded407078f39e5054816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bf482f8a061b3b1f43252176c5769817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413757bb5e60ef31c172b3ef1c40808818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4dd7fbc910d6398c539e2d7b1797819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a5f802b818f28dac613838eff0593820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248945762317de02c3cac822445b35821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862712e41ecd30e7178c79eb499e505822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169083ab83255e4bd4ff3f1b87035cbc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51071d78520caa61524f28551a4ca80824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8886b430c7e92243912774f969c4cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847f2ac22b3931a9e1f5a82e5504c0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf9be3e8260522c0fe8f81a8f5d7d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4bf9822e3b9d134295d406e34ed5b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe3b5465e406d5d2d1a60ae0de415829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b8d24cd040b54457579c27e37bacd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083876508e95b63168904ab5b96d47a8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b72cf31792ed5c2993c172284b2e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f0d5a5874ae2857ece37a2a284b1e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa8f1776c679d98cc9e73c73c08ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595fde037d3e1db7fe66a2e56a2e986835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d01071a22ff2d772149b8ad4fafc3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad045c8b83837ad195bc67d67badb0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb217cb8d3263d660dfcea38d4156d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb96c1d49c8fa7d456b45a407b6c8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bca7cc40f16e641f5b7009c04ecda840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef6fa6856241b80b8b37a6dd36cb70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641be4ead1383d7dfe1a2ef726adb3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c257ae9f941336637191e3f0c32f4e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e846d3893b5e8677516ace6166e0bf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee5a18bb50792e61df7eef9ab4492845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b3a39bb85c96ad28203bafcf63e11846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7cf82bd771209a2b91fcf142217e5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d67d1638904f345b635b3cd954ae848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1bc63c34eea5f6d61404bc6126f29849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46717c0c9281b94dff2666dfe4af45f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd4cfae303aecafe2403caf56538f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb0ea620326d914bbbef3311dc1a3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd955daf1114bf4e648465b8eb6fbf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aaafaa7423a95199d47cbf4a4664e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96f2fd66bc35a21399852f5db1a28855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fadec72556341643e73dcc28c9210856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3314836b7ca1a382a0fa66c1500af3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a181e6ef07f4c2f00fd83699eea9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100223a26a2e370791f4df4a4662e02859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970e30392e83d54e5abbc62f31fc1d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361654af4d94f8bb1a35e67da3b40fe9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0233da6e6936ebf7e9fccc55fc1935862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c5c726c40e66502349a6542080d3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6988b9f773a6daa01ecc40d754b0c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93901d5fbfb3cad4961a616e461091e2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbc9ff9ca6507d10654e3c4debe11866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3e390c2e3ca4779f9d058087692fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea937442dc8e9ec0e6623a518868204868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85dc378b4d1ca3fd11042aaa6221e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f085c201fc7ac7e8d8ff03d719ab92870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e0f65d2e44d870b2f73f09f1c2d4a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1cd8b2a4095f026b7967b5af58ad8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c09ee4ce4aaa9c5f31fddd95c569e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a49a6b8f726e1c617c81b1be6f084874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2912c3b6feeee4b2567dcc7346d81875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94af869e3f342fa14d161c6564660c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ab022531de4e1fc56865cded53d0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cddd3938b8c6f9a3fc3ed848c8fd86878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb0344f49148216ce1cc66fd7dda9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641284704fd5d956eaebbe9fa3d0991880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993e0e3b667b759eead6269ef13a19881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292228e3340d9d57000231149a97e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa754e721bcfede2c99214ad499c8fff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131091e9eba881ddeb98387676bad402884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b379caf55a1903ee2d446b15cdcb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108da182df3ce149263a35e6779a9d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b38cf5b18812ecc8df738dbf49e9b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24535fa918457a19401eecb3aad298888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6e814ec8a8db9003afb2ff79c5e6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de060a023292a15dc588fefd7831b3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73cf5d738e1ef4d21aa15c5fbeeb18891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab382baca57595aa3d644cf1e3d32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8bbbeb4ee77e87192743d47d86825893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f5b2018e9c867cdb3ee87c4b764a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f161d461bf853ee417e0da4fca0a62895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea905840054ea070782d8e190a946a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fb41a0aa94a59700ebc136f41209897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005035a9b30e2b7b5d3809fa78480b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789372048cbc45cfc06faca8e12438899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2c4a64ab7e1b059a4b2bfd20af16900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a97a0181dd628945d33a0f31eb0f49901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4adb792c1b1308133af7cd216398cf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd30a36e33af6a43bc8032cdba4060903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96466b7c2bd633db04a04cc04ee5ffdb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256c5f569ea4685704bdba5faa530c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e2bdc4dbf5bdca49e3cefa5c03d74906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f97ff55afaba4cfd09c5dde8d308907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1227328d72fa217f6ef5368e4bf6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b350f1838dad7857add20c636069f9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda0eb2efc8b6b1895364a66ea8a1b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abfbe960e7b1d60efcf70b367dec28911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd230f07d04812621abbd7e9950b17912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8243bec0f5b1e679fd379485ee8e0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad44a08e7fe1cbd390960a20e565f0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527eb8143c0d2815cc3d01db25053e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf2e2c40debe4f459dede98936785a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1637984beee713ce0a7ab24ac616917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b3a182089911be25654febe0673918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ae87a0f29af6897624cfd3b21acc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcf676fc7ca20582d68a55fa9a575c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057033267993135c0891f2e27a3deb0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252fb108cb0279986da99b23620d55922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c606bf9a9ecfa21b6f7b1ae15938b2d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71b625d45ee84cbe03b581f8d644f1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf707cdb1f5c12fc918d23436bb43a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1c77617fac9851cd80b2d34a62654926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0eec6dc6184a4d3e5eeb0fce81ead927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8d7bffc46b64294319a063143201928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a026dfc18103368bdffba83f5b121f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603612c0cf4e6e39893ec3e546188e33930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee29733bf3c75cd39bc182675f0a7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61011270de4b4c8e0797f64be4625932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be59b625bdde4dfc9c58dead0ff93e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5eaf4af964843da2bad47345bbb7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8b11c0e56ab0b94e83f51b848cff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8752bbb2ed4de501fceaacd634e3a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd699b20aa0931c622e146fec45d7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4382a7baa487bee7dea9cf38505c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e3025717f13f9f39078ad03e64a7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c47afa4281223796fc88f7ea757d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b126c74e5d984f5d6c46038d3a82941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f7130f54d07bf6304d407bf2a2414942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91877fe6ecd032d26e56f63bc98b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179d30d3bc29af9de8a678aa5685df1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcd63f6ed85ece3010125cb63c82e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca67499fb679985e6068d0efd631d1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60e5c7d18a549d38df492292a93a3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fb7011ca3e8029c6b37a79bd8ac8e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129006043431974659f2fbc4e982a55949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df150bc73090ebd19168999a3b0d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5655dc23e45118ab0a9e725a940e4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a3d6ca8298ef00d98221d170bd493952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee608e9539c13b7b6cdd00562f48bca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bba5afc20ff07677b97ac9d0ad4f6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770cbf769fc8bff6ef274cd0d64e59d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3914997d5354317453593a4f82fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987cdd75a812b3da3dbada9eb33a7c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5d9040d11e2ff72d46a1f1b036dc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b911e8530c9c4e7af50b461f53ba7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e627800b278057211129a2e01d47960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426baa4d1e294df1aac8d60f6f3cd9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc416121df2e590c945de32796821554962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530af35bd92a3949e1eb3903c63936963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ffab8cddcb86fe5125163f7f18b95964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a247a87ada058487de4f3e8ba8fa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325822ae465eb670fc94388ee52c35a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ed91486b682986c3c21b8eae1395967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abee330060ddb22845b831189bc13968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c703357cb514ca3a7600f83d17772b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf2aa3ea0f1b89307a10f10ad41ff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aeef3c3b27373e8b35b6ac23c210c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d7bcefab8e7e8775b6b991d4c032972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c901f605cf08e631bda7b0d80668973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ff982005222a0bd7908690264a5f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0eae5b5defa2be83753d18734e14b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da87704284e02f4a722981b9b76cd6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb97fa32f859afb0c9f5d1d769d5fd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64706bd108f79a46073e63a16e89f10978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d0247b00dbe79becec7412c9cc485979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e521b64a670e997f083bf8904f5d0b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17f53c728681a3593912b7545bbd1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5dc1f2b865b2a3f75bc12ebdd6651982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379187f40f18238770d781c663a2964983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456759e4f08b29bad895152024e82d9e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95314ee52017b9c2b19d6af190b406985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f1023c45cf229b1c7dfd974aa6b1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909da6facee5da1db2192421764262987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2321a28b4cc1e134bc655322d2310988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5373b8a6d7b78bea09374260e0197a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8641c5713a623ae08d2bbad2321fdc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d0a84562247c2e5a3bbb5860ac23991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd72dc98e069dcc5d9617209ecd4a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdcfac6f6a0d4cfc0d6fcfae8b8e4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c9d8c4bd813757c2332908426fd2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a809d12ca5c29cf8acefa71a0db64995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b734fee9a087dd11a7cc82f6d5b5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4c1c2a6d6421f16413e9f05c4e20997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd4d07035c2ca9515a2165f80e4d0998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891cc019ad9996d53340754d4751991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c2b27eb44afefae5cc63887218e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481eb74634442ce9faa35a5fdfbf803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845828f6f9f9e3d99efbfd1fdc2db2284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea213ae846d649cb83c83fb8a6b075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43909a9662c8566a8b77e89ab3c34e216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00ac9d4d9371d8cc5404f4a965e287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f152bd4f024d36557708bd3fdf7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c5d1acd2791f427403459b0ae6269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e404299326b6a869e4ab4a8cfe92d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9110fccd395b1864496aade3845b3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2465109eb877b08afb80f76d5e2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b0390ba922e1e849a4fcc000af5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc572352c228a849116bd6054a7f8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131c41d4e4dde108f4fbc68fa1583e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c2c01f2937effc042b4699c4224916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce593650ded29f2996a8ed688967cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c31ca9625d5554782f4365c764f5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528403e4695ceb3d1abd0cc55e79a0f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd412c070fe8c220bb8212eb48d9da120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717eeebcc2fcc2dd8494ee7ef99fb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f713d3da0fd3ae0e2c1766fc0b540822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4803a60663f60bd03dff8c36d9bdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7900aeb43543dbf7c7d4d8131d61524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac005ea8d6bc05952a94743661e0644525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd2524ae58d3f1241fc1636da1f3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53edcbddc24b67fcb76d21efef1d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741ba8b031a252647167ab5f4e6e6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58756c0e16113ade0cc9017c8eeb875b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50f6d6da91a32d926d0a56dafb7efe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39822c70d144d9700d6be1c2825db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d058a7955e7fae37c5568e0a5905a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4e8a5e593ede7c84c55a88bf9e5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7642718b7fda9da5c526fc0b4e7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28bcaa1f4f08f399bd28421b37833335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c04817fe62bee98f737d05d8f951336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f7fb19897fe3dd45351089e1121c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0df6959aea929e0db30caec5811d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453d5eed385af8f15720c722205cdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224cd4d96d07918b6831623c408115c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d13e2d2aff07d7ae317c705a0a95d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cfd7f656bc06e0412b14942143c5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944b91aa00ed626483959c098e3dc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fb57fa32b7de7b8b9dce9e7c60aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd82c99a7b308897fe80c51ce517845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc806fd2f55651436e2513d037b3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a56ccbd44a37150d38fe39b6c77b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d642036023b8a3e5c2e7e9e8401148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b073fd275fc4962e9649d433e850b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c8e1eb8d936b3889e6654410a54350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3b88110d7c4005c2fecb82fb2fa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f368e859c0536804c9ebd53377b43ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939948473dc8c3c81e9d88132f102053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800edb729a4e29aee8725dec5a0c39f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd54328202917869854a566784d798755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1629a13ce6ac54b5facc5b7493be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30af189b91c4a593ae00202253941357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ac31234e82cdd9758c4ad4ed623358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d3d27813928f2f345c052f572261659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc05985fb81c18548b395873d31db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03722c6b62c556fc84303c794892b6ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2760f562e94f7f7cf89c656133421f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7979c9bf676b0d414a700555495c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2440965b7c92bd85095a862b6e9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d353596f7cd9d852f6aa96a898b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e3b333d8e99445e612fd550ac89366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4cc7ff7ba769900dc5153fb8899c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd61a6931969c857fd3e700dd42df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abcb020942a68ef398c7d150a2199469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ec7ab61ba57eece687735d4332be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a0a5c8d99641b4cf8089c0aabdde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc4f8a887326d3df9252186f24b4fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68584c205c416572e461d909025b62d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29835093e6a557a4d25726bd12929f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dec412d12dda5fd18492c76e3466275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85718fd7d3699b2d242fb9722afcc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c44225d1bbd62be2fa38891ad86977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da30103440e34dcc6882763b65ed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b4454e8e5cc577d1994049ee9ffc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8761b2ebd847f638df57f0359fdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1997f809eaf3c5736cde3a54d251a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46271b78d38b139fe62809cfea9cf3cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d85a49dc24bc85ab41a4e2b4ebc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756ba9bbb11bf23f870fd9f382168884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabc7c63f745509b33fd57e2f4003785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baed2334e3d9da54fa9684c527a62786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fa19a26a4c26f3d7ee9b90c08ad787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05b9dc3b5239632c5c6ec09d7a33188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee121cf1f3db550f0238951d43124889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5facded70fd0dcb74fee67a23283290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a06edc0ef6e5f5f91136f51cc64b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be7b04e8aa19fb1b7ca3c3690912c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72edf6eff86155015ddc2b82a9954fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b928f78b5588f600c322333e099d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf764eca4e7373cab642ecd05ea0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8989bcfe7a5dabc9064122e3abd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0c1740d124958302ce08ad48f95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58dbfa1337616ee76edd04dc3e17e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb4d772e773c03c67c38c99185783499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9a1115eb4e6b9308854bd8a141f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564122b64c1da246b68738cb805f812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71ef2a4e8ed9231c22b2f587376b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88c7837d9102dd217516177a5e323103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d8dbe6946812c11b7ed52f2d6d09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842593a2dd2f994c6c1ef069f75859c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd113ff636e95e06eff5d73edbc95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c8fe8fcebb1f64f91872cf1c5e2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6d6babc4876119d789c82ba775cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12065427c7e368fa43d2ac44974db3c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef144bd860490ca415cd52c7700f6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d1f220c153c4950220cd3f491ef3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1c8cf7ab95fffed4533834f50d44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e34c25c8a1a579a1a8fd412881633113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1a05989e9e59ef8698147f254d1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16471022b3fcfcb20967f88ffce5c7bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b406e1f40fd9b8d0d5b662a615d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac30536f13cacff30194f2c7e81c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbcdf13fee5d2939fd4c6b778de60e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355a4c46801554e5a133b4a34335d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79b81120454b8adffa7c2c4e8df63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661e57702d2b0cba2dfe94fa638f01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794e66248a54a365209c90a35603851122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747038a6df9d73a82b7f0fcfa64a82f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c4f0e8e4dca99469cc18d0b97320124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66240c27e798c7fc101233a257ae3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284099757ce036fb028b12ea16c72599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e190b349974297831791ea602e46e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d0b3e9503e6a1550b229f3806dc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f49d7f83f8c91efa21534c4e70949129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add616adadd2de0d68ecedb1e4df6e2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a8245222bd87bd2411dbda64837a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2e53afebc5bdb505ddc7673dcc6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193669ae6ad2891f07fa6c3b0d236ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9c42445ef16448d731535d6e9f0e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050d1cb089d232d93baf42b359d403135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9086c16418c2af1a3207790afb25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c486983903db9c0822e7bd94428ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c86d902940c77ca6133cedaa173415138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f9cddd66ca9cd25f7f0c47beee10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8929c23170e63513a89fc46e57b23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094769e200dfcdf7c48efecc778235a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6372d0dd23fe7d0ff8840fcacd334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d7333d5456f8db4424ad444bd407143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ebb0c356daac971d9902178bae723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2819f7232229b2ed92ac6f55d23fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad838fa3ea5855335c1020579102cd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155837f94700ec8369f840e628aefd4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324894edaad595a0ee8f2cfafb114d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3f65172d2287fcddc58b4cac4cffd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba20829e043df19ad7b28ef686703ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005831f5fb360c655a6741a499b8a4e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19e3e857abab0073c294081bc0d90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c0c4547b08e897a943c1a78a8589153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85925b208d79047326c587edf7ab422154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf8025654d60252524b0be7c45796f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9a5f95e32e672dd1c2ec7e8ce31c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa25b3fd64fd14817274d9713f86b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662c7f4f012b70991d83cdd133d1806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bb7830f332359cfba71b9ee3e8a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f071e35b17e1d9d588f303df04b1f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4e91f59cf8735909a7a90d8f7ec2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3881d566343d30c1a4d9de77a82eff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238c3311c5bf823c3cf68810c34a81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ac5a1251b842435c95d24e1a3ce5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e014ad0d07389ba9db558f77f8e50f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3238a9ce3df443e84949bc9b5ace166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440b15da33eef556b00da5588f170e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103445fbc2ae3ef8c1caeb850837e941168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbcc10c776e8b5b838d2bd72dd1a86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd4c6f245ccd03d99022888d1dbc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc81eda940d8113a8b14ce86d741a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec836e8015d2e5148db090bd0ff92cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e5831dee53cb2c2ef8a5428706c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf8c45c69b89b4f5c726f18c12f81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79353e8cd06f8c9387ce55dc68db2763175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b389df2e56ddc3b46f47d1bcd68d85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48e4bcebde51b3ba2e3b58b71a40e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c959e120ab1ec54058ddec331224178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21230df95a8a1ae0e1483f19708037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595069dd09dae5852c2d4484e542446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf347706bf5ae97fde19153b6690d15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b29bc4c9b1a00621d7dd2f9a2b18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56fe2181513dd2824871aff58c79f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e762ff55d4b5d1ed281ee55435f5e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204eff2e188b0459fa54a7c8799ef3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e88d23e81552acc7165ae3665bf39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5e9f86eb28054c6f8ac8a82246d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3331d5c3bc4fdb8938d88b3e89dbb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aa6c18e2d5278471fe9be07ea7c40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6afb2c8bba499295b9620c6ebb50f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc565d5cd92b632f797c343058fe276191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fc6e7b47e8e35632d7bfab25b275192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2077769e59a188e3189b30f7d8b44b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679b4a53b51ff92a0c54c01b943cd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc6484d1c039a86e324d9688cb9c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d157446816b64c11231cffe450b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7029ae7b60e62eaeb4a99bbe6577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f17da2ce616a2f9c28f1dd0c3c1dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4053e60a82b67c175fcb504506a8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4647b74b30e70eb76618f59019276200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa499dcb5b0d394578a2024a3fd3498f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a184f3ffbc286aa8aa65d922019e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edbb28ce1bad2e9af17dd678aa9b4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da5209b6b981f555109c7d20b54ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7c1f55053a4ee90370f8ebe23d8da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798327964daafc7bad1f5a10372afb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5912bf225155d77cae3e4e9e40de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb333be075b9437045677335c10a49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b24b022b2fd79dbb8550d9dbbd863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d65453349b15dc80288c6fc64124a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b97c782ca21b9038d91f079ae590e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c28848951def865d09917f6a26a7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b0322c13da8b976a34d4d8508c2a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f0b5ce9fbb2815c61a752a1b424b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fccc0f40faabe8f423a77f011c346215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbcbb89f879c86f5e7456b7fc17b3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe97d3d840447f535df6712d3850a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e8c038c9f9029947f968dbc385ce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b70adb792a0d2d5bc53cd924af3cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82feafe3a30f44bae9351e088a43e4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe38b10ce6812f67d1e859a1061149b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe5e02189b3b74608fb410f16c754222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424041e716404f19610be505575fcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad9ddea6258f85b4c99a28e4c0ab2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ba225f52636fcb67bb1c43ebe060225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae05e470a0c0c546e9eead6a87f3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6359c543c027e7beccf1e887f2f79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d763304f766da285fccf6d21f8e28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93f2ab1fc48d62bb0c917beff2c0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21828f28f9bd3848f39f66f4e872b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca25633ba59b811e82a7996f50d1d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504c3c40cbca2af65676e5e4eaa875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfeca2e0ab29931ad0c7db9aea5ed4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75796f504255f28cb45a3dcc01bedb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e0b4dd50aa99624efbe07e8389a13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee6b9404a5e6d7b7843d3bd7044ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c828412a4a3f7dbeb52a4047700fd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153fb43e3f4fc9485c9fcac5851fd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d744803198b1eddfc4eb79fc3eef9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c77d7c76cfa4f928a37139a13bdb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d071e47add93d48b9736b92d0425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9322a3f0b2778c138c20152d176e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c195e1b313350b3b46fd71b0374effb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd7322e236f3739315cb80acccefaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d34447c0f7b151a52113d11b326e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d28748d7242d0b4d245ddb806f86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989fec08f071ea65bbe3fe39145a0e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a8212a74d056c0bc511488c4b376b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1947e121125ab03210c37ee67edb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8c2aad3c18058973ab013326565d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798cda7a1fafe598f2473193dd4e4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ac1e7441a92afb156c0d70f2b483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58ade4364779a7b99e7a51e98ec9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27220f280fe994079d82a2e31db7493d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ce0c95ed6ea8b1a4c72b427d1078255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb19a368c5e73c7bb0f10de520666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ab4203081f4150878e0885ad7790257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18c63fda764cb5bf39c0877aacf52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfacd1540c1f1c83e50faacbccd2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dfaf50b77abed926ac469f5fd7a7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4321b8f183a41a2d8479afaaa686261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271887b559812e216186e893cfa38b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf26b9bbe4fd559868aa2576c35cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5dfbb29ac59aa042b860166f1e591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475cb664acb17ec978957f79ca6a433265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d41d0ddf291510ca172b74c9daaab7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491d8ba79fcedeb0605ffd6c6a01b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20cedc28455a8566693e9061791259268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa13a95e772f25bccc3905dba3ac7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756574f26b0c36ec90f35727515599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508872fc6cbc1845ce0629a5fb3c7d26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28efa901c5486851f50224a0ef72e92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd52b0009b96009f7742bac341eb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf6d4a1058e2230d2a37585603ce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda35470d11dc97775fb3e0f04244077275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65845a2fdc28f1e7d3dbc8a49499a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c3fb7b3d586e540a45a568af7095277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f842f4b365ca56a16a57665df20a2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab00ba8935f7f27f4024beb6db9cd6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4250885a80db86cffaa59cec7d2bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a0eeb3898074d2aebfefee092f67d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a11eac01eca17568b79c821366c7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a440e67e9b0337340fc3e2aa928ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13e0f26207163ef0803a8123eb5c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71d2c7e63809da8988be599918e1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27092a6a07284687c7617646aec4ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9b0c7ea914d94599584c8e66261a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519884cc1155223955bd2ef69c1622288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b94692f7c75aacc5bae298b1951c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bcb9df9cf4c4f287f175a22ef2e10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98e80b7bb7701d2294fa7d3b40771291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcaa4fb882dbb2a2071b90962477fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef60303a26a223c9b985a56378e9ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc10d4aea74fbddeea3b160d8a3e919294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997db1281bed4e5eac0cf4e7aa36f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b882b9b6ed6b51484b43e31f4b10af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8252d50acc968655046304aa502ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a83e074724a4d4ed3239c18b21f4df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa883501705a2104a839f0978584fabe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996711e8053833ef6dde08bb73b102fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d19e9128e97deaa2afde340caafa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15811037540531676f41a5b895c7bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43f1e535e8f775a3449157afdae0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb70b5d60075dfc64dfc9b9feb51936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30691f08841fd23d815a51420727fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdba22803dd8225be53c1e853629b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5a0b53b6c7c13c218cb185137b6af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9775396fdd7e1c5a666a47c323bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377033a105f36e37855305f30f34dffa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d18d3f486a0c96632e600996b38af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dee299c5ca2eed23964fd1c9dd1b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130dd982dd5e6081d384a250eb43ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaa0951a785e07a417eb0966223ac8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596078afe12fbb0700392a004c91e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675050321cbf48ed312341e272d40044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e27b7d426a567892e4281e66300d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732bc06f37ca0a1295abd42d34ae4e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2f6fd04f311192062d7016aa0aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76d547c2081a68a1c63367eecb7c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b65416dde5610aaed0d8e670f1b73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164326b60e053f10005c3909a18a629e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7da9f68b5c3a0e43bcace02035934322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574065c135d86e03a7308ef7c6b30b51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a979cd7028ab7e6c3ef28b188e274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b3a218203b75174c769aa26fda7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca5a3c76f1c4fb4fccb220db40db5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7532c554eb2d6539746b996e76e401d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac136a7eaf35b9930f87bca0d537d459328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e57d51027d78b38fcbc93bf0e63e69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81aa244873fe59b957191a48a40208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d2a390c616cc88710a3f1a4de885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9052745ed24c3ef64e30f3cda9679332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765a06bac6d1a3a891039d557d39681333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7529a2e21d3d78233990f24624ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c6fac6d33a86d8e91bd35a581f12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5118aae9c98180800f1db3fed5cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68d7c3a1bd15a691db5d95995d72ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167c17cbb117950bf8bdf0c5ea07a3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240a499e781ab7b2a91feb5a87a4d9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f21bb940bbce2dea8847d5e0d7f91b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152c416d93305bb50cb4463b3e1a06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b66aa9ab9030d6e794516ae01802e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0e4a6f36a6ca8c309b59dd0e58fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad240fcc0c9b5d8cac869aa5e8c5a4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800caffd75f5bf128cca731e100a5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e302467eb149152e690a9533acaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b51bc94fec0350e01495149b8678bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af1062e9a4b53948b786b7010c7a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5f063836c07d02c39c1b0371994b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe838f5a71dd06ed71bd3da456558350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074b8ea6d7bd301ef9f3de8047219d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0f91bb785ca76fc98bf07749f8a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84079d297717dffc9f261f084c5a26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26609c2f5e764ed7ddae050a80f0a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af952249d805a460f81acb6edd7370355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c832fc707fed50a32aa16eb87fa30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661aa118084dce7e38232e2a1e24013357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ac97c36ee65125cb723e368ebe0ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810511de06362b4ca3315bb222743eee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79d0660174ef73a73941624abb381f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10327c7c1ba82ebaa7953b0cb51af17e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04da6b9f885df47250ae1d5135f40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb44a5529b65bce9235601650c42b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a5850d788fff2fa09d58098e1563364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ee92c75d8d3244e0da632072939b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1054d498f3e9b5450cfd3debfc6af5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00280f373fc034bdb88d4a24060cc079367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e794b4e50cfffacf220c7e9b66b03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd490ba9194f232cefeefd681b159cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2661f026a2db7c5b6334c75e7e009370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab76a6c93fb7ae2cad19752aa6fffb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82988a6956415683b4abd147d82359fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151cf9cbb9f14a09dc750ffb74496cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87ed825d09eba08c8b4e3dd4cb613f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1da1a4cd210c79afda3b2aa5cfd16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd7bb221da42b923a3a907abf524c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2904f511f455b65e07c2c1a1d8160377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25c8c0ebb50483df6902a7d3d2ca4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8f4f0fb7199da599782ea3cd8b9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c513e216ff2afdcffd66ab20cc48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753f51d58804df4a99d511b7143d73e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa045c83cbd6807bd66e6028cb637382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845428feaebbcc56f27c21b3df5f8941383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43096455eb0de2e380a2d0f1f82b33e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca4469d99c28bf7053bbbc7fe7d71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a41cabe29fbda2928d306411949b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b300db9c8a1686f72536c7d0401fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ed8a06d482022ba780101a8fbaf68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f36f3d66dd0a8b499c68a2fc757a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edccce6d2f0bb509bfa03d82ab85483390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e841f5d289eb2b30aceb8a2268c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3de5c64b2a4a2bc879ed44417733392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea072f6d2c939375a80eab4666a1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fdc90dcfc910f85782296566cdc62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395cfbca8e8b44a71cf45eb749077c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df59b636e1da830dd82ddc9515ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e911a952988bb44945821d22abed4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad85190b12f5d7cf1c86ed11c50da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275027b2cf7232d634f80ff3f623610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ab4f5b8be1a703900bf6e756f429400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9bc6062ee86d04a0c9058749cccd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5de7f6d5aec2cd80cb2d9a533ee85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd13d18382cfb35cdebb44afd35bd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764dd70c55e5955c8bb450da5e4aabe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae973ed1d51a9f6290de612b9dfb5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc33849935598fe0371dbf412b5ac2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3124a0668be92dc916d6a645f12b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab48b137bcc3a4f33cebc729d4bce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bbe91d75476af496f673f7c9c05b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1e6b2357f94ef5beb9d19cc66d319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76277104a1dcf5f7c59b7e53c3c98ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda005af6fe7b174ac754b99548dba7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5407112dd4abefe19c773c2411c8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088e53dff0db9c970023ca72f1c92c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf93c83cec925f29e28dcafa4f84033415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f4fae89575bf5773946a048bdac48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143a0461b6a925e462e7db1fad02057417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1f387e61f39988c60d395861c93a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eda9b849a8afa93144ee9340c6693419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc661a7f62f004a53c47d3ab6f36dbb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066b1f57d2b6149264ff3615d17c0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a94e238a2358d47f69b704fdce04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afbc7c07703ae5651baac6644070e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9404add966e2d16f9560c1ee660268424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf866eafdb680bb6852fb7f9b13935425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571fbc273d30c2910b8007694788787426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2d823921605f9f203d413e842b36b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee6301aaff2cb83a89c6b814aae17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31400658eb111b084ead47f3545f8fd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2977b45f19923b967264e75141cceb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ba9be910facf000b32cf130007d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842379b5e59a2614870534e12896d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af348da60acf24a8c89a06739f23e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1653a6e298ed078da36648171d650e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f033b278d1ef137785003ccafcc14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1436c35728cc74c0978683ed5e6d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc22d99946fd8e9c4b1f8056c2c2bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8027a2f1f3ef917c4565db75a58e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593012035a0468744b5d686e283c8ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a790a7f45ea68e928c2ae13d1b81cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6af94debe2335e7bef0f7f5c0fed5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af62e9eb2d3f7d538d8744e5415b1b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537f9e35ddbdd9fe55bacc2bd0f8cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8cdea8d3adaf5cf0e870a18590f07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14dc167454d606762515157129669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845512fa1ea7cb73e931035a6b8ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffcaa6b39353bb78bb6d7216d3fafb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08c7acba3aab124f58d3136f38783448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c92eb98894dc6c6289741415d3b38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e401cede6f1c682895a76e205cc72c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2959309672c199c1f646631f9280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed6b0f8b5a72126545140e69bcee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784959ba37b656d988c96c7b609141453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606632efb3b0107b201d33357065fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d7486a9ce11ebbb3caa3b4e33e2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c298f185e1b1629881cf4de30b3faff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f6032a87d09850191921a8be80ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1500964f4164e39f4faff4e3f0bff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac57b80bb6dbcbbb89d7a7779c30d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4615a7efe0e5b271579fe4a5071c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea09b96239fbad79f47a1ed93bebce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc02f2cc3a24c985173ac4faf2230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ccf90f29db749702f078417e72dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426afe1aec47b95f520b126073e9d5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706e1ec3cec9c9d8d14896ee2847251465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3beccc9c21f25addc185868fc2966466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4f69c8992d764f3fe98b6c10ec41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146567bdfe4193d61929fb6bc3ec51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c02ec14f91ff4209ff39062fc9e6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94755cb1a7ceba7f39cab54ec198efc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686438948011abf607c88c7ac66f1cee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25a6ae800313566b195220f69ed66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d7696652969d81df6b2d0d5ec96af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa23efebcff482b0d1edd8e6e6827fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5858944d5ea31076dee225ba1d49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5403698ae785827a80fdeda8f046e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed70a6ac6447e6ccbe237fc248ba6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04538224846e769456183505011838b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee93787aa9b003b51da5adc470ca57f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13cd2bb5d4091fc88c2032e2fafb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9aacea2cb0b1393ca92bd62b78db9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ef62333d9ad0663ca6bac5200e59a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2512a62f2130acdc8ab7d8f6a378f62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca787642bcc1e0a8691cf0c02122d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2b027746fc0b23232669db2252f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd68518c81e1686fe1c73648fa17475486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55326966d992c660933b2b4171a6dcd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531491cbd8d1c8a95765055bd4985315488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc9d75e3407d50e3c7979e9b718cff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0034fd6842394632d9e5e6a7b98c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddd0c4e286262d7c97873580b19c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bff3285002b892f8fd980bdea2de1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb237073bfe2800c3de7638dc4c73b78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1170828544ed10c30b4640afb5985a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7fd9b8c0edf88cd2140d288956e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320d6700e63c0caab4f26dfab3585f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0d88d609aea993136eb2aa927a11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4d2457c8c120af4f7ddffdb7cdbf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3060a832e92dc8fe834b4129e3d29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb58ccbbbbb3bf173d60faac0a74b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5ac55430a3ce8a3c0593c6b84daf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f489e480013bc0f1685ac87f8d423502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f396753e5f1e51849b9c2dff379c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66f9a682a8b86d6294634630fa3563504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04d555940bba1e886cd2448351aac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f27b30eab549c51ddf59ab8dcd441506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8472a5727f41b059374a15bcb8eb34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47d6cc922fbe695681785c7a8aa53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12afa5b08acc3fdc38f66bcaa0e462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b44a15b03357d47254c0b3a80436510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69150f40f1a6fb76d5d06ae52a328db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b551c15d55403fb2a210f4c01629512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00abacb8301541d7cb6f9cfe9b6a2aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939a70ddf9c7415b1fb5bf09dd4fae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc5d6be058909a7bbb960499ae53e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4ec8b43cae3b2b35abf37eb7e8ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3503fb11182f80295073e69320915f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ec6a860ae7ada8e4e614d13e659d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ace61c631375121a1fbb887becad7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d563208aa7a57a61d075d08442ca59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd8402c07f9094eeb850a3d1240fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800130d8bba62fa016d950d0e4ca294522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43de4ba486a8dc9d6b1eea157e1c43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18695916abdd0d23042910bd244a2ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a7dabff92d5f9348d3d4cbc8ccb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b61820c0c0126360651c4e828b4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4c68bf9b682401c11f439f4161954527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96aaac4e2080bcce93a6022be2dc0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc47188610dafd510b0dfb3731c260529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf51c0871e68b0e7e5436a4832832530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b3f38eabb013e03de6469ab833a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7d8d18328a7ddd8642a3bbab1c39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83224ed1bad4883788084e12068a8b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92014317bfd58b1aeb9b0a9dd391ebf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270b566713fc136e6b9d791e697c97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ae343f1a8b6f3f40920f725ff572536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841f885e1fc6b9f6fddd74709843d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc439c2cff218535cb1ba4e9dfa91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6af293930748b26b1a30f673ea97d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee3a8b0d2efd67d568040951a91a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80acae34f9b85be06c7adb12128013541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e554bb23b89860c20e83effa343feb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0412a750342b81f5071852796201543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985fe4b22eaed354e9f77d948e167b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a52da7fc62c435b40cf706e0113be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96430099c744244f3db5e8a85f8656546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b3cc3ac0b2e3166f7312bc31999f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01c9a8c7290c7f555fdb058457a889548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e072acc3cbc644aa4c5935c46a79c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c176043cb2953085e6852ac7b0b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653dcb3560bfb765f3d11d610501d50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640911720ac9c941b7087e5702c995ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc45c327b853e300b22c2bf06b555f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a7cf240ba805c9993a6e379438c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718f66508e708c8e88a0dee2688707555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65a6d644e3e0e7c46f671391c97bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1681246f06356a42894d58d3c9e53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb279805341b9a9f06076c0588bfe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6317fa2c8dc05cdac19b45b08a94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d2370046332aaf650fcc84d4093ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc9138995506c1ce103fa92b67938561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6696956da36cf7f0a020510f1cdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d5d6410c74a092b6767529107250563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ccc6f3b1cee3657e7ba0cc6ccc599564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05578c625b4900921c645051866c824565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92490ade2ef93670c8410e70c36b43d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9813019ec1ddb9271a9331208b503d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78fa74d00009815f8cc0941462c0e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421131d2269dbfb442b6ababeaa51e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623b768e74f958be61cd682859a7fac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd713e72952533decb9669b0d611973571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238916caa262c6e9881bb5f0c40bb199572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022fce87572432a316e9a4149e4804573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eacdcd0ce936720300e16fe8a68ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba20946a8ea38f66c7a1041815ed96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e734595e7826a2b9f09620f281d9106576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f838f515e0340997f49267eaaec76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1de32d636e15d82af119053ba8df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc342666d3cb163635f276c002c45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d5c79bed383dfabdcb6ac86cb76b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70d87be41d0d8c5c8d0cfbf2d62d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8510c61fb69ecfd7705243267ba04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb78dbd13ed7da53ba9e789b22a77e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d913497540c9ab2dfe6252d4bd03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d4106ae6b5742b6ebf37a689bf922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c79595548d014d4fa4159c906bbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ffde6bb0bd0fa6048cf551e427a1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397d040ddfe4ecb62c04bb26c64811588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922079e2e68d12736bf50aa8e6f7289589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb093ba1864e5ced1a7924b624997c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56fda59fd1cbbc856f5a9048c9a8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a0a7bc1d961a02d8fb55be326f84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f250d58f2cc2ecee4808cc2baf55d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74cf9e56736dbc7036bdbfe06652a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dbe3f7e53158e06c972324aef76cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e69e9223b076d93efee7782552aff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788405edc47fb54932b5dfe65b9f50f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9d7207d3fdbfa3f30939bf98ca8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a129b26b6741cfb109f9e517bed1ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf65109787c3c4d1e7eb20ce846d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe24fc5dafa110daa845df13e0657601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753272d791a2f9b182c81b999f66cb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565056b98dbb7420ccc14d7ba8d4ad3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3ed8f07ecd230c62fa80f1933872604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d09f0bd1a106c845fdea0c2316cc79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07eb806d5f448f766ca7a661bbaac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdcdeb94be2593fcd55527755242d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffac6be002e625de5c4f201716a544608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a397c10851b1e372682129a09c28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987b1e414856e8257813d21066943d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4038285a94e8028d55f4119528f069611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2afa9660241a68563f395528cf174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af01979030b205bb38b6d6f372da4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b1514d514181c2c8bbd417a29bbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ba6f9e3efd02e3d7faa2bb5e449a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240b8eea14199d0e43267b47c96cc64616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318493f57dfcdac267a797b4a256418617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9985ea8aa3ffcfe53c8a3673723a1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7d6733291377d44ff13ee736c3a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596311794290ee366226a541006ba9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5dba759985da7ef0795a2ae2ffd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3c142e683e94948ab124ff2bf672622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1921bc587c9d86cdf6fc6e150106e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359c5f86f187a7f0fdb5b32de84f0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701fcc8c76154bfd146e4b3a900ebb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf905130f1e8a9ca7df357890d7cc51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886728311047a0891c1ab334e17edd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876e5f41c25c11bf8ebfd464aef19c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7aa57a462d29900e88b76223cc24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2058c7b1ef28eb37b01047187e651630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4eafce3dbe597fef3d57a5e200eea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272caee31d49a4b2fcc8c361955cdba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20501e0f7b3d5398763b86203c5541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11730adfc237bfb528045483b5dadb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657c5d9716e80b8686cd16bcc7d8bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3c8c582a2a5db3efbb45e641dff3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5a0ce8fa56250a985bce12878d948637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bdbbd32e34c422dbd53fbee3e7c2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d21d5aa63d8e5731e778c6dac64368639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029aedca15624eee6c5c93c9bd4d389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f51be3c81176f750cbb4ce2ac8bd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdeca8610d5488b5d818609195a511642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae1d74d91c59a757b3f7b047244cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2471da61d3a3b7f160b3d68a20be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac261eb6eac1af8f050657cf757c367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93210a813ab50c553ae5be10eb759646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc02ba3176283ccfb3573bde29c7f1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573e93defc45821e5efce5ff1511c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687a32b8bb045f67b1148524b90e5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed16ac2e5a1f829946932bec8236f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bbc757c0f609709e61ce89e27f438651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a055e498db6b25342c2c3eb395f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ba5fd165b93f1b90ab46c7880a7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b7275ebd496aa9a7223a2f64a520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ecdc31afb11b9a90de92fca27569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce5c91b593e42394fe7bc606404ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16734a8df01b33f6d6ebaae5ff2105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce92b179c2a6ab082ec93bdd687d770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52382d277c5dd2c4262d9e1256a94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945042c0c10f4a6aaf04496fd4193241660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87860e8cb4387dee200b33a0f3ab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b553b3ff91ab2686d8fd5f5d6865e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded81701dfd17347389402e781143aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821dd0f488734a5c872e6aef59dc424664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2eb21e77e8c0e1b59a1ffbba6c6af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e4a1bbebeacfb7b228bf031de078c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81abceffc026139124907f9d2fe1be3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa769fdda7934c19a951ee4060bea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9468991d2c3d82580d43abcf72c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedde52bdcef3e14c0712ca9b17de3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf6a5c3e1a3cd2cd2e2ae777f82562671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1895f1e47a7ba6437b7ebf26525b0b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c664b33c2199046c749c970c60f59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5322e7c183c083a6b099ba459d46f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cbf2379738922cf8af18b24aa5908675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c354c8197ac6f46751dfa7004e01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec6c2180cdaef7f21f2d402037890677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9173917f20ca2e71e09cae00fe5d15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb77cbbfd4b12a96305704f5ffb309679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ff183e14eab576f1b5fc47856476680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c20eadce7a2c3822b22a23916eafb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ee769194434dfc50fd82de5c11a73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0f7e41dc4281fb6385fe09c886315683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc52ea1bcc2e676ae1019b727afb74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f09c61a151deaa50dfa15b5abf7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed08089232f130af8bebd851e00b72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307675589b53900da8249b0dc944e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf2aa96c8eda707f6555d073f4c5e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2e578ffdf296d95cfa378df3d404689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a5efa94ed574e67245c0b7262494690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528ca0cc2be953bb386974358748b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee390305e8836f1eca0035289e27455692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739b925cf77b7d85d33541e26213867693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160ebfa7f501c69913ed221d45838c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919da09c499b5492721c5d4388fd2d30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826bc90492a58fcb310da12e6297b2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868284039cbcd69e816fdccdb65ed0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ea16bfc802a6e72627012a628f39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de832aca70e511db10a3c2b80d2fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fca366117b6a8f1f2f127d221192d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ff85b1d4003b473a418741a39b85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a14c22494f50e52e84f9eeb9d94b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cd51036ccb2d8803baf83f8d25e35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56f5eb30b12d3486a6146dc1330d6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f224f757c5b64a3dfb74f4be03aac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2aeb41b080550b79287891b4d925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8238031437a493852d8955fdbf4678707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c13dccc3c9f3fecc33cac6b38905708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5aa5539745054af2e58aec7ee112f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822ddffa2f0fd1b836ff2e80a86c1f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1eccdc85a33fac479b6873f2d12f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd01d11853595da5e5a216e9d661fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbcc07390370e2065b2cc013496cb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1737ca0d9aebd1302a02a97fd3003714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508528cb2255260720a4cb5b8892cc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683225c7e73611259c4ee0de8fe237716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d83a806a98c117773486ba4ff56e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d275c1a2d56350432c1b270faa0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da929c5ec3a1fa3a028864671379d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418a2a78358038b075fb1aa84f505a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e02ff929993248b293dc656784d32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91073d8dc47669f38adebb06a9a504f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6898ca3aa74ccc1cf14ed5fd4f0000723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ce580da63a175ece0cb0f2b2240c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5f14cc63b602d357652e76239663725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8c31788fd34132525f292c4469bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5306032074c7fb33f1c01fdecf0d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b4b9b841f4ef11ec01264fd3d949728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630bbc6f2e7480f6f64a2bce9bdcf82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aece29acc3be97431eec5d45ebc12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f664b884a4f81cc5c314dcb996db55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee96d88f612d5a898594cce246d242732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e194c4e952ce13e92489bdc2878a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69a4f5dc8fc3341e8cbc72fe85d44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6bae5b7a8aac7c0660554d421f13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb27c3f04e073901a0c508cc85a09f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c8e36c8e02abe7ecdb817db33d9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010414c60720a9eef564c520a762877738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9d530b5ffb238e776c50e84dcfce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce0fe79595270bf3fcb145c134980740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff4e9819fbee5289f3c77e8cda6f28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1076b0038b3a49db3464ff063cfae66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528e7aed0ade0c981ddf7419f13b3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3f866308775226b489218c36b8fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce98f82c29d67d866fb60367a237b6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80a541bdf72d6d2701648d0ee143f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3391ebe680a6905d62e299007213e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788fb60b2b317499ce4c13800751ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088331dd4e51fb9a303bca61807196749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a04c2beb988db09a559f9110a7d2ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caad8f85d4c917fd7b6bc202ae6ec6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c958d5d6b453bcfb56ca76f6876177752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b20992a5ca8182bf97b0c244461bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c9d3c79eb56807423ceb8700a65d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c974edbe866141a566ff0c836033f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc08fd48498c3d5b49e5e8c640cd2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89010b772f1f1319f2c5e0a126963e04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b85aafa7b7ae5693692c01a94ce18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8ff0b1213e4cf075c55a6a37336c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff6e4e01407ae13605785648a1fee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ddfa423e8416830ffe7568bcab576761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac693afb12e9ce42d2be4a592493e18762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84dfc1363ef621ee84513eb8b5875d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b7a17213286954e16efe592ba798764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1cbefb17e45f73a0a3c16340f5c9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823ed88e927af097d723292820fc8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91a5e4171ed937215cc4879cc1f43767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769790aba2a6b761caa5a7e7ad72d8b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb669767019a241fb04a82b1fa1faee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671997f358a893532ee7b49d2004e24d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e84284871e5e9af84447b5acdf06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5949a87059ef0d734c2cc1b9a371772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1314c5c8f27560b2b9077b6b72b7ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baecf5bd7d25eb1632a88130d7b1749774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae75321eef01975ae0185d462d0ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50e92f2e1698b154649a32b0b7314e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734752a4bbe4bd7364746bca74dd543e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a56331340c329bc3e1e3a2935ab0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6666187371230f148fa6f9f23434c3e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a588f2dbc74a4cd9537cc5ab5dfecc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db561c480cb52f8f82efda8a31fce9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d58cfb2c34bd6ee95daf6b45beac05782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb617f42007c70b1a51faaccc3521783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b346cc642b369d7b9153b40ef1c2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c73754006ad036959b91838adce2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fb516c8178ad2d0d33d75530ab21786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd61686db1b6ea2cc23396a081ef6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee753f4b05a1413d2b9094f839a51a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ae8ff32d9594f4fcd83af4524725789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972bedbfbcb7c1e5b94a52655e50c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6200b4b65204e138e7238769e4507791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88f5b22dcc4ae9e76189c970f3edc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca3e32d266e4ad9f85ab5ab6a8aa18793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a876346c051082fa89bc58e730b678794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c27ebaa175409084b418734f855f0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9621baf749c30fc2bd429080d0ce95796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70114419a3587173831ee410c0ac2b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9309eedbf8272674ec5f61b4a8777a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae475feafc2b6d3093ac636bc3f7d6e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef760700a1ef6e354da907e7c96eb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42affe3f01fdbf9cba6f17cbc88a8738801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441125e868749081c1f580d12b4da99802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929bdfba7056a33d73127919a5d016803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb27fa6d1d67e161439219cbf5183804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e0c9577d7affa8a025e1616dfe64805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da0ac36d4505f4c6b15caa80b9c73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226c0d48692343f9c8c7184fab2623807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb3196828d9030af5fcf72a912382808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c321dd5bcde0766eebca3159e6bc43809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de39522e281cd8bde8e106951cfc36810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b79a7717dc57e6732486a9402c2e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382e3b512a7fc842c84a154237df17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b1380ab3c3e54925ea8bc75d7e0a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d0eb4bd42191f6401fbcc7d5ae1d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b872c38540dbea5735410491d415815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675ac3e75602ef3810d17c3992f639816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4beda3ffae01c4a4bc64d420c27788817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6477d7534aaa4cd547ba570c7c06d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301649f3566844438946023bcc93969e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fc03a867506110610ed0d266da79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c780e0906941f03a4610c010fbccaac821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b76403e8518117826c8fbe6a7af62822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec75d8771023c0ea501e372dc9f95823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651834e7da46b74edc2752c8f7ae8a9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0148d1960a921c48b777a6c357479825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0166dae14e4f6fa815cf5266c957d4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ba9753eee75d2a6e932e1e7d0bc14827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23f765a4630051d2f9d24e7db2e4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1df6de1cd753d6776720cc6e3611829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec62581f9bb705ce1b21eaf9d16e3c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710addee1b95d639386bc857333dd4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b95a7c7d48ef901db9ab7ee51bc2e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a91a10d8c57d1fb629588ae5564e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b19eaa98ff943a3d4e8d6fada487834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279223b3d4b9260427d9b111b8334563835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c7d33f402b548fb2052a0ab73096836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8757140775165f4c6a20130f0e116837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c528004a36a97209c5f84d0cd9f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ffbba188854366f81f1ddeae9b65839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98d574c31056b169f838c0647faae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc4f524e062929a6305c97a326f21841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c071aa8aa03bfd55884869dc5d06842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03508ebda3de5e873519c2cceabef7f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e7774a698549036e11d6cfa2917a9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7525c88114e19a2fa387bf72855742845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fab6b56f3f3cfe87b7a0afa5ad40846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba1dcc83e58fc0cdd24f5f45328fdf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1365f82f3e9897db0d9ac4909ebb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fa070bb8df33de4dd27b4fd281314849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf275dddfad02316e228b88abf715850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3f668a62cd84bdfa566a5b57e13a7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad995c5e51990010be4a8bfe4d751852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27827c32dd771cd1f52821640aa766a0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2963e72be5193e9467c845e5e12805a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da2ad97a1d977c8133bf8986fc586855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951934cd6d7394e59b80df4eb81054d6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ed43fa664a7f19d1f7df4dc9bf95857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a248e5437043c993a3cf861b15fd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe231aa31b355c0cd83fa572b9021859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1e126f27bee2438ee2cbdcafa6bc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea7fad1c8910de1db5ba45bec6888861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f822b743650650c8c574b3f3a6bc8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442c0d653a445b5c94bc5ca5e31d24863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56f81490a72ac2fb99ec4da1b4d01d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e1702b65699135455575fd241f59865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9463d85a3c9320d2ad674bdc8733f6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03642c34d2281d11d4360a2cbc9ac31867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c8d1300537717db47258192b5143868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f8b456ce5f9274b3591728880456869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ad1ad87b6646c147769ac06cafb28870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410c4c70009fc705294ca06dd94be0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a5c683ec0173627221c5bb103f8d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211054829cb85ff5bd86e94665e9abb2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178672987cb0fce0c767e4641f07030874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789b5f66ebfa3b03a87c2676f733e8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05eaa7452ea93286614efe5785e93d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb8be68b375bfb5ea0f52b5b16e060877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c927224c8500cef023c603f685e36878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683a0c90c5065a4a9e9943bb3bf220879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dbbff51b0e4ea15cee9ee75910e71880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457987ac0db5e8bd9fbef0276be9ee7c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9552d25d66cdaec94ee419d0818575882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5da0da1673a903d9e0cfd5582d2e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656f47e0dbd2daa5b118041a927c15884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4e595cff89979c3562615ceffe87885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0297a6f8ed57c1ec1a5ceda2dc3df886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80456da8a0e59e9b28c50272047f9e89887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e12b8187fd6b7e07a6d29200433a3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c33bd3251cea4eb71e56cdd47c259889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d113686f5424183054e2ffb2a07169890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821216592ac00958aef73339e6ee88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ae09c2c1647db28a38edf2ade366892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a7099fe40a73c27aecca40391eea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e413adadaf053248d204f5ace2475894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa7fb66b80900b19d572fd75e9e327895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f140b5f7f152a6a08cad9bbe842d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48185cab0ec941a47061fa3d427434897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d11386037c5b855f4f684fc8ff00e8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73416d0a1145c8cb80978f08c1800d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77262c330da47faa6292c7fef8288900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0ab41774f8cac62ae5773838a1fd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf26353b29d658b68486e93d110666902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc5e204967be0b7a250a1bc07a953903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566fbd865d17862da5fa177f27d9dd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2cd12f6aa41926f96afc6f84c334905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d08017a7f2623243b3feff324410906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef40bca18d4a9478320bc722cad4b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec31b7b873b0860fdcafe36717e853a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934aef29c4b608ff95956d5179d4425909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1912b287bf792a0776d12944764ae4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb390627fc7efc0471159ca8b5fc3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab4d7ff09fdcdfbcb60d4baeb248d9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1577a704a93a46ecdd89e6946d85d1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f954bd3dc17a7e6dd4a92a1caa20c3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efaeace44e2580ebedf51a5558ab76915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c56047d9374f89ed045025c083a00916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0653ff6689f7f53354e8e9f04740a4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72f3d7b2a91f4b799a24994f710d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6114967d2e5af9ab7a91d384310e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536429276b764f39f4a953eacdb5325920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380814e1676f68bf9961379e775ace6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892e9db261fd4f892ac6b7c755ff2a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04fd82f2a1713c4bea6629215dce0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb787ee01ea8fa867a6fbdd0f0d3e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023d7676efdc063f26f3d1a6c8a7120925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1a2422202354ffdd8545160dc674926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3cbd884b5748e95d18004ed78f97927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fbd7845e05885fb2f3adcd15c8949928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291c1293c7944623b0cf7886f7eb55929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb580874f2e189ccca44aaa8164cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ddf87815a9810cca6e8719815d0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc915626eb22cfaacbe563314e4d0b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6c5768203d3307c2492422d53d56933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69bbc8eb97145507f8a8a7a7d2a079934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1ee199edba0946b78c64d5cef22b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbff0c47451ddb3f90b24439acd3f1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a6f8b51482740300b6baf510db3c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2555b1a7e5859e8d7ed0005ece016938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22df13f8943f1137fffe517d9bcab8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4683dbfbce343586d78531292a8c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382cdf14b392363afb6d07621966686941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceeca88f699edb4fa181ca696067e0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb4d6e09872dd4827464e973860ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542a444fd4c9bdfdf6262e2bae949a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401cdfec46f8905682392fed4a3960945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fdd5941d23c798bc3e690752a435946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d49921ff5c517709a8049cb85c7ee947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5fdaf5da870d1bb0e0ea50659775948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a81b229ae2d24d36ddbca372ba279949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016663ebc8537c0f8591f5a846f80e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50513ed2b1e25f953f1659c7c922df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c06768ec242e778faca5b33a619cf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603286140dfba51326b2fd86f739c8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5d793fe79f6cb2c76d63b06cb399954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5b01e6acb0e40e66feed1ed0fdd9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a2606b3c00077e3a16e822afd790956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324ea0f04b7b1bb5552c5647c361ce957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d578121eda4f25fbd6a8a33252b2ab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee26cffee8700c0c64d9d878a36c3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ce49b1f9d083e8a10ab848249601960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e9a447b306f9f136fe979e3e72a1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb968449dce12f9a0da8becfef8de5f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86fa24e6d588e2a31d831c3b8354f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8397daab8325fa73d418858ef7266964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8999a8efbc0bd8c52c363331b4231d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7886f3b175965ebc9e1b6d5f121c2b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4f5cac69a7e27fcef92f9139afb4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d8b9074db67f223386088d316e45968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474f9b6247b56221b7de79a24cf6552969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b50ff0688b9733b26391ede677404970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70123d2966e67dfd3a3c136fe4357c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c530c4fc79e6524e3638febfcd8cb1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba003aaec59e12487fee3a484eb3da973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a8bd38544964e3fbc90e7b740f0b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c3d7b9a4cf985c84c911803347c3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cbfba6bb03a42e26e3553154955d7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1d3d7dca55f5a504e952611bda573977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72edd313d86dd8c5559bb1f9f93b8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac32c5da5f5113cba227a920d38e63979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d3e034f658859c3e91494e40487f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40188e81c4aa6ab975ce349e79273981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08f300fe1910c2702d6c769c74406a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ab1bb5e16141a5c81462766d9008983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bcaab76309f806830fdf5849b944c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bdc9496c5f9726134d969bd3211a7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaed601838429eedb6442cd6c10d801986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37047d46664fe3e37d85342ad1f721987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a054e7f5869f37a883455e7ab38ab0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d16fbd688547c68a46d9e1b37be384989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937565ac25e80c94f93ee5055eca6b60990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3423cff9aa8e13ed9c7ffe486cae991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3263e35185076d8de7c38fc153a21992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780faf3d51fbe42169a5426ada2580f4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fd3ab36fe890e058fd392975a7a2a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca3465f4e3f423fbd4dc6b5b15f80995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc91ff3bc53a6621186fc472bf4f9b6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee939e831a059b4074420886a541d7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>