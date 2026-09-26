--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae55013990db5e6356e551dfc883da41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ceae34f83a49b40fc236b3f5d3a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394558add4ada1b8b66fc7803939257c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1af9280471546f56c585095169434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5770ed3712ed0bd6f63f53fad213175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188acba44e4af801f23ddc85a13eaaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961709814398addf3aee14f524e9578e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d72773527c5af26c1886e60903348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efcf4acc57e8a48fa4cccf91cfe6dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f54b6431ffa696fb43bcf26f80bae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f0858195cc8c21b6431602dfc68d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c21e90d2845829804787aa4ee05b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592326e35c702b0a0b9954978eda5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ded7cb031942d7f893539eff4f1c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac462656554bfc79fb15865a89e2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb687c9ac82543f96fea77fb8d6a7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8049cef1951c38722894a90d2a98917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1d20fca64c05d6bdf7facfd886a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d09b49faa61f08a052456462137a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b49ad878fc0703c2de61ccd60dd1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f888b85b46bffd4e5565ce06bbef0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de316899fe2c263d3f0d8a969a1243f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb3234381a0aade4e8458eef8fc2cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116537dddc4651c17f0595df8e5f5be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6bdf75cfa3b0e7711340b281c254325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569334e15e5538e4c4c284a867315626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64860f1b1193ef58aa6871da83a26a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a77283e022988aa2d74531fde30528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796330f9e7276cb8620dd53f14299fe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0432747f01634bcb561275239cf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a6e298e7ddc480837935c79ea61a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcaf5018a060802f3fb782cc454ccd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfa68bf08d1747bf97115ddb204e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fabe80b7a41e80aa81f001bbcb53734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b90a6e593b328368f134cd351f84835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a051c443fd3f866279bd9b1ddeb83136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5020683e60450c4e07998a7495b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d6fb1f8853f0eebcae389be7c52e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df1c9d4c41d1c781270f6e55bbd9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e14c58baadfe8792c511bfd6ee7ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74ef31b1d1dde925cec717181cf5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69771225605d20e4ce9bfef693839242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786052e0fcb942082c57e4f668daecf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502591b7370fe481c15c966fbf839c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec0fb0950b7773272b3474ad4fbe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c92cce5b65cd7db91a6e57782af146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a5b230620aa5520eeeb5d2d81f36547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a308fbbaba23f0affb21a9d7844243848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f990401c79c4a7213bea11ae46a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4f404d75f17c1c116907947f008b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0ea17ffbd2d66d2a536f5e749bc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1076f2dfd2bd7da80b999d5c077eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1157696718657eade72d8ec5d08a4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde99f4a8f8054bc7a400bbe3960a3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a7b3344e4687745897d44bb98f1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1430e8d096c9db32017b4a9fdaa38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377c90a0f77641efa90ec5b58e862357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f571df218ac9c0feab3d7ff94f8de5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a4129d1b748ec1db72853a9b074859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548143858a8240f6cd1cfc93471de260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5728874a21fdd0de9d43d133f5c10161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bbcfd66613546c0e6806dedef056962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801d322231734c854ab7aae4983430363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0696b2bd1b8b951be02f565ebcc8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab136b7a9ed41939985fd3961107165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1840ea5aa0fa03b5ddf8b0bc6d07166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79ecbb146972f76447f1d2dbef0f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ea88e0282e686ef73b278bed433a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb719c2fcdce6b682634051634d5cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de66046dd6f6fd06130490eb54d3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1150fdb2c127d3f65c09d5dd93457a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4884dd81af44d1eeffe9baf751c01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80182b562a376f8d8cb7af5093cb2e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5641c1c950936160660eb4583cba4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd08065c112955b4b563ddeced921b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477b049a26333019b3dc679ba8887c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d2112361c7364fde2e444cfe3d9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925dae54a36689591fb692cbe3751678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d3e14c8b1b1bbf54a131fa24f92cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289677aa7e355b5b3b211496e73af6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc00a97f90753bba73e0d093c492781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e313998ac6308ed9706b968a2194782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04a14bbe680874c3dd76ff042480083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c261e5827c494331ce12590ca5775984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a623005dcd3614fa5e0dee34d8cd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f198ed4aa07676fa4b49cb8b6e8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71aa03a72ab6935c4659af70cd260e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b2f5814b9e8d2ddf6bbe5751968ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95246fd8f5d3f0a2f7cf11bd3d00688089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecfb9041ee19fb251a9b8aa5b63bc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae165301a18b7eadc70e11afe2f51291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c714f7c0d97b5883f738be5c6c4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805a273202a2c9cdf00920fde73a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50790f89c41116064784a6627c04fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b60b16d76973c071ff917863d60595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af3f85a74409c6214d0e4b0ea319496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf760c1057f51fa41a983b1fc3c8e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ec45494d1a7cda456a49ecf9b33398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03490528380b4f84f192bc397fafb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8791c0d527d8f45bb93774589f791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff280ec91edbb5bb60656ab76343a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635605e4dd1db9b9056b0c76b422c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0da8e7618138801ef4b616986cc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9053af36ebc46d72ab4fe789d4aa80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbdb02b613bd16b2a087894e6fd943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e8994d7d5bf24fdb330585afe923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458af2fa372758c60a6eca429244166107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffbc1be5a0af51a5e7a45984403885108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64a20b0cd594008e00c8e6b937567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e92a8361a6cbf0f5c1f5dace5a66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592d331e385d7a1da9def7ff432d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc5a5f07ce0a9a509c51dee85e3d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eefa57544957e5de262eb7ebc5707113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590f2f8eec1f33664bcff1cf03bdff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e115cfa66ed61276c40d1f94e38f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cfc770b2e1a6ae4caf1e7e8834aab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889e000f99e0d0e667a3000642b6fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e8a22a5e786aeaeba786a5bbb2fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcfb798435a114d1697bb4f988a228119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3874343be1fb3712bb5da1c25705ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47dfd964232807608f66ba5f123480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4992fc43dfd05dbf5af95a20834371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fbc3ba952f036dc0b74ee900470a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f60a0dedf1c8482385127b31b11ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da95957fe7a2c8d427db2976f74d2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0a50c3be26c68a9088810c13d04ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e68408deecbb84eab3ff71b004dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9d5c33e01a4f77a85fa793e8a9ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d4132532ebdab5b66ea6a6bd6b1b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd38e3f1d68f3340458b5dd542f0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76eeeec1c7139cf359a809fe33ff15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3384bc5845ccb37961990619bfaf449132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6dd2808e733f573821bef1734471133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6fa02802f236f1e4411d2e885c88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffcc08ea71d5d6c6f654b4ef96c89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afebec2f627105cbfcb830749eb61d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba803a3f79c594de71005a3f28889e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfaaaf27b45eccaf58455cd089309e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2dbc7db8c2dc5bef590af65eeb90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03afa1be81f6c2edee8758ffb0699f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed56ca9d62c6f7f58f54f36595d7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fd276deed69fbce84cb7452123931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761507b1a5e3b28207ff49c27c34e35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e36ea274d476a29245bebd9c5908144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e07af28cd1af6c84aacda46d7251a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3554ef9f6b7b8a0001f76df61f50d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80355ce2f1bdc7e0e9ce7b443a15c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a91168fd10c52546ae37b824d3f50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e58e87aad95ca9fb5a4b4cf3c3af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc6540cfc37e9246aca0395b07069150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ec10f1f0791b6a489b5659b01d96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c97704005d7d14a8647f95dfb272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bb0cbd94de9cc51cdb30aa0ed8eda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4c4b57ac52a538ddde804acf6ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135de6c81fb3fff23660ba3113ac987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e244f42bbd109cf86b5648d92d27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ec0ccae3f9948719e9d8db25229d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8bfd4db1f5507da0ece5cbc1852d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c601302482baaad25e27ddc5d130273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71bd7af98b58805e76edd7584d423160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb53f9e1fc346c0a11ed63b5c2856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb413a1b2792eadee7e63f8bff03839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877553a0e0bff47112d39b2f973b66d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ccec1ec7b726535cb4e82634f50f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae69b7b91bfd8165d537ba9f29806165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0238eb7ada4599754c7b736e2fdba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6240acf12bd1453dcfbceabdfe7d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3fd2d50a5b3d66dc47428e938ab7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb29ec6492eec784716ee9677806b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3184d7c98db16e25c77758dd56e3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de97e2c1c34dabafdc79d2bba3075e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d287a54e7b9b53d1c0488f833e693172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4dc45e8d45c8bfdeab2cd43e2682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343b414aff2670755e2f29ba836b9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a97cf974996618f2921a682391d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb3fd4117835f7a975c944e69eb89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5582849dff398f862b4e63083b569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae643a2a10188d7ded83612f0a99c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a433dd84e5367f52922683cf0630b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e93e0b0ed07d18809f857718df304c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50596f445d8b8966932270c6b9d92e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac6456e2a7ab4b3cef80b6236a9f8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e91c8fba7f463d40d2bad3d1fd511183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4570634af28711e94bce76882d39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5cb1b7f8dba41010281a087ebf393185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6457c2136e6da3c68046ef82237af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee87262cdf1da7afdc065c8c20644187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d17ce081977ca5e091234b451b2b98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff849f44b92f7eba129c466f5a310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aeb6674e39d1151e68145ea61e1f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0807f0817fcf5ba73fcdf6e49628f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19371bdc5cd9451583ce26fc0e52ae32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1185e6d92c32d72f0200412b6880193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0127b70467d32b4e16a0c09f234503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097752a20e68e652d5663afee871f21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f56eb8512f8494599a07cdc5f02f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085669707f9104eed861fc74e364050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc266b217ca0f8722893066fab50e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b9d9a49a16fe8f0b7287f67ccc94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499cc7c6aa52e16f4f8f6126727e72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f873bb7e138ba80bc721a9c8f1cebd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1918c41676e6bf166a28101e2b914f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c96945f97b38110bc6b645959020b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80440e51bad60f38b78e165232e3de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e620e90b2f22e0265be80d8b1ba7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e137185cc8388832fe5f173acd5ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1893597da8bd624b9f44d2b5e950b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386c87339eefea45d0ba599d3ed25c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94840067ae25ebf37afa3c9f3c5a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276596df3ec24691684a6d399166716210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d49181c20a34d8218849cc71bbe430211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b55ef30934b5c01ebec09b5b07fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a7eb22c8ea0be15e7dabbe2549c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46076d9101329a6925798e4f2c25bb98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f0f88e3eebb218842e7d59a38afbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a203595c71f0e6b7600d58811dd7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1b1db483e77af0add429177cf052217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc30ea3b4e216d38bc0f09d3aab11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e87ea477c2316bfec5585022efd064219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f1b48616abc02d83e35fbd5e121f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ab19530478c85ba16e012a821eb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7673336d1a967ee8268f1bac2086222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f8e6f05ec4163a07e4e281022439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7a02aeab9bd2c671896fa36a676f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb830f04a5c10f727973d53e56b370a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bba7f67f2939d2320ef739d2f019bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da38d70970eee2174d77771a97749227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147eedb6825a858fbfe1b50aa2a51ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5403860f38ff535c012a485491ca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28fafefddfc7288c290149d658205b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed29eff6a5eb567aeab3f5b658963c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0077be9ebe31e334394a0a33ff6f9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d8a13918c2eebd192af753cd7712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d00d4b189381ca0fc9377f7d4c4e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9b24b88c74edca15a0f40a4c9188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e04d2cb22313e840e94f8b8320700236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04683eae3c9daea21913b2978e3091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa7ea81066c226916db3c7621303cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d3d0dd74b675f6946be601876f1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a03091b08468730dcefcd8036e36e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aebfda345d6446f347a2bcc4ec098241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecb843813fec44ff5b4111d2bce682242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c486b0c8ddb76f6472b745f78c37b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129cc503692e4c5aa446a79513f68e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515116fbed051f5c7557cc9a34aa9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0e8a422608bea4b879e81cd15779246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e9232cb4e81e8b276ac906a371d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bd809b566639e85375fa37bfbc0a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b8e56209dea3e36a50268bd12d8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72e7e1060230d9d1fe9ea443cb24f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e227dbd5f446a65359a091a7b58cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6751012f2dacb0864140bdaffc2bf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973682d771b6161405053d13bb35cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c78daaa81eb28f5bfe7239996f09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8719b2fee1be3d474255d3b73671cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f79735a0c6b3c5cc43404e151b8db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8a2294c20e37a26729ae72e341506257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506a60b37c0f327e39926db79a6b7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a286bc3037984eec70d70abf3ca2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12dbafa0b9bfc8ab2d0131b17b6ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8587a651ca8b9c9a33094eaedda9d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec03f10b34a5abcb8856e2b7ae0010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf9993afcb98ff15d873b47ab5caa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078aed75c7b223691aa1501144dcf98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc109f5b730f82f1ac004802ee1b48e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6bb7620420e3407230c49872a137266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a63586153de6bd2c39280908d15a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10604bda4a66d197889bec54bc2ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31f133d08b075ea3d59afb096bb52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7ffe3767777315e2b869be6bdd452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db9aea9770e469d7b282cc1d62b88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ae50cc34ab36845c9eeb7b2a319c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3cb6a0fddecd7a7063bdbd374fd2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d1d678554ca00b12c99945254a9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e822bbc724ce9c92a271f145e43a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02ba4d7949d4074c288fe1fadd4cde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19525a291b0fc74aa8d2382c84e5b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc7237482f3db11423d68c61037f84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d1a5de9defd3fbc5b4dcfe763b49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eac4bf797f098933b46b3135207fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc298c0c8a64678b193ed2a349743281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec598a7a78085fc994942367b70aa25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee63b7d314b903a6beb6ba1e83364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66c9ea5f2a9e4c1b5022add077436284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf2ae38b083ccec91bfc000ac9de0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863e8edb797c84cf1bdb6c9cec28a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16e4f16ca3c1b96d23970decff0c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db1f97021a39b566de6c158fca825e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c73a9492d5b00df26ee6f61566310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ec3ca30d1226962033ff996addea1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e42e386cf33e0179ffc84430cf5dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb830bace0c8f2fa972a361c1fe7002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9eb23033077bfe4d8446c6c7fb957293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573f808f08ac199c40de6fc2a6651a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2addd35fb7eb6c663c1e329f5753e51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a6e1ab9484c5e8107ec3ea9e7d1e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb0e110812e3a8ee25473d60d64a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692df91232b4975b74957c756003f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca5e7ee6bc3827706871b9e688b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7ec5724bfcddc89cfb78ea9dfd2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39cef7cadbae63f10a1cc9f693b39c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6b922260b0d5757f42c210b36732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020b62b55827c8e9fa67970e40f2f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0ef9afa5f9f1d13403b4640fcc12c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9837e9dee86d166b9dc95ac4025c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b862309ce0cd5b7d1f86b1bceae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48e08b3dd61288ccfe5af54526012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3990dd6fa603c76762805a06ce72f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768ea30f72adf1cf0bf851b4ea4a0b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04be7a2d9265a7b7d76fbbfae6164310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6808402ce15883d4e19b358bae5ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2ee57b4cc62c1d4bbdb74df81a5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8754ddc191f304882f3411310ed935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d32cf040d784d40167c57697e45b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91709d7b8eaccb2cf22a9946e6b17c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32375ccc4b5be39a1b4693cae0bca26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb789627158c7ee86b3fb33917429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3f5de36431291dc18d31a99e45a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b881e3d02a21086ef546847cef1cf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a81e86490f545de69742ec120bf1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad9c50fa85054874b0f06ae69349c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc7f973addaa6174dcb33e9b5c2a1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e59c127b710670859e0824e91615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063994c672785ba06611f3a43b5596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36dfa23d621c2041022fec58abe6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd87745653576f33c1039206afe49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df78d4e42283173a52b3abc7e9168327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a234440ea2f170762e51a3821d1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee11db05184bf9a47a59b1cf5d9dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae835cec0d6aece78304952712b5c514330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3495d7f1899256db9912db94df86a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995939879c1f589f4f1515e6b1a010e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5947f5a84a830b99b1c2a9e746eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf05e9380cf7d956e45f2169b172328334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed3957c9b9a65e06982a27565cdf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d2b092f5ad684a0307cb95ccf02b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd61939ff15f335b40e1764a4ebeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fab82508712329b296ddc3a4e7a0a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd797a5dbe90128b0ae5d57b13ee68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674bd422eaaa2c074db88cf37ba9360340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484429e22ceb6728cb9d5618a4b0aa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3aee373a81da23c747460678fc61c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc32dd978a1d8c43d152daf19cf0bcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b816be4a5342004e317208c27da6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec9ca7b4a68f414d3e9d4d2ab43c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aacb586d3170a8e998d6e601a9d8ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8bb2c62afeb61772db5692b0be60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515a26b1d6e39e1adad3ba6800ec9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435fc2599edefcd90786c816df7cfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c5f1f530b2edf249a2d7eb13ab2ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a4b5e7448f2a74eee7b3897445d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a5c9d3cdd0b3eaca4fd179c93541e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032dc7cf44dd959f8582dcfea0cdc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35001dbfbe289f98201edded42a576354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8752035e75e7a336b4f42160f6157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e831ab1b8fa6ec5422c00e5a2f9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844c95a137d4b8fb21ee83144ac197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3615b93bc07656396ef7d49ec877358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd321898c0e3ceb2e059a0773e68975a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4668f8054f1dc8d98009e34c760c24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7cd220f6078b6182044e8f92759c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9fa20330dbbfd8abcdbc63a9a8b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c4bff61cdc2c480f2a830bbe5d478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be1f41f45ef7fa59f4b4d54aef0d19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1da208eaf6cc86433d9a15b56dfd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa054740ca48120fbb0be968b57616366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10581ea11b96ae40a4e92b76abb2b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e34161cd3366178f4fa17e0c05a5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858082cb975b825368994a9a9f4acf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16abd3df61b3392e01996d65dcbaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb0f08c7615fa20dafd4b1dde4f46d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb732209562d3d0218fdc2d07c076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c2905b1debeff30fea3911b6a9c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9850b7e6858c5f0a9ca80ef69ada2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c11afa36235a28701cbd61aa916ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb398e1099ad0d2f17253ace996c2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f75ac69019c4e74e0d3e2f0ce513377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3847ef8122806afe506b3e9d5e092f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3c0b970a99054a6d3605fa7e0dea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a62cd7f726ac59767ed885423d22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779859b9d53ae2728fa98e535b2a1af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143303d5d914285b9c65ec21dce354382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398261171287370ccc42f2f057246295383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee1a05039f8fbe2d02df65b66d20e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a18bae34a220d2babfdf8cb0c0ea38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df387353c199d1ff5ce72fab4966d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519c55f014566ccc2a1c05ff550da4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747207d606dc2adbdb19da1c69a9f925388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f13d6b2e40b3130b631f925b3a923389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92a4d4f6eeb3fe8d2bd239867a569390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8ba9878871f239675615d420c90b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541112763904af0a487cefd78e6278f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c53663a179c353279c571ae8b8e03a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7aa64d1fc9930a3a220410e0fc73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9b28bb677994b61a81dd2cce5def3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98147552c5844035b18a793f8f2e738c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c801d8a459eb05d529b3c62d2c382397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf50fa85451f964deacfb6be8790de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f0e48082ba5d0dbf3ee58060a4855399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c23f6f4b941e2ce6ec6cbaa24bfeb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2ca40fee70454c396d2e93b7a23a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa60ed364752fd88d13a08029079c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1288aba7fd5f57be50b659e6ea55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0b8c617b31cab5dee180c1738338404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f8a16b590881a8a577c2096e8f2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aa361f306b4bfd8ac47e94e37a34a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b2e7edb3c485ae690370ce5cf22fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b952b09adf5f6e3dd2e908d998487408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923838370200df8dcd5ad5e956590003409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a61f17dbdfafdb8da46f0e04379d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8d4cee84e47297a730d06bb10bcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b647def4166da64611f8d84c4ef4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11465dc9cefc7d213cb14e604aa6f271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13565b20d3076787e151e7757433ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb27afdfa33e246a3c686fbe94f07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17613babfaee2a53f0c46308cf21f03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d651f6f5cc0968d8508acf4c13954417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a58088e2cc1481f6cedab8919720bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb8e32f0d90a0ac0c24494f1875ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38126ed06471db46809c65f3c3d3c06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205e7b0edebc6c3b31924cddf7c81b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b924455da23cf2ba54450bc4e638d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ef94b7b8d41bec1bc666baa56c3e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd136fc2ddcdd8a21950afe6dcc2adb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109d1e8316a81cc59ff415b587a671425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa631192f92848b647eed84fcb0f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f0b218ff847d707b80e615f60567427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141e177962c0a6213f636289b0c184428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1ef654a368c77fa05fc1a85b4719429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9efb763b47855ac53e529d80b9359c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595316000d26f1212cca84aab9470d61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de55b9a634233b07ef3beedcc74eb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a6296738e2eb895b1fb4085a7c59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba4032d76e2fe035f54cb69c6158e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6421ce3b54bd86d6db0849cd78316435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d2ab45f4fc75541ffb0192ac68fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955399a69f40f3dbef7c7f14b346f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186967a51f4688ea1511ea6746e91b13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c69de0fb8d2c2371b78703a329973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22828fe7316c7330b85a98bd2df4f1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7a27eda087452d44b94c96991597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcedb76163bca8f5e744bdccfdc574e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e69f9b0a6413bc7538a6d4e4642b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f650a267cc60b39286d01e2229ef1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acbeddc868a7328c9679139ba454c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0053656c593ea633fd440ad536d0c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fff4305c3d1488e29b719dbad4046447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe49f1da51aa0d698fb98666110be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a5ee7ba1da170aa5aed9b316fee79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3550f30d720f02db09547df8235eb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22357bfff3f56eb3d20130702289a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea8d40d5f1d3399b28107169af18e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60ef4f594427f605ab687e4c44212453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211350875f534a81ef2ed9dc187e0bc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de223ee4adb85ba19dfd69de12b75d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53393d0e95f7db497b6de0553e2c2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797518cb6edf20ca28a356206b9f6ccc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25229c3c07938cb15c73619c586a96d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054142418bf68636e7575d7ccb96a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e175f546bd6ec0c31953df10fda499460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6437e6b520cd014db8769b0842cf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a444d86539d29bbc5cddce4d0f9ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6297dc8b184c7cb48ba0090bfd86b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815b99eef160035a6b64b589d9b0f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243c73a542bd384364abfd15a6dac23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45bf528f26902fea03fbed575e0997466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655568a4f30bd5b409dae47660e337d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cbe4c8c2fb047567b5c6980c2efa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd16778be4857a0cffb9ffeaa81425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5a2c075eaa5a466355278579b7e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52b7befdf48954f11676718eadf9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131504250db783b3ce8826b3e3382e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f3cdeb61bb3d86c519c97c0945bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85e884f633df884c76d13159de1bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed95a40f1777cc73fd900198de05e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367cfcf48945713687fdc980e9b892476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668120a6f04ec66842cade25bb310028477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82afbf90296d968a6d979a170d3584c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3785bb5d32abc2a04ad23a41609db0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac3961e4d9fe5f5ab8390c3ad5bed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836747964e27b7caa91c2fc331deb46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a758d4fdeee8cb701cadef66f0a5fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859a7b5a9e555c0dbab332b8d3a444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c1d30387cbfcecdb737bd53ac427484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d74696f83807708ac437d3dd15ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120389be3f9073f4dc445437198471a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1cb224d37214b565682486854df74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b879f45e4c6c42d4f80d145e64827488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb324761903775b1ac17dbc5499da7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aed5f28d6e294d8cba446054a3938490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7f3a3677cfbf5bbf885765bb6df5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07767e6a9541157585aa927066db642492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d2b433401e667f437e30e318fed5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9ca6241f5ae09a28f3e2b195cfb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8bf7e31768f9fd4651f6ebe6f070495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b85549d02ecc8712207806a24f9382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30eec556674a0ab109ab4afbc4518497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed817e1e7803eb494a41fc64821b6ef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92879a7c59e3846961122f44d98dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f74c9dd006b48ec9d82786a95e9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8758e0b2e5fb6b212b60111a5e3d46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af493e89dded93f975073c750b408a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba138abbd6c303a371efddf34eed543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1411af66b93477ba2c78455fc8b033504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d7c5243e780ec0f7da32453b2ba8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432f311c1d4b4085828797ba839947506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d791ae866d895380be27a5db3ca6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dd29624b29482ec9c08ad9f7c18d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117a3b3842b4ae5004c16c533d85cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169fa9e4ee6330680f0236de519770510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c81f5f8890f158968fdc41e5880f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213259be43877496327eff07db83c73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daded0edbb9f97b26d7eb04ca9f915de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef9d84e219a4353e5d50b0ce1a3869514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd238e3a1d41c7db9394c4a8e84cb95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7608b2ea6bd0fea1a4f1d3c05d728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241edca91fc8ef58b2695691c7c469d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a067d5ecb70a8bff6bf63d19d397518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427a07a60cc8130cfdf2760f8d6355f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1353253ef84797cb60e4d83c93792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc3509373b0766478a8c29497b672521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f57d56a8d3a7346a6be90ea4658f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c0e7b41b7bc762fc193f2de7ca305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a25508b75eff40fe0af11e80556cec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d62ca4abee9bc0ebd011b8eefe6c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b1888e51d5cc2ec13a75cd733505526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d85f04051f3005805643c72ae2bc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ecbde2bd46c71618f9df37f9fb8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34772994f114e3ef301ef277999ad08c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc4679c43f8131459f85a999cb7fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78703c536cd615a9a006aaf1d9d3c65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8f2ef8973be600921d83ca051f3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e629fa20ad18b84aef5440b702bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc7e53eca18549c577aef290355a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f43e3b6c53f0f995291cde43bf9c9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b681b41d303a90c34eb3ea3d5efc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227152edaf3e8e2707e340cebae0e1b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a4330023be43a1c6cb30cd1b87aa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07634e84de9c307be70029f2ddf8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb63d3083f2dfdd1cc2d2aba83977b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45ddd93411ef07e2c34b4efe1b00d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c156959e2153bf5b4c39a0eeddb058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885751523c29e281bc16a6cd81675dc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98a08911b90bc0f5a16c60304eac0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e53545131d6e9e887f5aedaeaac1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f961c9385be443fbe77eab57c880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936325dc78033a8b3c219cfdcc7a80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf952dfb472621479d6b365aa55e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d8b3bb6d1f5a25dc7920d2df19e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc3da0fc9139d99e58189abd372fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b9b98e66b626c5dc1373a4c45bbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18541c84e50c2961cc53ed25bbf968a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8309904e17060a0ae091e154cdbe5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3fde01fedba480c824aabe535ca64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6fc20bb23025693412f1f1ff3db5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e205e7e7cd4ebd0b5bd48a0d15a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5acf6914d3a80a52755e494b2bc09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e29daadbae491a3974605f2929f44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd0af3b30e4085235ba164fd442ccd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2fb2bd11b513ce0f3245db19dd53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683574aca9e8ad912c337bb2a6d10fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a946a60c7b6fd53112b45946c25c529562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedd2d6697d4d9996640309695a9f00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95952b78e772a8575b2fb0f3ad039564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2e1aaab42dd4866fd251d5b5f3c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e189de7a5fbd25ad9ff8812f597d97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e2c0e3f7ede0377039779073dfc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80104050b8f235011e6fcaaca02117568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458d0d7daa4925423753218ce10d4ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f38d92e963f1203545e9c568fab66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62402c13bdf76c7700343a71d57eeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c969e26b446b22b5d2ec0b87b7b089c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b5073b62dc242cc2a8a4668310dae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee8c2344a216b7115c7280c4b8fbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4aec337fe48dae2e7c50a8365833575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a28cd586afb1ff183e44d9630518576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094e8a7ba9a607b9252662fd21b62d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b7135856f345f753ddfbd0bec715578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e2d5abf100b8eec84627a6c43562579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c63ac02c91518d5ee4f4d420c631e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8d888f86c0ebabf8608e435d6fb2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3bd28610b834b55ff3e98eaaad732582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d79c9b3a5ef6f11115b2550612d6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a4ea7ac4093752ec6f19997de1c9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ddedbab8ae6b6f9b164d8a3dfea9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b649cf47efc9cf93ba2942b4a4bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9c1e5cf19857c118ebcf36000a76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46477038a7140adc8c816dc1ae215e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f9d579a19c88e3f76dad3be5e209589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4486e3af612954e1d0dd03608884508590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c2137afba29b483015c329077381591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc800bbf62ca55c246c7f6b1fa8948d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e753ae65ece7035c01293471cc120b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24408fed7998028eda794ce83d22d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfea1c0fe1b87e8ceed114f18d71f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b02947c3f9fcad24df7939b852c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f046eb93ca7f453ca495a69d556c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aacab66e37b42f4293619eb79cd454598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813feeccef46646918a3e50cb1c33b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aed5cb58eb59e2f4f5e1e0ba040723600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf19081ef87b313257b580a791f5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258bada7905c35425159bf71d276c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880145046a5f221dfb6fe1c7b13e710f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ae15a013d8ce6605a9f8c455a130604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fcff9bfac46a098492e5454b2b27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7601aec281f6245309dc1662b67c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ee9e191b1a7c8979e51987abb8b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf0e225ae195bbcfa8b541f7b070b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e710d49f5227efe2b15a5235ec2154609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9322a7beb4cc86d3dd6603a1e29f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682644d01ffe9d344a64e71aaef3d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61a3c0cf208aa40732bb5d1ff7b76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27feb2b528685592e5f6180bbd822613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ddb858c5ef49339f972d89090d7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57fd9441082bc2c062b95e4afe19b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83bc7478e8dcbb1ef8ed35074c8cb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e047a8c2fc2915219c2212eb6143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe28a1304af36ac222688810b07d5a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16515268ef97f08fb51ebc2e47177619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4350d72661f5ae14341f106ce935a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18c78822c26c1f49c0fb4ef77726c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320bfd742d0f7ae7bf1474e08b273c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b53fa0a5dd528b9cc391ad7a608c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb878369ec818b7b56ae748b34806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151b305834140c232e2adbceb28f2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9883460c17ae257c1403717c8290a36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23eef7d8904b5302b4997a0771db93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e24f1501d381ee04aba52b716e8afb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a293e3d63612e74aa44d4e395120629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b269674d35fe83ebd6b3fbe478d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03d22f80e4500b4751b4cd305cd3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81216e7a41ddadd24db5450c46f8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892518991969cea19e68ba1faa2a349633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752621bedb9819910f4be6f29486585d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbb31e09918b3c1a2170fa0b5086c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6764e2ff1a6a01b3942727b413790a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b339d662512ada31f23830e518b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086cf50b32644fdb369d51af830fbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9aa89322c68b6849ece9b8a09445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f57a0488cb60981a8a14e87b4f81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ecdc3775b9deeb7dd451b7127dd10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166b2b0c0667eafe938c80dc3f2628642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b63219bf0bfdcd6549cff18cd177643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f33f93193015485297816ff120ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20b3a9f48629e9210a8a178988e15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136d51bc28cd1a91df981a95956da9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435120f1fe09c0f9f10049e4ce7e24a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf127e43fbcc51eb78022c821900c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e905d048b41a9d6c817fdf57ef996ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a6915f866a784176d318eea69018650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde3ab692228bd8951f1d5ee4320d32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc09fc91ee7d77bbd40638f693d4f16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae5b8353b95988852d2e2df8c4307653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108477eba2f23b4af3cbc00f5fab27dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2ff7af012a4e2cd9c738b43c08e98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443dd96eeb06f19ef0d467da7923a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c292495494d462028e6c423946d2669657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b6a837f9cdd0a7a34bb01260c519b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43478c39e2b861c78766053b6b7ff01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0dfa92db079aa283a697b48854922660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a00420135e9a38de3583b14c8cba1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b596c523fcf5da75a86f05758f845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac88545105b691167a6b96100a34cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d0ac43244ba97fa42aebfe0c58663664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ee9138896916f2bd954f4e12fa69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6221d731156ebf9fc437199f126cab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967191d25beac10a6c5f977146aaf05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082526d3c60d00e6ce2488b27bc3e04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff263e5be93a3fbe2123595c5b99e7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31123810fb5eff6b37caf51ea53947670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04123a6709fb6d11dedb1dd414d10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ed554798d2ce63234a382c3da041672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e7d43afc16ddbe1f8c4a336c04f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130643e1043263c5a17b4f78c00c1ba3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62026d117d9ecd9c8453f669d8efad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a85e690a03dce534f9be20fe36ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a90f255ecc7af76d64f163c4bf294677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d931ef210871eb6d6105f069ce5463678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5951d3126943dfd112838336a50d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2388dfe677600d2feba53272e6d4fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f093bb800d85d999ac2a535c35010681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc080e9d1764c467f08d50e0ffb1285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8898fe82412185badcb44ff712b30e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7a2f4d44dde5edcaf966aa1be066684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259cf9675db6ca3fbadb5891f94b6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed3a513321d88eb39c03d5868536ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba6adb0c85d37ef9ee80a1face074687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af086c413dfbd83964de37a69cd1146688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb84da4c1f6ed663dbb5a22c1ce95e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d7f509d9aa5ddafae8da9c5944946690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496455a5a4925580570c7aa3c8dfd7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117ad432190879ffc2f89071851801692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abc59165e8f0c05ad5992477b9a2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde803819cf192da35544b674d9323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf7128f98a79274b80e8bd4d6943f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30c1906b365eb663db7fac3571cd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a271bc998321db307deb3ebe07549697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19405ec808e88e00f1d7d039f9b4e534698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6908dee947ea809eb789ba6ac94fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75107d3ddebab0cc6c7d7e3f1fddf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16bed83177b5d0c4d903b68890e538701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78e833da27f3cbf4e5532deccff99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd14e4a80d50f7cf2fe379d94812242703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a335977dc20c8a0cbaa36e4b7fc96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d8b18b467058132b51c8e24d07e62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4fbe59d7955203dbd3fe94f61817706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8fcb34422e04cf1f304307f83b3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cebc26c3bd35f3904757ca1eace6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9cff9c28e77edac5e704c4f1037d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36672d4dcc613bd48bc338efd1980710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505429c6f92fcf52ff9a06e8b4ffeae1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96998d1ae2ad625b5d11a8da075d0686712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9678ba3e555773d5e2a18cf03be237713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d03dd14484db611d4a0da93596d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6072034b49a8eed03972e638d973715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfd4f240204cf5ea0719d73de1679716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf6dac6540fd60f66d94689a19f24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffaebf4c03560faf597ac1128e2856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc7e750c63fc40b9b21be301109e23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b041430b00ecc0ebe98a3047a48b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1cfcf98d92c322c0808bb8cd5042721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd68a5a783c4c3abeb7a7bb50dc34b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149fae9810d3bf6e0ab809f439db9f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa60bd5c0d5f694ab837f495cf47cb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5e537a8ba08a5b59dd8f7feb37808725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4541cadf3a1dfcaa363fcc0f8ada3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a98d4ed0e8a91c64e78c85260ad460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3691d39a0056476ef12a64d692e0c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f9d98778cead4a802e2af99cda9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74eae3118398200876c553b46e2b2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9c79fec05263e0cb034f51c9787c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532afd525985c47f666587f2549f8ba4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b104f59ec448e61b164abdb1bf32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229a0783565ed58d6fe7cf46a6670a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9764c64b9f29d2267afc588e06d94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a7ea090be9262bf6f144471abc263736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de91bbf99af72ae3129e7ecdb5be9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02afc5b3824039175c780625df9808738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1edbcf39babda261d584a2542dfd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6c92e28aa778a57d310427b8eb04c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2c6818393268aef7afb1a1c8eabb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864b32db5d057e844a9def26c6e236742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf161db4deabcd567a80b0d6e0c4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575230ec62b65387da302dd1f2f5590744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0621da2c5594f40d33f57978b1e95f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99e311ff8ba476765cb5a021dcecda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e004273056bd3c5ad97b1fed80c37a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb518de061a70e572ceb82d2d84907748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859ff0bfb39a476a09896f009ed7ae9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7065f15134d782d856fef542e2733750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c429a8a1070dec603992d41ef818f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac8bbcf2d8b95ca7733a202c825b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1119106ac06a9eaf886494075ff0ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8c52f33eaa05826e78d0aa3a6677754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da095e1620248ea013cd5afbb7fd2837755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b22e5a6531020be9c208c187457c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4689a821c0fa959fb88d42a0efca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f44bdde8296230ff05878fc73177758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5533d4f00512ff2e1af7c0dad02273c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5df67205effc79293a0a9f1a82ccf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79748b9efec2c1c9718e4b466fac17761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c84fb97950b4cf35f3edcd4444ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345abddfbd51fa6886fc91b36cb8f4a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75726988379aab623a1ce497d3f4dfb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061f3309473b28f139b096cd00aeb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c1169645944209d5f4f492fd2e4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07d5b2028edd546f651ef84b943c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1351d9941d4defb141e561dbb58234768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967795f10364c082fb8c7a2093534a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef962d5d9e82c12fe73ee69b3cb7a99770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce8cafc4c3bfbb688b397bdd1ce43771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a2fb9b896bb3a3063115a3af857a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf0f55fe12739409fd14311e9dce7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba21db06e65468b5ea51b9d204c5d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebbe8974090834b5a5320fa5770e4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719789ebf6aea4041b282b411dde70c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a2bd17de73769d59ee1d3e53159f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e0ea6049ab0dfa5d0bff64bc555a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9ba5439467920b1cc8c58a51fe820779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f103b87dba84d86a038917d82bc06780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e10a153c0923b9d7c13ce97c798a18781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f21418a6b82a772ad86ab7414650782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b8bb7201b77d262d3b79ed2e8617783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6e9ac118c23a58b564d133d3bb04784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d981e66a28fd05f168c3e5a8f7804a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f96cb70f93238b028ae80b191642786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ec2fb47b6268ad16f2cd8941ff80787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66da8a1b2feb78b1f756d2fe4f04c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa59699c48dfbf5ab89b6a3d7a1bc16789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f77de87baacb5e1be672a9f37b8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91028a139ccdb4e227e3d736d04fa9c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064488ee69b4449433251df9c2c32a8b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af50186314615ab0efabd98970ff53c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb527ab7f1e1f7c8d233e17502cfb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeda1f65f4c100ba3b6c6bbb96c8013795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e72857d48490b6104be29c073474796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3454587a669dcaf92e509e5cba13212797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc919f57a2bbdbcd4223fce9f7e294798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e420607794b7b1d130d01cfde53cea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc016f5b54f893a50308705ae07e867800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92f3c5aaf52874021e511b1d4ce7b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88ce25d8e4c67ecd2294f0e883b61802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7943058eeab00031b1164410f49342803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448001864e55fa6df10f635ef77a07804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c7e446bfb3e2e02e99b134c82595805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c92123224ca611804daddbbe5fc97a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c40cc84079067205f4fb362461a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541237e3f37ba80fa50b1f5cdd792b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb521993ce13be44d23a915b2e920e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a322b216f1a3bf4437f7672ea0847810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0617b55ce786cf447db2c896bc298811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635191898d3648bf1a31822e1f1dfc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3cf7603d3251e051563255b9488c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458a2ca383b4ffb014d969cdaef241814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42b03b6c3ac964da12d0786b9e877815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b88e32a53883487fd66ff33ea5733d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab48cde079587faa64853e19328023817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0abd773e12538bd44fd03d6f4ed1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094931ef973cdf371294cdf8c4af3b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f03b21a724abe5f561c8c425807a21820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705063583e2f0ec407151e0090ac68821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b924d455b0d686e8006eb65481f01d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615966743e8a8af223c87df7c6a5a1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f529a4f444e95d7ee4f0874bee06f6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180d76a82d8b57a56b187d5a163c6e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c649955e1dd10cf45abba96f7cf389826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f120e4b268d1a877fb9b3369b3e5f4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c12d8ab8153dfc472a7f0dd7940cd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11355619e31030d6c349a4243f0dc2f9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3627b71f54e6b79f052de8b4769f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3ac28c9ec714165e14faddd58cad831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7774c4e065757905ccec1985ee55b9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a7fb2fb20360a8dd1f820f1f3708833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d440be08934a17e56864566260965ea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e046733efe620241b27247a423755c2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42274482c7988b342da0c1a2e61dd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f703b381081b1c7ad1af3d681bfeec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4169ab1d2ade729ebf889605cffffe838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e7df0f9f17ee0f13c2b63a234a0dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac47c4ca5cd2ee5ca5c06ca39ffc8c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31e604b5fcc2e0e221c4fcf0b00703841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbab4b17cc57e44606b0e21f5d5f57842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace4b078a590a284dbdf6f6c2ff07f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1cfd85c9ebaa496d6d0d35a8864b7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf32276be7a77626832b84072afca3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca25a4efe9195dbc1c7ff26f138b62846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989ae8109f43797f1965e9879c8f3e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4413ddd042199fd8eb22a417a261848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06873085ca8e18427c5e65e85321b9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0485f98453f02309f05c622726696850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa64d7d46b764bb532e858e9ab540f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de49ef8c8cf2c6d5f4bc1ef35a5c2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a9312254f366a8146d404276e700853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8b519a2be9285e9c33b229754cd24854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c4c80c74ccb9138b0c0a1f271341855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3e819fd0de67dfa5f7b4af16e9af856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9f6f5e985b13520af98c015ea961857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c7cf6faf2a603fd23dc41aac9577858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e782df0206bf024e5da464660070859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5a4aff0630d92966d6a95bda8fef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616bc49dd0745cbf2733371940ad30c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6c55a7a83e681f95ce144bd5938a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b125d43a1cfc0c15592885e57730863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926eb4ffd155e539d55e130f61fbee3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520555e925b891ad2f17aa7655dd281865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05710db91764baf37f3e3ecb46c5d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18b416f18bc539302e928eeff139d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca61ce6910d871fc0b7beb1394e87e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b26418d53e0a815d68ce2919f2fdf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab727547ffc3bdbba8fc0667acfd0b39870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad4e781b45a9aabe089f3a53cd4d9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8bc35767ae48c45607b97dafd43a8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74973fa414c72c8e32f4af40f542b7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae17cdd0a87cf8abf4595406b15ea99874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b92f8e8d497dfb48bbe19aae957857875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731dbffd07510f7b6780e00d5b68043876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac394ecbd1849a27ebc7bf921dc07d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65fc79d9fba12459b9ba3f2e45bb3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08590f56a4145fc17923fdc0f8d0ce88879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b68e48ee03222c2176007ead68e26880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355dcd8a887f40eea12d7ff6306a604881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7d331d3a382162cd01dd18e12376882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470138342895dfe01788b0bda409b463883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1184e8755ee4e423829eddcea408f3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13c0f5ce55692b3729dff45a8b83f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d454633cf0ddf87614be3aa3ae7efa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8e8760fa34e501d0884ef2c31310887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d32776cf1a2188a6306bbb0250f9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952fbe4993c9ac00eb7127fcdaac1cc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97dd6459076c21b9994cb8d2429613890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d881f5e8a7addd17cc2e3bf0e65d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f2cc64c761cb7c55a0a1055a64e64892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3035c2759ea5420fb0f35e27e36d9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c55213d23c9ac29b5e93faa173e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d7f65f823adc31c1d277bca4581a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3389f0bcc4ba8f660097552d3a96896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e688184e35283c79e1d28b3fcf1501897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d28d8ce10bc77c1eadf9e63ea75d8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854c373c5cbcce1e88433f45b56d89899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea891a0877ecec73a8a41f27bb7b4bf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb47722e7cd1ff02f5f394a237a665901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743e18f494f561ac93b2b20265f658902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d20d7bbf42b6540edc1bccf84b36903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042c71ee4630e87793534d5e147263904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c4691d56865871b53039bbf4b9d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4986fe3da993048974e60634e9a29906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1cfe609bb8840cb338b02df7585ff907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de3a23853a5167426c89225c0635a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4488711c0db943116742870331b14909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f548a44fa8554602fdd8b0d8c4c861910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a08e381fd3be07173f59635c72e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0faa4136fe86b2e7904d74c8de5858912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ece8862af57fd46b479462a144a38913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede52a93acc2be6bb80fe68700e883914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a0780eaa156f1ea945bb58fd0236915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457127f416bcd26277e5caf9e170e59916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25f28712405b42afb9c7247244ab8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1564b55338ba60f9d198c8e04a2582918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01a0e1486cc97bea8503a003a2684919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a613070c18027d49c97f917335e3e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ae56045156d6c233df200c2632ba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee5cb002d78bbebb8a8c2bd1259cb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8801ab35db64fa52a2257e7661d752923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fa6a95b1912dd62d9f94182b85df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1177d52014867b633e34231e676e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2643b4299ebf7de6a9febe9b686626926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd119aac71c9ce3e44d01e043dfd34d6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24e2beba7fc83dc6b9a942ca3aa0f0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0cbe7da9106a933778208832ecbf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330dd1daa5166a8f4909b7e5b6dd838930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8300668447ce28ad4543b50d724f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f1324d7e4dad747d36c77f8c37a0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0691bea2c037081f8ee23453e62b5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d5a13551893fd144870ab8b227dd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a5ea98540f221f78d015d60c9ae0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d12ce166d7a0613384ad378963061936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ab790b964e1af8f7897cab0b1bc9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68aab48500839a3d7ba3f524f10f32938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcab07a74a6d62e9c2b692faabd63c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e067df8b04ef1c7b2fbbc4f419189940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b99d896d5a1c2428c2458afee302c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85c1e5a3caa89bb37e5861eff7cff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b930f2cc249db1448b441fb805d33943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaf8b4d3fad547c9bb070abc5ccf21944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f8879dbdfe796c0e919937fe4f69945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef8c8acd443b9b1ff6d56810e2bf1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3dfa3367f6f9cd3dd1d1bc2f1e5e8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933bc290e2503b04bcc959cd2071d4c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7b7e41d7901ce5956757d3298412949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55bda87d4a1fee8bdc732aaa5342f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c15bbfc332e5051e9fcf22c995aae951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc8902c22c7577a43dfd049bf1255952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a33a11e2e632dc5cf8b567f449c78953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539280c6cce88733ea9687dc9fded1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f4eb5c3e6af2a75edc537512cf89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f88e7acdd98518c2d6ce274945bd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330817ffa89ff2fa7d91131cc0faeb53957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069eaf13ace35666ef7f8775aba0d5b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0b93177955953d422e99404947018959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a15af2f4ba66d62d3a05bdfdb9fec960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2abf7044f0ed3ee25f4b77a12d09961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934417aa8db8ca5830391509d903474962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f191264ebcd7d5ce9ec5407f3e11b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e057460b8b1589775b78c099cadff964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629826df4abd64ad182e7c5b3b010098965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a79df5e3fa1dd1a29c3206097d25e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971e6ea02f15fc109243705b567342967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e0e5158b9da588c9a9104b9a04ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d32a4e1885cae1ae0f757b6ecc88969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9cec723053e8400c86fda1e3a05b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524fc371b519c1a4a6c499a5318fd7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7237d76f861ae4fda33c9d756d5a1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b702f8249f9dfbb99ee510c0e612ab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b06759302e5909b4add394696da1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4021c8e8b3774cd6bceb6d2e5f8587975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e61080e53f1d3bd2c8f5521d9c1e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9689bf9a1c4853a52123cbe88489f5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3412352a287c19afa5975ed6f6515f2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461fbbe585fe12a6332499016565ad0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c99fb8f392e9e2e914f90f7659e4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f73dba76c623bde3154e58da7fd1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c913b4e45a8ab60890067425cfa051982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6ea4fef7b17cb7fcc67bbe7b691e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6c9afc643f1f238a6aba1d9ad8c04984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533760cca074ca0aa48a7407c432dd8b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d325c19a3a6d129f6dd1aae9e8e843986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeaa8c20295f81482aa57e32199559987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a278553389a056df890e0719b9a46c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9071ec8e490393035b173dd4624b09989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad4382e22bf198bf58a674c3a3732f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43b81cdbff436535661b3c80d39eb5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc81ffd49336890544694fe6a7e5b5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407240885ced532cc9b6acfb45e0e36993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac719a92d0e36f535a5c412ad8375a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f83c9a8c462db9d4a18285bab5f02995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ee1326a82b35056a6cbfca527107996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3bfe0122479ee3cb8360e4c7abcf2997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc5b2dad970fc21d8c6756df451701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698013cfac0732393848d0fd57b62b372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721113733ac5f4c380cc2de64e99bdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527520c1ef0769d75b3b1507ac051744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494f79dbdf5302156fa7b90c25d90a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ff7609b1f9cce36d1cfa486409b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ae31e965d130aa88e8370d54c4787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cec81fd9f1cb14a681016088e98028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8524ba261aae81f3eb5d68de5ffadd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e719a11d240fcbb3b37c6c0036ad1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78608236cb8db0cf8f25a8ada780effe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194bed54004f1fecc7b6bb0c9b9f3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8520f0c52864b54d7331512d56025613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62918f2a220eb341ccba273800c52914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5abb4e012a299257d2eb449d6db2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00461925c02bbe47e18ccce35242a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feac098b340cf684c32366ad056866817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dd32d112b083d8fc49230a01752ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2dea4ee117a903c43e833b3bf78819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d8cc4b2507ed698d2d7ef6ff17e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a559cadb4450f9f3dc4387bbd3916c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ae5aebac53f87bccfa01fbb35cfd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494af8597fc0b625ae59e557643a1a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5241a6688a2c3ec6294c8a2f7c77e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd377b2202e6ff60c9bdafae8e89fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39b05219afb6ea480c969c5c2baf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd752566b325478ddf21ca0c079e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f695fb658148bb6c753cd0a1a5f09528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bde4262624b357b8398be17ab94ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062cd8f9b9012461f360f8dff16f09830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a5090289efdc8c10eb7009bec07d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a1011f38dc4020bcf8bb2f89b0fd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a634ab392b0136f5d9c317ca26d1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3e5305dca49694f65ffbec4bcd6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad320ab8e1167c887e2bfed2807fa09e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62291bb085d0db9028d821a087d647fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07a28c874ff0c3efa87f3aa68f61a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e4fbde21229b1ff9cfcf4c8644d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f7854aa602453654e1a3798430c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56628bdd4ca5c07fa0d0b4af21e17140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc955cc70a0a6ee17e65c5b53b2c6e9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc9e841c6a37ca53101fd56d6195c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a95ebca552c6759d76e8d4e8ecdc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789b0d5f7537292009fecddca111fd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9fe37937b74a201a1a1ce53093cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e7bc748417b415298be7f029f76d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc560fb3d20cc5289df674691a3ec1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f6673693d2dadd9f4d5fd767437048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3a2db28d18191d6775c79a753f8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b453cf155e1615dfffdf7a396fcf4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3326f1983d44a9371c5297daee8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654014341b1d5701e4fb8afd4b4d89c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074976b121ee0cbe5e5c7edabeaca7d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baa125e6f67dab5ce43a917cce591054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1308478fcff7081d1ebedf7f2ca1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb1a4a32b9a5f81cfd6c0c525cb5e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78b2d8227eec9f7446853cd2afe2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b9a5d6c4ffb257cf0e3bbded934a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e45f279e79a2084d28884e0f507b2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294594c34cc9f14603920d9f9c4d1eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f785cb9afcc04ea471759749fd29161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d3466453159eafcffa0c1678d11c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f5cf13722186eb55faf4c52c53cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc9f191ef31a0754d1656441847fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f6796912c08d3be131dc3c70564265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868ce46a8ffca24ecd27612187a0ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea49fa1e6492480b639e027de4d9b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521767e37afcc967bb26ffe92fa5768168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bbfbce697440e3e6390cac93abec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c934304b8bfe4dc2e4c80b76efe6e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c289cdef7802f87b1893abbe0c359571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d270e42d2b3bad043aa5be26fbe1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3945a21afab5d5e7c72e2e497dad973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c321e0ff22bbb1dc1fecbe309f3ef2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9774d572f791c712c7a6c83bf662c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1fa2c56bdf3fc131c2bdc7d44b06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb58ef63adbab73d134afefa42d57177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed795c75463be67c17b09376d95d7ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78536e933bf86c62689cfbaffa2d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56cc9ce0fbf6f86899b90a7e8dacd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0ce3b0486156f6f0e0e39423140a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea690d9f4671094a578b448796f454482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2045430390e53aa9dd689c6e7b041683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34678e440e3c8833b5c0415b41b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35bb80941aec57f64716fde75ce5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e1f3b2b67b0f66a3c92ce160cae7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a0878dc30d6f28edb1afb615bfbb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf316ba3f147f294a2ae9127e375ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630b24d3a86e8a4d17ca15524c956289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0d6c579c4331d8c53c5160f67ee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e0ad384fe6dc45e2765fa17f0dc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364ae08759672571b8eacae2fb83a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f76c0efaf1cdecf155bdec8dbd0e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33905d70a125d65d50de09b404246d6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecacc409effc4f284091d59351e5ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14448016f6d25b41ad8570040ec50f7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920981a65b45c45d96e169cc95eb5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205683309b29c1e3eb3ce68ade1b76a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef7ec045189acfdfa6ee6977de1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceb2033d94458ac6e53247fd4b0ad8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a502333d7fe58d00f2654d24ebc2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688d737e3794753351cf4281847458102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce45a4a082f43baae6695a17d9a5e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41e7c61efd6ee3a12de4d0b524a47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2610eca63cdc227336951df1389f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5af660e4866e6dfee4ee9bd18dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c102bf0598548326df5fe126c0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471d4a4a63f3b995f260a59bb52705108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb62fe306b4cf45ed01039ade89826109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db5ef669faa9b964c27a2f0582ff98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f60bf89c3169a21991fed133def3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90b2911cfcbb12f502fd10b4f5e96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0d4d8af1dc6c31cee016208580a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ad68a6546824829d5b4035b776b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86cea7ce1e6ee6b6f7d8bbc650442d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442a70fc63d7c12ca4b956afe45865116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181beb6e8953e70215f1a658fff4514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab44671232e8709424eec69812af925118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8043a3af5649f37addc4a4f3d43e42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1abc0ed4a82705909c7475113c3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2951b2f535d2339e2d2df741fee0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ffa21f71c33c9c5af18dd4703a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc189204b2866c653d9d2e74fd0603123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d2a24670dc2bc10504b66ae126336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e3f9389f612ebbc1d4432bdf7157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c669648d40b75dedb1003fd27aff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6024d14675b94538ba6a92c1884a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0d9f0a1cd923f74564fd2a5c6f0e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891d8fff2a32d7dcaee20a04e37482129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333043d80081bc7352d66861d4a4455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7ddff3f05eb64e9752da891b37d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a649eb6db3df2cd9174dbbba9fd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd611e2a2abc4a22b81bcd84b8eced67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef35fe776107fd3ac04bee3742a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d04987aaea3ea4f722430f8e1d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de03916ed43e598fe2bcddc271ba9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7ba6fb33fa3053cf7aeb7398c896137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f2ddfb18df6f1c0dca7e27bef20a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab52021bd736eaa302ad39519326c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed0a80da04fc59893e0dbf98a63c88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff883e78a51da17bc2cff531801e9a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22d93a3538bf4473bcc385962d540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b906188e5e019e08bb86c34e959e0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae881261fac5567fab39f1347b239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3703ed53996dcef97a8c46508b193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e85e2f1afe19cc165f8587eeb288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efbfca05bb979939964da809416ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad9674ad982dd3a162502e112ad36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330359a33890a967cbd449c3657a54f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a4ae30a655138ee2f245a77572167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5335000364860afb1435c0ffbbec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cced7ee86a25d92feac55b6aa458d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf11d6d3b29a5596bb1e55f1f72b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ace9cd6dd96d906320accd673964154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c224458dc113368b20155ced75d074a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec90fd5c4d35d33b6c0dfe5971ba3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b12b9e0bbf77ef1bfaa2c87311a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596933cd7daafa5ecb95ebb2f6ee8628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d4887d519c9295e144b7d04a7d96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b8d15568be0387c29b2b7da05aa0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919633aaddc16c0ecf10dcbe252e356b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49870ed46a1369d85dfc313ee5476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb71bc0cd42354e4cd0b5c71acae3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc57e07dfbdab8c5e6153fdd4024965164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6233bec937a73be44a2c26a49fc644165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478caf4040510eae084f862213976205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604033645628cc81d4447b41fcc0975c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928806591cc0fea3deef3e4f1ea8eed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ad3d48a0eb2b311b5f24c0d725e3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4371c74dd8f9571d1bcf0aadbf2e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986b31d3e0f120b84684288c605054c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed4b437b2c9ae293fea04d1c182d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a872ad3e27523c9b957cf85992840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004fc6b5eabe80e38b7a86e8809bfa4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05ac81c6f9d140bdbc48e5e01dffa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad555c496c2933c7f7f94eb957bc710176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93747cd0cbb10e55fe359867f4ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7f57310792eb90f7cb77e9933933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6611dcb81dac4c72c274d50bd5b72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1608a51717d94bfa6f46ef2ad78c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d98bb2ff80601d13ff3d1d109617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75fe28625dab15d91ba450b8dc124182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ce02a14556b2ea3a0d6dc2b968f65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee98dbdf08c0e8481642cd96410015184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b13e1db4f1ebffd88517f3c4c744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a0e67fdd53c418fa27eb8c6079e67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f50db52b77ff7568cbb002e891b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1deaa7f46032c26a7cb7cbbf0a689188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599dd926a3c069f92b3d2598947a82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04dedcaa63ee9c3a9ed7ecf472c947190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebf5befbeedcb5999650a4b6a0d7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ec3295ddd56a114184261d9abba9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f35895ebe27a62071e45a0cd84830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274355dafb33c8a2d8669db66ab203a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37f7ec36cb8140f21a85268a6cb0c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f82efeea49b8048567c7ef5d5c75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe221068371376cd3ead78ed5c6d348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7db41b4b0746a32c0305e9cfcd907198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb8c9ecf85ecfa376394d109ae906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69952f49ab74763877ea2c60704dafa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf2a69178dbf6e4449a7de87ce13b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be306d85bc2cdc3c42c4c31865f8f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ae2778e3c67140638bf524d96170203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba63c69c9f880144846fca7cfc225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc3869751cd01032a4534b8567505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d02205c0a37a2bc56aaec5288904206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74d8f0b65da57d18e268609cabe87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdeb4619834c79c5f0ce88d8042678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ab521aaf59598ba9fa6eca27c3a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d1d98d296891f2037405170a928e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f44f2fe7e8d98ea69b05bfa1ccbf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2307301046fb930ebb761d4aa516212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac31eabbf5b014c055610dfb54675e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14cac22bc31b96812043fdb72d7ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d622621325fa6c32a2083afd51c2bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdec12d4b96378db6f6c5579b1e0a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770e0d423022864f1ff0b2343a0667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967ec58126ee228d5dadc1a05c6e631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c3792789269c2db6ffc7dcd74c96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e443ae13b726bd3a90f15dbc6ceb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020783732e9e367132928c3c99c1d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e544c29907e333ac6d0ee1e488ab0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1442018e6405a726d76da4a67c39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ecfe1ae621fdb281e98777a41c3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f320f36f3119dc7d3f85aabf7abd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805ed48fb3f79ea5a1fbc4e67d4ba31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25780d9d058976d16b8251e4b98603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84293ed7a29325dc6431e73314dd8c5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18059bacd24e67be0dbf0848f1ff67af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f7ed2b9b194988d6796cf7dd877c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836893e428dae43b07978f716eb315a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687881c1e525eb17924000b69ad99842232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d4d3deb583529bb2fe4bd426962d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a17de05bd10ee2a2a968000dcb771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2575305b050193eaeeddfa3bf7e7c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be825c36d72f54301b1e2cf22bd6ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2ee7f439c4a5a73e6fb5d2c9b4888237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120297e6f205ef02c1d96b071c98dbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27036679555f0e18f8aa44d538340342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346807c685dffde7a8acbdf8814cb48d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c19d0db604679559fb6516c248914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677560a7b424a70d1cdba1343a1833242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefc2fb58d5b76b6568d41db525a339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f638bd435f4d722cabcb2947d50a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb4ce740f200816fda1fd6f402019245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89808b053bf77090d76cc44262a57fb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2558f758c030e7b928ec0b89a25ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1b82ce15c13dcdfa0aac438c0ea2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d97111486799c088a67dfe9c72925249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd668e25ba8f4245499129188cc8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4aff7c2324ec7f40419bcb8ff98f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1af1c7fa54393287551bd2584448252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959372755daad4aebd26d7dbb5b03cf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7128a1471f662cceee0509a25f2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d37acbad3e55a7ea7e3f6eaeea24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab106fdce3a5d2c0c8d28efcd914c76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d63662eb45fe381e66d7c8cf7c58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb92faf3535e65a0b3f2b7aebb688f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea59febd3023b5876b51e12d90bc78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8f1c24c07c07d25979f6a16dd35d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7f79ecc7afe149e12ba7cac99c760261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4645dfb9167ddadb2c1ffdf529b20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d753686ec67cb359202c8a6b637ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23ecbaf8464be3b6559fd3e8e840c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2ffb9ec620a3cb1b35d5065c42b33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca72083fff583087abb77db4afd894266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8fe5461a5bb572ae241d9333f1ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f6c5b3519797c9ad8df8f7de125a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c01175fe85e94a433818645cb38f39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c156154df8f44df4afe16699541165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b0ede0958ffa3f5a7cfc03ac9a7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e17c070334027975555c3b4d3a783272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7083bf56fa31e1c7a0ff23fd22559a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f904636ca8acfea3bba14f8e0a2d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8279295b2a3d1acdbbebfdcc2b104d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed13b4aac029cec611f7aed9d2431276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572f2cf337cd777f48278546c93b4ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a433d1034f912ab8d76d9efd04c442a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352ba43befc19798915b1e6f79f2d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e4036a45d8919f303ec4c36f850ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde345d0e62be92e64704fe7d629641281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a5590ad8dbdcd7c44263361684e89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671c80f2c0855648b855ddcaedbed9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585aa0605402f55ae6f847c8c5a2ec0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6e05158cbbe7faf848180679aa2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cecd897c57255078297a93ea8a84e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660df3a126f2bf8291abee80d165a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd7cfd50c68fd7b135fa686893ee4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1eb3833d98506ca112c56d6bcedf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204ad9d81ec0ecbbe59bc4be099a86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909d08525569eb886d19ee1f96f0ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f495927bd47b78a710f3e0e0a358b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878212248b5516bb4cd42424213470d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38b90e12060681f7fe79ab58e42190294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35893ccc9fc3273351206f40e755868e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b82b2eba0c84d3d7feacaaa8a3b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1df4c56110c23b2daef0631505de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a077cdb3066303cfb256f0b681d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30ad92af5c9ea5da0ea0625794988299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c1120f27b7c4c147251188a51b599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6067969aa3015a66d7033f6afd943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ef8f8d34acf743e50c1f98b7802c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928d1790ceb62fdcc1f2d48baee263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0a6d67b930027b9e351eb96d6588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe35c1082a1384e4bf5cb39355c1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da586d531a439449b7cdaae6ae3226e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05faaf6ee7a89e6ad335126e6ed56da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf387dfd4d7511b5f7573bbe6a36b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318426791dcc4e50a3ad53f87b6f9fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df20b6691de6771dda1361067df4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f7b299b62fdc6b4031355b3580f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc83120ce9378dc64b895306878ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422bd59377affb7c6570c14e28f569b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3af6fb6d998f64c006c686446a12d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13f23e6dd076568a2be28cb02dfbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9306f34acc916a5bcbf3d2b1da2ae4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2458c64a56112488a4ec4e6d38e8e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093dc752a0901f64adc61e843b593c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682992102bce8a8331581cdba949e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027d3f6d343cd365a9c24202f720fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6324744bb814a9d12059c591aa2caaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16cf04156f16e25100a3cc6a887610322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71c4ee640bd53b003e8bad1e3711e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836706b78070ac118a3a3498e8f24ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb6efe742cdcc47e66989cc6067cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c425cc372f6e87f654b31efe4390b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc9cf95229258bc06e4e3da529f41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388a63f67f3cf8c10ab9aa7b4df1c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecba40f1404ef2818b95224e82b11b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779682f6279f267bbc69ef3d9fc69105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97703fe785267960cea3032a6f9e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db57d3640f244797fa45096d7ba3d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2d5375abfd0ee0be294543603b2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714fe8ae4a07f7a23ec30c79cf6b9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ff2950fb5258a183bbcd28dc871d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d0ccba40711443f79f3f1dede31e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8326a755010b4e9d0b8b73e4b70b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb595394dfcb9cb019d417c8acbbff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c02af6fa3b55f30cce41672b642e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f77fa3cde606aff150dd8d62fac7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd5b70dbf2443daec132f394cadff4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d523fb190cd89c6c85a410b0d7b30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de37c5f6568cabd9e0f767b7cedb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d95eab236fcc0b3c25c8382d521b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e57a83232974f35c1426892b54a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8595a1080e4373878c519812ba80c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66688fdfcaa7729cd39003da19b135e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279712e13d303543107cf9d314f7ac8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c2536701d0636ecb13a63edf7e6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce1bb73410bddc34c663d2cf89275a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c008c195f0e7d07e5d28f063efd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edbb0d80bf7c98f64bf9fd598e5509352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e8c0ad9b31dcf7f9eacd8a27c82df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a48bcbab6f764fa1411d9b95af8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e83462cd2e8cc6e22ecd328facc98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cbe02a0bd63013d732a73bc264825356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a997d4a6e3f83e4e6b89608cc5daf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7636191aa0ccd39177b6e305c330358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd28032527acc90e449e721fe80b467359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f515e279072a817be585594484bf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49bdb01613c0bf3c1fbf5a0182b83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcbce4ff682cf66dc85f53c481cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51bb2da58cb0bf3f76600df221f5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c93ba2b5b7426e97dc5f4fb0cde8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd92cba6f9d315b0d42a06b536227a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38b7515943c3ff8e989ff0de349b28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39016a8c5d842887291e08f55192fe59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f0e1003e39121974221ddccaeace368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf0cf1014e911ebad8c17ad507b15e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960b72a15f5a73b564ad4626673ebb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b023e8e1ffa865451fcb71d79e3cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d91945f2b1c41d3f552b159430b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697062773a36d54c83cc8764e5a089373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31de4aab3877624652983cf5d5dd13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d1252afd3f6ad9a345abca063699375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61675216b5f0f23732a042c420f838376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e2727fd73954ac227f5a57577f56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18997ac1064cd60a289e2a7a9a546a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba807a631e5d1790ffa5b89dc2883379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4bfd72f6be2a8aa3666b8f2ab4835380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a89d220527bd6a7c2d72b86cf60ff8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd06ab10bc082371232ea4a56c901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2aa6819fff892aebd738549a14ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb668227cd69e214895c2d2b497d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f22864fd2d5359073d1ef6eb6687385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521fef88a03db40b22740845ec37e9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603da58143879bb1aedc359dbee0e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2f02b0003e7e5d6dd742c0f55a1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe186f30904e169d2e1c735b39fc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22706141bae566434991e35aa7ac9596390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687138a81267bb5f33c6b703fb44c70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70decb8d1b311aa90cb7e4081bf9cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459f7f735f6c6d4ee6b3be988b48be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4581487854d88ee1467220e52698394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c3a51dc1d21fbe59969eebfde9c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d3ece01414b01ca696f3e761166b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58832751db3c87a42da17bfe6e4bcf88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd56acdc35f63bd1ef4dc9583d9a12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a9e3fd2916290817d2827b04f509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556745c55395d181c0ce52456ca213f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfdc16012985beb9dde44a707bbd66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d0ea3150e4a6b5fcbfc983ca3b47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e327d04cb32e08c5c5e7b08ff32ef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdcda388df9f84bb2f5380367f6615404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93464864b83f086a0f6c3d88d39f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe12d3c57b037117143b7c2d68f5a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef3480989e46cbff9c8bc973ef4b0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e73869b177181d137ebb83de0431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ac9ad0d53d35b5ba9a17ee072a7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1a7ecd5e1eaaef70f0ffeb888b501410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719629c38a64f5bdaee6e35da43000a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287acd78797e53550fb00ebcbade9d64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec39c6e73127791e0979e61c0f904413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4736c197ec262a8ed0b54bd8ef658a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda24261bbd555486976c599cd57e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b28c0d6abbb5f7271622772fe1ab61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b823ad16e8bbeac3f6a5bdce40d3fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd3c5a3022d4dca4989f8dc2c81e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d2a90f2cc560b49a279ade97018a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9230e7e2e6f2b01310cb0f7f01694420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6229192bf9d858b59050225b380c031421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be9b8a36029fed184e75fdf9dc0b7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c16cc08c112adf86600c201ae1d68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb7fde5edbef07866172132a5a974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b0dd28be456b3cf92fb2ed095caa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4216902c48ef1e3f166e7ed3a382f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b111c0aac8332c7ad5ef27d59e867427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074516c1ef3d334814e44e5f360a26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99890f5062f145b318e5b26e0b0eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca23c56ee0cc94772beea8b79ac30e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e56202fe12a63bb45cfa74c7953b04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c4cd2c0ae5f0ba9686a49d027bc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e12ad8e920d723d1b43f6f2d7f64e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711b4ec6e466c94af54670346847e48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bd176c85737c22f9c6c5a152539d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f125c52a8fa4a35a3cae910841e27f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e3140667cb2fb9cf0814e5f93a23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f6f88e0a402ca41f2beca70b8afd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e937ab20245f00a07bafeb6efb4b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f3daac44746a62d5fe34ad153932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e993983d37fdd6073f14d9242df3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da4d0be9efa7cf0938ce9c7c575dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195801f48705a95abb1e2d669ca0e288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37623eec1a5fb0239bc0b1bffe2db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed43fafd3300b2b90ef1b53b22e6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabb747c08f4746ee51e72ca0dde0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245c6cf9924cff1cdebd1e2069f6f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b89100511bfd0118c9776cad724d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed5f004b9594d4e3f9ce0682a8f926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188573f111cbd78a6b9d65badebb2570450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27569b6541a1c8df5a7c6fa8c927bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad230126cbffee6aaf6bbdc75bc85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d59f81074bfd575b0ccab9935059d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f7765bde83a2dd10d7b3fa9d9149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d66d68dbfa19965b37e7773e14b83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad212e3394f173bd2173597010a5093456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655d6de31373a682363cc505057209457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa5fa82d36486026b4a44df86d2c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d545cd6f73489228a81d2fc1f1936459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290deb00806ede111c7fc7559d183397460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7325efa93da8b3766e81b8887204461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace5b183b9d7bb52717529df675a42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af0d3e15548c1bfdbb0bde47c7480463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031da3ad27acc39629585fada7f507d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1713275ebed7473ca384ab760f90d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7d20a6ace9a1851013b536bfe964466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e2e66d66feb8cc86f1f0fe039398467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33d5011c39007232c8e8bb4870667468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd93f38e03f47718941ecd3a0409d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e79af6f229a82efc011b3afd9f07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb170e05f60b26b3f45d650f08c8b0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a69eeacab3de5861ed80c67e0c858472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1463d3b1484216cacbfb639a4b2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed652e1ebbab26e43ad959318d758e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf83bdd26295e6da49ecd580bad055a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e81dd276270b67fc4b215ee0639d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636337442827f9939d6c48c36f9ca2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd968940aa7506912f9a0a7eb49c5f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba31ee448d9d0533a7e1c23873f55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f3e21f65de51c36e5c00666de5bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483a8cf08a3902d41c13bf54a813d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152726527f415b311465675b89aec0f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9dd3528fe8db24db0895aa8738935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109f98c3cd89ea4110a3b9d066aea7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47994c6b3cc5bdc6be235f27599cf31c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c695036d51e5f11b6831c8da7bb6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56edcc68a8bba48c47239821b5148f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb38f8299b32ee5a11a038f68d2a23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8127ceebd1b76005e7f05eab56dc9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475dac67bb3fa012f00ddd557f1ebc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922689ce1c20e4870dd4514a41a1487491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5647114f810f434d9aaa4e09ca09b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8ee328bc15ed1a91e6dd4929b6ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd199f88d436517d40004c824bfba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07224fc20803a17ac7067b97260caf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c6e1b9ecc36065dd4d51c9c764fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f4ada52a2b7ffee8929af91472af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c94bd7757ee52763b05b7baa4cc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625f493599c567e1e709233e36871e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5e94a36908924f942d8742ca976f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac2eaf3de33436db4f1a560861c2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb40f35d32ee6e71bc108d9204c34f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee4aae4f8556329a5e894d7459b9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0bb0891b9f875c7baed6b24825f02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c335b889a1cef7bfc7481453ad64de6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde236d31dc707ee956680186224f123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9637549db86137d37af882297c4ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb91ab6827c48017d5f673e06074e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed757c759d697328fd38653b07b11da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfa4a2620e90d5e2877797e713fa81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95d25bcdac2bd77143581db15ebf7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad20a41392093621168f984d2e32f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e0f064c72361e6c4d122c12f13d9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe0ed30587ff6abab1a247e848957514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff6aaf376550b503fe8a4c5127eec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907218cc0bda10e4243ba1d78dd4633516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e68f0398365796b2895ac602c783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525219c953602c66bd8e738a75971c08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d500a97b883987769006341a85416519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcafa01018aa73d132cf147602e1861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367b18796ebd162b430b2beece989f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8dc52d52f7b188f040b53a95b4bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55de5838ad2f95740f617dcfa0b0dc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df397090a7b5c2b9e4b1022bf9c37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421fca6e2893f82f3838221efa4205525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec8a76d7ccc6d444d9d5ac2eb52e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d617c83a1e2988be124982fc65ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eefcbc34f461f319aca6308b49d17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac11b9c8ef2ef26f42e5c6f0b0f484529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c0d3f782f935df003a75956473c2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ba71bb3194b9dd7d73cc088a279c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950dbb46b37f4adc191d335aa702f4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2280aef2b1dc176d7aaf08f26ee9cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8cc5607e903a4eaf0b40788d405da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ed2fff09ae7a2fa4424939a8ef21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699fe1aa50eb6776e6d74f47e50062f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb453de87044b2aadf6f2f813d88bfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fed058b76e5ce2e2ae54fe6928474538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069cf58cdf54ff848617337a6601a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77486ba936434c2935b31afa86137f20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac802dd148ca8367711ce6b155e650541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34875d43f3d421631d522c0d734dcb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4f2ec8cf68c6b14b86b46219dfe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115a621b2cdbee71f59917caedd5d13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33af28b3ef37068a1def041f598bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e90d83ef1a0b216bfe0e2494ee4f65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7836b36cda7519319f85e07a5456df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372019c70a155043815b919c07e0634548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58799d19489e32d61e2b2deb646433549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bb515952827b36575ebe0ac873f75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad63de6df1fddde77f11fd99072f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ea92fcbc7562e3b9c2154f1d4c0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc52493e401417a732d54493ee6459553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee04ad125c3bb99b142b8b3d96e555554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff00f3a97ce77082e478b10574858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336808521b75a9c6bad7aa82a865245556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d6ea258baff523e56fb36f04a8c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b046bf36c1170a6afd2afa6f407372558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e0dd2e5b443db5a5ef51c75b99ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888987de20bed439a9a7eb2546cbba4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0a189f8801ede7d6801b202d7472561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8a5cf8e49e12aff1c88ffd1efe86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca55046263e795bbd11830a85fdfaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac5cd168a26cd266e490c07615fc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cee0690d38a907012439f2752bc6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f69cc31bd813f327d41a3a64119b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea8eaa4ae26c243b9adf24273341b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112141b94c095ffb83b7bd820dd717568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c8a28ecc19db8e60ba9f216287fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0de8bfd164c261141bac4ebd5bfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68411ea73fb7d85f34e690754a94435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e83bbcd4e8e5d927b3494b8fd537572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd41f581102b34c72b47989e44f6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a32ac1a58db1a103f37812f07f94b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f7dd9f2d1bc5a05985247fabde25e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f7d2747c6592f486b0e045bafedb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088f060312cdea9fc83b1df5bdfde4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f3bd990d7043a70b3e17904f16f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08409d7ba64c29cb8ec47bf2aedc5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9fb40f7733dcc7e54565961f1baf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3049ce671a4250db83d1cbc74ea8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd64b4b8a6f23fd77bebd8ab83c7b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218e3b5476f3eef33d77af805f78075583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626394ed006d9e278493a66203abaf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efab4bda1802ee95048bee529a4610585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7322533e3fd083b60959aa97de6027586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf58871588885f0d4a7d61b1e499b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc1dcdba347a50d10df1b922762eff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b8374b85b684dafcd41fc3e455aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062e3ab1bb1c8ee1169d57fbb1d4ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbb9a651fd5e9846c78209d651bd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e228ccc2ae0a1b1aecf0e5b0b56a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41a856d820c39302fa23e0377a365593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4bcd0afbe208fbfaeb67afd05655594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293338a4b563597dd0d618a76bdcec4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab506f719ae905ee6cfaa3cfa7f0c83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216a59181e4e52afb38f2137cb0bb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82307c8a00a1cb858a98a4c467348598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981b90605c9ba70611a49a15c02ebde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972559d82b58397725b985718ee78ac2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d8de2e0070cecd1186786a7a0ebb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb915f2a28c8242b0159ad8ccf223602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d70f07462dfac70f0558335e6b911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d766a1878ddddfd28939db6d447616604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1c49f52bdeb1755539da3899cd45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8df3d3dad8b603bb9aae16e32d005606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c443d0c9dddea75ddcda687351281cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387715f5e7a4cc6ac92c2e0e3bf80023608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216bd3be146a9be91c5e21e1d551d0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa13bc5ca9b465be9ea8489cabeb18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5ac283e010039ab7a60a8dd65a3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556516a27c61633283f7731d5e33e23b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208591e2ef59b5e7e164f2a00019dae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f147ee143553dbe1521281bb8408d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2bf5ee0bcf62f7f8d2d87db7574a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401219867dd54272974bb24cabd02a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15a6948f1bba0289273862ba49dd86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb07e4eccadfddef03e7dbd4aa992c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d4808b35b2d54b8432f26ba072659619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105e058452b55805496be33ad9b302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09e936f03b16d4943512fa482dc9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bad84c0634bac3c86453e69034500622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6972a3cc2120c9af74719e06b6fbda9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1adf6c8c488a800d06d89ab5d5b01b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973db5a1a9f6114d2c4fee9c05dcca6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa3552d4fd440c30cb1e2985e3305626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1db6b404f4419caa7553dddb56d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd2f783473443e1b11159ac92973d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7fc8e53c780b5d1f4f2c8fcef61c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf4d0a449ae15ef7db8527f6412a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28798bfbd0691fc529ca9ebbaa2a674c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36b6ba0fa223b26dce02d8c71386dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36894be3c00ca5335c7ab7cc132f5d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb2d677222fecfe7a4bb436aa5c89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fc933f83d716fe17588f889e4fa93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a63e7a7520f5ca3653e8683224a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0e53d1d46bd98e5bf13d21cd6dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1c83a15fbb5b86ce986630f49800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976f628e0c300a9784977d1a9a9dca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734cea6bde8b5054324fb6efbedb47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ffb5d59f49fe4858904681d04fdc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb9d8c52fd13a0c6e0934e1a0ce2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae0e036abd134636ce4bbab49e00c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2199c12b98ffcc5d75dacf36b9c98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9ad54ce86187f195f3d9d445e51a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852dbe80c432cfcf8e733a101d42ab0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa66fcf7ffb599f8555163f09da1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d4821287c04bf53e55713f79b647648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673a2a5c7b26b51d2dc06e64c6475e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093894b44168e7321de95104bb290000650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f575eea5866f59e5b0b5eb8a65cb895651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684beee26d87df8e961d8426f6a43521652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a59a3642b1143acc16c630e6f172653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f346ad675a9cec11072e4a80f262654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959d1d03f0c0255365e0f4f852acf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f65b49db9c44b983f80f6e6390658656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ceab989464e14a82dc1c19cc28e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c45225d08e666dce8de10aa3a59f9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d309954f6434befc4f61cd1d2cd98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41e5fbc5fc26834365cb5436b3301660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84632e0935a051c439c941da33c87c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aaa5f048fab07ae643b6f69f87214662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d76d1c7af68e30489ad059ed57cb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bac7c82347231576aa23be076e42d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238806c8b3ebfa2c1ac8bb13e374711665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9c8db905e1e6d8ee9122b2a04cccc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c79b1089b68c013749a5c6ae88eed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056807b2d2f5dae17d3a4adc2bd32288668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3484bf12d2633059dd6c8350ab91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ce95c6ee2cd4695a9d9cbd5c0fa0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf82ce34b8e77cdce6a78c1e53946671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751513a44e5b9f864d349118afb58e02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b124d87e5eb1efc3c88ddebed1434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d0a78f87e47852fb85bdd41a2a22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aee625628f26f4be8c72cf82c4aad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b868fa13265f3bd48a4a35e8e66da3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8047a779220870f6ecd8ed7f8015677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5afdead95710decf701970badb99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a0f4772870b4b3050223c0197e8e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebae5e08c0a965596c30ba1580e3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4aa03eeb64b7e8f964b2f8da66222681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92808e4911d7f490143f0077036efb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3790a2cab2a237bbdf2c21383246a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db69572aa48054a0db2a78b31004f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863977f838068707a810a5764173fca5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8671d969f2c8e68cc225e275e761aaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a07792e2e6e8345603f54573ea44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f52835b9d2290854f818a42c9c00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42cdfd407070efbda30a9c922b3fe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e289b0770bc410055066b8a291b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c52e48cd598e569477476e92d6cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852e42300f9b92129adeb020fc21e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2503c2af41502e95d0340e1c14f11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eaa0afacd21646187eb63293f2c46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2faede2438ad2daf97d8481cf8a2b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee326f8b20c232acdad31653cef0914f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1f5e8a307460740ce938e78810f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fdc39b616cd9d92f193115e6b046c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89ccd745e33e11ae505ee62c68afcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74eac7ab56967c845227a3866ce6a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000182bbb867e7efada5d3f54d5a85d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508150a83caf8cdf901309ce3010146702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f5b087bc642801174add1d036194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93cd660c24eb5d04793f3c7a8db05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f531c3830069f9525697369eba78f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a670e5cdec6b8eb72caa2903443d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b71c7fc7c83d2d33e3074ef501d7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c52768aeeb7abf8e205c1efd795a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27fd5b9de2cdbbe4b745268589499f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae7188a540007d88054dbe2635050710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191248fec5e99b76833f00f97a1781711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844178e08a2336bbe87ef25035cb3a47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae920696920c00ee5d250902f333e1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284686438dc20aeb6c1852c38f09447714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688a6bf2f3acf6ebdcac59be719e3d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a3d8c2befec33442f95890151089716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf72cea5fe2fb176f89cfab6d1dfe0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e573fd5bd121b038c2bb7fb5eddfe4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a132124e765f83ab4a633c301f15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2089c14ab5fe82e51765b86e67d01a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ae64e27d4108cd8ff8a4c94d79ce2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e24490016addd3acece6ab139789f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3d7f7415e996c63e3874957f4e2b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347afb7542f451438107c59c85c7165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c5a54cc899d8e4aa2e92dd31b26f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b8ab6e4992698c9aaeb31c99057a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f03a9d256090ee77431381f9bbf03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f43ae936b4aaf229f015abe8910c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a88c4a50f2cff2c246b63b795b89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff6e0b2af6a1f33114ac9187dd284730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e873103d63b82688f2d00beadb58f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7606eac5d06747f412769a0481f2ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625f471e1cc7bfbe4f8ad4329d83e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34fd1ca849f830f4ad7986784ee1ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cfa0862ebaa96c723c978956411ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036dd24ec800b3c85520eb34d264bcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b51c1abeca9764eae287e0dd8a679737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf265a47241a90f927b047ca328330738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880aeeb206b9ed160bd2f7ada8f3b43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1cc787d5358eb3b2b2bcff2798ffb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892464305aaa3016c009cc52abc212c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7ff385bb200f0276bccb7b3df7e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2121f891ec98cb2f47e53375f9aa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d375567a449e9cbc42d6c813fa0e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a85dcca3b90ce795c5c1ee8a1e030745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ba50e7343528bceefe903c0eb3c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a079f0bfd17425c4ff272aa042a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62220876c0207c012f675861f0cb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb84d000a42ef56624ae01d8c62c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31421a3b1c54c71383f69d15c7b76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b666d88d5cb4e6a161b9772ea907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5af98b67cfb795a64618a4ae6e510752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464319c9cc3128762d0efd28fcab7cd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271389a080719d2aa75a134b6d22dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b34f3ab32bf93c689ff227e3c94ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78538e2c2175116d355b0d6f23e0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31809ea02500cd41288e3ad4fd17ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb865857894adc89c36c4cdaf3b237758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a58d3bd6fec9cc6fa7f6de2537fc26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c02f45b89f3c5e4d99eb2c870d1e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702db6cb154e1113336eed117c8b56c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac851451acd74a402a78656feb4b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e78201b72726ec4f78dbb78ffb4a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3df7aa1207de292e07ffc0cfc841764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5e767b2aefc92b58adb2ebed29774765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727c099056654097aed281b412af63766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2674fc41549b37636ae7e7a4bc1ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583092c86bf5d1de05632a2efbb4f655768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1af775b76fb5a9f9f067d1c7fc87769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec2b24100b37a728c57a9b53524b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3125ac20be754cd1fade9f5f94e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0563e728cd6fa913d9eec6b0d86537772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f67b4ba1abd04c2851f4fc4c3a500773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071be715c3c835c560e7cadf10d64a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367097451784fa6a6542ec47293012e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9281f72c1feac5ea4509da26254fd9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c55843078538a3a880dade3f22024777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5baaa0d6f3e2ccea11e0c774325fc6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017703c13e210859d215e0ad7447508779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830dca4d9469b60fab3cbd81e44090c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa4124f2ff99fe40893c3bc953ed77781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa760b925fed8e11d190dafdbd3de79782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fa47227326b90240fd9345c75d03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de351ceb42d57b22dd76b6f3e447a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee805f38979291dc94e2eba2bd53e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a8ce0cf804d28fa99f553b7ef64d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcb2ad44eab11da03747889dd58b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f9d520d63852ff1795eba826dbf51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007713da5ff4498f044d9d868526cec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831c181e1296217c89d031fd92bdcc6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a37505b684dc90ccf86caeed4f4a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0020ceff1de07546982dd18f20166d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302676ce6f28575e41038b88e63d6dfc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e685ccbcc86cf73cfcd58da9d667794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e09e470595f66bbb4d227a38bb77795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c15c93875b504916e2e86ec6c26d91796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5790fe72772cf82e57bccf45b221eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4bf53b66c80417d5e74e7ffb5e5ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5a887b2ec24dbdd74032d361e6fa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e31afdf5d6212929f0222f0584a53800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a9f9bdedd4aac12029a5fec68a66d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1cbd001131afc351bb2d574c5e060802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b05957e507ff075946c3154add54803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94805a8b61662cd099c92efce9088804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215954a89afd938c38e57979085f8184805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df05143acb5b9f0149e44d7fdd66be1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb9d1beb477e3c25ebf9de671dfa8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20c259b7d4694a9236cd0693c65b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb7211541610e82029483359aea1d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71c376287c9fa1341632007431d2b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568b1c311092dbcfb6c2f372b8dff4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b537c6b4cb94c897fffbe66f7f828812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ac6e738422157dfae27e7595fd49813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9642539319e76e38ab214589636855814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7310984eb3d39fe67f07b6150a00815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b712998b7bf52b9a66446a7d687ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc28614a7f7a478ff75483da5e7e53817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3c4bc2c1c29549cad0d5e43f3d1ff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944d1217171027ee6980cb87bee383819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad92ce2f110482113a189d52a8283b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917d21bc9d7ce8a523594bc77392d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc620ebcff5c04c63f716f449f7f36822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8981fbb29c6d69aff58684f0f2348823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f56effcaa8beec2421d5cf2dbab4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c5731acc1ed8eaf7658a429837165825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028817ee56843568db035e741e3535a7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e713e85dec747b11facc8cc7e35bf7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fb450526ad52b3c58738fe45e9da7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fac4a26ec90d94ca9c01903129ba829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58646744d03cef824dac00aa40ff8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c93c6ac297b9cbf1e351f189507ca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582871e88dad96cad6ffebab8edafb89832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f28071331ff3037dd29535cc6b794833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b106fbc48c2c808be58ce3730bec54834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490867587afb45606994facd035a27b4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ac66b57f0829ba9b540234b66c6e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865da71c0980278d92b6c85ff6e69b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248566f1ef0ee312f385d029aeef46e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59996cd6ed56ae572212983a9ab45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501d961db82ffd5303c01652b1381a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37b6fddebc148105591475ce2d69f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16110e0ef522d581f1cc5097c8f7f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af8a4fccda437587dbf0eb64a5e47843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf55a17fd9cea5e92173548a49d21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915817ef66b7efb1efad014f9e63f4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0467bc80eee82616c2a2aac37b528846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a45c39bb77987c5e0fb195c95c1cd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3edf10050b5daf593d46c6fcd979af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef48bd8586c592fc1bd6af1557ac87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50f6d5db8de6b6b11d3fcbe958723850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b88c8ec28a027e7f17fe16bc371ba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9d33c3bd34dfa41192a1ac307669852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571f4ef323450c3a37425b897c81d38853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be42441f12333d70138f00081f3752854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3527f57ee9bd26f04f0cc60717f8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6014b4f2b9838aad2ddd35ad17a32856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515f3bd8cd7eeea5364f694683bd2dd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355333686bba4555e1e5c07e8cd3d8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531cb8f9461f08a7e9dc0bbf842278859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257a0f8a3b6e49f7c0d2c70b739204860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba27d37cd4f60940a1cf6a00daeb5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e72c21b977e8167c465ce887524d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d798a38178134a39ec2b8bd92a123863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96582286934bbe5e06d5f0075dd8c2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d204f1eca40c4fc000097a5fd9d4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec176ac17a959b2b4b3ecd8a4e5a0e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a700c015dafd22f2ade85d8732a0cb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c074af0697cb08eeec859b26cda882868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd402f094ec52b3ec4b6cab7a81018869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488a626ce4f6a5ea8269ade4479d4d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444292238836f6dc8bc563259d8f12871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a566b450c9157a952f0e7dd60a0d81872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898720163be094f9cae97df8404c78f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ad603624f2990aaa977d93d02ca2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf210fcc84b188f1f9bb5b4668f8ba7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047518132c8eae7b81bce43bdcd7142876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5e4ca55260f70de8da5b6cc26bf2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb391545e4946244ac1bbef15546db878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57637859e5fb98294e6ed8d8942fb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2976b8174354d5764fdf49df4c8408880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed69f1e04dc6cdcc033953c80feb414881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8849deb1aa3502304e9a4753ac0f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9843eec059e658462a8131a08164aa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5558f315d09829e8da5354be2ce3c56884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd376485cd64cdb88cd41d184decade885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc348d27deccaf24e44de60555ebda886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882c6f923ce1d5dedb76d1c82471c55887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b196aabeda6a78e778f71b3180e4e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b9251a2312dea71139c80e03a69a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63cf0a185a7d40a1d28dad68aa846890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c33f1c4b856b553dcfe7974f74d4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b926c0db71926bbd112d8112a4846b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221200aef8792649e58d374806d457893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67003940d7dc3096f47cf940beebb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d6a52431e5c17de1b2b74b40be757895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38405a4977990204dceb9dcad7682f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508524d96fb60b588c4360f2bfd3c82897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae4d913b09e2bf7c83570a91f78290898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e5eafb6430b53673df7a68793165899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f248caf3e8b2b6e7c6b642590a26e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d305917d0b2bfd63180ec8878d1a731901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5462867fc9855d3c40841418e06ffb7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468f7fec23329dc0e6f3b36ffc75dd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ba6d59994d27bf857f696c54bd1d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5900f05b7a81d81e53f5cda206aca6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e3fff9e959139b5f2b79e4563749906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fa70f606a867a5c211acb7e74c6d5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5551073476afc86ba988e006dd4c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769dea09719b0a7cc8fe7b6fbe032ea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff123318896f16978f72a7fd6ba8a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2fbd410bb57de1b5d638d9acd29bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23bf1a467cf1525632abf6fee13098912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29fd0690f8ac9531d321f42013e93c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef4647cf9d3c092fcc9500e6bea2b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad810d6ca60dc98c98198ec65b3d8c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23969ab68d993f4b6225840aa59abfa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe070aba482e32ec1022c77ea0ebcb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ae67b966bdab993ba13f2fd47c2c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51430f2b84f6beb9ccf14151c5c394919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74167dd3cb61c9bac4a32d8df9fd9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d21003f3786c8e87f85ef04e77b9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07c43b01731dfd5e1ff3d03e87e9d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916aa5b43951c8bc832c069595222f4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e84e5c9179625044461f1eff73df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2782d8986ecc1279e94aaafdb53c71925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b973fe4c3dc74278f43330497dc7ddd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761974f11b70a6ce00315df120988b0c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d377ad1c0f03e901064be0c9e1d8d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b707349fb6499bb4a8458aabe39f18b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e1e08505ebaa5c0489303cc080aa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8fe609d6bd1c6192b75f18eaba007931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e300b0dc181023e1de1e30c54f091a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096bc3cd38c374ab7bf1f88f61ca3a5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822bd66aa5440b670b53f41ad16098934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bb798b1bbea80bc45b08363161ae1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edbf3bae80990a62907912fbbd441936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731cc8f4a36faf9fc4ff0445495a4bf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d875211623e631d4655b26a2051f9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04baa2f3e722647cb6e97314f9e012939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db64016a9c897971ed31af70cafb6b9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d047307ec843881f327e3dcaf3133941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e60365b4b76c60bfb6aa66b2f1695b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba50fb4f0697a3af9d52af0127f58f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e87c57c141e4f1e4f5ef4cb6aa06d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aed70c805136b69e7f7a0465f3ab1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db18a4ab81d65aedc65b8b417a82e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa760dcf0f005abf18ca5e71ff618cbb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2290f80516ef11c4876949d1a9af95948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f68764980a7fa16c998c0bbf98a06949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ce2449f25cd9f924ba781eff2ea7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198e8346a535a7280da8ce669976a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e3d69d9e6110765534bb10617a93952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3bdc2c9c57d332c31bdbb868774e0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aaf21333b4be2e52d5b6a79d5f233954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92409c6118ae17518da01d1d85153955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e12b6fb65d152af06fe2c80a6e81956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c35baa611ad9872bb34a1cd95a392957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656fd997180685ff8b671fd35a5127f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446f10cfd274d0875041cea957a27a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d79ec9648579e2ac22aca6e045f0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b25e959271ba24856239f154050f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e0361f08f9c494a3a28cdc60fd8f4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614a5232e8d13cf7038766be258d2f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e3b61df02ffffc09c2cf4c25fff2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e47bc68006a23f33fc682a2dc0359965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51171388ae5a159f8d103d75d19abe966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102993a484a9f34785d14ad365c98a2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e65b89ffe63daa90735e07ec36d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025c29156c142b7afd6f979c27e0dd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c53e32d7a4fcb9b53d3dfa31880e1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4eff2cfd563e0ef02c7741bb1573971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a120df5aba443e61120d5152b63bab6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b944ea224ce4af6e2b7637f086542973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3faba1d5c3aa4961f0d2be793ebcf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eaa471fb78ad9a542d05d8477de7c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14ac701d729767113ebc5767bb283f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7d8f7640523e9a8456609e3ac23b4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c87a20b13d1dc0ca41e29e1a8779978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ee1afeac1aa9a0ca64963e55d53d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae370496b3999d79eb877056a7af88980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de3bff835579d06c00580afb70e94981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b387a6bbd42c58da67fae3bf4a92a1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1d4bf78701c6662c178279e22d43983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3c852ee6dec16a0725774379c126984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a28696b44043039d8dfbf6ff4c05985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc980cc816f2a3368d2f6bca40401bc1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05748574ca236a17312e5afa86f01987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3d36653c63b401a5d21526286e47988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a9c73bf1cebb612576657b1e8864e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc4832c3b6c54a71aff80674c7dfa0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449274092049b40d30a1c9224112f4c5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ba8ba74d1336221bbe12f97dd0e7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702c2a03670774924ad504d8b8a806993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136c766e01f3fd471c568dbc6675014994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78f3c08bfd2947d4283b6f6c97c16995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d692a5b842fd3ce3cf2f35fc738e32996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca439da544fda3be83a4a77c34ea2a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>