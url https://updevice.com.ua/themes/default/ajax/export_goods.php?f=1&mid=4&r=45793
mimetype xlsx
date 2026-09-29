--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c98eecf44580392f63a6d7ba2e97c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd50e1d06740639615fd6bd579c2b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab14619dbce2df821cbae882373ff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839128e6a79e5e8e2c8a4b01f1f3f2ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54ed60d02ddc3dddced6d296de357b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21cad0669add985a0eeb3bddd0f1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2649670e10cad9d274b51723762557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738d4c737ca343e1853dd32dd5931df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c63a3276f8235dfae4a15c4adf329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26a82fb6dfe3736fe56cf1eb0ce16c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c88ba46808c2afbdac7db436c9f4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0dcc0e83dc60f8c50a25d1ffb91a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d430b3381ae997ad86c7cee20a5d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665cef5e42d19d216ad60dea17676414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db24c405e3b07a93d21f5e8abaf50a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196254d12cc290dcdcaf7a9492b940016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7d5ab1f6b64c0d7bd4a41b8ad3cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f35dc5afe269526c78a9fbbe1bcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc1094bf08112e5abf28071352bd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9f212f304dc4d8def9c8ae3ce10120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878a658683bd2025338b871b33a5ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189912da2d16f93ca6f2435666d3222722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3597be33842da6e9bd8edaa923507723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44af6cc9523554d2756410791f9ba424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2cb9ae567fe84b931c675de37aae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe102b21e04fcd5ba0436dbbc0bc7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2da6f7f4b9c3facb41200e51ed0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d264e9b9e718cf72f0d4a02782b0dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bdd3bbb7b76a3a95b00c9ba88951729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e290f8dc7f8241d34d83e13eac3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e3202b79c62ead73497e3d31ee3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798bc12cb620eb35a4a3a9009e744b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef3714aa263f44a862191ca89f12133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1cf610ef8822f48c56c819eb01c5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb9b6326ce845d139449b9bf0b6a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5687adad28417b70ec31f608ba4d70e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd92a2fccb48e9fbe9a1a0240d7e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4431dfb5da110b948ea1203d2ee2b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35efe9506120ce2b7026717579fa9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3015477244a83e9f8458c842f03b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15078aace2da7416711665b2da0a1b7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d008f80200fd166225dd94a7822ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181a7770e8f519d8cf5640d8f66af3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c790fedc398951a684466a9d91f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe7a8a61b9f938dd2378d2ff48c0ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f609464daa00fb5bdc46380dae51946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6d62359aac0cef4ac622b3ff123e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5bc7a8f161a228cb959d4b4fa950748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd83b2a9c878aeb11b9d671a9ff74349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f92530eccb402a36f6881ff5b0b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9372078c4e22bee0bfc9a30ca3e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726de10e2cc0780bb6d641338a25ff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e07d67b2bcc345d42a8104eb3df1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d880a8bc9f52d7ccabffb6cf9ead954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c92b6c0662117688e07bd25f5f5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5118ddee8820453c87121ef2aadac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304708494ccf1171ee4002c6557b04857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf10c02a7d404ec022b12672bfd325a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6dae5b0d1c17572b759382d16c84159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ab11779a823b04f574b9a0c31d0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9b671e15cf2e7860479f755f7dc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3337808ba5fb9070e44e2103254c3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16238d8803ceafad140cd33173093dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81dd52b5a6728d3aa41200dabc68d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546315849152c786b379a6fc7d0fc1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9538c36be5853061a8a49d7bee5a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a8a5e848013553b3ec22fd96630267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c711945e734673f89e8abfd58b46e8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b125128727a04c1155ec5489b021b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac7d3d1dfa7d42a97ed4bc33f3313870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff6446520fedc7d1d726c48a26ed471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c8ea212da8ca44ff8657a828335272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e3235dcc0748ac88af8f7ce3838d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b42b4c228171d06ee6e4fe594252b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d0a86bb58e875efe6d5fceb4326675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007248b7aa53c2cdbc36ae06858f004276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fef362b1416f1ddb533655c2c518a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca43a1fc98169e6592a72ddbbf52ccd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc81a99933e69fc48070d7444bcca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bec601bc70f100c3704b36a2da72980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbf396fbbf625caa23d31bbad700881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01b3bb127f811b6eb892ad77b124d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde71115f152eecb47103cdf1c1a55283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c32246df2c55ce52b1c1018f6b08884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc735f3b909239eaad03cd847d0b8ed885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c4e562962c7694ef26c93d1685bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4889f07e309ab2068510273f4a4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620202ac4db69a3081b8780851d5c7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b7ce7f7b8ad1645b5ebe62163a1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08c089d60ddf872ae8c9f4385fc61a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bd6a65e88453578808949fdff76491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194c94e68c4b9997325eb95a47794392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48c0a34515449477f34d7a4cef7d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f259c323067577229f45a6f1cc0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e492212373503f076edf0c194b0b90595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8c5d7e13e6fb0acb8829d55a660796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd668bb1a565e07a6cf49181151c1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6198b17ce73c35c5c8cdc3186009a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ece9e47f96d2cabba35f2e08f219d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3763cc7ea40d038407d8cc98123955100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d65ceda1be7ad4959cafea52bd09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5225332c28466b9774cec2d0f4eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f80008f7a3bf1c5909008369dadc92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586632a48df54759ba4bded76b9324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c9c5306f4be7b9aaaaedb6d743a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c126702494cb82b93852b2debadd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b538ab727e5c1cc9325bb294850dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed5dcfdb1647e5e6c5deea153dcaef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c071fb5c6e3a2c1298e7b209629e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63bd4cea902df2aeabbc9f81a35cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c9295eadf5acd0b20d835f7f23b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceddbe56f9b7952b5205177d2ceec2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf95e6b6b3ddf880a70c10a11a40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bfc0fb1211f55e28ab20a46aae43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a255ff9f3f4aab52dd9b2b5b9a613d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8ab971a7f46641afe659ae24f7e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b3bfe6796415544920e118fafc2df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941f1a69e844245b2f468e7032a611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191d0bdb91726787eea78c274b2304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4dac3716ab640a070ed679c48a24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6700a384dbd1163a7f895d2a5f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6d82ee8185604a2b5b7f58db5634122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854de3c06987763b3afa3d3b4f3f572123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700109720613b9d3b87aebefd054ac6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aacbd4caf134139d99d6cddae3b48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa24a8b638435ba1d2d74fcbddd6a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b1419460f11659aa66222568efd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba0c82de7dd2f61b91fbc327d2ff84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553fd52fd09c4e3fd862de86d15a69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a4e5fe43a14b41a421a66b97c526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652dac8fbd1b395873f4a51b8681ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7e59a9e247d9cd3533c0d5931b2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67737fcab4b4e0d7861916210c82e3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b44172a3b3680d48c1dcd71a5dbfd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74ed5568d05664744234862e0e744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2bc7e47c8afbb9b7df65116b840d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d32d30b3119064a330d1a14d3628137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7874eca8cd79265ace3d16c6947c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c65a39d851d27984906ea7720b9ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265274a677374866138edb9c173f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4732b14d6d2b1dce9eb61d64a1254d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43235ddda55252a0fa0f96d213691f16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba59b49523e4e821630e211b294be5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bbc5d1e6327ad6d22fa88d3471f5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c4e8797aa11fd6f2ff9418fd520e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa064a7e2b777086ef23eb7ef37179146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b4029d4926ce2d8cd725db09a0592147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc1332a6224723c64bf64ce347f27b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fbe95b605d360c59fdf0e68fede74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59129f5c55165f569af8c27e0572d85c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379a45dc4b42cd79c969f9af4fa26a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597467395341f2927cd308d8e9f43e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c0f582add0a86b293c962bfe4f09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c02ffc74ac6b58d8972c8a038333154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d3625e268019ec472ca8ae7ec192155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c0705053336910876e315a1210da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b0f57dac44ce62e5be56f0976324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca442f1c047a6513c6c93d8589c9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64afb157e1894b0430c69bdbec04d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f93427ec6c2b199cb3a2f63d05b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069c24c612943cd8cd9c48688a6475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702468acd134734e25bb8726ac0571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbaf54f216f56eadbc59ec1a6e8d89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a300e9eda5fd3bed37bbb9359640164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb880b001b2b1742df7d81c95ad4be7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb25bc8d5b3e9956e5cfde936e0966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990762053aee42268a5a681768d59ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33e678c9f432d6fae47084a40ab729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706539ecfea3f139470899120a44f7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540c99e2121662460a773bc47353f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f2228e09802fef9f5f15db5d59fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f80cc23b18275fa463a8716a1ba5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa382dec7a6cf421ed829cbfc51d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa73a58fc56a09caa2e6705848474d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080da46c36e09a9b717eaf7bf74a9db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f637a3e3893cf58ee52b7dddd4bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0e4f2520dadec3337e30498ae88d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce314c607ecdada032e70554610b35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371981c83a09497e03e3e1d8f92be4af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817cd077e12719bf3804660a1a6caa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1180e8ed689fdce22ca45ce0d8f19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5e80d440daca3a3417b3ae6a018b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebcb735efa2525ec811a6d6863b16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526c4c1633dd30b18cccb46f63013a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87df5d764e9317fbb5132256502518185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089f56970eff24e9719485103a32c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc27ca87c1537f90b66999b133aa25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45e858e93a7757ecaa31811e3690a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042ef6b6c28107562213801fcca709f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a2ef6ed5941019418a4e1be255af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810d59974aa9a9137a4b5f039d849b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd4307fc9ffc71c5642174f20a3c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1c34b8393da487a109489f74573b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07180befe18b56afec5bf838493349f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97c62308a54d0a5dfc0bd33766be8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9ab814ad3d940eba734d6abfeae7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76ec4d5f9193ffff7a6dcee01845d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e20930a9dc65e91dde6b5a2cd103d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07062ce776bdac2af9cce7dac837c52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095034c3156d6185a43731aee61025b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df9bcae5c314e3e6d6d4c2587bd6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f85efae51c434efbca690c6699da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e36dcd1ed4b528c44f10f1993740203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fab30df4a049e99c42a3c5d49b5d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4e9f49068ad97b104b5120c8b775205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7429c81827db758ce8755db105067bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ccec43390c166b7005b34793f569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68db8634156d2e6327e141ac4b172d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4d545953a32d821e53385f545bf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaae802c30b7e34f45fa438e744f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e7b766cfa244605561c7df25b76a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345fab6e22dc08260b83d25b8e5f199212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aff6fd3b163d3dd18a4500db0d5d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f113fd36cc0c10e67f18fd187a954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e3a6c5a3039df647773924e4c0d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea99aec557393dd44304d510ee56db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48c4c8534fcbb2f4d64668661ba4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd6d0dc58a773b1689e7c3d59b151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9063cf0ab9ce15d7c0ca71129cd7f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7dcb9d1d54d239b0c5a0bdfe340b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8630f1225a96d14a1e322af19e8e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42000c21272d08bc88a4495a38e5ae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce6e6975e61d18503a0dbbf5876b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b7df26b420a1ef51fc85ba95ed13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4389ec6c413e1bc9caf5b1dc424eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c437c0830a9a140ef1de06ddbeb228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932183600abb04e6877fa03e4de5b63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd15b1294a949dfdb0c8aa92234bc34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a75fb27de89130fe99bbbfc378c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefe06fd03a8407043981c7e6867835230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903577da9aab18a3c035b5248c4bf979231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c0e52c2687755b2257186da908ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b685eadc0d30897f4006b09973ab5ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48530881aee7b9dc9a6c1b361c2d030b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151713800429a2255fda0c83f6518b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097a8999977e7b9fbfd7413c4735ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1264f67f6978625b3ebcbfa918763e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39549418dda3d9031d597038b4c201238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a746d21b6a5d0c843cd08c185cc263239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23027f6baaa4f24876e39291ed38f76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d731a52098bc98d22971604c09a12a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965307f1417be9113cf1aa04758eb16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7bf7058a3a3059cebb59e41f5039c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11d7737cddb6bf200ae31e4cd61ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c516d5f9a0a59f26fbd9c5b61394fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d592bcbc392dc635ef5e77215908246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f4775d83661b3c6d6e079922b159247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cdb9b7a3eaeb2e1a95f1cea8dc48a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0d77dd7366dbb6ff4052fe05b5f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e90c98bdf30c37ae4b0f7f9b40e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb6606e07db329144eb6f6dfb0877b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb22b7bf93dec25d33b8f72d643b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766035206d289e75e144c8de5b0a07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23db0605a39c7f95881dbbd03ebd92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4ca70a4d8f9e3503aab0e072bb87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da11d40ad4d0a6fb83b513d9b027b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126046b5de71d028d5881b2de0cf225c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b58aecfc5d4aa01f10df1f32641e21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723ace32c6c23e36a0e2410447b304b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d96e3911780355995fed5aaee4b72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7be35645eeadfbd7fd8930e49e9e4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e41fd1c3976e001e138c867449e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85717fab130c97a707764374eb3845e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731301afe764dabc371e375919729943264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa24f8916713a8be4447b3ec683042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c9ab30370986b7cf89bcb8bc2c278266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ec68c3d5c21f67e6bd1767f02790267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b9cdf29fe60b5397f989ddd9a450268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6a820c8b9ce63da9161acfa4ec9a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5f736581ed2f5388e8914b72d7dba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0910617d53eb453950b67203551300271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bc64e79472db83af23d2e6012004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d40ce4d345d8dd80544d1a98ed65d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394e293d92c7ae7bed0c584eed8c542274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d531df91e99950fec91d8d7a53ff1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4f2a308aa54f436be891348a839d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841bef53fd925ce7f089adbf785607277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd575e384466718c17baafcdf77a8d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59afe14a42ae0149cd491ebb93536d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd1c19f38bd6d5bdbfb12b53a5561e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81954973c0d7d701c61ebf959879d7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf79d1b8d62fc81b677436bac0d82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4ed36cd74374648cfbf6f127be437283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d0fd28df9adfe4d668dd4dad3a3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac86ca903db91b10079b0edcb81f6e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808819f724cf0fefa85f2db09c44f4e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4e03d1afa001bb211e7a2debad6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b24204bba5d924f82d788c21cfb91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b5716321bdf97f1484739e2cf751289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f093c8be9bfeecb15088d1534852290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc7751bfe8e19250dc64f6ff657cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4ade6305391e980172be5f7f5cfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c5af55a8f1e509f104ea308cc74c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d2981356ffc3a4a3b11bc7bb5658b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12fa148a3f1cf0b26857b0631202e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf3cbdfa040b7e9ca50248c08ca99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d1e541daa963283f9edaf7181986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448204a8c2860350b03ee2fc6cf3e699298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a97422470ad444f0ddf372e06051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ca297a7dcc7287174446b15a6c0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865eb916883e2aed269df9ebc8fc423301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d44c9bc62a4590344370658be3802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a896130c7aaee719f687505f0e8849303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582843c1b59b4b8bcf7fb2d30858d414304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5c2f27c1c6b0a40c639c43a5271d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f7900ecfe9ae490a79c6e556c4b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72546f8433d471ce604b56b08cd00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728a59e7a09bff64f0ef66d3981570b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0538b7c5aba4f25d4605d6302c65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb369406fd79f3ca336711d8650a15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103087767013f658733fc236d249058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c2e6348f60a3b630eab73478b8989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3ff38151a09d6afa95f07fc1288c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5de4e6d5762c1e77e7626f52318d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b13b43b737611880408681e395ebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede47fd3d101bcd58c67c19c94f2d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb44d68f4cbd2140c29d8bd4acfd28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6638b9bb07e05ab4a410e9d59628d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4ef222283fd56183aa9e2d495ac6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a9dd306dfccde74cfe1d3fd99e38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804862da6cdc0f97e70d89587d97aa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0af23464d554e77ba1cdafda4c8fb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe52064878025bf0af5856c26e04a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3707a6304de14b1fd5179b07365f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78417e5c54b78ab6815393acafb05c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab49a3cf27e8e7b907936f7a103ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645647ed88285497fe8d92b1acb5da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25cea137a1a56d9f24301816112cc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dfb2b04c6b03d6f8b3395fbcd8217329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b750d41ab0e6aa676942c4c365ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f692b0a21f514a23a5b41d6211d233331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d413af4c6b8297f2281d4a91233e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa38e560bbf6d3750f0dc2ae918f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437d3432ba98b4e2cc2d1f1a1650eef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14010c00f1a9b1dc9f6be80bfa8d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa5782278161c9d735d8be765319e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300971dbb50d19d6aea35fa05e4f36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a2a80d28830155a09b8f38fffe638338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f1acad1fd68370c4de677a16c2890339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f034848b78da91c30c2962d3d7258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68368a4733fe37c87275ce62062d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa9ac57a136c973655788db781f50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1dfba761018bc05f28de71fb29e87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997d9251345bea31f44c76d8583072a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e114a9c56c56089107a3d90a815c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33a0fcad5da9dd78b93dfc2b98cbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1feeb8ca9eb65e22fef54cf1da0ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5397a6548316a356868225c89f2b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1fba2979e8d4d0a020156b574ab07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445b809aef7b1969ccd708e418ab849350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b70abc30e404acebfd09d34f5cf57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28717120cae0796909400a1b8f1d8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c97d636103c3801144a8cd6487a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81640f6f5330098a57e5a8f76cb30eca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac093204f06a1a76ef0dadc8ede48d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e665589b3cc9a6295dd43dfa486e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76676bf7274f4ffe9f69c99de94ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87125e3bcad8b9748ce933a2ee63d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d690975c04a0ad1c9d2634084c78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8712cac15c613b1d6aa5a032d1332360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48391c3bdc27017e5628b849f0a27e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c5aa2468257d436ce2da5846e636362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4733b7cb1dc051b377c96d3d23541363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b745d9003b04f0acbedfd4af44ed5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea803ac48a86d0d73b1a1234854f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd787862491d93c692897c0ecb818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8106945c51140a4c9d31e1bbf55121367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6e4f8da397f82bd8ce9da33a18af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124c2e85c8fc1f49fab3eb4369d3ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee906179b71a8d2e2066247be978413370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb6976dd2f0b2e12c2b33749d3653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7561a6371c8f4db79aa1026eb645b83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034ba3ca0d992bc8ce5234a0fa4ada373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84fa41a161ab24f06642d7bfaaeff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1faafad756f801663f969ae301e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc00e937af6147b66dd7053997430376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e5726141ecc01cfea87565baa9bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b127f9f9aee9b270e81ca668ba93ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae6db153df6d3fce000e96340954e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d3b157406d32de6578a239910fd1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9456b3f7adb3fbe9da812070677384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41678b59fde480aafa61dd06062d4ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da061db906f42d1595f3eaaeccf37e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdbe86124f9b1e9aa5b7fce4c091af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d050074a57bfd4d2bd063b77dbc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a21a4ee7dfdb138b844f42d43e8f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f090c6f7a923b1ce3c4ca324121c25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cbf0e8ef41d6ac1a329829e121ea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07da001dc3a2fc4a51745381775592389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e9c961664687ced0eb8105fdf0ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ca04a1c965b4dbbc3a61947dda08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81dc272ba9db52816afd43fdb21673392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc4437a9de6e1cc9e2e9fb799d6ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5bccb71374a72d90088a877a6616394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67270a167945a173eeac144b34e1f723395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fab9a39d489ee0b228c4351f66cec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86f5ab7f11c54a62682ad4d30dbf6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235ed476c9e3e5b7b727cdeff68e8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677675e0d9423b34cd7686e58475410399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583a2e9084445a22c4f679ec16dd314400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9db8ded5bc5bd17faca1a910c82f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943a018dae5badb819358628e29254402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33c99fa8ee2a1a60f7193cac582c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22794d06c979bd94df89efbdb363c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe1e68fef39b6084878ee43d87c76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b35f0ce50a4f0fc9efbaa20777a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c6b8e0a978047f52b815efe878228407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc473b1d9376a135a48f21c956d33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8af76d663469123c8b4848b683e91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9803df4954a0158e5d31cd93566d4ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab7c0243df9bea370ae3412ac1c10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f120d35408c9fa7bc0f0eea82120412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7a31c25057461e6ce9f93d001538413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e82ecc803a37092dad797b085bae3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e934e40c8482c2743ffe48beed5e4fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1c15d87f8201fcbb60dbc45711cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45949202f6324bd3dcc331a2c97b67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee028dce513e7dc4d67f302e328d42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371045669309aa61632365da655ecc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25d3f2c08ce6505054f78be630acf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd2466506fc4fa7b4924901c1a198421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8070a69b80215d3256ed579d7b4d91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830f2b31dba49a59e9ed453771f12a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535a19ef9f67c7f1fa3b5e750c9f63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2643348df7183ece34da9be3ab33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f93ce6494315d09ce6489af2b6fb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266849f6e26477c4e67904cf4b8bba2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fdbddea1d0b38452f776adadcc29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b76bf1563c612a0558e41bc6863e85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa60ed0c6218239a8bc504b4d38bbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5afe23740ce26aed63d454752b976431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4167d3bcbe780edb5e63b19083402e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38740816a03584b9e9abbb4739e6188433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e37587cb682be8f45153ba8c47ea09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e22b45e6770a3d69029de8b0925226435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9be5c2c63865c8aa901696519dfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd91c1402daa063f596b187db1b92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d20b5026da4030429686d3b45e8ced438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e99f19b1bf0f662ba8c7629ceb90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb13a52e08304bbd88f9498ba940d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab26610129e19d262ebaa843eeeb0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f122f2fffe7eb9b84037526ebafc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e80d9367e264f2dee87a5f0a668a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f632ccbfbb6513453727676c5139444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472cfac8fa4399ec59b1348e0e4b345445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4dfa972abf3997f16ca583be5d00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5a7e3c5935b224ee103da14d6cff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a524493ff7e9449bab5c2f2bf571448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c39e78cec3ce86d270079587c99687449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4a9adcfcb3c0b5c8840c3ab1e5f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d170eda1ea605c18b8e4bfa7f3291451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbdbf036457037c3cb160e22c613c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d111e26ae59726e2316f316f1094d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cccadeb98dcb7e8ddcbeda8165632a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a01567d85af0bc5b0b7cef082b5a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21bbdabb0f553e013644e9e8df931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4a7e6aefa89f70c4d72a85004cb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8aef498889e162de8e21ecab884fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafec4afb262451d19ec6f69a9cd7a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e952e8930df245427a46d83486b77c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f68cfb81fe012be31ccfb628852c37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e95dc41adc6c62a0808e310b882c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068747bfb636a3e8048c0d5710bafb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866efd5bd238bde39f076c44bec3e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9556b2377ca9b951431a56f649153465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b5f8e1a91941efaafaf728a0d0d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd488f17bedc48075c383e838eca6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528064282c3cbe43dda23f609260658f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803aa4795e55d79c67e53edee1d410469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7eb9196b006967b0d8f80948a6544470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac06968a0d5b463d963c800957db16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3ec1d6bd41bca822066ef2621a4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1828337537bb12171a517422af763473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d99445a5f8aa4d67137a4592090b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032feebebc09b5466c166feb057cc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754db8babfc526c8f43479a6de7d886476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673235303c931d9c4904c35de61a24e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b86db870e85d9c5a67f3597f482d6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a1b0ccd3bd396ecf625bf406c1c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65663124f23967ea9cf8b6628db8734480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36292cb88bae1e258754b9b282e4e01f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08d64f6f9204416627780d7457930482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2716dc2a1cb8f66e84fee3ee6cff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f371b13fecd99d42968876d75731c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a69c003d890a005678652c757b76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c8dcb5a5b318aea29d631abc45f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa177c9a6d4810425ef265e425aa407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea4417f076d5490457b8c3977e751d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070f0ff36ab35b2ec195797c3d48e46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d732d975bbe732bee5095794fef83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e4995d385b63905b381205cb4f65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb711f04a9ac70018fa8b5e4da4a255492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08e119c1926f7dc5fbf57cec4ec65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62ba253532db00d2fd046d573ef57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c992382792fc91fe32040de41204f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc456cd8155f57bb043b2c8823549a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0e1821f5967d94af4d170fbd9e96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2b702435047debe3f53455214594498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62d6b46318a4d085624fe6331f0b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284376350c2934fe5a0de1883398cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fe48c28a0666a7f6439b4e9866de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4e9b3aad59b7d2d17115158a50ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c730b7a0930e9b0f7a8fcbd18bf154503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9b14f3c2a73f61b9233b05307d0a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a51a5ff1b6c3820351667bfc5343505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc53b8222d5ce653336a82b3d2cea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249875b7070b11b4d8c270edd3090de6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c2953630b984fde1530e139dc0bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bed3044005a92064ef46902530a47c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b751a53aff3fdbe06cd8cfcbd74665510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a3a9762678d6e23c17a31ba2aee3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd6751a2586501aa557866c428abf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d096ef39d9a6b1157693fdf26bd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62244f04588e0be1b2cfae6d668819ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff77428a7b8cb200730c721e3e06e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43fb7e394230481a8eecbbe64b068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a83ec6fa110b8146da5c9a0c1c54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966573e913a05311a6351280c1f3367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a44d5196935f34bbd4fe0bfbe7d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597242b15d07efc5b8b462539f5f43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1506f93191eebe2a6f02e9bb8c82260521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935dca3eece5b9e7786fa18395a59e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5254a22b18056c4aaa1da785380e5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289783e9140cbd45066bfe55bf054b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca904c5d12fc984ca46dcb03035fb25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff33581578f33f0b0b16ebb5f74f13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b47f9ffda14e5755b3a733cbf0e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3355c3db522f38e7575e028fdfe10d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa715c5bb2a6795cd93862d4c3c8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cc88f5b37d84642052925b825938530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f06b99c8b34b87b379d857ef23ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39362d1834bc2d6027d0f47a1c1bd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b685fe961725ae8703449f40b8625f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb558ff39fadc87689d629848f51d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b17b39fd8b69e3663135caf4bac7fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f3f28db320bf487f5d8537e88c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748912723e6a63c34a9282ac3ed739537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a29039a73f29c8cd0803c39d7545538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ae3bbb8da21166fe6daacf8abdcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc5e1a8b32ab46fc5ec74d618d48b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535360e3aaa4f4a37150374912f9e24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750805e0d5b4a5f481d08b2ca9abb199542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdfe3c205e7bab8a7eefcc1c10a08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ec1011c50d0be18833d71b9eb07e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749266c161189c9f06e6382e41382c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec378d7f5a81a6e034d99dd070b034546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d764efdce1537f26e85579822ec87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edddea7be018f6b6f83a816b838016548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335345cca5750e9e09227f895d51e87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35671c3518113186b5046f858e7b7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5bbf5020c4cb7b5b57c0de08d88ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c6efbdd1843c2d65578e85f803a5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b124f6900b184c534117ec481bfdb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c052b006a8e60efcfe0c3947703f0a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ccb61b39f29c5bbbf551d64a86e9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474eedbf90c0b14a7660c44c767f16e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075754e2e29d06a58900e96e3f107c96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e771a4db27d6740b1af749f76838558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c2a8b243d0079350b8f7bf9d38a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658c524e40d9c9f4c464a8c4a2a08c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f22154262d1545049027ca03ccf357561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff2d19ff7f38df701c1a306bc1ce6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65bd4ad346e1d1d8caa2d363c0f0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552bf0b03c3a64b5090679ad0080180564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8baab87ce99bd9b25c9ce570bea2a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ce0af279f6fa1cf049598bbf1d984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d6df78b7512566044b1b48d8d2370567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fed3a1c7faf539e107eb97e3f5420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb3b37f9ade2e0574f5ef6520a3a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c864c917b15b09b735d6e644136c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b051395799c21350a751c1e1a9acfcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5249d332970df71db082897f79ac3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca887b1950badf568dcd46d52c3e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d125c3574392965277b6ae224032574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9295b39cae7105a0e77c084e982a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e37d1a38d1f180daf926d05eeeb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a0d0c2fd88bcbe975bc3e854805f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1446a37e0b1593a9aa6ad0318920578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c579ce7666d4b6c94d4733f8875b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ba3e8aa4dee0ea058c0f8e56e2a51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd6f86d4c779554c1d3ed6b70ed75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5931a854908ab7ad957fe3bbe429582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7523a6d05302ef6f18607af7997671583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51064a92ed93cd1979b24789222e2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230687a4d788c6644b7eeb82994f697f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf86245e17e37025e5a48e989d633d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff17d833e7e94c8f41b93e75e8b1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753192ecd5e95df7e0525ac120c74f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d313f5858993792b5ae97b3d23cba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f75ff682927a58a698221586d50177590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed1819fefb0fe84e7205c240797333591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310677e6ded8ce4d81ee5726bf2457592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f0cd7e7b1bee9a4e524fb2f76a1c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ea918931ab14f4e897dd0bc06df26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf329852fa347738fa579d9f61c975595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e67e9d686cef57b9a517322e6de17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a710a2ad37e09f5b91eca314a942d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327680c6d5f0c59c11d497a736b3a2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506f76e0a5b9ff16a19d1c68e66b0e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc9144ffa0e1b169a3f66cc84baf59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fd87c9ecd2ea3617b1c1b41ec807a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509846ead27d0a72466e35f76eb100d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d854f8b9f0faa1596559f71c4e32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adcb82c0f4dabaa696a3cd4234bb5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f054516467826b035541d0b47e64ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37848df6bfdfec21551e4e534d7be9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c09c986bcfadecf8dc125eb7b7772607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ca7f1fa711b98f40e40c8a999f45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd604472874e070e6b4a7c82beba44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607594e05ad1da67ae48b28d13f5c10e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f43dd2f95097150aa939dc0a74babd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5cd267065b8916d6db7b7a4f9280612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2e7b4c55b83d3c2f93acf049ce11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70d8b08176ed51c41afd9db651af2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037cc8354f6a7839f746f0209aa9c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa22356c82195a7e147d4d34aa37741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7552ade806614c2046175b4ea40c66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885eb06584a9981e6d8e22376ddd2fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811314ce7db10bb1f060a19f5ad18296619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba837461b89cbc116584d6639bc07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf1ef40733def6d1fbf1afba29b8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeda78ff6f46e8a0da7815c7e903da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ae183262a02e5fc1f379e75c4247623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d8b6b6b4c0fcff3368928e2511a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a706fdcbb3fa2e9e88907decd83cd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0282eb7f584a89ece6977a0f64dbe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d757d53008ef3bb850d6aea90bcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae7ff9ab47fd817b8f3c6742fe1db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17236a3309a22569b28c81e8fe072629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60226bb31eed19b8ff8c4db64af14ae7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbeaca801fe71169727b473fd2ef62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2f6175cad5e40793e5e99cbad1cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265acd2aa1c21f47f829858d14097e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b1db68a205f148d7cbe13cf41479c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d5230a2331b8ab1e56675953c46b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473387489205c1169d4d8a4d6fa2d44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b512dd067a1f433c044bb7e348fd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc0d58b65c4fcf33c8f727f6b541a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8e88c6db61a2af7bf62c2cff0909639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb571ae497c16866fca35e4790d367c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339af44e431bf8fefb7aaf573237b03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e606503d9b065752f8bea18d740b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5792241e8eacfb47ad2ae7ba5adfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df843225a5358512a3985ca7e6d68da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc154d2bc442a6d4455f028a9461f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbb84c533ceec35c4a90d5e7691366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab6c172a0a92bfb285358da7108ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f8cdaf68dfb6fd7d2d02e320dc1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980775bbdae0cab485144bb8879759649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae093dc6493e75af4774347075058c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26cefa1311c0470e31d870a2379862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfa98a823c7fdeb3fd1ff95c43564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcd20958e1fbb3e16a122d8137dd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5adcadad39240d63631e1b1fb4b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8819a69975116866624d15d64c3ded1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae42963ca2311c1b15105f556fc6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5412affeae0a78daf94fed036dd870657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a0ddaf560062e9cd33a3e0c3b537658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a930b0c32f48fefc772ac4b46a0a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c880e1b15fd9a92b758494b22e20089660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af54a7df1035f12e563d6c8ebc98d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a30a5a652d39a6353d09cbb8122b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2027edbd4fa843c3001882ec24be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127eb782cfa10ad559c922419219fa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43408f836630ca329f49ddb9fd991e09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6d6b11a7946d7cf08a16b46f6bd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c74bb7e7489dcc06ed3c63370ca1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2d62a106628f422842724272adef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd8f3634a909dace6be0a54e9b83b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2bb3a65258bb1f935e1ae5513fcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec3acbb1a2862706991573f7ebdfea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c6c9052474d67882b8a50f70ed7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225859ae77babdc5632b51d5433c4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db475bfbdd28e4c663eec2825ab6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94035cc45019ded1ce9547e0f90709675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afa44f5d28492e33c85a779df8b26e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75876d05ec25eeead239f070d6a59c66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9a58ce5fa41e0e9d16e0ef9d2a7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ea2aa8f5a69c23fbfe9cebcd35bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e9768fc8313aec6614c6d39c8725680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9d84d09079f5b7f39b74a707e353d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b880ca23196b205d8c223e22e193f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375155e5ad7422f59c64725da641cbbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bdf7b7c50247239cd43779832f835684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2269396142ddf46a545ae35a8d5743685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502cea35ba98c0ca13285ecd321e3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bff28f9c23c34d4a32e7ccc89e1a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbb1e2859170d25329eaecac2edced688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838d5fe5f97cf8b2c2c13b25e450d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa64bc8f2fb6175e8c2b415bdc4810690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b53cc23a7863c66355e9c698a53c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3552060d3988f11120d54cda01fc568692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd523dc13ca2c8f39e6e47562b35cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3777515d0c8f31b01f5e4ddf205f3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785220555d133df8f853cd8b08637037695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec2a4fde4a0632ffb37ff67c71d31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979071539e40fd7b4a1fd210c404d42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e2b685a5a003ec571d8595899378698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef30865947f632a7741eb7d723247699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136288a7793b6d82f500a78e4aa7643700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da170bc9c0f1c727d1d558f51c0bb515701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f8f8767c51d6f4077a3e8d1a00ee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e43a7b71d3301b68f38a1dace7d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895f0e535ebe189806744ec2a051b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7995aa890c42c94cfa231d70cf2c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e3df18ed607dfe819255e4063fff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1088379f9db5f51bbee92bdfd7c062f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df3af38d5898fd1164e704432ef992708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe8552dbb4d1332db40296a026469709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5eb8aa3ac75495ac2ea788ec4c11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3167ba7d7824d412ea39cbafdcf30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464867453cc02b945d0b125b6c83622b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12c86876f08eb212afe49d5f967111713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f72220e77f1113d806ddbba344c10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1341441eb6a0c28c8e9ae7d3631fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a5c3c3faf4edd0dd20ee86a32ea8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e34e0a2bd32ee53a1144957209c651717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c4833ab9ceefd476c4431be9e5d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57764ed9d50d681c9539b00ea2b7069719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f78c14820c4ae193fc969753ed3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915979237256b68a64ac491311f50d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86807dd86e56d952732195d90c580f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b665871243c4edd98d1a178049d529723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75ea828554395640f6d7c1adb7042724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159efc0784f8becaa45fbde9c4c6eff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250583e03f8288d49532efa61e9b21cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dda9a4cadff6ef936bdd4531d3690727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f3fd65757c49bddd92867ea6ddc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bec7cdb98aa495b24b0ccb1918212729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9a34981bd7264deb6f5f4a29d91ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e0e6938a6950bcc5b4efd17e5434731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34a1bc0ab33efed34565557b629b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69235f2e23d2b4b834d08ee424989733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001937c413e6f4b64a6ec6013156b324734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3bec5930dbbd10b418c296deeef9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c238e40ec715b6c6204510135d3b69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf8a24f8a966222d173ae7efdc4b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba796de0688f0b8921fe732ae588e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b43aa0890c53269d6c65eef18e11ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9dcebe56f7d3df25843afab911480740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5733e78323cb8910c13eaaa81d3c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704993ca78da47a8b8888b197e34ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793093433faa973b860c66c4a0a21d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00011ab689637fc7ad8dadf6b722eeee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c48f2f30168346d0b0f1ec40fc5ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b096138cc93c143444af79540499b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b2c1cc5379925e488f47e5eb3d4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e04fd23e838df495c4d5f6ea223adc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39d7d240ee5a5a32d74f534c515093749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d4401c53c818cb622a450588550a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d2a25d04edbfc225467ac65f27e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbfc0d87a0cc87b21a4ab507051bfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135466aec3409e0cff7c8cb39599669753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f51f9d41d9d8d6c3e2f9de4899734754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb130eddee88b77048c55a7e4d1ddf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2c42bd679ce47bd53752c9024f7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6015183ac9472af9fb96978b5cbd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e068d4e8b5cb59273171a7b6d1e6e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad31c35951a56bf77e9f5180cbb177759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2129abc21821770bc43a3b2cd8494760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd3186ae6a99cfe05411c040d4508761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f969aa039065a54d760b246fe2a6a2d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27ecdb888712f28b473f487057d94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b89d4dbab22c37105b5de7504c39cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bcbb3e91a560fa6c12a0e1b522b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba75780cbaaf53421a3153ae6b0b57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92522bb7622fd003097ef0ba2e24eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89605ce4021516e01854d5e1ba7de768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d17263bfe5098613236ed29fef70b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e7c482af5026b689fb0b62019507770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f5895eb6cbd5f33553f5aadbf1ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dbb3abdcf280d452128d73f0c5684772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a637ccf9013ea52dbf3a3a04ced1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c51e48e777b7d01fb976a4977e4fc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a413051bd07fd4ddfae6e25c10ca01775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ce3bc2424c8ca9520f5cad32f33f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f41eb6104adda1c2949b4bd7c0088777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7552dffc97507893caa4f883c1370f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0da6dcf95782fa95216e6e18af9bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f380215299a755af1ab83eb6d409780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7cf4ac7a11d4db051a7157049370b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a5c66c2a673a004484f899e192b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e584e1fc0613f25cfa012b1ebaf8cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7788c91e51fd79e6134b219880f5b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7190cf671fe032f764ce61f5bcf8c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43702af2bd4ea6cceaea0c444789f571786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf172db8519027c4ee93f5b2ffea9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de525dd9b13630a570fc3e66ca1bf5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f99eb797be014e2f298a037e83dc1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5c6e9523f34a531009c636f8d7216790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dc9789ee09027c1c21955c9163b4f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6858ec1c85da0e2946bbe1da0a8df792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5a1ee755be2503a53f61d5f9b5c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5028aee9f69ce0a504b8751cca666794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e725e814e452695e4db930694b721e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd983fdc30f71db4f34dc8c5cfcdf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b42e1c7d7334984bab166ed33a2a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4bf6f909104f8401bb15b5e41354c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0eb06e673b4153e2cc847184c2e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c658100121565bb1b5d251898fa00bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa114868d889ed911ad993ff213fc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6fc9aef1b2254f11b47fe884e7f82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9272a73c9fb73f576d69c604c8da9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c02c0e09ab44fed904b8a1be777509804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa38154abb4d987900eb285eb7aa17805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2b50adeb16e7524982b46444d5109806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f95a1ca6d8836e2c011bdf9ac200807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a7dbce4d23c4c022967cec450bc7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7585bbaddf22db6fe630d5c58551809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac61da88590ea8892028aae14aab20810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8905a03060f262a22a576cdeccc5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ec5713f95267e9144a6c9dde8c527812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2992d99f0a50d5ef17a7a8a870aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cbac9c2ef17ba9295c967dabffc83814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29230e3c73d92d4127f9348059587bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46877ccf76e375a748d9c7c1ebfbe30816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e13c3b2c8f28c4ec5939c29bfe2b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac140e9fa7f555e3da1fa83a0cc4c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b795058efa59c831b0424a91e3f5b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601b8f2f95ba2b55c73d231d2b481a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18762e99d5fddc4bb865937f07d877d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273035b34a8319e0fdbeb5e40181ff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213cb19eff7a487c74347978a722696823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e80bc979ed1b7cd4fc226f0e86980824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5192135f59736a0ba5a8bd36f4c3d0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f8d3c6d04f154e4a02a66cfb38ca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef1bc57f394bab9ba41de3cbbdcdb6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa36cac8c80c855fbf0918e963ab6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d994fe75b9630dbcf73fc8f85c9509829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de06d68570b688e7890033d4996a10830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358961908f296c51ebe1ce5099eef703831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d982b5d9ddf0b4b7cca4babade7d40832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6dfe9f1c1754f774721fe60cacfdd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c99b931a45bb5120b08f35c3ad8e3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6fcd8b7bb0d2eb96ce8c1d4c44f31835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdc20480e458c990cada69cfb9e0d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e299a0ccc3bacb55051b0a8d2515837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445293801cb8cbdf3dec4eb7abc4f56838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8a744ed22b799a1c0a2ff6e507e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8b0b9b57540382585db9e22d108e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b82639b872257c7823143e15aa4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4bbca08d39674b9f063e32752a130842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12300a77856f5931000ec528b31e04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff046a7f5973f3d558ac5c4d1b89588844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db3acde40999ff19e4c5a15035b1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83924dd3b61882ba04c40e85358f95e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b407f38024e5b5f08dbaa1cb6e8480847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadc3ae25eda34738545c3dc643267f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5b73c9f4840242aedab7e9a23ed2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c4a89ce2e821e75bc339a76137e84850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546d6ee94ee8caf839a4e23d9b051f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc7bde785b1b30766e18eacf7197d4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a8e56da73b62fbe8aa4bb79fca644853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b01f0ee85420d0571b1588423a030854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dda53474da5ac2d4caaf553acc033855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acfccacf635229ff1aa19cb2cc0df6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc66a8e598d22bf90b0091a8634d123857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c0eb9b6e15bcc0e535d5ebff99d8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbca476d1378f85060ebe4a556a21fd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9aaa2c0381f1d8b4f528744377f3b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f1bcf65d11bb93ff65e0e70118a8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c81c3f4fb7da8e3a46834c8405c9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77263457867eaaf3b1a00a1e209b208c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf631a588aa36b90e8972e599791a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09421b2835a10bf757256414f44f84865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb388947d4bbcb8a1f34ec4d50be7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc887a94cce34b6c2565396f8b01e7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3404550fd0dbc988a1c274550bdd0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2596fa9d94eb724bfa80e824c81c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e253d8909ad86b3038aeb6be80a270870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e5322c756be547d1b49bcd085003871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa31e61efc703dab90e11225179a3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251001d5b5e867e6a3e2bc6c39f69476873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035acbfc3a5f96e6e3c24d544c0925874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6829602e9a401e1182a88c5354f8b1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b1cf8cc9a1a160b69e77539d0505876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5767b630cebcecb7e114be10dafbe877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16bbc1664393a4484173794a7bc1eb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de62e78bee0ea1559ace95cb71bc4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf04a45b818dc456493418cc8cd4e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e353e5592cd6b8b1b46778f20997881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cedad1b7fbdbc5002fd1f1302dfc6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0582602fb56e8cb9617883f37321883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ee363b4db9d78870a818351f9449884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a70380bd8e6d137a841029ff2577885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58780414d92772bd2a50e91a4418867886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c6828218775e694bf2b7c2f68e51887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777c556972cddcfeee9db28823a98c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ec082f431b7cf23b9c6d1a947aae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397f50ae8d0582c3fda637d4e660c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ce5da26bd56f22d8ae50cb247dba891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c5b376f0f50bb081e735f339fe86892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d2f0d281244f650e9dcf78ec854f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333169c643b71c078b6697210c4421c8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45899671dee457ec4890c0c3af2708bf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d987697da60592ad40d024720b37d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928ddb436e821923269b5f89cbfbf23897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dbfaa71ddde3508be45e6803bb872898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc1ddf99d0b40271c4ac476a549c92899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a4460c3f1bda93310bc078f37d5f6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e7eaecbd67853390597a9b1082f5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714896e6a8ca06b1ad20deac0b2673b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc3e60eca86223e1da1df98a9e8d0e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c9f8a59218c50e71727a95562382904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e701baa8443473bf996a95b1e2a967905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ddd4e9f4bb4d787590e2a8516550906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9fe08637a933e5289610880a1c6ef907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f6fdd8de4f9e3b0b166c6fb2a9fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5fdc0057c2e1c13c532c706d5d07909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ed3bed2df4905f4a7faea35d5025910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada4fe0a597d9ccaa5b6eac423ac173911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c2c6e5712130d827cf8dd2d10990912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6112e1bbc7681a12fa739a06ab9fd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32dfb666c9a7810c9ae29ce4772bd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86865078f51d2e434dd3003ef94c0965915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82a57a211ab90f5fbc97f92a32c9c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dad5ae5b66a8e3836b77e0949f92a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac356f73d350430db65cf914eb18a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f9f1ba4f75b8ee69b69d0579dfb2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1da14ed5dbd8588ffea8230ab5b1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f5589f0001e55ec6d06d0433e6ffa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2398f972aecf41941b1bbb32cc01ce922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917116ad78df8b8b14e2b0c1c2ed912923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e809d4e76ffac29ba49208472788b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131af05f5ab207d9d1cd7400afefa9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b1f2eb8bf818e2ec8a42ae06bde9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423eafa1f089435cfd894e6fb7ae15d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9c511adf393188f31596961407fb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d601ef0a96c019b0c506da70c6b0f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f56909a671d416f1db1cd49b3eeb8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa38476223fdcd4a29512a794fefb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cad55b68fd85245c070cccdbaca0e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed0fc9c1d7afdb46eb20e5fd7c78a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016e65e1d80d677dcf3819fb6960b1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896494c1b56367d0d96b80206712a61935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe39b46b2e19e0d489079ffadfa79f0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cba44449d86b4d76aba1faa7bc05c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f6b369c81b8c5ccb81951cd5ea27c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babdae35693c2a895d7d51721c9c09c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2e0d89fa302231517df8046b6a5e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bf95bd71f64a1e779f8b788c679f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c532fb07a0f1121d7275a2a90659b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7551e6196756740ce86b3ba7d6f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6fbe9b55523bc06efd593cb36ba9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe5e79073af22f6b3854028282d8c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9a2bd7c78e34f2f83ab5b884f068946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a32da0bfeeded3c42d9dcb6c64a6f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bbcde6845d126b6e5f07b6aa2a6e4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad85a3badde27859d8f6584092ca42949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260763a6a72d7ac9b174547353bf1c70950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a1f49efbe19ee2c2431d717dfb24951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a6ffcf2f9a063423b1d6e9b86a06952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05abaf481a06fee722ec82d71055c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760364e2d6c38d0f7abe1e4449b4b1f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82675d2cc3d5dad480c527faa991f6c4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7b131b30f408ee8144e3f0160ee4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f4366ac147f758f39128e5f357e2a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ad4b04da62e93ed61fb567723d4b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969797f230478b77469311d63611ba47959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce7971c5f4a2dd43015b9dfa6c372960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f39455ef0b1fd4b6169a79ce7c0fe7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1183f290f75014658a31cef8de2c08c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d24640fdcb6d78fe06ceaf9fb36f0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993836bb3e0efb40a19b7b5d23c74a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107cf3f8198c4041c0b8a5a89740fa8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453430ea4e7afec769b9ae37fb378156966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf3c69f433f38569e976850dde57c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96de926ca5ef4b733310ef4bb721d8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b1fd2443c3dcf9eda080471fad04969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003cad6aebc67634401ab1aa1329c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604c172ee8238af51c360c9d2fc541971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f788a2dfbd8668595a4bc0865f903972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f096f55d8cd1c3d83d37054bc93d56973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbfb81de010c58cd692888a23e6567974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a997743b02319ffa189cf3908c52bd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc4855a91b547ccd565580352dfb8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da63343ff925fde4a27aecb9fdac1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060b250e290e1c8e0b66360db58da7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0a8e2485e9cc8e7405cfe1f33ec9d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a942f8c61c2bad34138cee45f2bc2b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa10f853176dec4d26101b2076716981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02238c1179eb9811d5f67f525574c3d9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438d5b98aa41a862946f736b024596983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76ba5db21bf5b4656f4b19599bbd8c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1884643df19f5adcf8008043451195985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc359688ce6c7776f9de760e06aed9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ccb5c8fff2ce7c8596d88c97782f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f43fd183bdaa56fe577bcc577a848988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6dcecb11a8f5451ba040dae1b06df989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535de361e7fcc4e0d6827ba936632f4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e44150d8e7cddd19be881e924ee650991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89450d350521dad84d342d86029285c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5dd8c857f43f93f7ad2bae4ac776b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a1778b14e71bc559c43e3173ad714994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02584bbe539bd0c902b40a739cba5e01995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453294a5a42b14a682ff76e06f839129996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f34ba48625408ea62e0e13e1bd6d5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3618bbb72ab60b12a575fa8aa3e8881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255810a7f67398fcf777e716bbc9a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25c90a54305a65f0e7ad19dbbfd773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae0021eae0e243eddb1e52ec2c1334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6faf31cb35c75a728c096788950f015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091447c209cf4788098785d2ae651bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a9a4a82a756f87cbe995134c83b927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96873d8899c6deadfdd463350cc83c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284845849d6195d7c0ac02dd30d83499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53246c04f1b832d5ea4d0fec1df13cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13966f93a09cb77e37e93223145c5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72756379309b71385abcabc6c4ffc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f519547e15811e3f59edd10e1399c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5971133f4a14c97d42440183ddc9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b72236bb31d66e6ebd419e691377615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf741c62a6f52b515ff039b4d6ce9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d26801f81e200cab8f632ebe4ea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139fde0ba07241baa55ea2fe9ce58c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0e8c85ff1c49edfaf3642d23427c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f0746bc354f4f3093ed7c890e0b3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0f19cab0388a87e5881512865659121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b3f2f212a4e9830dcd7349c59c1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a58a90c68c1bb808663940ac5887823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d08cbddbf20f2aaf0486907e9bcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0eda0b0b0d40d9805ac304665c4e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bf236f18d4a5e279f931cad27358626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37860f7c088cc6266bf6198cd7551ab627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155ef71db2578c727148e6be1a9c0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9778112c79fb9742e36dd40f4bcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79734f971a82997a9c8afb12edd38330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fca07f02305b95baef5cb757fc17431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e560ef2e1499b354f2ac5bbee1a819b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62749c55b468d2687093ea158d07d3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80a1a7d5370058ac1b6285f77f19d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9cc8ae118e66d8d777131d56693535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2283dadac3c8b5ed3b306cc4bc0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd22f77d4ad240a6c07097ea2a2f9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967a80ddc9940a0471996fd436432938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ffcfbe8d9ab6c4117d674b0f72ffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7ebf7f9cc1adbd17ca686ca520e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796755c9bd7a66db6b8e88931b8bdae641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58202d51962cad8968cb711a6f1b5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732c5d21fc81f6f54d17b7ffe3c778f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ef7c1274bce2e38dbf7a5e3b9c3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e58cfe11504c16e9e15a8295357045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4de69477e368861f46c991fd4052a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aaa5437fd038fa31bd683ebdb20c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e25821667be444bc347a34d91e52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dde507753e64a2af522ddd9c24f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eb64de22e8e21c79d200ce4fe34eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f45f01c6e4ed5d35616dcaddab61351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46105e02a7604ddb1a409f868d47f4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586fa2c7f351386fcf14a81334fe6bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b38f4d1ee6bc75b9961c23d0f6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512492426941750bf8b7069d0b1109355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10daf0bf482063990c85455f4b087956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93362fe7ecb3d70ca67bcc9a2c2569c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc614efffb9746724953fa2e952d96d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd87bb05bcea5b924c623b8341bacd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3e0644bf8d04bbf2e48dedeab21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d4225e2ffd929ba089fecef1b8a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842bca2067b8cf47188470ecef8722b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868483d53a94d2edce99751a82f1beb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f790a97dfd1520f293ede346f52fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f474ff6b0178bbe14cbc487b57c17a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c15cdafa4177e3b79d1fd7dd327fb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973006cca2a0523a21f8b0d8d908e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a1e60ce5746e64d938e6f649d84be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7d35f670192e38a6920760a8b34c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d30bfbf6bd3e4dc2f212e8c79c106670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7131c3a0d559102c10a50d65ed12771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91e1a2f4f051befb6ed62b347a79772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae2f94b0e05edc90122afcfd539d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787d9a9ac0377597d53bf254075ba5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26d01252f034e6f66134068eeb71075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531cd23aa738894ab2dbc838201dbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c1359c2290db8c40f6d5b167bfbfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349abba44b6c8e7592822541550672b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba775c8fee516a56798d78a15d049d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da378d5784fed3966ba18d64f2d0bc2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786179944d6bb5f566fd8ca94e87d1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f500f5b9a5b6cd732ab3a4f92fdea9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8304cafd051387199cb60d4134fe6b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff1b55abc25b4c62cb284c37d4ff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad231fbfe64dcde7eb30bfb759e7d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94699ad893bad492e4fda3bbca70c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb394336f50e14a6951347378a4b0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbc6116d43eb4cf821a9b0562ca11188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d677bc71f9961742c93c7f3d18ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbdbce77f02fcb9492c511d45464ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92cfa0ee10c67344152ff4d0f4f89591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba38954060ba54fe654dd4822c73e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15b4b0bf12fbc7b73a9ae65714d73a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb0fb2d8f8074725bfc633acb644794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28691bf290dfaf66b2389b33c1581cba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f4cf897269c56a2b90c96c563ad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace75c0a6b7702ba14d1095ebf364ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485b3030279e852aefcfc1254d8fa6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89e6d409141b6ff286a1bf77cb41699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647111977fe35d2f5458928ae1f6f96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411583b388ca8328117f90898af58a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af282c025f09f25c0144eec5816142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237340e61c65171f6d98e33bd450fb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eca533b70cf9fcf953280c97be7cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582dd8b84c7d2586d5c849ab741d16c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1d23ff6c476e9545119cfc3b03c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356b1144f6a0a6ee289f121a5edb1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63113ca406763d61031c8a9fe4b1910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa81a9edeaf34ebd1bc6c33776a12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10592ee4a7a89178277fbe8d816c3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd49a8831b3ab49fda09f594fb66e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b5b009fd096531d1be93baa31f00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430bea10830d22a272e62ec8e0c38d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca591c808132f39a7d55b183f9f2d91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b044da32bbbf9e4cf15a57cf58d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f624dfcd83cf00acd8fd25e53133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83245f04e6f73f05d36a4d884c98d42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3c9f46b169c6795a9e8a5cc0662f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf267bc451523056a805e1bc61e2c9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a3d8d95e0b86ff0f22ca0059a434120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ca66d1423f77ad31d3d7b3284650121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8491ba3269926a50c517e8322a251f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d5b53fcb1d45116e6096687e479b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc81551ef2055c46dc57e448e434d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c9b3e0b7a341a1f2ed9e59bb37c45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d42fdcf077dd49f245de8e220688ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a013e11a922e2ae16cb6113b97c7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d09fd98510a9747230a8ebba6d9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f67ba4036e66d478488b5d117aa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f62eec67728a64ecfc9dafc890d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b005fd2758ec5e5a8f68c8835fd9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92439709116765027af1e2c54f7b4f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddecdef3737c685d26cbf1abdf969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed234816c775facc514498675829a76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12101abb61662b4628d1427b8aaf29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7a3c580ad1ebd700e6779e5bdf21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404bddb8467010b8f7f36acb0b5f6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c23046f919c9b1a09dacd522d32c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1331d6c87f298874dad963d1d1baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a0a31bff3e55ace6e4fb7597e76cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a53a473ff20f85ce9f4bb914ac8ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0fe2724b2f49d5f1c21f5476c46cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243a24d3d67b014a400f8c3c5709ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584048e27789af6b1323726f91354565144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b14d911750f1ec10d41f66fd47941a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf23c02f5d74c35e0cae46c5a54971d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292f7e71469a7259bfbc7399b97bc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ae7b2e359708c38f7dc583cebf6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b9368e75d8ad973d5f816bc5b180149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77e165762b88e7b19e595d04cb9e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634aeff6917574ab823d082f766a1ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c6b44632322a6458e4d3b03506a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07602a0c8fae7180f7d54dbc84714d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa882c7a67e53bda47f556cacdb0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa70ab38746bda76821d2dd8875f32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dbdb51030d5f53a00ea010cb3ab7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ecf3e248aa89de6cdeaecf72f97e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd7ec3843bb55c7cc69b837027586e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ccf7dc3611299b4ae01c8ad8eda7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac760ec28b211e8be69bdff787989160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a375176a178d7f53a367efe78c7b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970c5912135118decb17652b68ff6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981282ef2d2eaa8dda330c9cb328ea22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f75d3b49cfbe5b38576a10ae74857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c9f2c77d7d31138dc1f4f24bb38ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a4439cf83e5bc2d68d0dcc230ade4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d2ae1d7b895e2bcae916bb1f2a8d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ecc1abe01c4f73f06c59b6682a6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c739dc25ae4d2aa5f08899b401a9ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414c256036d0bb79ae56e822f48792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc265433a36c8612b0edbb96c88d67f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a5954af56bec5514b905948effec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c700d7363a8406675e363d3637770173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252e7a56321e18672d0772fe4507d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985bf865d98bd5ff8236fd1f2cdacd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ba0e37f958ab4e21c98cf90ea106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08788ee2d0e295ce6bb6af8b94a11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c389b1fa4e54ba9a49abf825282d50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dfc9a13a7639673e4878845b30b06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8afa981d6fc93444cd86a6f04c255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846961261e1076b136b5be3bad03202f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f41bb2126d391cdff9225d146fb97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45533e817af3611dc58e429f235eb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede37490a0645956f8cf4e4d82320a8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564ec452ed7733959a124c9b82b1baa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf55053b5cbda599c31d41a850cbfe5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6765b2ee03030f8ac1fa594f8c6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828dcb83c6dd9761d7062916a2a2418188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59049733b82aa1236e70b3e972c44bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9934f14bd5b5dd923600336c358a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cedfc9994431e9566f8fca4c7be443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5109614ff17e1c81643b05fcbaf64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e482c7574221e908238494e2f992a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297c6f7c678b885990ac912055d9b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cad46760bfd0bb9e246999254af10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c466717cc8683d45644f046f1723196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a327a257345f1966b71217577774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb57dedebc77e9a4abb0a1643e4f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8912b46a16d511a5d6483133840d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c9f712b9f74f0838a0cdd1c06f0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb63c1cc2229df8e53eae5b738ba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf171f9613104f0b1b9f7d1ca85aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a463115baba94cbdeb6eacc2ce12646203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4accb321fe152730822f10f8e164c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c675e7c334c979d9933ebbb67426205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346805c39ac91aba9a52e11078d5e3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10851b97417adb81bcfe85f929a19f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060131a56b7e27e252fb17e8cb71ceb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df45ed0415a925e7f0a5c932c0f4d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e7d7415857c516c8eb7c1a5f929f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f8539a0143a05409f39bf4950ed2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c5777a91f44fe1806f12eb04dbf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419cfb252a70c81f7b9cd1e5db56f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c3ff8e387a389a41ef45a86c0e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22d2b58eaa6c8b846e00542a7f3d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b158a9a4685ee6f290dda5d43ef689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28694e98d6dc98fd770989c9a3eea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e24be40e55e9d42aa03982574ab44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d35e3d09124ba9e4f13908bb5946d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477c7047b411800ba6a0bf8795a682220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf20ddd93dc6d5adb752cd80f59a1b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e78beca52ebacb8a904370bd70361d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d095f544b24f8915c9f8a262eee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4719b4f2f4f6901d4578a460cc860224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a065d5a77e4b7fef937490eba7369225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ceffdd642c819326b5fe9b9b98cf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1938aaebbb7c209ee98f0040b1e1c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d9092269c41b1bd173a36fb649b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee2e3c3984964ef25232fcac8c800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9cfffd92eea5e0c2c8ad158e4b37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce768b4697cc6169cb72ba8f9e123231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e56c1b7a00bb4bda985dc35317fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab089490e6ff8003ca0edbfea499a60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5b3a926b1a87a04d58639846e325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3baea994e3f3f10e5566c093c8ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aeff53eb2a850b119d2767df985b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04be4eab925977f6c979c337a5a0af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac595d87edb272837a8b3a05008ab7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e47e0b634aa43abbf0b6b8b76cd5fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b738e2fd15ffdc8f869263d65c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8098e45ac233708fb89e06ea70d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb499f4dd8b36e80061917bd3d68a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221ad2960281626931912200619d40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e4472e20762c713e959e76a829eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67679875afc5d0404289125fe0666245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1cb1002c3d655b879fa2983dbc665246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139c2b0e074fe25dab418be668095c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d3c724ec689ddd8463229984c4ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d9df253c5cd1567401167263664b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11baa7c2374f5de0ee37db63ae0887b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e5ee372eb4884a3d5345d6402f4fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d637db7cb2f17cb72a219a0ff21bed3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2caae7c1038b59374e0e565d4b4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fbc746d81847eea83204e74520d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b02f764aba5f22674a93b62a0077255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32c9254406e078fd06080e2c93090256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011800cdc03dffc28445c476f2ba747f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7125c7bf39f754725dbe5ecef33f7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c452ab7bf43c4b87884c5ff7116b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd21c8ae93d237e63f330e4d3664b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e93d7fd085fdde5b0f9ddc0dc777261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275374826be70c7e84105e3603b185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa30c2f53754756b751cf00ec7f25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1848cc75b23b693ed2eb3d7f151dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6ae98e48352b0055c0f330c1b5cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037647737b9353709b41724ec81b948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046245648c096fee8296b6b73f2819267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc786bef31dd370ba66f464c4a5f05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd3382ceb7e56a228f2e6cd813dcf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1738fd6b2a8e41fa7767e3c37efd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db409e7d0dfd56884963807dab05d26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22041da3e6a061bb5f42e6e2bfe90a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4530817f0fa833aaea9d4c55b022273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b34f2ac20f64ba4fff0eff66408a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d699f0470f3eb31f422fc67ab396275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f6e9f5cff50db381686667fb5ce8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b046bea65c26cf436dc7bb18327b14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ccea3aa3be3328d7f1e3f8283f288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f061d37f2f6b806a0e9512203cba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d82bb5d5f37388aeed57c6dfef6ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f943e02b711d23cd883f3f2257a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f384f833b06d206b183e533df84e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b34d47495f8502d3d99a2d0200082283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14476e604f71b0c60db688d12a8a93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd131acb5ecd0232b98ef11e4d309877285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c67d97debf269203df2ebce1c1027286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc58a66b7dfa3173ec96058144e3f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e04bc845af20866e89471fec8204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a81925359904d1de9fb0571220495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297af3990d3cdcb009185c954138b49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a995223b9050b2061d5dae6de37863291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f9fd75dee32a5b5b3556880e98b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da0ae5c58cf0bb4eae38e3cfe7ea6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a2ff21934a6f2b62f1773693f812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff05fdb3ca53a655b0f85eaf46b005295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7dccf7fe3435c7322aeb0aefccc13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482363bfe4ce158b974ca535d3594a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28dae656f3419c60498812a5887162298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da22077aec443363ef6209625d80b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c53cdc26d0f951c836ed69d18e0fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedd599d47d8abe3d3c02d008bb35b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2825005f8944d4eb60f022e20e207302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd4df32e1b5089bec5a9895d408b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb84c65cd94f09080586cccdc426c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8102e214ac1062388faba6d10e940d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef00d75bd6a562e327c8e7b5478e406306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7fa548bbca254ba2760279beddd12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4eaff6190bffe0144634fb48b8bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75908e23201a74432497fd5fb86f784309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83795c27e219fa9e3fdac3a407c1d9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86077ee92e915745e413c57ea0fcd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d79fbdffe460a4e751e4c46389faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb3024900bb6e3f99ee60bdb200221313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920294d320121691f4603bca7baa4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e667ee179a0645bfafb8553dfe48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d921052a1516e46dcca02032ec3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79ca5b5c7ef0bde991ca7928b34d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32c28d9b058b01b740f23892ed1e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe3b52f786ab1cba01dd373c57a36d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a976e305acd903a4965eac497037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d92e237ab64e82afa9241945eac5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c8fdc1f0b0f090640e6268861153322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17da8d5b94e3f5010879f9e02599e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338670a516736894060ede0a5e30bb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ced7f85a77c89faf4ef830f33549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b3ff36f621bde3567f35db85b24f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bec0a886eef31b3b4901dd8c46725327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce843a91714a9e9289762506c1f5ec2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c29e36eaea48b78f72a98f4bb3366329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641eb63c8335efb05d6f2a2d782b11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c88dd964464808590840365e0c17fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e0801f9fc00cb1375bcf1f71cfee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227c8f7c1dec50990e1d92f8263232333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ee737d711b9f7e8a980604b068fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7720214bc4510bd86b1a0b01daa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446285c1f75c8005093b84b587030035336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab11a3b0b1ce3b95196d304ac11946337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e32be74c0f9d5380eb9305f5b9b25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050b3ac4b567c3c0dffd5d1cc5f02a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede414a71c048591d5245067a14b5f9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7cdfb7c7bc8c4364a8072d0ecfc49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230afa8e9c549aa9167a4c99dfe5ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4ba89071efbb0f2c01e6f919759e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddaab6728d72d1233817236fe330a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620724736052503f0327022c3e9bba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f815751e86c7853cf466a7d44d0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa763faed48967be86ce3f0f80f96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc0807874a935b88958ad7066702a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309ed2c99c591ab98a6541a84be3fd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da5776958e48da8fafa7cedd5638a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671038b1d45ea49a63a135b0e1c6049a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086744f0e6fa391fdd98e30e3215c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e813431014b431e04bc48873598e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5ee64de887717c3c632d320fcf28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582312d2708b38e5c3544077041c8784355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caaa9f1e10e8fb1026d74ad6b7efea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea8cdc6a00b1d7fd4fa8f47d99138357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec299e2f763240acec41b635dd6687f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08f68476a79e362049fdb7fa8c790359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bbb55ac1b918b85cafd4e55089225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01924fa021cbc2136290ccec5c5511af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8b65fa8e5ab93ca992389a86143d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c072647e542657ff9c3745873a8f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504bb6327f07d91c29646cf646f0578364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f6437e4b38ef2f93dab07edd0f54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd48399a30f01712782258db3fd66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5c7e84ca195ac6fca87a1a682468367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126299c85e099d7d9d536fc2c6b2ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac47a0cd296ed4333fd3e3233b5e895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58de93d9f31d44372a1bc590e50988370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e575bec559d38857b42f147601cf681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3d08d80dee6fc5d7608f68526b258372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3d50d6da0a41ecfcabae47e4c90d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f348e0943a39f7be7ac4c5adb958374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f576d2ef9a862992a549e4078491375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a7eaba5c8b053bc5feab613edc94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b9ac7c32ba1ff6c1fc43c29c7aa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaaa489d3e2244fcfc9245e5bfa289378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bc0265f38f4e076e21ef5193f3bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe7dc6a333f4cce36180a380f4d010380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f78480ca0e99d14cbf0e1d4eeadab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a81dd4e3ee81177c520af4faa10d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476797cc876c99b26fa1866d8c2cac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855011d2a23c3541d7f040d21d0c7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a378133abf614fc3228427f92447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd5cfee5dfaaee1d5321feb8d3cad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425da7b34feb2c641828d73e2fd84e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e862467b56240c30c765d488e64be2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1be8e433eb2e622f49694ab7e22d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd33c633e6df0b71dd6fa121100a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38df8605fee41b4ae05924b133b05e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fabbb364bb07e8711f347bd37f53bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c527421df886f4045e1dd62939d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538e22e9a603c0d074cfc440db1537394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babea827409895a1355b5f8d5440eda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563323269a4badc254bcef97fe225e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2df22af2b402064a35bc06ce72ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0cfdf4d587e651f1edab2c8d4297398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d3da504243cc1573fe42568f33c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a649a03912c5eca2605a3f13e753d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005beec648bf6897f5fbe13653a9b5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c76024088ef4f04c6ef2f8f9a80c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bcdabca2407a1c369e0908e547016403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302f2dd4baed87872d62121355d3e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d9c8ca392434fa8d68badc3531056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c19c67f1b2b8d5574d5c1efaf3ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30796f87f0b815238d1dc0ef243f7c35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef5fc101b637453ad95e50f9a6939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392d272e60a1d31e72e560c591ab14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57949651665f4c00416aac6bd2abf1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b851e310fdcfe34fdd7a8228756eb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2876d3913c0f46f2fbbc81d718e067412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb57d8cb483aa54c84bfd5e52c8e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc49d39b06d52cb63d8fe13ea83cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adaacc70a9641d0639f2e8a1df7bb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84002f341fe1b0f7db52bca714dbba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dec1485f6cacca4abcca2f2d5d1910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06aa941b0aa492b90f20ee8155322c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb78ca256b6e92d61df11773143ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151bc849fc43858568e7007752930f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f01a46c20ec8d0f182d2ca5ce06bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5292d7ddde4284bfeeaa1513e525dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862827746d9f5c35924ee9d39bacef83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c84c7f6af6acf8e4e7ffdefb5e66e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75a4778257cb3b35264e00e406a8a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ce007d32c88ed3aed0d662a6022a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcafb279a8770c3666849498b0e3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921f8a54e62065fc23adcb11aa0a20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209054029e5d754fc3c466c14812e204429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a92fd54d1576ab93a369833136b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e7ecaeccdb111e8ef7ecf99f29618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f31ff496ac462fcf8a6f2162049e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d127c9829c4e506e9f1db85c49474433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb3fb685b28a9407f313934d551c8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b08adbe542248fbfa63ff7f0e46a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80209486592f64030bbf4e06e35ee1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69f13b1ff33385c449b76d693c231437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db99d60c536f6438da474797a112e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dc842c3776599f598e815e894e517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6864a0e1f32ab9b1edef0d21d853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecc8268346e7743fd10ee735f7f876441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2cff72fd6294b42a96abf2df4305442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b3abe0de7def169aa9f73e6c47e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d037191f1fcc1b007083700f6f67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ee2cc8aaed84ed4604af4897ff2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e48fdea3727d16046a73987cec367446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a26f38416093ca61327973a61e8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605f54e928a4e38b067a913275df41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa918e460abe607e04b77fa354b4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b936882b7c427daceaada438f664450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfa04da62d2816dde08b5932eb2b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff6f815295da17e0b1ddb12fd32a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585279956d129c31b2f3213dd0da8b04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe90080b113f74037ff13f98c37395454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa65d26abdd842bce4e53d1565a48d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d14c1d580b04b979ae394aa0101b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2095cde08d28ed3271e5bc8e63bda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195539f88160fd3696e7fee13c7598f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e1c2c472d7d55b7390180f98935f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780c76ba727cdffb50cb6e2a41eb480460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eddae405bd4e6b872a71443243237461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba92e9913c510e0784b236ee65afc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649540aa2c9734bfcc6caa6d4ea79c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb484f23ba21cf3cd502e3649bf48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d6bd63364b6f8231267f28cac570465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac07f6b6d11645310d177f8f20c85a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e17d317c3af2fa7fcd28321eb4ab0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6a437fe78dc6f6c08c7e81dccc167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e45803e27a30c3e25dbe65a509ac1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22415175c25841fb744c402be54903b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1150d5c83a4c75c45cd9dbc17c4258471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610853ca9644c8a8894e6c97eb2b22e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d073844f2353b24161aaa2b42199a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3d99bf9771e49b56e913b4fd3ace474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e09701614da84aba8096f2589aaa4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624f873a170e627b79a8cbc5dc0b5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2bc9fd92d78e0d3247b0a5b2b7bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c139f1e0c46991569bc945a0ff4ec5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e10e6e427a896954396c419a817b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ac82d4b8a62ef576454398df2d91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcdad966bd15b3036027d9a512ab36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5067c8e899649201ce240a221e03e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc91190782cede4dd1b0b0bf0a5064483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4341c5b07535cf993bd4d525f4764484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc48d7a9791249f04d8a2b740587a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940bf87f3c141ca1165bee93d99f7e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab122c4bb3128d357cbc9f669daace487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe0f7bbd9838c366f0ac1276c320a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c287ceeb9dcb31ef8135e7d8b1d8f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a385bd2c77b1e12e705e284ad2a4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610b6176cfebac49c480b95f9f33b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb5a96da7e49f1331398abda19c7d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2faa708c1dfb8fd981dd4cb6bc76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f5cc33d33c938fcd189ee65fb2a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c99b87d48a7e6720644a4e45b66b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbea263988af5f63520c743db33df2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16d353a4c9a2cf3875527bc90ec9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d24a7e7c5eaf8ab0c4e6b4cda1ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff922a058ddf621f9dfc84c42cb959499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a71d538b813090b2f2acefdd1f08f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac502f0125a2673a05900fa18d781501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6173da2156e6e827fcc07b0eee37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74edb854edf0c3659e8de6b230da7a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed4e2e9beb72a90f7a63088c22348504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6e11e8e2cff41da8c96cb3bff424505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f78bc8103ba4a04d1750bf9e90a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499bf6ba5a4a742d636c4488505d56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f0cead873f38d2d26884a86486a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804368dc46567011f0a602736fe331de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b4765a12cdea851b6b1e3dbb34b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385537be8318a0d54b5629bb64f9ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a846185f80ccd059d2aafa5b912b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a9f505f07dec819702f84f79b347e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e0812a23d01b4b0f0454e9fef6603514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ac11993c851ab63247ac1e04bfec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f207dff2f9895bc6e86864f78bd0899516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60cea6ed49880c993185ac99613ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a3da34b61c7fc8bd7da60e3c1a5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d01e0b4a85228719b8599af429e28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4a0598a9eb98c2fa14beb77130acf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2774c65b9ff3b94d4c628f926469521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010552420bb11861065d7437b75e30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d1a87ac4cd86fbb530fd5654c1809523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53eca11d3bcc2092c7a07414db1205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77657cf577218a274ce573eabf3aef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe822d211f7159d9a54caafe4c384329526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b192f477a42b0184c0cc6fa9060a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cdc6be85f3d1915140c58a13f517d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322880e835185f2e856896eb21ae9837529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200184aec1dcb31a6be805cc98bfe172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ebb5f8c8e02f1b79d2b76d69aa93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e05c753aed910aa06baec65d845eb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c885b763c13e559e49c9eb67b7654533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbacf01605328859b63c8026a8f3d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a8be6d4cba33c6885f5ae497f194535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7beae91b62317ef806b6f254ed87f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db45707f2589914554a3cee1595c76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ceb41a48052a76829de0825d83ac8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d47a6408855bf3215652150496db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e50e24a8ca334da2ced727bbf35d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbcb486539d0c4420f920d0ff2c4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a78fbc826b9c84921b7dad8524d40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f54e879214fb33c38879379ecbdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a47c1481720e65812009a196aa83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e176d14c5df866c0562bca9f65afe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9c462cd8a19c3376650c9c2fe1313546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf71a7cfa68150e4ad64a8d0094355547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786d4729be383355f79cbff0007dde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5393473162959812b848be4f7ac159549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897f45fed15c7764b45995cc422790550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f168f2b30d196f89d23e9ec6d96b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3e32e720f28e00a8a905067d91ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56595ef5785598dca4c566afc13d84ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0972ea22a8c7e8bc2f901f6f1721c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292152fc17880c47aa1c4feb0c154e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b106e4a689dde4039dc084a743fff73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f110ed1da7b79682cc1f2b4a21f1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7029b8523961225165615238815a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6b0a2f71ea0dea989416041d54c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b7b68da11067ae2c79a81ffc3e609560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0890df29071ff49e36299dcb7ae67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932866ebe59f6f40a562cd352c282f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332919462512bb327ddec9968a934e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923af801995ea638dc701997fbbad13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d48d245a94e49a8b9e215c894969565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64847fb86be4bceae6d7adddcad37dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f161011cfa72760b374517ef913c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9913800beda1cbe678938730d22a15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff8bea6c1dbad3640a99a4ac7da83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb6c72394c4fe2bfff86a7cb1073e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717736805abd0e238763793ab67044571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaad2e6e337021e225550474c2790d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144ac91ad7057fa65036ca5d4919c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c808a31426a0758f0a1a9e4f5867574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f5cb0e56b183a31a6a13da812cdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052aed6c52f780379bd7bbe099fd53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aeae4d375a253a15cd2cb08ccf0a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c652b474b745d5140776a569118084578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027770e0dea26b880d6457610e80d27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b97ef97bbc30264d9be915d0fc6c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f11b4c47056549286be355b527ba83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886cc9eda4274d542612e5db992b23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804efebd12158f88bdaa2b635d32bced583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdddf1060b8e0cc43816a7f3c33c0ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64322c179d3cefb2e54914b51b489a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea20fa7944740c43f3fea818142403586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c95cbc5d08f1463102d314d12e0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963435900d23d767f5da533973bc6db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09be7471d42f0cd654c2c31852ebf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de0f98ce9e68815efeaa05cec6283590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011a3b67c3702c6c0be58ba66fecc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85744977d77e661e27664cc67bf1ebf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d851769f27d23e73dd6f9f1ebd43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eff333ac2560a664ff4ee72cfc272594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e8340169db0ef55ff6a921c39db7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0be4431eaeba32c31f623fcbe470596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dadf27b75edaebf4cc4b85093487e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda86c9a3730de4562e303f7c50c18a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f322174111cbda0a1ccdbe5021eda2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ddcf1cd46a931257f203a2a2e37f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06f7f52e3f215ae2c5e347d93c5c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198b4776b33b48cdc2b52614137d28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b607be7fed2d652e21372fd6be6d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3195ab70d70db6f0d8cabb1c4ea0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741396f2d51bb2da40942e4d0f4e965605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151f6d7289c4fb0c73a84d87be0cec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e70a8e1f4e1336ec98603a4690a1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f02dd9884678c5c937fc4a16bb399608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118e93452d3da3ce0203b967c13b79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b2ac1cf5da61696f348044428f40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767418fa11abc298b56e100cc4dc0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46b4064756a809ebb1132a9852d78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdd97152ef76593abc308c2cf4bbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd9df10c5904deec86faec480f353614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99df1cc3a40f30c6ee002b9bd5c85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12983a2303974085139396db5347e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565184e238fcf26543cab90dceeed1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704735e0b77e0832c1a088d36fc669f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33585a7b79d26787be79ddf3eeacd13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3f195afdeaddef02cf4ac845c0c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eace13c1a3fd0bdeb9a99230dffb01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df408826e338d71022ba8e8988ca40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb7c85f9a69c81f39729c6e9e499b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba246332fce93222596d685d7720457624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f73865ec33b91d1ad1c27dce29eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84544650a80077bf70719b876f8b6b66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74449a76202e3fe17c7d2ef3d9a9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c982f988a93384f3452fc497b87f19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d7d2c2c463e6529d0704791e9cac9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55ebe119d109b3fe53bf602be0e54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a53adb874c7776610fdbf3ae8c3cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa28e1e7e6ccbe74dc949248edf88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc30d7aacd4eaa5322aa2e7f76b8b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcc8c3b84eb55fb1d8b6317b03cfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b7446351ab4962a6f6f63da568ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631817d66339cb3bcedcb2fe4ead5abe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a701fbb9322816c13b268f4fb7a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5222e27b0beac9e627ba8c4df925638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0bb72b82de3d723fe1f0ca09d73a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e6b4e3878350bef5fdabd62eb346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de728dc1380f3aa45768848c626720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b865e734161dc1dff016ff075aca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10f055dc515e3f14913f1c93b8ac5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a349fb1e10238220e961fbde0beb2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0203f52c8b0f158ddbf8b36614b7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b01e45ad039ceeab98907bbb6309646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dcfa03e269d524ebbbdbff057f0e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6454b502874835784f74dd983a21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878e1d8f53823b5ecb70bb9a2b212f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e4206d719b0a38d6612241fa3e6da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ddb988c5871bdc59a71312a1ebcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977c8555303759b60c882ed6d2bbd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c80eb6196e74fd198af66d59bec25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5422428069077a457a693d11dad2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7e73a1e8e912d179d2999f1e69b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4c913ae30be421ae1e9fa6f56e9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601072b4bdbd71df0b762b0bbe0f2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90c6b191b1feb528d22320c8027ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af12f410767da8d1973366f738cb8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf73fc883d29b7ed46aa8b90734d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417078558b75f136fe529829928a3803661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468102ed104de3b9e927a05f7871b991662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6eae60001497a77b7f408ab1126d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a6870a8cf17a466ff1c92f21ea07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452e852fa1aeee9987f93996f3244b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03eba6d06e56ec12a70de7bcac1f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173adaec9218283b0e2b57a7dcdf1dcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cdb22385255f9d66e85bad1d30848668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15082506271a3b79822ce09701c7913669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3905a779e975ce453714b44e067444670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb508b8013b22d091fd518e799260671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7936259b99357a21752d7fa929ae24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eabb2c6b4198576021e6dbf2d2b8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca0bb29c9fd208581b0899fe86ca41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c6ed48360ade875a62f467dd79122675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a50eed73cb10558a0b86aedee0fa9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a41333a4f68945eabe76ac50f030677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5e95402584400107b88be0614602678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed80274bd561f3e0238e91c78f381a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f568d2aed2fb9d661770d6aeeae0fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299348e6fa58db8e9cfa4a59248295681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14c5f1f4434029f911d9b69e10358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326f1b795bd81b284334b05bf8a7428683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c636899be7d3958a8943e4f106f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426fb58ee7d245a30d65c58b215ab82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de7e1672bb19ee52783d18f9571e2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6770a9872e3121b9fed602c29bf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a7edf5ce79a9c932e6e2dce4fb79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f1549b8dad490d0b11936f044e28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b5885eda795bf801493cf6b0f4537690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935cb06327c18e9cc17809896fd2b92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc1d83a12dcbcf47f03ac80793f82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a64a599f4d2ce86caf18c6fe548024693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb69ea8e1745110214b3de64b9137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a8b4079030e01113590433ecf46cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12db5ed0999e85f607babe513ef8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f431a2713bdf08fcb8657310fc498697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73dbd0f42365e2cd83cf4f0dbb4242698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305eeffb11cd8de9b985d3c9ea980b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c5bbd372b0cee362c16d50608dc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795455841f46f365e13c68becb10633701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b4ee767ee59aed61c1ca0030a2d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b9ad60f1c78fb377a2bfe1c74a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56fbd59606b237940a324a717fbf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f27c26d16f94e0f1606974956d6b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c3f13e8bb30f3ba1547ed3dc99e20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c608fd0414e40980ef96d7d2bba6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c99ddaa93c232b28845724721e2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b87b4ecc25eacffe2813e563274f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5b4fa87e452e6e22f3ba58de1066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896c424a0dab4c653931a5e4f995dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f840b3729f80a566f3390c51635d53b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5bb94698a77e2ed2f2ff252fd87e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad01d47ac265a796c7cfbb0c27afa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed622123ced67d834bee21402cf54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc90fa0cec380a20848e0a9f2dd90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd83e37d988ac7f96b7f394212c9fc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc547379ebf836d07473339249576c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a693b2d6091d190635f8bb0433f27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a3e0025348eeb2f6117e1ad287cdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8600e435149e46699731bb93dd52fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c52f881c760d31afe6b1fc866857722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aaf17d2f22bb3fcb59a8fde5fafb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632c8fe4aea81eed93e378ae30c8454724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ade1b6aa0d71f2061fb9ce82c2fc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506f0fb434c70899cfeb3162e9db0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d762d6e2009f23de0f8d88c94304d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc5f9f5a9a56e13b8c6fd853e9bce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09f50e6a60c22c6f19731149b6f7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f1ccff5cc09312d376088ac74dce8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f77da51a3597e3b0728e1f7a27ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb6a23e461a901c1d07e8b9a09f5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5a9eb11f3c6049a89f77a82cd8b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583bb0246164d546c7d8e7714398a82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407d50ff8d540db3022437904ec82a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76521eab3acc590cfdeaff79600cd9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c871dc0207d03b4ac1edc5150974737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556af229d8e76c8d84721bb9b3cb74c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b5f889fa296c1c3eec841196de63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557531467da8bc44612f8dc4b976784740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b686a8b2e3008f23fc347ee60237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6ed70851237dce266b94af217f0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65202faf1e0241f731520d773b9d35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3643a00d3e1b87997e2d94e25ec911744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3649ca6c3d1b618c2e27971d0ff71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce926630e4b85440de930d970293938746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b175be19f0f28abfd87aaa03b6379a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5dd9c51c42faabc6a3fb19d8e7a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065bc98c0db76362947d9f3ee3144f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc37340304080ac588f6bc8324aef2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc10521fbe2e1bb753423e528f01c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0d3a1d045564b5f507aabfb02bed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd00d48e178f8a91a15d6d25be236753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488386ef5c564d55b81d2a82c46c3ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073dcfe6ec172ce45336c9e95aebbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf70ea341539d3c5b5b10ea6c97f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698535ca2c4deba3d42c71b68dd2668757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac975d0be08ebb8f2c58292b165f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3363fb8b475ac1382557fd022bde8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ac8bdc0945d4ea9b2b0069af2cd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441eaf543c2bcb995fc4fa5cf7148ff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7852b1e8ee98f5a6f9a8f1047c8d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9dcb67ac91cc83d50b264e520b430763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54dedc146642da8ad1cbd49a90bd87764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e120b4943c8ad49833b2f6b20df70d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce26ae3b3b8ab08e387bf9f410e88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e7133bae05ea2a58d384bb0c3686767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc46ffc1eb82e8cfc8cb56da17e50768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2800b0c32c94771761104e1825b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dc6661bd2cafa5bfed3577d07c7a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783e5dc174f94676d8f73ffe7aaee8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124f5092d09eb0d6dfea5414c44b98772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f94cb624d32f11b0d286c93301394773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e508b936c56f317865f08006b26e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52aa57162aa01847d3c70fe73440e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a22003e429d446ad2bedd4474a07f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a277d9160e21a3cb84da2776e0bc77777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04269db77d9675c2f41bea119fd2b62d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1741694616b9c87640120e0de8616779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88761f7b21cd04fd44ff38dbbc29e234780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5cd49b370d0344653cb95608e0baa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb7a46051985cc7494141533efaf0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d091b88c7bf9ee89db799e7681dfbb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc53327575bf3f506ff81e27f7e86bd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0c4ae7a85b0c7390af978cee5f7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9389f9a7b5aa768d78d11c06a8c7fa6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7daef9fe651d93c82df36be23e8d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13666f17f6e54bca0680721ef3a07788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bc4ccc694d943ef98dd4d25f54372789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365133a985ffe8890c4ba1f29902ab6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a454be902d9a88f7cfdafee97cb17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e104eadc57af2451d8f5f1329838e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937c3e2d12cd7fa0e6d880724bc854793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3f89ef0a2f88f790da9b1c969f6e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca2bbbe7b50890f62771faca708ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209196921a303c8cfab321e2ed4e448a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3b1e4ee6ccf7e837cc47a5f8f9b1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e0aad9e83d92bfd8dc598e25594d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20554cc10e96631737f439c678d3d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc962defed509ca4abe9f25453c5686800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33304fcab2d8bb605a439ea89854b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c6e380b852634d5ad1b216f6c6e7d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358d0ea373f7d361eb3cf60bcfd52b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc529445b12fa712e221140700fac8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f3796dad11a57410295cb1bd8dad805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd206bd73f4f6e3a68ee91ffb3176f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e016a80b32261c661c4795991157807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b61f017a10d2ccee2b91df1a8837808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5140f52c9eb8f761b09de6297a7a0ff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f9d9e52b863f8ba71a9f5026bfe35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb2f8a28aa41f0a5db201e681cfde811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7d172afd7b17220ce3908f2c5f494812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599812c4b169e65468fdc5e5583a4dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b265f004b5a611e0e5c52db9ebd93a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9441032d60051669ea520b8ab0a2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b451c5f5d77325e89eebf6d2d9f3c39816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38834d75b8280f0df33589881c6081817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa846d5a07321ca9e186ce07ebdd8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc795eee9465e1be802e8dabd327b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b38352f307d0203a0f6776c950add820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e604724ebf95b9020e39e9081524bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb474225ecb8db35d2b6ce886abd8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a914473d3570532015ec5549f05e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef2afd13434963a288d324de46c9f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc82a2362880d9ce09708f7fe624fa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8022fdf5049c542825db4e4b7304c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad6ca5f4f556e9aca8e596ca735a3b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b0d9a7ff339afca7d778b0d13186828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd65f150afe3a17d02b95fd11a5fc4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579d4d6868f85864c8991b688c75e6c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441237ba409747a5afe34e4d2434693831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a974c1c56362cdc177e63b034015832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d730868c91e1a0f382b2bd362fbb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e40e2f9e810bcbccea3ca655d52e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6830d2393249944e208624f9e27d807835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b0fc801ce2154a85184de886f064836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcd43cf0cceebd8e8420f2f76390d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa927f4647b0f8d594c78aa76e4fd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c8a5f22b38adae6b0c51e4f2445e4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd3ae4dde57ffab9829862b6a3b029840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4ea935ba5e44ff312b3ac4ec480c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14128393245db331240cf56927254f22842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405a6956fe8d6cc1268f0c1c46c77f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecaea4b5f0ee9f1498df6069bac8d8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf2748a8f0bf293a711b7a9b84d4c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64d13a7af597c81395148287a177a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f1a929b4949723cbf7b64e98636b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdca1c2fdcee35aaa3cae3a4cf7069a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240649c286094feb1eed2598413e6f9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393adbd625567403f67ffd19ce0ecf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bfbb8f5e118756651aa3b01936b78851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881cb0216d2154fef513097917502e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0394b73a3ad32ef1085a889e9976d18853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550859ae94d3f5a24fe2b7fef4a2fca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73ea44b840e677328f848684aa27c9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1c5857c6f09115cfdd9a4986355b2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c9442188156433b16bb120ebdf364857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe727fe234db10047e42217edf47c3a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d70a36896b27383dee2ccec8ed210859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245557f461a0e5cbc2ece68c1ae22ad860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa021478f7e7a8f21cd5440c2c734d9a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034044269cfbd1a9de7851226604f94862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9a877c05acd5a952b5cea3e9ff16863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5ecd65cbe3d0cfd7ada42e3d102e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abaddc237848b23fc7ef71ce0fc686865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c21cf81d997eec527b99583e82e674866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fb52431cf5ba72ce47f535687cf50867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dd466627a565c533a5f2722c0851e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96f1599676c4f2568d81544b273ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e1135464aec2f12c193276fd8e1cd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e244c1fabb1462598e59d32ef62e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f268a52bf8cad94379d186ca8c3c6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f90c9129a4f49772ec247a7f7dda873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9782b027fc04ebfdfee530f41c2862874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f41947b0310af3310029d2261651875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203c5c58e60aca3881ef0ddc88a4782876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b12fcac61c5d5643f775f38907cc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607909e0656546f1dfe574ed31353e1a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956628b7a65c5954f47b52f2e3f1c095879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b92cee5baca0d6cd4b30a7feaab2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94e228af7b5024d49843fcb8acf2f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182b5ee9219e14e3158d685029dce8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca452325409bece4fe97d2351acc4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed6fc81c30e18782367a4d01e833e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8dadbfa17582d7c110b993fa0e1e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1355e26f93d54cebbcd13ac3a8742886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fad55dc64eb2515c9518541ab13a0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a252b006a07290a3a81a7b6987bfe888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737da3c473f9134c9e1b02623cbfc1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290b234ad9d764997f199af69664bbe890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d885c310e7caa0bf06299650242b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2798fff944978395f494820bde98ca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687d0d735a446be290c8a576c2c5dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba45a31b698c07192e23eddb18ec1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3e37e7fb4b4e3744e9a03417b75c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7091bd44d41cc1bf8d752bc2aaa3ab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec246c415ba282214959dd50339a0a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d870d892c1f2f36fb0963ff44ca81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e2799ae76a0c254075b9b8b6f960899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f94df422103166953c913f4de1b8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019f572aac683e950bd894eed0589e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354097eea7738a14df373a85846a1c28902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ea3702126258b225a3f8a6c26747903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb883c9a96cd26471fa13d8bce5cec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d556264403bd035da17067716359a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8713d880beea3bf8bafd77a51f64be906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a063b56dc9dc05382211494a3ec9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819377c039e96d4c3001a8f7efaada0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58089c8dea5a2bd7c4329f0e97829511909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6096b60dc15bf28cb1459ef52d547b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e15b245d654e950b6b839ddcdf0ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eea73b59635c06b90c7094de6ade2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a52e09a6aae129d961cd337ee7f198913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30382d6f7d623ef4769f2eb71124ca38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f35df646136dfe9da35f3ea1d4240915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef52d34bb30d3aab09a7f68233053916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8c13acccf6e4b1466d5d4ad77eaf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb441233bfd50192a4f26e4bf3663a9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66215a618bc07a0cabae3aa5611408919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4a41e7e262452a23dcd81680f1af920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446c3aa88bbd524561a0cdc734c56f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3ce18e0d3b9c466cde9da15ebc58922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba9f9b8f607ab605f2f00b0955e97923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59783d6b087570c67fe19ac21c665c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1fb8d2c9ffd9b1386afe8c9961a3d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55ead1c35b166f388dd3d69be65365926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2046361ef380427864c66788215ff77927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08683594f197feb1a6288f43cd850c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e943d450e5a70b1a277f6799828126929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d323a529b329fbaa1b18c0173d61930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e5243d383a5d770ec0be0bc34694931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1217dff56ca9a5462aee443d1ba47932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1618438028604305e9ed1c1f9266e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b20e264d1615bfa643f567df11bb4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b253267b2e372e3492512675280d16935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ee3d94435b517106f3a1931e118d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711982ffe82d3cec20acbf8b5daa554937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7cbecd9c187e6a334092627ba2c5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9938dc594b977cfb690b12cee116c4b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0004d540c3cad358d302ae53feb8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beffe61a0b839510468c2f809bfc74941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17624324702fcfbde0b65a9a801e08942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc0dc953fea21692b7fc7c275ee4f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce4cb7953b6f5a232538c1204d52f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5820682a7ff5d2346cc696eb1ffa41d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3442aabace3f388d621ef2360713a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916979e85732b081842e5811d83e52e5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841152d9edc7a850499623f125bffcc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e84e1d5ba39705e3b672713cb17c0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be402a9e7e58870ff0e18cd8016bab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eccb8800f259123c587c84949a761c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff375f26770cf3a31ac3ea36d1128aa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02eebe937d2aeb2694da5c15609bb8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f5e4c4895ee060320056a2936597954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd878f8d35d471f307403c04c1818a8c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09d021abbe6287499a2b5c6d4dfcf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf2ea7bb8b49b360aca9a8e53183c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695edb46bdad9b55d5c39e7940dad4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c55a6ac37ec90922d730a1e63f872959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672b1e1b1948d611eb15b1f72974fc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a81eb7d99a582d3a8a2a4f569f7b4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701f4ea144e279e195fda9c1d03a33962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652ae635e65fd9b5487b62992eb99fd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75419d666e04d507a7e179f5d56f939964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767179a383000b146ffc35e1ae495123965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ec29e4df13c31232d99ffd073594966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91bb57ba956dc78c8425c1063a4063967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b888a4d3a05b605d5a728adb678d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886db660b85e5456031d13d229c403969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37d4fe06e03d518fc752230045eca970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7e8196fd42a8b5bc0fb7d536fabc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089be5c04b6d511470fd0a794748d9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b224eff53584769e7d92f46d255f14973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd077389be5bbef5814922bb8ae6b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe520e14fb01e6e600abacd350eb6c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c3b643f160d05525f1c4aba02c61976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958c91d552f75f0df010106db422a6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c45c0bc363a3a8c317e468f3d56a2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4561a870a4775a9ba3e9204d1fcdd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e459a623e9133ee59457187fc534d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b4b54db08c1c5d8f0ee5d533a243981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ee70920980735c8ec312c10eb351982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6bb0b4e30461f517c95280e059d3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824b6bfc1d3d41b1d5d586280c0b0a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c507ee3f95d08e9221db4a7761f4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc34fb00d681aa6abcbfa1493e3286986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e5790346d72c453ae441ef523437987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f916e3a6d02a88664b2ee5066dd3c4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5269b699443ca321792a9dfe40f2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0670648661db704fa1bc7a94eab7e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e3ad99cbdd62151e6e806eafd243c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17805e25c31f44b2582410119d8c8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051003cecadd2189036c815eb53405be993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a10a69c4006605c0772c21bb10211994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863074be50f0d45c2eaa938cda73595995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8cb9645fc95bc4c76e0a71331198996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3a998cb75052e54fd7a8049465c5997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>