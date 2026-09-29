--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba49556f01282b984ccdb9b77971d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c26d154bf1256d07ae5fe9ff87b952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de45fa512a40be980495522ed81db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69b49ddc7d39428b3cc15af9a95904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804b6920760000db7fb1278ecba2f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906381a63e09cee1a2f252d2de131d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033cefcd9c6da2c6e74ffca72c4cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a5849697420a35c9c77a3754b06b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d3d9060c2a00fab026ff6143de0189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d8fdb5506c2675c67c1493159d5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc9640e4de75ce4acfc2174b297aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8c0c05ff2183e0af9a43b3f12504f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16effa8a653441a181f0577dbde4b3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8aa79738eb8e512aef7df4959e3e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b36ad1709c956e5f8ba6f84fd73015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2360248ff56854cfddaab1163a9843c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f589d96f055117880e1e8dede5420017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0224e4b316a77f436ce4471f0c4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27187d32059a50fe64584d1f92bd372d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73496f3779e67290f05b2b1670dc765720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976e67aa6dc4fc436f2738028df99d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a57e3d4757224b721c9ba7cee234b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb96ca0c895bde5f1f808b68b9c5c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dff7a7a5af580c6b181eec259da4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5844a4368de88d591da493200b483a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a9ee7fad57aec69ae652efba97b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553d7caf5e6eb223b324779047a45a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0c0f252366a95926302edf04f52f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912410e4f2a7e22ff44a7ea4c2becaf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e6d108e5d4ecda18534bda0ef8b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d464bcd40a38c82844f53b6fff9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a624830d6499d77c25e3f71f2a7b1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dff62a9492d01302417f086b9ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eed815c2a25c18b7c4062678c10aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d68f4a8ed47470a4d6c6fb4fd55fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f926f9284aacee80ee7394f90c454f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0beccc005184dfcea0e8752c27f5f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf20d489bd0c88f3c7675b0d93d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd638f46529d2a8e7862bd9f76496539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce504ddfb47e62b688097b9f2fbdf9f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e210740d51bb2572cfcf10e5f14e6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8efef290ca14854e96fc531402a90c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51883862842e1c57bdb847afa62d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d435d6f20f7c22fe4d125bfd51fde7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb4f6ed6f1267d0fefb4c4002d6bf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598472dfe1d453c5fd574c4a76c32d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe3c44911973315010787b7fded5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ea44362885923cbed7b9cacca75a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995478e9185aaa3119c2067df11624a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237cb07c6cb2e6e80b9167a0a03bce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03d2a14a1492c50e7b6f43eda4de351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0cef41e8e25ab1ebfb650b0af9e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae2d04f313872026c3e5d714c2bde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f041173a32f236cc99863add0c69954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ceeb646886eea4f86ee8ad279c7c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19edeb83da09455b5a5617c962e1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945970dd1fc036e078827c358978a3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44994baf97f8058b71c8857e7e1a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330424d94afe23b3640c80d7ef50781b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db46f1cddf58a7cd542103ad54f1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785a7758b020bf2ad11b148c9686df161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ccc5580b24836dc46c10fc6608f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2ca66be16ed88f8d0bb164498e81e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a8495b300a182961829addbf206f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba8e6eb91ac46c28c6a5de2a9119265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb8c8fc931fafda34641ba193503d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d58ec88ce8284a4351d8da27d4738b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e773089065031c1b3400c7ba67fab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df8b016de335b69a4034d414ffbc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e91d9308468557723d87d1aadedee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c37538ef3a5be4b71bad498ad2bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8ae226665ff872e94cde6cdded5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b108d9f9ab94c015cd5f66d78fe9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea9d2186b29500457834ff995362974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea57aa7589973009cb6f215942db075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647c682495dc9a00afbb67503f4236876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a8ecbebbd8f81012dcd70c63df2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e1691ef88e722bed7311096b8f4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a891ca4a19564a034f71dc465322979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae3bc0e5ff39352aa64859f605756c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4822e5e872757567fef1bb402cdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a038ed04f0e809819e88b830c315382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ede2eab3209f259fde63fc22eec3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2ffae5b0d92258f042e3d45ec8fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021967eabdc11a572ba68d4bff457f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc886fc1e25a84939f570d99e6b8fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978511d75d9d57b68706df8c54074087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc02178408a325b6628467073624888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb14f8621fe86e4ccc43134e43488889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ae834c04ff6ea06238bd856784e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a569c66cd56fdaec37e8e785ace0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92174cf06e5e69d9db2747925207b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73d9c52e765982be27f38594bf83293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1c5e1cbc2be52994195a80cefd3a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85f81b17aabee0dca1a77bb47d15895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99df021725166ee5fb46cb48a53fa396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ecbaf7006a35990d7c97bc70c6f8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403fed8e6fc520d6e3198d9d003c88598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce55b79a45fd9264ef44a122656e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9535e78ab511f9f6fbff866aab517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1d3457bd8d054b2bca7512926f84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c635227de5b9a42012f14128c95a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f94f6dd11d2a2f245eaf7f3dba2ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb9831c14e1ea5c731d4f85e903a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940674725c25bf141c2d5389de0abc42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ff1af13c872a514b7d39e6220d9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471a6edd38d109986ac204f327ad66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7218d5313ec6d5e749e0a679e45ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602adccf4c664ccf95f63651d8f16d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8af4c23f1143be1e51dbcef7bf26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911073701f4c594b2218ea868938bc4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d91cabea927893af38195b2a86f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4a2e3120ba284f97b16318628c64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a029c962710eba6edca65d1875a60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16e82d9dff22e883da4aee369bab25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25c7694c8e38c139226a1d38f9d04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729404b29084941cc29b6fda94bcde1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92324a0b0697ce72f1b1e30dc6c3a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745743698863e17bc0cac1a80b41127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472fcf3282c6eee5f3e9b52018f948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d69a97557b621f61f128db22a3c093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578990b2113420382c70b14daf69cd7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6764f02371125d33aeeef76c598efb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed27e1485e300cbc64de03abead79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2296cc84c825c2d6964ce2776dde344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0080172b4df4b0a36d89ec0a4ec9db6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056ceb8427f4ec35913f4cc76aa51ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc347bf134b23f5717b152e312836a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a9ec91bc44ca0f65e261455f322fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a42aa118aef565156ec103075381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a3fb54c88c2552561420a4efb9ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a68f29f0000c4353e7f88af5dafaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eebfaadc3ea086f20dae87bd792e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd749f16b1fbea018bc7d5ab4b9159b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096edf5c931863389893e889d95525ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656873eb737bb19c009416866e63a31a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef02cc6be00be37d819f108d8fbdc2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004430fd9ef5e40488175f7740041ac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35aacfbedcbd440fb86c334f2da737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1790937c1d427fefd12334b878c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a3871eb21ad81a68b0094292ceb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9cbd6509faac1ad7b304f349e969142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f447e1a626a77b3ec95d3743bf5b85e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865d4457eb389c4bf78b0023a15cabe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058cdba72e946c549fcd08b6443d258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b69decef32e4d21112b5c1e62a680146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742480848575b5c92ca7d88b0fdfc508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d124612beb3f8f72eff37c041b34c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea1347d16b1401c6f93106e6cfc572149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ffa02e286e0257c19499944044d16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9afda150d915de144466fd0ed19bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46eac259dceb1e1556fca199c1345d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e06af0402d0fe61fe23c73c44a1cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc5c5fd07f7c86a9519d71baebbe4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1775eacbb517877c607878569e9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec1f5c78f43f2c460e556d0634d870156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90ab9e991b759d5e00d89f0169bbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44fd80884ef789d4a3aa6563300ba1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93bdef46cbc9599062779ae53cda0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96ece046c9153d669beb5d505e580160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a762d7da611545496a8ed9770196d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec1231146920813e1877f3ea508d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c34c262e2740002138a3cd369ccb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972dd956e139d772c2e18dd235abd9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0e8ed0d76494ed502df0bd951d46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd883265507bca438ef1f33d8d92da22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ad43cc2de0cc141ba72a8f1d295b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1824e1f6c564438c3d6a15ce74273d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e5909358be0efb1382c192dbc2aa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3845d862c0ebe0a56e8a81aa19ee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1d57026e1475105db6fc8d2b47be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d629cf83927122e0171c7fb1fe5b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4ee2b677c74e6240ff071c0826e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e8b9ff5e92fc91b5a3130a20df62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961be988d86df6e1f7e9ac1cb3b4a0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19faf6c424cefcb3efeefe6b90fb3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d07871854d4252ac15612aa026952f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0221f8a6c4cf2886f1d70dfeae644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b95df85f1e0cddfd0ca60bc29bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5785555a08389855e82dc2cfb65812180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916fa3073bd9ad9cbe515f4bbdf7b6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f2893627e6c231bbecc763d10611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd79d417e0160d2aa7cff38111b73e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e80ca6f382969fe930d0279ccf6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b9febdca966a17d6ba980c213b4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fbaf56a97daa34fa6d5ce86738d37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5400f627459e7af1fdd7bf5df6f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d94ad40eb8adfa2e1a5eeaa5b2f31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62811e953594e0cbe6b5abd00ca3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b562689f1ff1ff911b24ac57cb7dcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fde0a01045f2028bb605985feadeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910bfa702e935e761bd13430b39e042192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26d3fe6574b34f0a706569f09228e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9deb5f0280b592328d62be86a5b3ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222c28ef639245656af7970823eefa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7acd431844b36fa75bba40ccd628c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3dab05c650f5dfcd2a8eca93c98fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a48ddbb18d9a0436ad35f74f61bf03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f98e2708e48a29eb018bcdd62290199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a1d58d0c50179e9baba2ad9282e0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba42fd188f1fbf4c651b1cc68e196a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf5aa670472a437b5614795706212a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5705c8355f6df155f008f186594466203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e3d9f1d66ecbaaad9837c78608b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b3324582a516c72553c1015eb1bf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe8a4156f953d21aa92c339e83966206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f4b9b6e998ae916b0dc9e5e145f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a2d562815ccec7361f05de89e7ed7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec288e55772c65da6b72f2b85950a60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a61d0ab05e8a8c6fe3141678e6fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b02b971c5fc7f862965ce5e4fdd41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc829ee0ed94719a58c031b259ad75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3c19de45a4d9d234c9b78782b56a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9bcdf1ea9210b2764c199e9bf1f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee68a0a39ddd857dddb575332097f6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df7a631f2551536cc276973f20496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7afd2bdfc2a7351dc579a42995a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf79cc5e165e3f9f6cea56a434e6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be02ae2edcf84ae3754a6dcfad7d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4980ba1f52b6d31374259ab7f24f35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1fb554fbf763eeb70537f2d2c0e3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8b3a2b85cbe856535627d59aa627222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f05ec4d3b4d04ee525300793043d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3514c3b9e252fb3b923d554e500db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a68a4bf59a0a56eafa040d84ab513225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc1ba7f1a29e9009626624826258b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1514fa895e5d01852f352efa646db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7952d5baa461d0784dcfa14189022d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f47d6870562dc8b15366b482e15e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc704269030cd8fad6c2e6f90d5a61a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1385a3dbd3b7fb8b17d931bdeb5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2676df452afe01bc99cf46d86720232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9eee0000507c610c3043ccf419c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0ae9cf463f1a78af8ddce565fe38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bdf84d9e9485551ef681c0672bf23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b600902b4788a6342123fb9361fbd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade40936c14e5bfb0be2532de71f91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb0fe233ca61a648b3e935e671796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca239f4e33f221eb6651365f59587c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2878ed735403fc121d82337b1c98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7277345675e0f7421f6e6b9f3284241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40653acdf3a49d557353a24f972cdf6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51873d2d70fcc792e22687b72591d7b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a780452cab78f7fad2ac4c82c79c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f5762d365670ee8852515c883b806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570ea0b04ff475814f2fce71f7a53a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24256b0bf8757ed3705d61a905132e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4fbc510419bba0dbf57debf8b4db9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6c0a50cc8e1a55bae320849e6c80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc008534d6fe705e2f77c4df46e9e78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34b7fd5dde2fec245fe4523eaf062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf547d12cc1d64c5016985b064a9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa93e7427addae0d6745f5eaf793715253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151430c23c6a9a2bca789c263f3b53bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0f50c0c686fa01dcc13c66499995255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f51345fdcf0c8eb4c96fb2d4a343256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af2bf4733135495b6a511e933097cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41093afc158565ae631d0c64c35d651b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c35e244714b9283508447180b7a39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385289c6b153fac6607d0eeb65bef988260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d565e68056af2486aeb321d9c639261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a8e5a9257ccad22cd21ff3a4a166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9ebe83ba3f7ccaa83728d1639910263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938e3a0ca3f1001c808daf915d9a8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f111411a4f92f488ed2fdff3e7a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035950d56bb7984d81b63bb9347f0f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ceb9b4b127ab99d769a7a49947aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359bb09592cda1b37e4a584023374f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2caf17c4f280aa64b373bdba5943269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95365651bc9cda2da50b88b12fa66f35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed59660282b2135f3672fd98725cb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133666373755ca5da53b62aeb8f905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a161a7a258a735e195ab2c156cc1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322883cf9d0872f466199fbbd4e70c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab34796d4db166f188010bba671499275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035718a433b27c3243045807dab5ef4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58195577a74b40c7730a5679a6a57da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8b47c4684df1347cb9020a612ce41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7fff7a24528704ca824cb1df5ee4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae494d23434257af26e20bd2a66d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d6938d3c0b4990a112e06bd7ffc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fa62721b421c11ee12b0a54bde782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f49cf4338cf5899a881d45b1ad2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6d03326c596174210fed659cbfa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f94316a70139f26353621b60951e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e46a4d6ab97aee294e5a5229d732286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1afa756570f9dc1f9fe22655d2c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1077285a34ce09033e9e892329b15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ccf9bedee0d0b6c56ae45ad359e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf54e84a5478875f47cf0c84d2b9690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56e0259e75b5937fc67c45bf075b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0985fc4193fd9f8e2b890d9c0c92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b660da3b1489f34a3367e36b2838e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90aa2272b555d72b0a014aa72b7c6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8460b6bb625e5feb02764f1efaff6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcea1d8769fdd8eed0ee787d41b0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f3120bcfa635d1eeefd4650aab0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef04108b8e00d6ec7e0849f791c3f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24702181b8dca2dbdad883d273719038299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596144bbf05a6defb2b39037c9f6271300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737bbc4d998e7c0414e817e356dcaee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789926d81ffab440c2ac626a138b36a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1ce0ba4e7ff67230cc30c0c6daee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bbc1e3b77c91436fc55d02f8bd3b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae137b42b419dd7e669bd7a77b8f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c33c2846774433cb329366227b692306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917299800702be8597c6384a7c14eae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab296ef8bc8d3d272db9024f5658202d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9456dab050051b2880d78246e455e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce627137b89f1b47bee5e608b01e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e65a85911719ca9b8807aed3116795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad614d220063edc77f555e075ea46f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb748b06c19f1d881ed74d414fd634a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654ecc08177f8646f205fd103abdbd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f90fe938e6901e1dee6cf0dfa3dee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3796ac3d7dfafc32f05f1d37ba720316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a30880043f3fd8a54a194e22902e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae85374b0d808c3ea6ea978d017a17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb074c10af1a1abb0fa71b4770819e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d431a593c02066cdc5054fbee80c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0f5f47b4b2e2ec2cc8342797d7b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e195e7e6ad41b032f87d1a515d6f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da467370d29a5227f17aadf2450ba9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a7bb962b85f549f1b7ad1f8079650324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a0c7fef901bd81125238d36b92d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad405d95902e28550561f9a7e3d40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b143b87c3444edb7827093a519f985327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd90afb68077d821a4888f777de41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b1c45764dae4b53ad87c3979b626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465539e1e4384c5bd258d9b38d6e9daf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa7c834d214d91c37a89c3538c9d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06c3680556f00b029cc16d82f6dd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0954b2194535cc3a3445b20c84fcac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf74345b36758c4a8b00cdc76d728334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4d2b31cf0f431121616a645e8858335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca56ccb736e617b1c8f9e6f1e73ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d76c348af5b479136b56159c16886337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807f0e4c232bcc42023feb5ce9bd38c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb401e3e46638caeb17dc2d796b7f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890a9096edf9bee31313af9abfa922340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad00b632efae74f1311a4eeeafe95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4d97f0a7c1cc50988efa12e975b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1bcb1a08ea503ba38af57e8b6940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e0e7b1cc8579e6b40428720a28bec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9898e8d9fe9808f0d1f181175d6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5268130469e14a52c6c13a29d4d84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e33833d108e817f391cc3404be89d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f95b8e5df7e264b1fe9468eceaf6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53cf3f44107f08ef23840be835b072349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2443afa5450dd635f1661e93629e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027fc73073ae4ef14b1ec6283b2a3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8e831f5c2e6084b4a7304dce71fb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c525a913099360dc72e90030dc31998353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1158636cc062059e8d5907d498e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e3186aa67ec4742ae589e16583e57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e2e3ed579703777ddd4aebd8cf185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff83f3e53ff78ce68b312a54ee3496357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3568938b93d08e08602cc95a410e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa425fc130b4471822a9ce8aa13358359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb03dc6d98abec6c4235a0f03084a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac3f2994f36cf0bd0970a7f4b29f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2fc31540768d68339877f830b76c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b77856c8019a29ad650622960dd54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eeaf0af725fe255e8a7495efbd2dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051e5e3fad578a18c364b466918b761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ce303f07c576c07bc6fe39597f02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28384a9f9ddcd47df948e581d8603367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796741343fd5463b8bbe5634ddec2028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a97b706124fdb6042dfeaa9fd8573369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37935e7843553f0cb397f19a98005f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f575df30290e4064bde3bbab543f562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4b0756ec516f6997ab73421bd19b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059851ddef9047bf059f461653b007c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039c42cb6489eb872f2e93928eb0d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b27397032e9df3a81071d4bd70cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784178c10f9d819ec64a8394f691f41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eff804868d92137a6fd84f7e6e762377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179343c87d2cef4b82fa87425ea1ab03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099ac47404bbe2bca26ec4b03a2c9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a6278c7f1a313115b1080f8ee8df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a86a6455f8c196e7568b109ac4c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c639533ad41e2745350443cfa67a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da38b06252f104c0357e37819287736383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a5ff3701bc16755e5f87cf46c4b8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd460f472e4bc9863a144928fe54987385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da80bccc2a47ec8074baa83ff7fb3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428838173a1e4d2af8f2bdc12fda0b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64eb5f72bf399635cf96dee3232e0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede0f6b50e1337c1813cf723b2fce4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121ab8949b8a03af32925e89242a42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15853e6724b574c893a464b891db8186391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ca6592b9a6ac66bf439a4becec14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8104533e8860aed1052ed4ddd2fee7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedab11bdc8cd7156d74339dd10ce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0efc868ebd9eddc60ab68e2330268e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab77a70e6713756047030952a7a0f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62bfeb7e69a1da9e43a8d5d77016a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b837099b6db27b868a3fc3e2e274e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d157903d44d713786d9d33f3d9a1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f823dfa6c8d52cd95cfd90ff2ae8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35afd9d1ed2aba285167bf10eb3c11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455a888fe45b4d27638ce13a8722a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a506632a15413b3c49d4e29eb52899403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593026d9d34605798f6495bf2e54b956404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08520c3e0ba8f55517b703b112201405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b042c50241e814770a2d5310556f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4560277a3cc6c9ade2ba6e7be01cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d71d0ad46c0e40f11ccb977ce5ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e913e8ff963b346e6d4e7567add57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d884e261e11b09904201863b869b6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e19021fbfe73cdba9be2eb2664779411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88f7b2e83423d4cf11d12c54a3b0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db9299ab19081696274fdefa2d062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0995c765bf63c65e53d6b7cb6cc9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd620540a07b4e87c3faba5c9ccb84e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74208f4788a41591ef43bb4b43078bc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795d032fab12e21bdfe03daf50b0be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee5da80bbf1af9efbea3f615f8ed9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a68deb80e6ad9a7ddf00fa21ffcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e91206b38a462bb2d09c1f11e54a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a7e1e77cbee8df6afcfebd102f7c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690b8e74bcb502b9bf6b0fd1e39975422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d970f1ac253369202287f5796af42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553aa4422acce16e63fd9a39257d762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6794d32043925e0d102910d83134a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20e7b673e35d505967d2e80b431ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa39e11344058bc1c9480b0fb3369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8b39dec63656350d6a07c2c0dfc7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544223ae7ea80623e5d6796e5ab3321429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c98782438b439a560aca3cfcf7e9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbde2cf47c7dc5495542d98390dab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318feb37c4d9a780315a882d91bb5d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce9b2753377578aa00ae1bd447a90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b447a1aefb18b44d1b1b8931591df31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ca3c741539ae865c0bd992980368435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f640d63ddad22eacc45117f4e9be9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a9174d7907d50292160a641899944437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d44ec0b6b7f7427a3a75206fffef9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc3e78480eaac59adae093591622c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72302e047ed855cc00d598c215eb0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396751183248e402c6cbc79906f597e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e066e9ec0bdee3b8da5e423abf63cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53388694f3e21f595a7d177f4dd5123f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631794da94ad02d0c460ca3aefe893b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea2bdc97896e7da2f348b478958db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab5522b16967a4f236e490a09452ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c723043012ab5bf9c14bd5d9cd0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd368d9b457da3beb8015b80917ea2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed1a51525f0533008c72e7138711d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2dc938ed2755e7da27a27330d639b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a836090e639317b8d15d84496be9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a393e4c4a6c8392028fd3bee1240452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf697760f20d855d1c05613abed3e225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fff48de86633005e222d82a9bc9efd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9344480e69f9f12093a4d76d0ce9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bcdf924b4b276a731570241948e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f03d1fe40c23afcf24852d79877e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c16e0cde0885f950471c5868ce773458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a363c7e834da8df9e45dcd48beab2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f553601787c0e20f5a92bc357f9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0a12973c7c8f94184faeebab8a35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c851630a1c4fdfef82e9cec209864db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916fdfd4de1440a27977a305a7474b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe0a13706a38627eb8d66e723ede02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f322137870863a94061b728a1c3a12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48544bb2034961c4410a5660da9ec6b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70442bc34d39bd38a6c2ae9e1d5db21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24532a5dae135e828deec04f4e45729468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b866a4191b35877a8f6022e5378efe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b57c914e4a59a6d7487428dfb9b28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b564da2e64c70fc0a960001b1e8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5521e71bd814fe23332f6fc49477472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9b0d5bcb3cf7c99772918d04f30c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b5abe39a29658c7ec4eb516d2679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1088a8070ab7d15c3de4cc9c79eb594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2505d39f55bf883e2a2f0a1dc598476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd4427394513fc90d214ec3165b2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030621f0f4b5915d1c6d6850e1f0c46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236b8762a8009c058c96c40f01b665b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665c041d1aa0b829e53f6d539158dd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926af34f2a1e55fa8574f1afe5dc466481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c4c8d76043ea7e648878323dc6b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01a8c0d52779627cd78af76c51452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18363300fac8cdec30a8657d1062ebb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a566993ed048997ad5e57d92a9188485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ce130b0f92a3510e4f67993aebe0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e7ec5e352a4d56c5a1ddb509110a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3a2f2c71cc2a90ef7a2c969d0e50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbbee88135c6d5f07b87ca87693e97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd47c0ef7ba1107a354b3abaf97453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219b57f050b5c55a2ead886aec13f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249147a47b4da42f504d4ee694aa51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332e5b991f86defd3d91b157cfc86d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe40269807d1128b22c7aebcc6f43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6815345edd2e1eeaf1db6dc61927a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9790203dba3a5b4f919eb660cf209496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec31234daaa9defef55b3443b1c08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48b18cf712fd4fa66c94ec51162af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2d7d433c9e80181ed3f909194125499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fee03c1fba7d815229bde215a82a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23acc1ed7b34c60b2227c5d8e1248e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0238c2e3f9b5c366408f539329020e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f386d6c8b5fa9b7d954bcb0c5a7d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060aa32fe2f202e31d4e122f3b6e02d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21760a2ccd49cfbda3ab605b74a9c36d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18067770f3b5bffdfbf6787ea143f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a74856095a0b3aeee8a2af42821fc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df947f0e256093502c19ac28124ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecff565c9f5721e83085aa8d0b8776509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddcafeb928b5fff9c6221d17ea86f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d180e003c25a370ab3475789ea1223511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7f9cb796be100faad832a08fc03c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0965e739b967da5f715020e957cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed565feb3287b401e77bdd20e8f7521f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0dfdc593925c91ce8ab1d43d989a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cffa3b4ca60b29c1bfde642bee5ca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2330fdf791d3a919c165dfb1c7682d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827297a738e6a417872870542f8cd025518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66aec22adf165f3eafaa7c19a87a2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357f23f24373cbfc312271234d9c0ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e006590010667eb2714d20a51e71b0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f9d32e14b1d02325c961100e8369522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2e024d8bdc1e046c28edee365b48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750082b1038b8656dfbcc32e262e639524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484b67828c3249b2cda26bd1f4024e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbdb3609bed9e557e78333eb375451526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3783bf97af5a63d79ef328ca32fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abc9580d0ed44f1e93e9bc91ca67c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b65ac518378576b0c12aec3d793e13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8073969c0c5eb54b7a73f84896975530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f3d831f5558f2de1c032d0c84855c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49b94cc2f20764e93bb7d78abd17c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3721de36f5278ef0d1ff004a3a6d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e2e82079512c522b02a13ec6461a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd10ff7429de0848855cd35fcd5e71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb91f402e7ed9a6db4cd2a3baf14b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f8fe2428b950fd16f978db774cdbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a19a45221c90cd9b76d3ac4f852b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d509f6ccf2cc7441461e1dc78220539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eac6f1cc71020a5faf5a57e68a58c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cbd709e70ea32f2cb24e57999313b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67f07f52638a9af3d1f142238d727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1070e5a7238da75db37cc1fc2ebb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1265a0a7d8d1532f5cc797903c1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2456378fd779a7f0e1b599c8fda97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b86401826c6e171799113be63fadf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14317c3e1c2e1342cdab54a34442afd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece05003c7110a395439c77ad3c4e90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5d2ece79bd56f8d73777bd77874f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9cf4ac9d6be45112b19544270015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f0e02dfa4c690f3eab1f7da6a249551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a51fc674388f57b33a36d6195723552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836edaef9957fbc2387afa156ce96d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10662bba3bad251fc0112a8d7b342554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622f088bd904984442d756e8b4ebdf2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac1f93504c88c8ca353aac6bd2438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02a8d51cebb9adecf879ec9921257557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a7914ab109d04675cd5969e7ebb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856281102844c81999c56f2cab7b059559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e43770d15367d8921f8349b82525560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff7e793fd999b93b48a7b1697e01aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c1d876f9d442726afd272cd09890562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827faa1a57bf90eaa6c9f457c2cb040563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf65c3193dc72ec361c8bf63cfac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b383f1a6a54db7261020b75005e31c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801bb58e4feb559dd4db7f81b5e0d6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f9fb231833bfb2a7e0d2d08e89b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6607e13efad9f77ccee88d9a1e4e45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc31604851df3862eba62a54af9448f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bf122ac50e119719bc6857d3cfcd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083f7faf87c719cf4841cbc7f3ba68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb65b167c94265161cd781861a4fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ef06178d4528d73904de589b0b23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644baa4fb9bdea8e9a2cd24f996c144574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf7d28915640ee28906b365096078575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a710079a90f12f7d3aee707f3c58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081f741ff291c0729440e309e86ff6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aaf43b6b61b7687f436de8339fbd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41efa89b600db101300bf935447564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8c4e41d0075ae98092d573e22694580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51197ed456b5fc846e4c8b599330b123581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb80826a9e6abb07779e9c8439398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d36052a349d543588c390ff68b57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59183d18c0bb9fb2916690d1fa9ff402584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c1e93415f0346334ebfd630f2c43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2807681bac165c80bd4dad3bcfa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671625e8cb650521df776d876674b24b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4daae3b2bdd930b318ab75ef49e65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190fb4d6f47817a93fa5bbb6deb1a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba395d4bc6fe49cef0e8a935f861fbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe04bdab50a4475b514a9098864585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0c222085904070e68abeeac155a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d13cc919ce193f16b938c546907d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d29f0349eb61e3c5047554b7c1def594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062a2d0d46cb83570efda57e4247ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d61f74df62c454aae9e9bd4ec456596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459d18d52835bc3204f641bba2bb771597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6530c689125929c7e667684abda01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72238262c673a982b1d111dab0989332599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8dbacc014b2625cc61b47367c812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda19078280ea609898d6681e7e4b14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae9b58a1f2e3dc86cca697c1b5768602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc21593f7cce6d6338b020ea7565f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9d4b255545660e537aeb4b851794604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849801594323742d14511fb2d9628d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c61ba0f796e796f677cdc0b38eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc3ac3b087e942697b306e5330b559607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793abe2801ac8a8119f49bf2795b5b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0424861fa9d2f66b160411c1a4fc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea620b7667c8a8f008005d8fe36d91d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043127d397963a039b34f9c0757cc41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae53391d923c15956924e19cf8c9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b19bcc70a36446e9fa171aa8fa996613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615f515fdc23612a03f6bf90411c88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f19167bcef4e179182a3266f3cc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524422c52174dd62f91b6bdc8f8e39a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4bfc0fea19304271e439b17b9f34a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71c9bca167595074a47885be231c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105a12d90a17ba8ed1b8dfd586114c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd616b977acea99654ad9b7fbfaf9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a407141b88d3713e7456fa6e479560621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a94e65d864fcfdf2b96c3c4df3199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21da86999cd8d6601b2f62b6983a0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b395d8c0c233fb86d5b73cac42756624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c442201aa60207346692dc7778bac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87819cd0226a76adbe50434271ae1f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2920f1368aba3bcbd4f782fe1c297627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4028d48f835b89aadb3ed9f1ca245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d47e4a5e719c2afce7f00e3d57161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938141abd0ee78ad248e324fb0b3033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eefb90a7e383b6bfc6bb30c8ee57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59081b6d563832efed0bcf86434b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010100e0ca2d460ecf95856864e8f609633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da78a7d96d96b515a3372502b76e00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3bd9fa2d96acda4a35dc7e83f407635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d782ef19572e79e346691e04408f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7027933df2c143fce093dfd00bf25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c95ac7ae9187186955de62754cb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2f6315dd6bee8da658f202250c61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f090332495d4146286c65defb18fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd64ddb9c16e5e26d9fdeca67bce547641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae8a2423dfdd464b712afdcde1814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c0367af8ee34576288b11147203f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c915fa2e7734f768129b12676ed43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57efef8f100912669e2fa1debd01856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d490cd94fbf255c55a8760366cfc32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69eb65167841ad6be1f3641f0d9943647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6bc84632d7688cb66d922d68f5af0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd2901bae4e1cc2596b059534595b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491dfba6ce6911730ce3cc1a9e39f2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d398d8442659df5705be801191334651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8765932d0ab706aa4486e8b6c15de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a134dd759fc45a39af7e9de73326653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03f3dc448909809153cbf1c653cc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e28088c065fc053e012c6bf21e8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9541a853ed6ad4002d4371c9a7da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354de75c61beb31eeff2657f862e33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464120bd21ed1b5a49268662c293c585658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c65284b202da5c88286feb7f1647659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0832af36ad7055c2c629cf254ab339660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c1b782ba75b130971fa4d2e688b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae78e026b22483f2eb06d7f47f5522662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af32ff47e810fa29506b5454aa50ddb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143c89b67f3800df8cd04a9cfe7951664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb97ce0db41636d1d9d84e3e28cfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4500d708e1233a5b542e5f694105666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de0fb415f345c1c3900060eb8be78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb6004e0b640d699caccddcd35d20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513e9eef07e1bfe34f675902a368d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104572f8a75a9a128fffcc558166fc83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558822124f80037c8ed1430e6747bb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f403cdbbe9bf02ca54be54471a43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d38256c943624bea35ef7bd1c7daa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbb81f29b3c7ecc96ed94434e14f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d130e67b65754c7782bd92874534b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd974e2ea8a43a5b98010bd0652de0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5414c5b316ef415979afef5006f107a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9452f23aaf1b249b565adf9a9a59a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd386e9e9471f53d3bf696c818f41b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0883de5ffb02c8f5b6505d1d231cd93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263130279911b1f0c26b9256f1b2b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058947fc7fa7b036b35d1acfcd5d1842682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35de986802591fc2a6124fa901b56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b0c42183adf2a00ca2635ee33852684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a2b953bb54cf2d5f469c904021566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642fad37849d8e7407fd88a484b884686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf58947b2a16fd308b6add13640672687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ab29d336b43022162e12f5e0b613688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a024c2037ebe482bfd62b8677eee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e5184078e41c6995b86e0566050b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e3a753cae282a7da03ab5f140b32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f83e5828f8c0f077eaacdb420f1820692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e91ea0697238be9bb358fd79d38883693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5d9622d2d81735f25bf4deefc017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de166a21750e997009b70c150b7107695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07172aec1873bd08e2a6653b82fcb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81c11e9a11bfdd38a10b99db5dffb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683a3c46010af59ff85ddaa5c8ee9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0549432e6afdc4dd924d0f9dc2df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432ad761bdb767c5dec84a7c638e438700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe8d6e4dc5ea0318a722b955de27d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec4f270e948780bb27c28575317ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb85564deef9d922215bfc0cf1d34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5914388ac0599ab704e2d6f7c7acbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b075167b54e4d774838873af7e59b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681ad51389a81cdb5077096935b217e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a99afaebcd8c17cd7b328df77a0b82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e933e774182bef25b9cc9506a518f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda0e32453e2921abb346d9272862fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876020423726149f6c4b107da83bdcb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98ab50aa3219ea283d50bb4662f00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046abc192f21c5954a573af3f13eacfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3faafc9a86a857bf42f957ba0196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4338b861bcb111d8e699be191a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d102f8a4b055d89ade048f91c1cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6c207802a68a4d6838d1fc0be6fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f4f738c5d4bdf52b27a0812b1184717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fc34171f39c5b37193189f3c4c77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546707574163024aa1dae2a1f11faf9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289621f9f0781790b6549986a62c9df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8471fc8885e867b2ef80aa8cab41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b2ef713035c679d9944228064deb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5718e65c1624919cf55e18d1b53e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1a2440721bc71b1e2ac55cb337b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604da9d86e15aec6d9e37e0bbf6458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716703f0c788ab1892391e6470d747d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210d48db74f507cd11a1a03b1667f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b99fd299b8aff5cdbdf81b1cb94c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6da2c3a0392bcb2ca7e0454be8416729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3561ef5e680a5d1a5d5a3b74309d085730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836874c238ad08b0f3a1432042f5b6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245dfa684d262d808ed2b9b44756f94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6c079743993fcadd08652b1d3c45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ec72f135e5c979ff222546a3b556734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b27e505224733959c5ed6ea7b16164735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75c1cdb12c976060c78c8bf1a066c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50397391f4e2bd1b36f5c1ee3de29a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd9457073a5344c36179ad1d75794738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2020abe501a016314dbdf54fe3318d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f51f94ed7f1989c08ba5194efb708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034313b3a121749c6c5eaebb9e5ac152741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed74152d9caf71b448d5ca285b9287742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1265d6bd9deb48bf31869b117d7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe483a9b7e78f893f525cdea5b436744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101215fb1dbc806e550692e085df4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d59362bc78a65772ce64a94df581746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead62b72dfb1f0286d8c0b01e3856fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025568ad2f2045c2505ae6c5178b473748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426942a8c88dce061824119a4e34c693749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d46c25b96167712ad23ebaf8dd7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a9f415d052ed9eed744d9eb20ab7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21106df5856d8e12ebc1b247ff6de7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46513bb71992ff412373b537b7be535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f6cc267f96b23206ff3415fb3a140754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98488887559696c68c597034b3a51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869904c36c52a24590e234e1d1090dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec3c327ec2a7021e0c286c89cdc103757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c16e4ebb583710f10f09c43956209758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d8e41d996f3bb771d7c0733e892d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310144e0c1153475a425d82f4afe3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cca48e4654e00f17d3b5e8137e3ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29660e7205b8a8992e6c71022a1bcf5e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a222fc9729c7c59ca6a2902e28bb8d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b61e73ca1310ccbc4c6966679fb0b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf222f360f0e206c69c8b0038e0815a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d506dd3a8c5879c787668b5ca6bfc3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ee24e8867f4f0a18063bd662cfdc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecfed02d0d119b2c6c03a483f924e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da61cabe94570ba572714fcad8b25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbd0e202ff83439953f1c76e35eb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d100150ffdf73bfc4d0dcace65d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578101b7f344d04ecd928616fa26977772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab795926e8a2d156a85656de2f15c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8b46fd3e25f522adf90726d99cab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5fb9eb67f71f85cf6f8a7e7b1dd1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0c23e7ab3e7fb8c0d89b9fe02a14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d642fdb3f2d7294da0798bb08061777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64186e33b2b07a356c0e0d1c5289c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60202d54cba68cc982ea1055e2d7658779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e743b6a2e53f0af3cc8e64bfce241780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212298b73d6cc717498b0b717f6c14e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17058f840c49983a3f411d848459d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a44401f1539cec717a0f79cb84ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fec901555c2facec15113019c0046784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000bace329227bb5363ef62ce6d1ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc88d8ba9420fcf303a4feceb3cdd50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01936b235ba207705ce7e6a7c651d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daba2ea4c834f92e554e494c50232c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d2506f71c24bbb35a0f1d35041e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d374ca27b0ab78d2fff91ebfeb112f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4616175b6cef00f800081804a44ffd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424a2f23bde1308320e2407df2db66792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ec7cd0be1d3f64e8a8dc9d843e08793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a42fb981356ecb50e39ec65a1f2f1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842259a4b4f0ac34b92d108a56a090f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b8bc7022f963e5bfed344b404ea7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e46cba995c9c26ed4dd6d153bada797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788db3edf3a85831674a5c00aad35e6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a486ee5e76d54d2916c22d96e70d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3b939b19b91f96c25d697b328a35800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a63211cbdfe977d51d118cbbe805f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fda7ce9636a7bfe3099beb8348522802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970b12ce1ebd9a1ed5398d56ad6e79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918606d41037eddc0cfd7098e53cf3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d1f728fe9f1afea5dd275329908c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67519246a5a10cb337606c295b89153f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703539a9f4e6d266bba06713b61cd45807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68605498eb0cefc7584b361d9e2f66f7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb91637e7259e5541bfddf4adddcfa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455384c6b8c366daf7175f84d086d6a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8114834f4143546edf18f4adb941df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275902540eeed23b4100f11eae9573d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074e998c3147ac759324e13670e4221813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a3fe0a46cd55a75e886e3453c2259814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207eb9d259b33bee3f4d8677606c11b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0390838811f31c93e386670922070d4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66abd317b666da80984ab1b7d8704e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f28addb1509c570bc076d47baf35a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf554939ddbda8420f77dab6e1d221819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8661d6d0c7bd8c243037dabae1e0e64820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504be8eff3e88940852eeaf0064062821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5cc174b7c84078a526d7306dc11f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1166af98e63032360cc4f9c5526a2f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7e670e02b10632d4e542ab507a696824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbe3af37430d9994a2e7e78d1c5d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f65b1486bb3d7c824bb3361f634b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0a91f29f1abc404fb4647e0cf6ffa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04373e51e38c8872fcff036b9ec7816828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4708a316e955c23583b0e0e814341829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a7bdc020d959df1073f11099f68d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae906e2fd78a018bff301e51ecf02831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e431d6648b0b7aaaf4a03b4f8efac832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9ec95503e477b91cd02e34499816833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977dbba674600ca8a2865bd22a5384b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53647417324cdbf70495233db6614df835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68625c09d24ac1c1ad13b5b354254836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab1dee567ff365579d63ceb8848c36837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa089a7ea4fdd5d95c6019a8141211838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b081390c5318bd13c8f5598d87879839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621cb077a3f0ebbf1c77b75cbec2d69840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691ad3b467e69a2a547b32f597fb6d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a4802d3e6f1b2d4e2a8a39ee0b397842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f9af3f4ead72ba527f7f7a65d88fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0e8d5e6d893a7e1a839a51499e274844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa78e95b2c1d9bbe8879a5b374e566845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea318ad99c51a9989e40fa6e28d6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda78d750efa85603b5f3b1111a5951847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cde86b8e6fa1ddf4dc88318a6989b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef8d1f404fc5e8282396138e8510d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e7300c3b126dcbe07e9588b24214850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d58f48e93ac4249e3b403d0c8414851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888dac186fd991263f48a98e9006dc8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375adcee95d1c62f7766a43c6c67800853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a408949b26cc37d7473a72127783c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a359ff6b2d3784089c9baa99c7f69a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1bfccbed36824fa78d0bbd835546856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a524c133c9467f22ec811e16f369857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d50a2241c616327dcb06f2951e1d05858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4758469d772be907ee8e4641160eb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc4d99e760a88cbd4c797a30ca8893860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e335314378e0dc83bc316d3152960861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa01f7da687a614d07b0662ff58f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605a107d7c1ebbf9c0ed7162ecee0c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab8be7711c3d927372ae3e70e59c4f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3adf7d8e2dab0359491a6c4a239f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1142056284d7993a2fd267f22676b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1fbc727e88cbe0703c12a28b9773a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ed7e0f29d3aa7b788f86dfd2b56a7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563d0254b7a55f267a985a7839a242869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed1e5f6ee83014898a935918d14df870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05ecda8cf3d8a7ebca36a39bf9bcc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de896ef57cd9476794f0bb4bfa4f60872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba517065ca2b3782172537057fa50b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc50d4714c06d232505c2c76d0ef7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31453ce369eec250b76413a1ab57b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a0b9d57a5f2669025363a96e9a84876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3094863de014b5b7999ebf2e949c28877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d026ac4ba4368ed7e5c6f3f749d8d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e22d881448c738bfd05e2c99db8d0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d4465555347fa18b10e8dca9d92e7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a4858d6679290742f05fd13b4e574881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609487eee9dd0827bc2690bb3871f279882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1171a1b4fa8c09f5fd4d4f711bb0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b73c4d1a9ab748d114f4ae34244f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776736d0462f23b7744e47d09497575885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af419b9f2bd5acac4a84bc861d1f5c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9844e9c66b2619768015c2f185026887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee14644ebdcaa37f05f676e3fc6e48888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f082462efd84b3a30be888022a833889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858f716835dad317097a24ddfc33621890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14be4ec03c46e9f1c6dfd39f6d217891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483288e8ee1fa9d8cd0cc6d596ae1b0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c56ede118ce8bea09b076deb4645d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e796a1ad0c55b543aaaab593ffe6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870dbf4cedf06bf2cef855519ff8bba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478ee7db6b910ad2fdd7ff063620f3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac85e962c55ebc1aa39cdb33d3e8d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382f50ccc1a3e3c53a6ee483dba8ab898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c18a5a39dd40fbe86fc0f867ca58f4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82982cb40502c6accf110a96fd72d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e01866ae8f8dbb229f2372ec4b54901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572428108bc7f15dc5b861c7d9f489902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad7c7f5269d421984dd66029ca9d4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e15fa7018584c1c71b5fba978220e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21954b34bf60001a95ea941c5376f306905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387394be40266d9b6115ce3b21995f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faef0f34364d38bba79f6ba990938f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd2090d425fc62c14106f4c881647908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d067cbba5252dae7d430f26a9b9bc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e498ba44971a6f3808ac96ff38f2710910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0f0fc2af59e00300d294badfb3e6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1284b769d50d151945be8b83c2a368a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d0d62a79bf76d016c06798a912133913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3fa5b625afe29bd9b436672991a1e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d152b003102182831af943a97b5725915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ce7c7680916bc5333790bf7d399b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb34dc3005f1723d171d2bd8b9618917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64caf8ff26cd71215048b6a58fa02918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aff070b85aa47c07abc3d9ba72419919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997957106c979171a3b3736bfe0198920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb3851d59edff34f6c020bd9f3a5c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9db384df5336e19324e0d16169089922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b30246d83839f1d243491bff315e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57ff6b6fa92c54ee58a8cd918b61b4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800beaae1030e000f9dceeb6db3368c1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f55cab893d0798b0dbfa594c1401926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09553452a86956c844b389001e14b45927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0ffcff92ed650f4f291e434d6d750928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f84545a0ba69264fe1f2951bfe0a2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a502f6389f6f009ad612c924942b6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c512ca65683315d92906ed2890a7cf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc059b4726e867f9ed06dbac7f034932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f2efb3f9609fbf6c0430d06bf152a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061f0f4fa80a43b1f5e827bcaff8bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a88d29849363467c0612324d814b4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c5a70688c73679259d82c0728f9d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64113a4c9572ed6e0c4f3e2e55a01d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69b3d41eb8f2b2db46ef09d9e687c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5627de160db74be33ee7c5e51f7286939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d174920a94270b4d9505f36aafa205940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b0c9eeef9bf80b8f3f3b01abf2aac941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8d4f274414b076d387de425d437d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ef87a71cb01af2e513f074b75cba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38a217b3a912c6c5fd06f7b9bec5b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6c7c8391f02af7f331829c74e784945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a35c46fe5f7cd6a98922fc90e1bfec946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a796fc731c02d276f1b38515c1aee6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9946f5a185924496a78ac0b18ac64b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637c59316c7bf4088050c7e1fb7d85949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11deeb99504df85d393b97a78ff39950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d0d39e383297b2ed613730686008951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5587310f23cbbb8357fe9bd74d0b6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf1b15c1e692774ef4e6a3ae42cd0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2eacdc46d0592449190317f17df7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2a44dee354d34e9e5479296a2260955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c757e47a5bbde90565404e451553956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7fb5a82ebe76eba49e222204536d6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f37c3e92ffa5b066032e8658b15c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21aa971b9aca45bd60ad8998d2448b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcfcf6e99c7aaee75f61eacdf2b43960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6f5fd2f6ac4d5a92e981cb9ffea81961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa234cff001c18f7b72ffe82cfe5190962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6f9c31f8dbf14d7a33093a8fdd5c2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffdc3146773ce9baa0cd1fb4aed658964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b963fa7c3049bcc636442ce25dcc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fefaa2be36c0a9e83eaa8a34f28f7b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3202e855ae50a26f74c2c01d487a40967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de1396321e6975f06827a80f3e7d8d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ed73647fd6ac19a75fa1292ea622969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0a6dc762ddeb29786c107de8eecc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a5c60d785657877926da00a44aa6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e475e0d92fefff8d1cff8b8ba25bd04972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa418cef99b2a7d3ad9061cc795c0a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e4ccc0f058ae7f601198de9b4138974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3baab497873e00a4143adb409738975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b79d46dcf33539528a5bd00ba25058976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb983d0c306954657095b2ccf6f31a1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e343a0bfd473668379ae55aba5d1c9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ec752b8bee12ffea2825535178ffa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf2b8a817ad91829b933def12b67cb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdec0c16618f48cc661505925fb4c0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1bc1f16b11932424fd78822856a5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639edbb1027e0bc508cf2e21515efa0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d4f0cdaa164f4e4fdea238c89483b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15179e493739530d541016181c29e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4ce1f6f9ea6de23f87ecdb62e74c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec09d6fd462ce60007ce8369021bb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36355f0221b2bdf805968f4f5894328d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1900444bca5c7ebd4928f6b0ccb440989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740403b90e0c5cb83bab1c9319e3f711990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac416fc487d5ad2ab85c63ab4bfb2582991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca4dbfe79c601f9b99a9774f22091992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221c9cc81c3c357f36965b6e3d82c7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1b3b130b5bc8eb0dc460ec8f26d72994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3625d33c283ec77a6890dd57d0d2a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ea57508fc0a41bf5740d197047f8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134bffbd228e8e0f7466231f3e640af997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4109e049d03d42dd4cbd6dee00111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d10cd40ce0d8ba3698de8023c100632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff389b238c83b565f792058f56fde63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d16d6eeb3cfc8d5ae66684762ac7494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d04f5aeada52919294bad9ac5e295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f52b76e1a78988e397b9f6d43cb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05b70d8ac98e0aa0e3f6b42e1bfde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e3d4d8155c5f03006f284fa52f6728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7adb37165b166f08dde0b84ac7c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ba5a2932928ce8dd625ff3093cd7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da264e6e906a228ce453a0f63524e3b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08044ee3327b56ae584f664bbfcacbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a3fb50cedb7690a3e7c63c8436bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c122898c259446c32649165e99775a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b2503a3f34c2b365f27ce123fb2a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e33b6f86d32ea6fa6e8f891375c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf424b9e879a7a3ccd818cad6b18c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be35622c472cf91c6c459a4af243918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6c9986f684bfc0d3258a80c70fdce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4eb303612c90a7e77eccc390b768920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ede52e52c80bff4844abefb157cef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20571b067ec98676703288d4ef87787022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c5dac3e9af53e84ab9c3eaaca448823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12b5b78bfdff62faf71dd816cc8e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429c3a17f1250fd2e2144de4db1989125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24439ba12fc05e942e739fbaedf5fb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55f809bd1880deaaa8bf283dd864a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c41ba7d442bf1854d5dcf32d803e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad7018ab5c6e6b9348b64d7d528b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c3b20c354353cc169d5f9f3ca3da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf36f9f82eb11623d40c6ae324cbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f4e3af458c09a7ca40c07aeef0cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c64230281f0362e09e0f3a5a36be533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb9d7ceb81817c164b33ea5a8536334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6bac129d4200d66350605724e431435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d89d0af1f69953e01ad20b55b53f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263334fbefadf7abd3fffcf6edb9709837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f5fd834c21536e41040a60123adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316c0f2cf034afda3ba8d8bfc6a87c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421a4e2c8838de100614e59e8234a2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e2374fe761c008d8e04fdd7fb44841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb5fe2e53b3e13424b84cff10ffa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af92672da7de7dcb49e67b77f695a7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365941b3651cdd14c72d157bc41e5d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b9a2f71b46da0aa84d32bea61a73c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a97d69fa936bd5d06ac0b6f82bf9e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4f9379df7e3476a438d2bc7811b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4250b60b2584f3643a8fd48f326548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba7df96482ee6e103304c74980480649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ce8723517368911454cc3d22aff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58dea9f72d3f79c2f853b4f09215951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48759b896daae9e84d1e04bb5e01c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b20d298fd618cb581f26026b248b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b1e466789e87652abe7056c8f12054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e482cb0a93312ee0688d3beb9c65e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd3c13fa15cbed03804399d7222ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8838e232996b04a31778275662b4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6e60d8d144ec43c485ce9d405f7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c8e5265e8ade969f61e9d10500af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4a32329c0fc502f86914d59069f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a6935e55d5bdbe39229f876a672f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf9e6485c143b0260271da65f455762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d547db28358d11b526ea8361a6463963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088e9f14ada1a1c47cf9c22d02ff9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc0e33b9cfaf73532a9678ed366fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe69bbcf5bed207fb26a1c249aa19566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69e345bfa187a4c1dec7d2cace5d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e874bf21d47cf761b643fbf42b6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd0d8fff401cb8343cad51e0c13dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3675d726f104d9e39a2617702529470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac0cd61d288d54600ea1fb832aa7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ef97d06411ef7d4fb6e565293982c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad164a09a0af2b2d5206aceecb9f4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2346b2f195053e5016ca42d4fe5d7ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d486395fe3929604fb837fb80bffc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be15fa053614d7cd443ce50c0f44276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6bee18080e4280654559db11782877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286271bf6009bc71d55bbf1191e16f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fba002f353cb7b4f455f52a82f5b2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957cdbbdf3c99e7c1dd5c139d47e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9baac07c3d763ad78f67777635a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816e57205052498c18851c58af484282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ebad9daeac3e960a73c96d32812983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd11c9ce6defda0e73c048dfa6c7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91b83e6feeb6ad4abd6a5251a5574285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7ff3e37f1ce3a73c96cc4a6a435186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374d033f61cc91d38ebe9ab81f8dd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a13411d87279a69187f2a54e15422b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0b4ce303860762c150828ace84b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672cf72a9d8141980b359616158d7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223c2288d5cd72032c4c2cc92e54aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067f37db6d5ff59321f98a98f3ee77f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb970ac8a9b2adf2c3bfee3eb4b6af7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb080b485241990c68b78aa54ec8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d87db86813c3bb9c2fe2d50f9074c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b58a33a9e62197daf9ac11e6511e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55064894d115c176e694954c6718b7e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d099265b04f5bb231f3c14308337b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd34724ae44a786c37e5e281db554599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef299218ba75801ccec3a3721634ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773374ad830dcc8d573174db78b467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f355e33b0218da94cbe54d2f8cce38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d300d2bfd9daf4d0d1f53dd00fefbf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d54153ee835bfd523ecef312d4f10e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62732de56408b6078aca254980250b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c176413c65c38dcc01922ec9485be3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446ac90ea9d1882fe026228d276778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907b0a4140517d9603d7a5780f7afd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475045382a488d45c531bfd6dd81760f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6c09be173e25a62470a4475c2f22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c4b05f69fd1abe557f70ee27de63f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c485b8cd2b456b97c4deacb24246e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6b405537bff5de27ffac19527c58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6194b9040421f5633bf0254f0d691114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed89006339fad78d98dbbc24e7785c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65cc60ae40a9b6222a7cb611c9206a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2023d72627fa941ee9beffe9cbb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ebfed0b4eac5764c8c87f6f6e03b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8479bfa6c52b1a890f8a34458a251119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ebbca9200dc60315c140f0fe448d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94049b44de08a6d3769f660dbe0219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447add5a291c9488614b3e0c72dd198122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840bd8c6159ac7808bb87b4b3c4780b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e0d8c19ab8e5f4aea7e56739b129124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db882f9c0a4f99c226397843e9e1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d3acc329d72223e7d6ec9761c889126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083395f190480465824b6796640f0f35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a4abc819f45c0e14e80174229bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559909c52290598d534322c704a81042129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e6fa43ec05581f0115f860fe30dd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172e84f1ae95a385369f22beb3bc02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e809266eaf395f7d4205b182a12c2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f95fafb8a66a4b0713d790510632e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b8bd1d038e0004afec40aedd819e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf76aa89a862fd914067c5089bd5c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fae4fc63c49b2ed4c371d9fb98a14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498a538271765e10db8a2a88042bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aca144be496e18967a8355659bac00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb633e38259b25f0cd269f1eba1ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540dad4f95904c3d7966c02e518b311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebad8b08a9097a8a8fa060c32a0b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d69f3e9c974d59312e816bc8eac9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7cc7560f0a7574f2cf2229c711762143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c185f3f499c4cc4c252298745e2bc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3362d7f24c0db8ff948f23936e322145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd32482ca2f76ac993c30a9034583c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac5653b57e5c1ca4cd5973a300ded9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909fd5a2d8ed858759a1b25a70a1a44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f58df675735b7042ee283add3a22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f87cb07010ad7c529c5cb3693f0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eee4be8341678881a5bee8c763654d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d5348f7ddb9a9c57149324b85362152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e89b5d3e217119d607e7fbe68dff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf564e7cd409b810fa5106b3be402da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a301f5f14aea64c6cebb74f2a4d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3c4cfeeb61dd5123ae283f2eb250156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164da87f093ee16eb709a5db1bda9e43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d25ab1b5d2ede32c651d29b9bc76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26024c89cfe7f6fa66e9833d878e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4868692c0b89f57deb6ade000793b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44188abe97f11551de497e342fe7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c84dbb1cead8ae867fb5045d1895162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322a45023d7074ba7909bd26eaa308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f22d3d4359a2ff4161afd8b8da5db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897389317d44a014ece38c297c3aeaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784b29ce965dc4ed4ecd8e41dc855f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509fcfd25096f28db7403545e814d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1a59b5c50021347168396c670297168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a86c56f2e3df7100f95af83803f5f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc145876ff5c64b8a750d909d4dee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db06b4c9269cd148c7972e19961fbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648a18147103c09d738015c1ef6448172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be0e4aecd04ae67854c5cf86052af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7950027428f4d23b2bb6487f05d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c2cc011e657d48e5be4355f2a082175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c5f5fe0427f16cda69a71d1b56d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1bccf4bcf182f33426ecff4294e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fcdacad99fbbb416a20a3dd6ecea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d38804165d888ec00ac7f49a6c4f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa711323c598c6f641b97ef56139f08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5ab0df2bf3bdcd1973c9390c8945d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d9ffac8d760b8232efd5e6f1d8e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54079c3515618b1d03c53f21d394b54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595e459ad30627488764d8e03d6a9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31527b0fe615f942eb45086b6585487185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59e1bbbeeeda3e0fc5527901c3789186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c413e711a4ea5cb8422491fb0f104a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0429a58d8c9e16e98447cc6999555b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed321b48c00fe27ec0e9f111202c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d217e76b5d489f6c0e8509e9dd0127190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea2213f357a1f7ebb025917df4957b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32d7269974f99ece3c9844a8e53b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349dcfe210e7b750daf1117738e9ffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb48e60ebf8ad0aab31f6d7d4aaa94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e33a75aa7206e092e3aff9e904f2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb219e1fcbc7e6b7808d6292e82d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1f70b9b8d2834d1aaf3dd03efc24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd43ef27078268d171ce40f7ef5b2be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858fc15e4032e1e0aa0b526d14eaab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8992661b4d181a0e1f92c0bef89253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0eae76a161bcf7cbe8471c15abff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10b29764b026ba958607ff1c0e453202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583ecc477c17a488ab9dd0557841723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9460c0952ac2a238a9c341f05f87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d59a389673c4d1fe3453122255ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4dcec8d74ce10481484fec33d0bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc042100128771dc2cfb36d680684d3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d432d353d269ba92223e4614500ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8b8b986a500b41ac25306ee91a21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6909be78751a92a37e549b96db3683210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b2a7af85fb1c68419c778f8e821d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6819e7a0b30ff694c309dae5cb8930212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98fa9540d0bfd76d090e2fe3dc4fac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8bc913ca0b655bd1415d56936c523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad13b2513136bdaca6e08f6dfd14fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17d0372737f0c0f31ada40a7b8cdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b699382b8964c9fa644dde080722e10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520fb412e19484952b82a6d6e53e0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc5411fa74250c03e25257ab48280219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56ebdd108e8615adae1d94330e76b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec6856fd92c2864fcec48d9704ee9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede0799232b80b85930e322ab726502222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615b244b4b6129cc5cbeb09c318e7b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19c6468eed57295440809b97f3e8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b4b15b6b592feb34a4de50a25505225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5439262d02e8de45736ca34d4d75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38af8a2b671e013fff6a9be3baa99f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056af04e7b40bdb789730e0cec3a92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084d09f9a31340992a026aa62fd574229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd0ffc3d82d93faaca5c286d2bc0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d30c9393b04be45965630980678d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329553a09501ba3180e011762aa122e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e6862950bd53f9acd4280be4dca9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10837aaca52a2360a81201760e8a28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad8162e5ceb0b17e37aa1ecfb6a69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b61cc3e2eba7bbceaafb5196dba27f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3951739808c8b8b8108d1c09965f72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704856e354f2d2e2bc10ef0f7a2e12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ec955d47f6aac31b7951401bad63a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7af135e71c0caa7d8336afb6b664240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573cee34770e7b0f9aec6f3019586be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b66674e126b3766769a9da6e7b02d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc0951c0b5cafd5094f1e55a50ea18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7b843e243649c364f536c379723a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41240244160fc88edf337b1a3ff1b4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb15c70586c90335e0121910a3fdcc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f3a0719ae00bdeff2187ca8dda270247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb893e961940b02f0439f593d1ad28df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd6b91a4980c887e423651ce5a94b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0109a7038d6804fe0bbde1f0104a61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0dd61076eb7cbd5d281c6813a2fdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea7bf865bfded66d8a9e66f132cd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d9f3768aa4fafeb5820ca235c2d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c144ef2aeda881d48265e3ba1fd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17971022ab64d73bc435170e2124b480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f7212a22c5b3d1385424d81ce3b18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432fddef00e36965e5cefc55138079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f4fb636f206c6c2fa50c7207a380a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75045abc2173dfc156da12c492a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75a2673c385ac2b764983eba0c31d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849e274e7eed8b51f11b5b6c3c206d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c2b7a15f16c455c237189fa6bbb7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80c9c5c8c43643308a21724fd3506263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180d43f4707c86f2af3291f08b0371264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c21a0b24407a84294870bbd2aa42c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c614e3a497f34658c028ef434677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c870701ec093a61809e6bb5895d3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd216e1317e801f9c0af81560dbcd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c311ca9fbba09ff3f5cc30050065269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef093745992552eaded3b8cd8e297f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d3fdf6a7b431b96adb59069f5676271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2c4392127bda67640cb18185406f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22aa718b3dd17c73082a25b46c893273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f79fac65bbbb3a90164b3e548b57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0008977e5d4c0dd3ac7422236ed8aa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135dc07db637ea05b8b873455dd310c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f5c5b7e9d13c1d858691aa3cce93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcffe5ec1beb0ec8d34fddba6874ffb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330fb5acc54a2c94bccff0c858cc52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d0147e0d2dd2a665976fd5f6cb12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d440112ede3c65fd9e7a1929490e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbd365aa86d0f2b22901f00aee30d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8e60484164e75adfd38850a90e37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbabd521544c7a093762d91482bdc74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7faa64ed2d5b97afa8ef272336399c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53c1d38445d7a0a9126e9fe7fd518286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d12ace771e4e80b291207e54a4692e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17343d55a9a965cc46532982e1fcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc483ae091c32ab0074e649320d38e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854517f78ed54270c02f3c1b353a55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb6d0f420a7bcc668bc5d2dea19502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b5e4fbbe22bd74f498f608a7ca6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357b4e78941f211f8b9a47d5dadc06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6be0aff3ff418267580e8b312f889294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830211662a3e37994ac05b90626593295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081eb3bbcaa4945176e3b37ad1765ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e0ecb2ab08fbbb77876f33ab42890297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b02d9726d6d1568b279c9ef2f3ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e7dc63e9ddd6ff3e2b8e000ce85a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63582b6429fb1d53690f560161afa2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda5e315a81f09fef3fcfcd2919161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1913a84a8d2bbbe2376e2d7a21663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443538dc99c35e9b41ba2192fadb34b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9decfff2897828ea904cf60484d808304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf5d117c14dcc21cee29026aa75300305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cc971413e1ac7a7f0a289f85a704306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6b8c1537c499d1c56b6bc0f9f3ceb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298f5a7df4c6b32ba7df6ccfb169d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470cceb407f6600089f2a339f51ca3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61350284d09ed7696ad6e58e61259e97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cba2dc132c508fd6a34dfb73543200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682e772892b09f1452a7f7a541fe80d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983667378e76899c016bde4f9c62cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbe9a9d79eaac79a842fa44eb376a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e4013594a48daaca95ffc238fdb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e652260922e7556dc307c76b361c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d9457fadcb6109623d9de1a0f48b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9937b21cc9d02247a19e24d346a3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e8273695594fbedb44799ee7a23b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a875cbb90dba3172a26e18ceb17f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651719987e4ffee723d03414190a238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249ec6027f5cc9057c331476a121a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b6f08ef1bc9009d26c3040649541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd95b2e0a0885c4abcd0643d7c653324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a02051f017a8102dab7af46eecdcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1faa150fcfa5f45bb0b710fa3980b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1c93f3a07c7de328e9078d062a14c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae70df02907be9468109f316d71f97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b2dbd70d8d90d855d263cfc62b1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaffb105bc5b7e947db267aaf7a1c3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492beda486c69cb3a5bd087e3a03392331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f79a563a8a98195b3c9e8da8bbb55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182786b4b123ecb8fb081a3ec7df26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d84727351ec9409f722ea514e3b04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa8b3ce1d93484dbc41edcab525238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0707770e537b49cc37eaed18e86f00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1883c59906b82de46874c3a004ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e551f3dff9fe076f7baa6e205a5e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7c6b9d10aa2bd316ae5d52822bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720393fc0afd5a68c3e77d5894850c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef17c77fa42497845301ba7b16540341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd96ae1d746245971951710e6314e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636afc2063cd6d90e0905afdcbd42403343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba658126348d81fcf62479a1a689f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419fc7713c477f46d3359a9136ccd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7921bcc62bfde9d767d8d456c944346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845d5977e506924e50117653e102a8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630bd8552bf0748e7298eade254b181348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598539fdd36ea5ee7048b09577daace349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca402c3f6b287fb39ffec03941709350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180540b7ebf3a9693570e02532df7e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e083a5796fbf354ae0cb1dea7c53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc833fefd1756546f2a88c9174a23e0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716bce9a6bd0d1b5f461fe162f5244354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d97db3acabd356345423f9bb999e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29f48ada1131a3a5d11cd40fe1617356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55e468e1fe87a1b73d53574ce08be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24731ff3c2426abd866dd8784e2e91b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386a622e53fdfce0ed252738533719359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba5dc59b1b14ba4c87ae73db7c654360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e702641a972291027b7b4e13757a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d14de5714d7c6881feee26af0fbd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e496e1df5c046a3da04e564b591a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f7b15f6382b17b410f063fe4cc28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4cefdc80de58ba32f5bc7f26f169365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77badb0c3a835d059918af9eb9dfe1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1659c7986aea6bb1f7fd19cdca2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087341388dc13d8a7b437cb84f7eaf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681d5c67e3b5b8ce7cefd4ebc81b11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafeda889b6b5e1b7e54a5397bd930370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761bcdf08923ff474f3f1963a54aac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5a226e9f3b207e628739642b40ea7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d81d1b9d21601288b287d59aa1f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a3acff486ced9572bf7ac9507201374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df337a0c3a8d4d2b6988b17d1cfb78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68edcf3e876170030c17e3b34cafa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627bc27b9ea8ef197d11129134bf6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2be4cf0d87f965809c4a9830105c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e28cbc6ac23e1b13a8d27c38b276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38444df777cdd0565e37aba197068f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e1983d88185c20100001e11fdf25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecc785f1277245123cadce90ec6fb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14cec3379eb742bb31e63d9bcd2d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878e2f0cb2c9c213dde707dc9cd97c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0582ee70bedb5d63e99f54e25ff303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6da71d37f041156536f64594be3e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808a35ca4f9d171201a0d34dc9dbc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ed08c8ddbe5c446639e267ce5703388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55a9af5df9af36538e6b0e77f0872389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2426436c54ee7cc739247631286e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8694eedef4d2444f7f84cd0f41199391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ae105163743c112cde416da5dfe41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fec73ec8a9814203691c9820282ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b7f2e9676ef66670bcf76115b544394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf28505e1f79e3ad9f306d9fec33ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415614205b03c058b499a277e7e58ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e56db42876cbe74e57f4969a8c0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca96c464c7648b8e6e441c09525b9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d617265c6ac1d9481333fac14880e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d3389e2b2da78a351f9209c869d23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523013ccea09429cb0070fe46b7ac1a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75421cdbd78a84a9ddb2182965d036d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40052cc34155ec6ae0f05b4e31fef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50254e369e8cf2b5abb876b2e8d526eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371bee84b53f593448ed73685b383a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213882613b66fe729e019ba19f909509406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c914fd01e499329ed31521456fa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff16763f6b76ad2e0a794beaf05001408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a345404707ebe541c3fd53e599fb00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe1a4c5ea37eb4811fe77003f387a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72d7494b733448a2673afaac215c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1907a687f48480fdd8dbd4548e0e8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff2d8220e714f132e947c8769426c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86608ad9268678a266bc6cb02d348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2de5aa3c0caa8b00c4dae7119dc72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af27adcd5c453f61c08803db3f1424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e781f55f571f44438ff51332621356417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4d1780a35b47580c082e5e5d32ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb29ca3d18cbafe19de7ab40d07e66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a0c817d023b9dba7fb80f89a43c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fdba523e7d9c4f882ab5cf0ef77c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6b15989688bbe8c6484d5e538a500422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb7a91f3fa086ebc22b9a66bfca83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff20e0af0ccde7ca613d1c1ec2a5c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc56580ee22e32cb51811cf4e9494425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718833375e1343de015138511f1867c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44e920a9116032bc01c50f3eb36ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1863eb1f0bcff70fd5dc93d58f65b36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7a411b92126d19dde82858c615a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c07b010f4ba680498ae77219ecf9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10038b6402120d1e1631bfaa9c6d87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e3ce06e78cb97139f61e4d1bdde32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326cda94aa713df55866aeed19471e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5be1fcf1860238445e688e0cdabd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819855b216e370b7ccf656d2ed74ae7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004271f0e475b915c871fc10475645f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d6c668ebd0fa1034ff0db2c91b86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da528b81dfe870c9e4a12ebca00c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ebd94f5a291343f1fe1edd3d5e33c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef092d802c16ae7827ebd2ca660eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f971db1ba9b907d9cda4ac83308eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea9ed4928d5c6c01e10c4d4dbd9eda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbceb9852d42fcad4b413d8254dbca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa0e4e9d38200c4fa2bf07d417cf7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c136bc7b702679e20456e1af2e8b450445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16feb857a2ca01c5ae357b870050e79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28dfde68d58f5589d99975d8cefc44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c396a6ac6bc83e7eff0ba73432fc23a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a977ba7fd3305f4530124b1499c94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b44789a355c1b259aa6710b1383b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac6528b3a7d6b2e73ccf42d3aad60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf23d27bf9520c7ec36c6c418e0919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afced87e61ac10bf14f2618e9a2416a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc414c4a01842cf31016349b7b264e33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48621105617024f10a0bfa068ac80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885d0ecd5ba2539ccf98d953376a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739c01f6450306949c7c9fa08fa1b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805776e9a85a7c5009414d44e6e50fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025104e578e73be56f728564431291a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddbd3221b91507785a8c353f906b89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239241ce96042321474b2b8deef7804f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4174c664682c142cc90096d85b3b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f055a1c02e2e11bf204dc90daf5f5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcef44d78dc8a43c7644ea0568da9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49438d3e0175b3ca599f5ba107a9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6be0f98efdb8874ce6a91d7455d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0551db2cfe5efc399f67608ef43d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968218c82b364e15e0c63632a1272c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed192a136a58924f5c3db9ab136a151469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d71e6a863834b3e9b0198463cc7fec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415400551a04350b302857f72ae8062a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7fdbd114abb0ffbf669c31f97848472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc2736f17b44fd26636c25a774ea3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1630010126bb38d5edd742448f24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0f78d49f4b1c344952809e9a496d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf0c1908aad2697140d82d55ace3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c460d97153ebd702f3a39ca758dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32515d1122bd8809a3c3aa1a80c28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b3053f9a793569b3658cc5ebe6e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a2b3c0f8de0d26564e9d58dffdee3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df25f2baf6d275af253e7e0c71ebfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bbe27ba4ddae83419530df44560bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8e452778d3f3ce4cd7b4358b77420483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b8af57a4306bedf138b924890b2cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e824fc2522b425c8e3661c144c4e42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2225abb02b6192b5f99743031e868486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171dc44b8e8bab2cdc4401cbaf9ed02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e037815f3e67dfdb9ffbde924d5818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1edb02dda379cc8f1057424f5947f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3713c4931c2b007e9db826694c96e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1caeedb76741d78b1cffa3af3dbf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86385c2498908e5d0464bcb0f176b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d93ae233fef7a444dacefb46deda10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24393217f590d6683ce7dad7dad32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58b6f8064ef7d1f1f55146201629f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d12f8343bfe4735ba92c5b7d02b70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ccf0041525c7c0116eb23d303f5e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5602693bd0de20f34334bc1557f632498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0fb261380f099f2a938c22f73d4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83c11e210f795eaaefb823d4d2e5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd75218ef4ec12db6fa43915c8ebef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59161bfb839c7d3f3b580ac3d8e3452502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0dff5a702a01f0ba1091ad75c873503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe89895bce9350467ec7df57f8420b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17163f8d55235b7de2353386667063505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f035d2913ee4b8344551394596d80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b671be68aba154b1201a0f784446507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9662767a670306f3ac16bb9dd1cfe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000bc01a92fd442d31a868060dfc1b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376d32303662791df0ebf316770d06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb139f10cd01dd3026495469cce9b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adb26d5a89574fc96b82ee7f51808b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df10547d59ec0533463be7bcb60d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f3fc2550b0a2d52310881f67185f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291341b94b529d5ada9959c89266ef5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f76225e17353e507beea185532583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3461c18902d60fa96886e44c4bb9b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2ea1d619a376cad189dd7eba1357518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75dcd0910fa9d4ba5bd8e1d4588dac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2db9e881d632ee401c1d4aff8bad1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822702296bb239808d590b8edbc94f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6292f1244677f200d56427b325b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12723101bb41e9386b7e26fc57cbf76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282eb29d9462372db350721d0af6f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37559d7b6b08875dfd726aa228db43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75babd1f53efb04ccdfc9a743203048526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393e1fe2c03fa0180e6b9318647949527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b119e50af68dbcdda63b8fc1d2e27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6feb750ead675a6de914025ced461529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ad904ac3e826440b0921215eb1597530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658e402d05bb4b5058a07115cac04b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b26c6e4ac73cca492adea14cda4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd487eed2cffc32aa758a8509d664b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c23240f4382069b87960a7a12da81b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433edd7916f22f9281e6ed088b0b5df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a9a9a12db04b4d3e8ea94558dde8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a96bed4717e1e6fe5f1717b4d5d28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1bfe94cd01b44b8652f520e3e11d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a923c1d7d469d3803ac44a655a7728539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07723b8ba28e2b17cc3a0eaa363f4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f0f1ec14978849d6f9bf4e8fcf76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bae2b9f111f87ff81fa148d05af02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824eb3ca097b39d4e3d8fabad032f29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d989c0c0d83bd734196db50eae073544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bb38fb9b3ca82f5be4240e0f1867545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baad22580d75a481088b14473aeb50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcfd538f302ca90dc3db556f72d0bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12e3bbaee410a7af33e7c3fd626bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289d2ba6e0335ff451cce2e5bd51d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c9c2f9f5c166aa6b51d91342724f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbb91005fc5d0598f5250f131a166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a67c9fa4cdae2fea49d94eeeeaf5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b458bd5e8ac162ead0881e8baad7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863caa351bd537f481d39a0d7e007d83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6ce0839a2b99a734fc49d289f663555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244df1b2e810dee80daab3acb96a063556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf59678b9e260fa9a944cfae8cd8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f720a04d53b3f62b8f79406060d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e82aa96a8c6e441f66cc14a72c9b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124cbed21f6a384e8f0f2981c78641d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c25639b55a406b0d8a4c58e89dbb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b141c6d136b971c0aed1f680c5fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed4ca7e7ebedcb5f13502b1db3b0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466aee8d3cc66d4dcb20b6f0682a76a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad6c2b6481dfb094272e739def8b42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4b7112a993ff2c759de02a729198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e30c4db7f43f7142df42d67ee6606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b67dbbbd788cd68fa7013dd24f1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd97e1ae607be0793cd5b5a3456ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a03c9a2b6e7f651a7a449ab377da09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690975257221b34b6ba56ab350d146571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9baaf1bbe940d05220e4b2e7ce4450572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89123e77995e6dc4c8e78c4fd449ae3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c5683597522c1419ae1a7e0a72b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b99604c2e20ab171b3f8b682eb5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909723e433deb3ca961e6568f86c0a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09199621f49526f83efa7234db4d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedce38db5da59378fdb5391b6d3b49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff218281bb914f0b3f65e47e76c0995579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc51656e6bd7b5f135d901be055f7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f1dcb45e7b0ff5e56a30c555300c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80471592cad8753c5e9d77ef72301ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb5c6b78c4b318f492941c4f0f79ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca2171766d2d065ee26dac6173dca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e311e00640543c20c73c084483d0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db340cd124b7b6b2f4169020c4fa60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d5dfa461996ebb399c924ef6a09b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606ebfe62233bb259c8c5c609a4336588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c43da45540db1f86ce74eff2785e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3553948850e89b7defd21910ff26526590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7e8aa49ffcfac0f2734e89882583591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63567394fbb37717f7e48bf737a33aee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20bf126e16c3d11779a4ad5ccb2ba6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096b32805547c5f01a8650344b9205594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616dd4c24579a6a28d3e443a3bbf719595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c542caa58e9136871896eb9b5f8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9bd271a00eeeea4f7422fdf9b2376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb1283214557694ba153b4c51faae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f004854e23aefb774d74d0343d552a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0b49602eacf517fa5a2db6d9931e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029524832bda7cd15ab19d971eda4686601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a2db098db0990c05d2a3736b6d14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99e18f24e20ddcefb07ae21e75f356603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f05e2b49ef43e88a088ba000a657604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240285db23886851268dfe2668955c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491662282bb2a3882a0ae561dfe4811606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e25bd3a3d0d267e880c7ecd7865683607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4ddc609a1fd6cf16991ef3864c10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d500a34baf296bc3fda123c6c6520609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d34f5c768d928dd2af71fc9c1efd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060e11cd26a1f914c63554552ba9497611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7952d6b10ddf955333ce713bd63cf3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cfa2e0020fbbbf93789e664983b0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435579f867c05f9bebf8f61ce6b6e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89a351a561ae1b117a4f0ae29ab77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ab060ddea05b4e5a1d2800cfb7ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a293232fa6598ffb09bb68564085c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b18d9a4de0808c0106c90dc4bbf671618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3e73d2f4f664d99649e23d9673dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75805982b52ccbfc5684bb13271446a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f8784361b24dc15978dc195192e66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d65724de8e3d949c849a4ad869f08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed233cd2dcd8835b41c1ce167e3aa3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb9bcdbff6573922aa5d7e662d335624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e9616e86dbf3d310fb4d0e6d4897625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304c31e53630c163dd05dbed1cdcfb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad53fd85f80778e221cd2d80ec187b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be86dc12b7ed00b9499b143959544d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab6dd2701754e6aebba5a45b1850c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608698025c95cbaca0a63adb4d7c179630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a003846cd779a540959954bb5a0677631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51332846cea96143449d55e60a42e1c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903648140f478b3511e4fe5ae988ee0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c796b25b45f1d72b7d81b96a9e015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac4d71e5f9f8e6156764760119f61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7065e20ed24126934ab13d246d414d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fd6710762e65e54ebf71a4332a3aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c843f6d75ff3b9b675a55f0f9bfa9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192809da98b43f858552ed5935d3bf45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8149a996fa1907800e59625f69456640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10274a4e40ba08a3b649390a571aa4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2167a188d21183c9115a8ef9ecfb48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b287c066f02c09fbdeec09c3054227a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f48819760533cc7589de63264b1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362193f0a7e08332f7851be2cd281c20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e6d51bec3875f0a299deda2d4c9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8fa7a69d3d074fc544bde4ceeb14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfb6d382b7729c7c1feeaaf85bc07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2f42bc670f12b364888ab805e72b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9124e84ba3c96fd071a78d0b93f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed30bbb0412715ab21840f59c7184651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038dc054fd1119747e5630074c369e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1a32589ec838bc40c12709e4a489b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85494f399868a5b87f5b1123bab01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787a569557c70229005639fc5d15f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfe9bbe113363abe391b2572cb307f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd939040f57a2834aacdfee62ce55a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5488158442e1ac72ed36d9287f7d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f3625ccdad147924ad85c6b939546659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0678904a1b3aa10f5cd02652f49f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71949db562cfcf886423bd4105ed8d39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89d8a8ca839c1cacfa4c24aba05c5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d29dd0fc75f0cb9f7f6e7dfc06a6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d865a46a5f309575af7b6454c6b03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc140c8017d354c7e1805a251d723a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5bcedff92b18b898e5a239290652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ce8c43c8cfa62df283d01e3b7c761667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e3942201a8a59e408ee45966999a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcd7d35bf084f8a41221989b81dd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f336a92d5d4d30180aff9fac1fbb6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f93431aa3831baae0543daf694a3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41088d7c505bd5cb96c29b68661be91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4f101635efec68aef02b7dca227b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24b2a43ef1c67370608a94b8dcfd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888fbacd4c08e2cee3d4b80ef66f383675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9dace20abdb46ae2194cafd358e4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32294faabb1211d48897a489bc0cb88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7ba332f45ce699f4d60b843c0b85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a722cca33ddbd094285d85f06a5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d05392c06b0e98bccfb88c64971a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ab6f2caca751617c16292e33bf72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0f566546209b496640d95c236174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48aca0c5494eed3a79b7221a6c5779683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28253938a912fdb4b738c3e98c0fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918437610da16e8fb663001eb59f3ce3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ba0fa5a4cb530f3b3590e30670d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995d8834c756d067b5195539009ca6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7803aef1105f174f40dbd1e20d4b18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947bb715bf9929c3b3a0e75530cf440689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bc89bf295752a3fe633bc0e645dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62bc70257b3171a1c18a2667dc6ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b961e24116efe358484735cb83c1657692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f539b2649a6fb73dc652e23295af61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b30bcc14701d8cdf7f85f18aa798b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831587567e5ad1f1bf179730d1472d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09645749bbf1c2579626002cb63ad360696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419bc2282763540fb0901753b8e5378697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6dbcf7df215e0e65fffcca473106698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611529a785c232c16015dedf6c7aa53f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020653059a781e1ef9836234799257d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd825ea4a40632085eb95a83c18ff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456c408ee7434efc2253b4c5cf2c68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3deab6d8eac73bb2af23e8e6b6e8a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9b6ef4a28eb5e95a5d71f30f7a9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a760c901beb15e12cfe255f218ef29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d605a0ab69d4f82d88149c45a83d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4340ea147e7a0bffb28a6b8e51da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c98c7b8820ceb474f3423aba62f87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e8204b5dd6f125ab4d91ebbfa637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8715c1df3d8017fc24622c8c338ef2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea753566864558b0bdc20389be2e901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14868467fb46adffc0bbd7d08d727a91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc29074f2230ba9f14fe953b09bc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe001886b9c5249b1b0ecd342f7c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab6042c7c39729c2e876e83f9ea17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212154b615faafb23813323b93b6471b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889c0960e060d8efd4c404c1350d87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242671bd91b7f36a8b9a44d10b3fb806718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6f38c769d4b6a7d483d72ce427fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e6b7daa3dc00a1c521372fbb7a63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a94ecee21108aa05bff842f2d0410721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf037b748cff152c243d626257cc1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42394c8b8077368b95d9311076be80b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921fe397176a6452cc1617920b1223724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a71b8ed5fa32b1bc350afaedfa573725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e74bf4e18dcf96074b1a67558753726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021099021f329976dfe18920b5b1757c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9da14d8f41ae165ff78f40d33621728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc17621be310f7dc6e0c335ce3b6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d3f197c43f54fb6c0bb3c9386863730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb367ca2b1949c5bf6716e1f95a2ddb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23e0d84bfb5ded426c3c6e75e192f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad20ddbde8995b8719149910e4f82e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620c4076eda40dcbb01251eefc489f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe83b565cb102eb387b477037e066735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12733bf3bf0c381b1003e8a82cb4277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f68618f392f7b9abf32239805088737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c63fc1314ffe3461f8c68de33e0ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a2adf8b48eb6a732c4c01c834ec4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1dcb45b127b5ee0a5c25fda1e342740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce470105861e963545da976a11ba7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8692ae85a6516e792df7ccea682e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7199b91f5d7b21a25cafef5047cc605743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a4b90e59faa3157d2621ab7df4479744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d34967e9a27532008af12e21ea316745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fb587e6ae535608f7e7f930e1e2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a98ee57e51b75d4e272c512061a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f34fbea0bce802605da9c74e530c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46bcc6be0b9af3e14f51323788c7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9dde0ace52db97b17c02b7d6edacd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975b916316f8ad110c66e327e236ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab57185889135e46c5874c8c684fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67477e920a088b706a03bde08e15b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b447b8f235a0cb0da474457f7fa4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d849f428af2b49903b10d11691915755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea576188fe8f64e068cf37c205a8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033985539b47dc8ae64a319bbf180b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed94ce0d9c39ffddfd83048605f260758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a41e4bf1f473fe6b5545206b1a5af8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c30919ff0259959d4a4f5aacc903760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fcdde69b04180a953f9024f18637761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364691082be4aa449ff967ac98ee8cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26661833b205108ed0cfe9295966967763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1a8b46c79dc5a01989fc539c7b9f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f2cc8b301f5c4d2ff19314d36f4e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13ed05b9ee3bd1fd495f146a79fd8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e8d1581e73e6e3fde1d2a7118d46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4fc1249536b66d3b3869be0aa78f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440bc26be25fb45527ee8c616c6be05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48724ad8d8865ee34b0c5ef5e1f8eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded053ffe76fbfc1ad182f32052a7fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290343eb8e61c2c08b20693930aecaa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece48a8c4df670700d174e67d7d31a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb2052292dbdab525c5633ca2728b4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8aa1292019cd079041ec0df32c228775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b916ed64fc6f621378e5b2c143b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17e90eb1d9c1ff24b5c1fb6a2a58e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923f869c73decb00272e89f15585e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef6bc17a755416bfa1b322bdf27de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d9b838e49473b668099e9f49e063780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8b132271c5d6a13190a38c4ccd4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdaae1b2cec3fb5b431f0cec51f12d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172cf1aab74316e9d55aea38cb99c9a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2f9b816aafa064175a17c177cde2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56f89bfc2570ce6b2fab34613d576785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2443cfd29f9046498d71cd1aad91d0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48783cb837439e90230bf2eb29d72b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b4cf6b7e02e8971ddf6fe9b762f9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797a839f752277020be30f567cf317789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c538b74260340f43ef11077bd169790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba93d134835e323640038c81e03ee66791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb5c132b3dae4994baa5145f91ac2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd0639a9a630d66fd5412de8746947793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9500f6b7f075008d24f19c2a70661794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6382cee8b466c6453adb025f7b26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60edea7136d8974b667cd1b050976796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd99eb727a79c726feed8a8b3e9d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bdbe106c54662d2066f08317a4bae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0c090cf541502d2f7367a48eddf42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499c1a4e18e068a255f8166e158ff99800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a4107ca4f310c16f48b8bfeeb6af801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d491c366fdc723e64b9957ae5e5e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcfd7fa2a4a5ae555489172c07080803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703e0a72671df7ed7c7e9cfad29b0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977d2bc1066b265731c58e18f5cd3d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edaedf1e2090a2904180a955d01b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e880a8df2f88f77cf31f356a5f6f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435055a528dee199906cb2b202d230808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf49a1b0d433f915a74b39235a34f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabebc01469e7e973b1ee0e331f84d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acbb149cfa14f10e4361710a1741f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5203039659c229309679ace431d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1229adf847c082ad42eb94b681d605813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7ceb73913fca0193c57e6cf1e76e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3566559bbfc01afcc7013ab86d850c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00e97c41b13a5bab22d994a81c4cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb6f6437c2210d9316eebae227656817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7c7c9102c67004cc24540f216c7a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddce5f0db3313213f745d73c424c77a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350694a9108df40ac3b917d36f29a9d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4dcd39709cdaf389e249c553d00de821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e44d4457543e10a1c93b92c9cdee1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd675c497a2d1726b6fef197b4d4be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a221cc756f82469376bfb347e978824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896928d50415220b7e06b1b3411da58825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d913888111d38756f82838bad8c398d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39967b04106801ce8f085298d63fe76b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f2a3d0003d58c337c3c6925013fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd32da4bf8731903a72a0c8d38651829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cde29c87657b25cf3a6d4e6d95680830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472ff58d7ff4f2c19ce402b5f0aecb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a89fb83a8d7d5b1097beb86c4f649832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a2fdb00d12393a01d83c337e0a867833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5c28dfea559df3a48ea5e02e8b870834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a00f972c7f7ce17400fc8940f855a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac1ef3d7173b34e191d7f2a6425294836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852f6feca328b771b974100d2c194d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0c9216de21b713bd52c8d922ed32838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d027062522d38790a4467277db506839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7a859c52d1fc2de4633377df2146840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdcabc92ce016ab5d43272ed827b14841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a66cb48b91bad7bc14282c23da401b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45795f54d9b7576817ed8885886c789843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288cb06ab880c063bee32547ac852cd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a88e1d1956dc22c76c431568f0d7e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f5dbb207c6770c82e36f6a868274e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d664464052d2a1d2a057588621c5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da601b1350f65715fc564b351c32304848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ccfea5479827d2f29f79b97f08578849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d877dea7b3156b0e3cd70d73f108be850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94e0596c1e84c8c12aedb34b3ae98851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ccd8ae53221cb72880ceec02adb5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d060a5bc8b83d3da4545fd968c7bc21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bb020009507770739049d82154b12854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb39bf65f2348b9843467602ceee9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2b049a9aa63e0d65e7cdc71395ba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946919cb391bd9d4886a2c38d060e7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba944fa081812a28dc3765358fa2e63b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c40efb7777b6a6e6715a236835a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19a0116f9709aaad0125a0115245c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27a48385f09ce4b1d3eb85d5a54f9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f44b3b95e44895f6fd16cf7fcd6c09862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5f6498109bafd6c07c27114e602d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c58c5a68272e12bf029374da7dee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469631a0224efc8af308230b4714da37865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e88bd25a9fdb00569c5410eb4ca6d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85fa37e09a56d26e7eae3d6e0cf76d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129cf853f58b2c527a8f3e0366bf37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb50ce28f12d920230e27a736f8d9c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e84b6b0a36817d4b0b36c82e64685870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083053d4f0ca25a9de02bffac39f04871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8b9b01721ea5882c5e38838d7d7e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db619fc90d9dd6ca4fdbe5ba41783c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ce49d475101ae65c5f84572e4c77874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc62e8979cbc0533c6ad26712afde875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e427c01bedc11ff1574fc9a006d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af0bfb7ddc73213f5a18033228cc39877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab90e0d003ad6ddf1caa847befbb7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab3c5912bbe83eecb16c77888a9bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40c72622567c98eccb26a022a3c3a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1c23389f4b023c062716589582e4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a869155e25d457cf30c9fd4b1f11882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8512cab9b5af7150498fc2e2d52cac883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7ef2eef44288d03475b8e5240bf0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62534ad2abc15ec2d28296cbdc3a586885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a3ab8201a9195f3b82308d6b316d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9147da051ee1770091a1d7c725595887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ca1f4e8f2b41fdf43dfeabf323c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb364626e0b97c765a5c0d972aa86889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cad10d5f29b5e62da8c8281935848d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f3c255ab657c3c3d96b2dfa6ee96c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38a98119ea292d1983116c601b943892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857125891d54430f0fd032dce812ad5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318eacb85a7e4f2eb6755df6df44ebc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea340465d7008c5718a716522279c4a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46abb8ebed8bbb46856ddf975449e1d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f76df406fb6e3eaf6298d1832270897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206ddca8e084cc2c620ca369b9b8aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a61e1721096856b387f150f5ff3d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3f1e8ba33475f9abeaf3df6bfaeee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a3a123e110d14c602c618cd18631c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e54827e276f0357a7fabf210ad0cca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf8cc5b96bcf8221aff174ccce9658903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fac52320f5ea7fd3ff7aa96ece7cb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13079e5b7bb74a2da9aaa5a6b58b51e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55520ead3b1382a1c965b2a3b21065b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f05a20df8c3ce937f952f3f1d71dd3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1117fd0af226e5a5b220fed6ebbcbf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367ba0445457b9d3c1d60687348f5a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd53ec0787a36c8d63c4882ba309c2a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35de1712e2468dc4beef6cee1acdf9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff1e079c0d4f9cb80b95b8793fd9b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b8de65ae58d8776766b393c20037913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6354b065c4066879d8f64620628bf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7dd9e9505342379c272c263d15ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27223a1ffe16d98de36e49914545e925916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474d4785387064e64b2cec2a2497e9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f0f067761686cde820769ff6c791918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a17dc523b7376cd9ebea1581166902919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15899f5642124511d2d0af68214923920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a180e228432bb0ac2f9676802cbc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a3d5e1a7d76feb5baf4fab2c7ad5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7c8060c71070da22d288895bbce6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ac809eaaa64111f7e83ff4435bb9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe85a689e6481551ff8076dd1c95a60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb571548230abfed06c26ab9e84307926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ebc3bed928fe81d9e63ce80411fe5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7de12f8dd94ec6f18ef8979883b22928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa57f41047b9bb455ce35d984b3f7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8b10cda8c10019c79b8ee10f6b4c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdacbb4e6598b471e4368f3e6ee6198931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d4ca12b3257cd4341275ca6e87850932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a872ff06f813d0f291442ac141c48933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b76fd4bdc3ee9f505ab8aa3b4363934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9033ff4abe36defc0bb29849e5ef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414256ef54782734821daf425a1db865936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaefa8ae0402bf2d73bfee78dd08432937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef2c7aba94a6fe67a706a80831440938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57849ccfefed83a4fc5eef32366819939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d7a6bc26145dc351314db190eb20d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921bf51e05ff3df6129a7b7a80ca32941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20641bbf3a124860bdec1c87b260b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699ecf7fb2f00a9a46f8d3c98bb6f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce25cbce8086f03e7395b4705d27a5d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4dc39772ce83b8d965702dc91dcb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfc58fbf5db34d902004e13e8d607b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768ba8629024dcfa1ddd6e17a170cd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7bbc1d4b3d7f359acd65c26f6655e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5010362986aee4e09163a533d5fc79949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f974844b7b0b8704847b5cff3c4f1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc184998d157c15f4adc06c9050eb2f3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d661c37e5ee0f40eb381ec33901e43952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951c7c4e9d056bdfe0b5f197dc952a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423a379b60cc0453d9ad8e8900fae1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e594be81836fee043198df04f8cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993920bbbff5f8d2eb588b7a0f33475956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f87e9a8e96eed5779b19583bcac20957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67dd469e6cc5d215f2630629e17148958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369abcaac45ca21c28504fb12f3bf552959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd137982829bc62796fcab50dd3cd3c3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cad6c35eef6169ea921d14f428409961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e439ed2c53240fda816191f9714cc4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4413e8522a2637845089b8c41496963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754534873634540b7604eeab0ebcd38a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44fdba541ced655a20e769a24182a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3000ee617343cfeb4cbb804ecb963966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3cb6a3dc32379d34f89e5059f00f7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36543546d04db1da044b6e961009c524968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d67e144a8faf03d62562ac7e480eb9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d812b8986379ef94a409dc116a92f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5609b1b7bb44d330dc670c446784c9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965560526c46373e3dca2e81dbdcb1d1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cd5b2b339462c48eceb64eb99284e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52381b0fe998d2a5cf883d6a586f6dfb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6595cc0c77249892dff52f6bd2577f8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da3eced3bb35dea7406ec96c8c7329976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892dc657067b025c10091d097a395f6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248bd03a5fb95cb9835d4b5ce2b628a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea70454fcd9276609fd70e726f9a2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c572750809e048135abef69a3426cf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f950f443de28f14aef85fda0ae6aeb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97a87a89ba9e6ff3ce911593b35bf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf330ebf34d8b869756273df3af7dce983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7b31750cba1ab86b97524d787d10984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a1f40d6cea4ac7ed28b44eea9fbc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2556ccdb2acde3b25098936de3e26986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732949915961cd74c55999610957ab1a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e20de6d52f99bd726512d8a5b605d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d5367a4375f42243d9b45a0659e9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430251bb57a5ebebf36bd42723a8840990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d19f1e535085350592bd2ae225adf9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6efc9af7e911f5111d72dc1666b830992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60e761069f9788e5f0849f0b8dad8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc20d7cd6a1b6390638ffb28ab40006994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f228b97d435d49c6b7bc081454f8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe585459e7b0590b98438fe037e9a3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a77214cf8bc317afe0a645d3cf24997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>