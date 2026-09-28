--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b09ba210451dd7a5abc1b74b16f591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a80a338e5b709425ff4831c65e2492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea28e95d02334b8a394b7bd768e753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed574ffabe4db6db6be4fcd5d7e4ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44cedba818f2eeca31800359d2fb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de2c1456689adc57ed9b14879431a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b88a94f7b9dbb178fd250685c9c7ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d47e19144d2fad316e669cb59dee28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e8e8145fc189154463278e7189339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdefec713d10b0d07d6f0fef6319fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5d3a32c6d04fcea1681ad3602c3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ec94ec13e7a5def1fe3446f8d3c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620dd7a023eb26d9fb97ba6879050213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfbc35b64441eb5dc0b1bd738c077714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ed67f1d99204248799d4acc0d4fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be52b8541321979540225b9b40007616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907dfd7feefd6a6519110629b449aca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0bf8c49a884027f728e239aee9b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2573feec7282d093fc6a079345851019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0df0ef69af8e324f026b7384e32b2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7103beb9ecc5f0e218966036670421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915b22e4eda9cd84959390c57857e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c73b93f7c545c45c289e5d0b4902f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0703c7370ff7e45ec56f0f693a94f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa247d66623dd6f219b2e4c9ef375d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9659fe1a6e48b4e39de50ceee5b1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adddbdcb8e57f7de1f3875b3b6cc19627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a375ae3b67aade8eabc1063c83958828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c1f3eca884a7d455d06ad861b464429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e554ba11578f2235b1fac46437b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b910692b8b6d3c5117623c1b4d2e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29032de143933507608a27b4b7c4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587108c22f25da89d13e4da2691594b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b6f1145a39613f1ad3fc8f57493ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a7a1383d513a66e94f26bf980efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec20eecbd0bad4a7c1aa989e42c3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcaa8531a32149b2c6ad3d2042f00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37b01f1f9aadcfb010efa2670a53238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f2d2568aa9bfbd6fb9f1c05c371c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8838fa1cb5c00fe1f3d14100904c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb482acade0a47a91d1cc0daffcf5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b341a806f94f1b0e74de454cc321e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d43b215bdfd49b2b9e0374e3a1f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699be0dbf6b83e9af2cb354626ebc5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f05cc027b7e5c1f26a0fe7d4d0bed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477543b989e41f0af9d95783218a617a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097786c26c4641107d5d6d758e1f18c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60973668aa620a514dbfb273665b3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef0bb27730c5eb8124af74331b5d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5cb12c3892ae60821c2dfdb682ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8135a5f9731154efd689d615abdfbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b24054431e9cf368e1e509e9d80e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e83e95ac8bc48611f663ca03c8fe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368105ac5d5e21b40e4f01427c1056854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901d188f59cd5795e755a820471ed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae441479becebbf50361c345bde5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a27a4e95b41d2306cbf15c4d4b276557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5a84db873d333e1de041cc1e7f2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cfaa3f81a989b057b5ea6373f533459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d0b31ed8033b12455dbba31c625860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf7298e18383277eb37a3708b188de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2df35ac9071da3c5aec0f8102a4ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7b33c169f3015743e8cf52a857e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db1a3c62a1b729e65c7deaad6f85f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c507cf008fabc48c3970415f4635b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b966fb04c4ca27eebff1ff4dbfaa6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694da2284cd9165dbaff94f4bf15f3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5d488988b82dec7ff5cea6f731ffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d865086c5cac2506137cab37b4f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb446a679c52cb7183aac68bd5f5a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b866bdf88dcf639addf188640e85871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be48c0aebc72151fdde5ee0cab51872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77b1ec2fd3caf02d2ef19f89f2e9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091aa489e464b3dd2bc8d82a0d3783574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9af11188ce7ac1afc614c1bc79c4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ee35c76920e27f3d59677cd5a6a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d99cf0259b03ccd5f3a98db2b61577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624981e3110a507e2e3a96fba929d73a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508d997f3b5f889f201183f817969f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c96edb6c882ec86da2c7df601371e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516a0f943115f37424b823bad4491481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab873b637e925a34839966289f0c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a984efea494e2d688b900dbc27edd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a393cf45a0fe91c2f2380ede533e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258617811f338484ff5d63e765cd7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a4525dac8b172fa1340a90fac06686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd6329797a7be176319eb654593ccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e628e8e48a114443e39be2d7825301888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5216c4caba0c78191fc3e18f05c6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97378411733b9c7c561857195006a74d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d67837f42bbd58af9922c6be02f4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b621d35f89aa2d6edaaacc2d76638d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c202ef87b24f588f96e2634ec93e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d727e8a5d622d95c636a9cd170ba06894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f496df1a4eabddddbbaf86577a1ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75844a2eb8bd65891cacc392bb4a052796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9e3c9fe209a934d7ee27b53835ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7f73090a0e395d756d3bf48ae1c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe035e7c065f580919a49547a7eb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac59dfc89dd599f332777eaaa6f6f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb5a6c0b67cae0b310d530945d157101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94767ee56d2d9b1f607d91d1ab2c1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb564088f8952356243b065472f4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd863628c1dddc811b95d718d0aad9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b844087308e38268dbcc4475dfcc4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8082b75fefe090375f55104099619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f872fc079eb6d7b19728498fb275107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139383817037ae34a5d848d358ee72be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741e6fcc58c607a917171c36e01aa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd5bf761ebe79e0fd3f793b51e186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55696faea6540643cd384e6a0428fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2bfe97a2280ece57be79f5365c4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db589b363983a27c5401d4417cb327113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68c8076863c18f4847dd311f8434d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111bbba7305a5f5701d0b672697b7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a805c87f8c032ede53387bff270ee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b0454962326c496701752c9d96c2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286307d03c34eec421f4bc42606900e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4031be3fd58c4786f777a0b8cf65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf140d1cf8b69fe77447928a1126813120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a25de13d9c87d804e683d8b609debd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b84130b95f38bac22d64554c4641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c290c40a791537cb116fd3da5c46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00f52ebf2610ef74a6a66f92fb0ff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562cb882d203860d8c5b78bed58c4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb3962e256c673759ee4e561cd1ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001e576066bd56bc5d0afab9ca0881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d7d3c4baaf67c848d75cd9aec00ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef312bc90fa04022f6a3a9b85090f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e747f111915f618719ead308239f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec969655aba34a1e5533ee3fcace1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53c3d8ca6b9c549298da6f307fb01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f47387e0124d0f98db39fc807a4cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d60fc1c4e2bc69e170e4a64c5402d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76d085a446518a4a3ebbeab194273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d9e0485190be3ac8b1c23efcd83e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f7be932fb2012c8e920b1f9ca033c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e067451d2703c59da457de18dccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e333f77910701f83eb523ae5f518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1cd867248fc252fb66fc8bc1258d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216241647b26caa31e2b0da24f6f4f63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720bb9bf0f66084261c4befafe17e3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d2fe60130013558022831ec46edc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99519282a3d51138928160161cd3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b7a065c335063caafc8ed5ee3e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807871fa6aa27ff09cfa288f058b384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee981ddaf93d0058d713a8e89516c68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc4557c636ebe72c048ca344d462ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68ffc31acf5d3bd159b72591807d25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524da9ecab80a7387727593babc8ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0c168ab37dd1d7d31b9aa874d078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe8eade9493359777fbd8049c4c1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24c1887569fffa8f72ec6f82692c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d838d22536fe32508ed5fc519abb09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2324b43309e4e930e1f7e2346a0aaaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5b20ef8c3a63b82b2f62afc81bbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8563155a59fea9e3605c43f7a98b2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dff6d55461269352e927ffaf1ed8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb900601eca965cc9fb58dfd94cf53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1edbb97be2c6c1f41e173b19aec7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01681183e900abd6ba663cceb378f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016040547cbdc3eb3651ba77e9ff00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebff0772c687d86a4ffff3800e17e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26705d9e2697918813ee8a56acc47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac37a2dc02fbb0715990f434b82f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c727063145b5307c4ab75d569b2e6ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12671f1293519f935d1fdeddc45a4d56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb2a9ae07613b38e5dddbfac3a053168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a199fd4468d4ddbfd05357121b2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54459533231e77c3b0633ff8c252f52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53317487e87428d074a5ad6759f21f62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c7162d80d7aeb95ac3de2a6451038172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6900dcfac8ceeeb1c5e8f528f525e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc81c2da385620bdce31c4dc0bc9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0208ade2cf7fb80295ed4994b1a7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d6013227f736bd69918830b713df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b364eec7591c4fbf45022a460514c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5634eb76cbfdcf4ae26c39c43e6758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8a94bcae3ae457be0323aa5480004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a43303cc5ef645bb90a721ea326a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df461020374241b437c227f1b480d6bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d6d52c1bb02a45d67250645986a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c35ca3de9e5e9a582734140a41d592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb8c4bf669cca5dd95bbd4eb59f81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf9bc36c90df8f93c658a568df216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68730a4a54efd67e7bd4339c2af8006d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f3977ef4030a43066dca753d3b39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4af573eb18676a6431f79d778079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f839235c87970fe052727d4e715748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdf45283e8e8ba22301ba332949870190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf5eef056f2297e9db43810e1eb9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeed3c9c92f8c0beeb25bb95b8652e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442235f2450c71f9f87d9b0e1e8303193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207aa53360992183dc201f6c895df8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d110735cd14895995a93dfcf3d6b7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627b07fce152fd308a2629d95515aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ab69e8fd886af734a1da2ae1c021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e76cbed64ab4fc524c61a293c2cd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb0f26c4ff7bb376cd0aefdb59382199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319780ec53b73214918b4c5b00ea792c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161447e0cf30102120777d2abafb6d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f557d5acec5351a929779255cf06ef0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073135a2a2151f23765429dfb998ec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775baa5f1b805f0bfecf6682223c5c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc53eb1a38700dd2da5b7796b4f163d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ffecbf08e3e8b7578522858d3f6d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae4876b68fb6a2e4259bb9e0e2912207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1562b0eb4fdf8c623ce2b3a8a54895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6135348ddf44a7e482cb796628ca03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b360d881f5217858b3c0b70fb33f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fd177ca90bc24b6741a83b91c7ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d231dacc9485fe4bb3d65a613d3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899225e8c63df160d7b781a96f7f6fa9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdc99142802abcbb05fe3b55ac1494214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5988ff15fb2d5d2bf1527a17262b49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132edffe256eb56b1a2d77265d5e35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97537c24900f3786300e328a92da81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1382ecdc54c0b0039c3f5f217202218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7972efaca5e48cbb8a0a357ab5d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f917af81fc55fcf08daceb2f77dcd8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c776af010590c4ab40e79c9cf280b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6a5962346982c7758bd8784661e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f634ed8d17ba625179da7010f4fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c18014aa3f3acd90278aba1a74929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f53a1904ed70e0b8a76fb04cc4ee9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d291d62d5606d3427ead2907dfad47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd74afd53a5b418bb2fe49cff4dd94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75210ebaea0a18f4608c5c4c4095ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156bc697a75763ba313d4e071cc100229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07bc1745236d932076e4ddb5f2f35c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9bfa0af92df16e7392f6f0770b06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc519ba4740529a4bb4234fd3729b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12169c004a54f812dd99e9543fa4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd5e7f14c77ace4a9c0c37723a3df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62e77587b409165980e63ade9540c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554175dbdfc5d4a9be151ced6878ec5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48461634dabd35f057f195544ed47d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b9f0ef617da69f22b3553873584d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c379eb8a81888dc7e9ff3b14a47df2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b14a5cb1f25f4b400a65842df1b2cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7a17684a43ca9daa59b15541347b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9143e3e7350cf974ab38def8cda71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7843e63bdd8e2d171f85c3c8ef8fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06dbac6f2dc3808e0f0508221a5d2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902378e7429fba797c23f524f7f4d6f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aad4f3125e7371610f89421a7831c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb53a01d5fdeae4325aaa1a2a6b4c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59942c4f613726508631d827a67c567248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee054d7ff3de7927397feea5e2976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012ed3de560c1ca0cb2bd366fdbae0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926837db7c408d12ef40de521734ffed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515698a489faae7f24b460e2d9826c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc491fa2070bfabda37789c81cdf2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7db9b7bf81fd12ad9471737de990e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78442c21de9c0feabb1ac368ea1d53b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c06b480a65441f5384a1f39afac8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8512c90b0a1e43d206a2a632a82a33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5dbbe7bb55709e3cb3b56a9b5726258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4db78e4c91715541ef15b8b54da4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17aa1177bf6be4bbf136402ea947b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e2c2e3594e4672e3e7abf705dd70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf477c198d16f8be8c3391bc515430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3032a920075e716929466045eb21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912802181a29887750864e462abe25c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ae9fd78baa79f7ce2d98c360c06d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b554f0cee0f2f887c01db6a761000f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7ff34af96baa65bdc4620b423612267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f659558669686c54476d9bb552679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518077ee591366dbaed4126bbec4826269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a76356363b711de01b0dd625ca9e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c1f65a86602213c86ff02cf257937271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525685d10fc8d615656b63478fd6bf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcbeca7ca1584b2a8564cf75d9d9b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4ee8912d465fc64f1c626ca27519274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e649512588166d712f414932ae78dc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2456ac25413eb89c23959382619a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ceb4ad2b101a5842d3c46d348614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204838b2d005420fe2b1d708d2d369278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacec978a7c9a1552e37f401041e56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef903e701ea2e1b18535bdbf5b036f70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dca9434823559aca9d5d55512b339281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c795e7d5f29759f62efa457234de5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0613ba92b837ce493284107c2314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec91bfad42644881c7b570a49b5f628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104179023e1a16ea684ef123d94e833d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e254333a998b510f8ef7ab6ce1b7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8802635755468474f92f286c905a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487572e511c0cbb4ac39603553f861f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299ab478f62eb47f2031cc9422d997289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d59e77defd47945d3eb0a480d933f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6b942b9c874f0a7b3c96e8bc6e01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d2d4d87a6ee6ce4c7d321e6e0845292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897d77db40e97cbc69dc51c7ec84af7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7712cd64a5cb0078255768e0e809e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fda57c589c5f6cd991f257062937d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f909870ae24514e4700ab7d0538864e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02137338af2f668d91faa5ea07879cd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273378565ee0d834449f1b870621dc9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ec0b4e7e3ef6ad1908f122db3ba1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a2f7d3dcec07de038940a56d46dc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a826a687baaf2e34e424829541d4e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f46828fe947bc25ee7558ce0a5c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615fb5b6cd23cc0a4c956d608a5e092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d295c611181dbe2dfa832da704f558304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90606be9571f9664d15f871c2f18b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7e8f656531f86db9a604825f4f77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43141d3ed0508934c0e505f30b248767307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e0c2b64d0b2efa743f26edb03807308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85e91e6dab4af114bbeeacb95314e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf63de93edf184265e14ca13c3904f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c566b577229b3488e7272f965669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552490e116caa1fc14b03581c4563ef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e41ab0bd66390effb80b3ee02f98f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9c51254e1910b3728661efc09a4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057abdb4c9aa9252ec4e7e12b36cbf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6179f78e3f6d19b8ce132b046146ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3c6b6c8beda531958c6bbe2eefef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4fc56d3ab27e9e42fc0345dd2f6a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0cb404f3ee0a2fb08dda49c695344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68514891b46a11c6d766fd47629b49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc1de3c02296c31b1cc435484acffc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d201e2f0b8c46d7b52192977a9961322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94180a0bdf347d76013845f1231505a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575681a6142cc0ff4956efbaa924ac93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d974d76cd6e716813000daf3f7c69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2c745c0efdcdf2b852ef086abd900326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f94b2a7b8d882121a0b7dd782786327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b2cc74562e10bb4c0d74a708e3c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6122204243bccbd625bb7868db4a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb205c03aa1ca21cc32eb2240cc419a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06580194614c6126239edd93af6bc2d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126d16f009054706ec84b1841b9842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff32aab8bd511ea41dadec3de532e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40933bf06214ac59ad4792d1387d440f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b563c8994715005ed509e7757b038335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b4457dfed66c1dbf9d16577f7527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e94f809a411be367bd069f24fec95a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8219bced50fd4da5f931cbc9dfd61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006df06ebf86b5c2397c3d66b92438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8074e7ca74edc5391681aafd322bd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d38fff5191b82ca88241845116d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a09cbd92b6c6ee6e76f33ee965cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9613138201d49ea95706e2b0c6137343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfae034de890a9b6a7dc3db1afdd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0e5408923bc70130f5aedda049ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00a8e9a990a95e7c4df4bd5ccf14e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063485036818caa5247b51c4cca78e46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e611fd0e04934f9b526ff20351cce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce18c627d7a7e8f5bd03e03832a8922349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be6c3783c15a71f16195675df314c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37031b6db69121c8bab738750dfe44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5709c0c23a57223d9dc779d5de20731352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81429546206ef9176a9f728bcecb8733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1d2ebd56749046a0178f962fb596f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573785d41e8abc7e9406a8f76a790caf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6656574db4a64851efbc44c9ab3cdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8167c8077d0323f91fea962c89a02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6ac87481e853ed37becc9b936ec2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a10481b371f309698c618d3d1b7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963fdb0db44b11aa8387751d74a27c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c63a6db2665b63001c9f1eebc7af2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a12e1c86f74686ac726f8bdc80aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f9dea0b159fb873d6d0b1f853838b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e64a71a2e5a9ee80030d53ff04abe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0b079e5d3018452f3fd70fbb670f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e463e97dc113461368918f47912c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0a1df0a744d3d57fa254995c952d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982550c4324a098fc355403e3e18fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0df61b997b586e74518a12db01ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7ccdfc8be4248d6a428d96e343639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3fd48e52978a84a2adb33e0cf2a5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb8056e6e4a8729bc95f590b81e68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f99ae5ad96cd7f3a7b8bf677eb25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3320a032726db21a29882f8676ea8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b37ae547463147bd537bfda70ad53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13502a3859ba92bcd86aedb117c6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805a43153b6f4e79f518ef51d2e1f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c610acfec15cd312608f485128ccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f25baeebe9140ba985e9e3681543379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6f3ee9fd1299f80a1e1de72a2a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488211eea2615af567d9c74026c6dab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc2f86fdb9d140d569634b2080fb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e852ba47e06d84948ced2640f8a6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f543179a992f2d0e3ca46e8abdd535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a15571f7aeca540e88ccdc94e0b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed6b8f0347d6e17aa2e65dec05237386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340b7e6c11683d57755699b1dcc34c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ce0602626e8e51661be7bd6aff3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578cd0d3faa31aff6923e07fc3b4e3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278a346fdf5ab241db0da7c1e4717a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263249a6fd52550ad912677523e8ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa34f61cdd1a7e6b775ee220504407f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605ead24ca97db974cb20c950a291b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9ab2cc9c78dcbedd6ea518dc4cbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d3a2496a86060981ee5fb9c1ee84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2092fefee7b611286b40f7ea5686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceff5af70090241eb13311600904b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903e747d63c695c7f64b3e7c2808cf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d8fa81c2e214304d6d73d0afc16f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204d8ce31c1088a6a2c3e631dcf26e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daface3c4be943a2654c9a672f6df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd640d29c0a32c8678af8e2d3bf76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b7cdc61e716f7b9b9de8f5c37cfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16906edd649557945e6df600ff207b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa290fcd386dc5a500542123d43ef0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bca93b4446f6e1168d21c25d9d437406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6517f97d8030d2bfac99f143ec1d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282460a3e45f732d0bc6424d5549e2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb3baa7ddb8019140298854f2f8cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb9998ec458dcdefd38270b66b4a57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daac2b241b65a8bdb79da1fdca1617411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68b2d4f17e9dd261438d52310a26b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd39e0376127d0286718f6c9d6a503413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22803fd14edaf00e778463ac7cabca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3dcf528bcff10c0f4e1c86f95245415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e96efea07960188d87cf663ed142fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d19b3cdd0120cb7e5766f471ee1d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b230cc395d204b481e1871d440139b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf6bcdef1fd5d784de4e5fe87abd8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a02e3f69fda672b6186ab50bba06a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe35bff41e169e63c8b3547254759b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd52acbf78f775acd3eb9c3d963f1c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da5f732044e627b33f3fdbcf844a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444e8677057deb636addbfecbf6f15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832359125ac6d5fd98428cf86adb1d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b76370655f20610e79bf6bb43856426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f62c07d0acfab747b521216815500b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fb10ac199d18527b03d64718ba4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561034c1fb6d9682b6259cae73769d3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d1846704fa4f58c65a46ea0a4e4dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20cd3d8f142b433b99c5ef13e11aac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc5092789829f66f5a43cef9d36d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf85eed252d10fe7297e5b7d5cf4e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec61b3a589414e66797dca044834c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec197ea09ce478af7b709152ffbb56d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d011732d4e897dde7f0e12c5ee0c83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc0ae0d451565efded8b4d4411a351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041a548ae7ee85c117e80de315218db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75cc9463c3a3cc20a2577639d89c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437957399021cc3d83bde2a6c0a550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2820a7d2c274830e8f5b911e2659b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687db420ec6fae86ebe4ae7901fab03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9435f78d97eb39fd4d2c90a2d67fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e13327b2a9dc4a000e569bc8a358a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac67a607c3d996e0f51840a1e68076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb0b00c53220821e0fb67195d377a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85eee10c1c2c55fed33613ad47c05e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33943a18664ada5f7c111da3e6f1c56f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09163705a2cbc644160c7692df4e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b167884cf37e4f94c6198cda04b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04252a2aa9e3696d949897b7371c780e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6d94f8d740f27f567770387d4aaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e8f4ba6a348e9d22e4a651df70b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030104a91e59864532da4923119be7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac941d56f0fce6b27346c2493ff1f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f2fbd240d6ba02be34fc7e57a498456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84c7c1f0a22f4d63724f1e0b2aff31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e14f64a032667a81a636fc28de8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35c7638a4674949cd1b578682622a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a186b3a5d41e4ae13e7096cc37a36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfceb988f1a2a069789fb9996d79540461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae47bdc9d5a5694582380988a5111462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2fa72ccd8694e59b5246e82893b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848b0ca5e40ec4f11f1def9454af7eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4edb6c12ef19a9e5546b85a485a94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622053c9ed84e5bcd0958c7845b1caa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492866551de0dcae28d2cdeca96b8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d6a5fe9b09df4712371f8b72ef26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03dd894eca8709dd4abf836bef3f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187d5316ad9906d4dd29050ffafaa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c266a692ab99ce24cb075bb1f2700471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51278f98050c4f95567e48a2fdc8971a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ccca90c4ae78e32b81567353923fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439107ba03cf2311dbba57e0c06e25b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcd4fd66519bcec3db4e63060dc6a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901e143058375a85af5ea9172f9be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b30c9f6523ad2d6484455ad3b359477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532854ecb50f1e59427bb45e270d999478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaede4d4b0ed83a4afe0b72227302b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28b4d599314e5eeeae96947bbaff4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74030b1f7ef2f5e0533ec2bd56f9c02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a28aaa8317e81255bde17500c8e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c3c164d8b963c0407e75e9c154638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987f8d73026cf44da82597085633e17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96625dab83f074ed2cc444dc651fbc53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b69521adf336cad0132a38d8c44a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f16e62c95d72fe9a67cd271955859487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54705f007e37b2bceba0a1131f162a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc9b0149c08fc0e416fcfc872c2a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eeb1ad797137bca36470e603dadeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d803aabd9968641f3ff2377adc4dfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6302c862a129b453ce40f918f106da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6110d77a3712a7d1056e5a7f0fbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949478f8a6cadffa5004fe28f50bf84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce879c0077d3e8f15022045a75d4aa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6419e54a9649d030ef54bf1577a7e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d36ad521a084e61b990b1a1247329497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c36980da9137f0592abd8aeae12d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf0cf7f9748aa15a38909f397a268499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad611f650ff5b66e27ad4ab1fad0b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ef3e780c998d830c9f2a857a8944501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25412b7c3d263c1e30f119f36744cb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabee57b065e97396a8f64650105a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807b89ae375cabcb27a1f4425bae07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbf913d492a7a8bde659866aff994505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fee02dc4c2c86814a9d1a95aba88d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8215500d2d75164d04b6ddb65815f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ab3744e7ffe18abecb248d3a0877508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ca165c5619f0f68da73c5b496672509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe877dfaefb03b52c58a9c7ce7e91d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4b4c0b3b150b74a5f24bf45fd7d06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7e756df1db44c950fea8718bdce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782c1b7856db0699802cfb283146871513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddac2c1a1b8d9b44735607d5bdb2ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079dc10fd534e618782b3f9c46a8083515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e158dcb75a025f7dbb43c938e50e6fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fb39bff8d45cc9b7aee18a71cc238517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b484666866b7126c765eee98ae1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af5aa2db131084f48483f908efcb1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc6a652f4482aaa76244a7767f39c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3f8e2b413bc863bffb658141725d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a944ad5146b8c4302b1efde5beaf9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8588fd05c580ed34c99f70d523d0c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd793a97a6ca39491e6b3dec48f26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a547bafa3e528c63143ecbb2dbc52a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a51cb5488114a56dff3511e32c898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54e80a8f1aa183766ad22c3b9a4bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37bb1964c5790b592e583427b76d89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760fe6fc181ab92fa3fe9d0cfb43ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d465b247b1d883d65270ed8e9fcd09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec394dd63fde8c513acf78cd52ac3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7a09d002fbf0df49f19b6fed80ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31c6e5574a0ffc9fceba11fcae035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b057fef106959d6320fe7250a4c96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f8c5b66d6e72fd68a69e24ffee00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f3b33a3ca770eecf919e04f01aac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3968ea2fe05801381f30ba25d1eea2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812db4d66590558e3f11eab46025927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0beabf109e21fba13b19386d8a7f86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82fac4635e633500f75bde2ff1a650540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aaa7576cb01560d0d0653309ab42e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bce425b8e977a594bf00b67b111cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661357f77a161286684cdc565329d240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c9607ce642a700228692d69e1991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099deadd29dc221be03bca7311a2c17f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb2e8c1fac3ad63d136d7b518b9f56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a834b6e30be9056b9d2455a08fe530547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c95fc0c9f5f57357d387352a24d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4dd566dec5ec1dd69956578d7ff9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad934857d6033fd1dcf33db2581f4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6cf14b50625199e37cfa9551922c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194274fe0ecf1727641294445a65c67a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4aa80825b60996f0070f3bb7127f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddd1111df39093f07da30dd3b39f1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de1f83d48b49d1c009d1f989d73b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0212b791c9c81f01bdc1b3a5807c91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac07e724fef3762b6f5a7458fabf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70fbee5b27d1f73392fbe733390b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e636182a27eaecaeaefb0b47c384b5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a803b35f51a5fde144486fc69200e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b3063b294e62e17339b38f89d51c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2567ca40d78ca99727ddc650614f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e03a95824b0e37db7b31128862d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994405f38eb449482bd897cae35ded564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126d4ff2ff801b97096c9d1ed617b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60ef1c63357a06d30d894fc7354916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daded6755e6d84862a639b552128f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bcf2a46fff67abf881ac8d1d908f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d410bf3d911c276612c402445314b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c25e1901030306875f8063662b128570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed65980bb8b5aed5ac8e297e9a3577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52302b3e800c77e9970de904b0c9441572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479a859531bdda70c8ea4632dbcbc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708b43f3458e27f6992c357e01c2440574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbb0c6884cb9c74d3f1b97f0d86cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e6c4e623737bc60e457554ee18c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74824564963c215b857ebfa3b63c80a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442db3f1949e2a643a68ad30c98405e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752499695b9e3140dfd50c55fd71bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052a43c7cfd9ca9dfdaa8039b14286580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839c7074fe654c6b87faf68f1528c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ad0859e9b29d795d51893a781d9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81cc9cbeed2213792475a4261d26bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6a27965fe328b5e2d744f25dc1bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51773760ae82999baf20178a920f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac699872bc301689047577fa8e039b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bb3ec74e0b22ca5189781f49639e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fecfd724a6402a5f072cbbd2ffd32b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b467576bdfbcf36382f73ec3d6acc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ef45ca17ca47cbfd61c2757d69a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184180986bb5fc5817735e1a6698b3fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f7f384d29aa704e93451e43bd8589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874aa9796ee1fdb6c89fd36ea19422f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d768ad22c0b7ab013c3263a95fce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c096b7bea5eaca9bf3caa86ca3fea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b4b95fef743a52f03f2d15f007c81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff424c78a5fcf5c9df295b2545469ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e14baff5efa393e9b1a525b0508b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60655c05bf4138e86a11d91b45304ff0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c6504099f28fba2de4658b771e906600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4c887788dc94d0ad568f888e31ad4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85eeee1be72250bdf88e2fc718ac4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f8702a8bf8cd0c186a7291d39ec55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6876a7134e163cf7e4f4ddd6f032c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604b418900b750c464cedc545e2245605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c07ab936f0791a3a4fe0e43f7d563606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a3b5c5293f28514ad714b822f438607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8a2b09d3e82506417a3d5e7de9fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b75e3c4a743184a17c964cb4bd912609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2978f6ee85863ee21301a310bfdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417883d4564740f585c9e7cd1f25096b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c85d1058e57bfe8c972afd5861645612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f677de50dd4488e744ac3c54b98dff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d21f6743b9c937efe46c4533e4d37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c9ae2682480138d0156e6818eef1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052dff3a7270fd2972cc8f846d7633d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce46a0db573ffc3cbed40abb50ee12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8566874cd18bf49972c26ae61590f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe882c8d7262c95fa6ff825dd9a17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878e15a815e12e863b95e463c9249d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dff01aaa8fe8b642601a20ec6ac54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b98cf05d3f735c708cc1931ec836c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb37ee2d0cde0390326bcfdf7d95a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62e9f4b39be0f5b9e332b09653af9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fbdd3bb7564de1b4228c44ed4503f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e922e9a169876d216f7befc210df5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5011fa4cf2ac6ed98a5699d1d0b94a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5970ad68c892ab6a1e61675fdd69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e81d1687b068ffb28fca8aeb5678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8ed793ffa5f02c732e5ae9b1125c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456b6fd9fdf3ca60073bc093de43ae7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b34d56135f16926d4fa7497214c8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f186fbe3f9ca14b55dc4cb1c3ded633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde25e167497a297c6340d0d23e24a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c78b9d1e3c4703eb6b8d44dbec28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ae64aedcc34f0ca99af7149137b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8eaea9a0df4dbe79b60b1e8de65e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb01ef5e3fbca9916f074f9d040fb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e347c95edba222c01e81f436f7edb93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c04188ced3ee8dc0a415a51a295b05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ad0e32018058067e8618bed5080a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b764e00d78a1652bb23d072398997e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094fd75b61623bf4016754914193bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee795ea526f31e41c54845576c53d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc577766d50a793f60f3a48491e88fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8a9ae0615f727ed0ab368cb3855c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b130e9e7f58ccd83615c02990c5d59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299568ea3e90c4831b8f09b216db89b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d4114251a51c2f3774192c8c537e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124806b3411c05db8a236f1ba0246af6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cbfe07d9cce7b76a5bc170b7352f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60bd25f72f84359bc2e0050bcfab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1214c505a460047b350536691371653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb14f064e4e9be0e7358af5174fe3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ebff9c58b3d07bd0e1d2bd36322c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adbaaf6941a09a2c1e5af51c20aa8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d16929df78b1ce9ddaac77449561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc34417bc703cd0bf030f16f392f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041275256ec8d5815001dfa632e6c7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574cf9b05fa988cfbf9ba6420862871660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd466eab8f97ebd8db37ac55e9486e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfbf6c4d5a9503d66c1bb9d40bb69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2269e8d396bc874927822419ddd61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4f7210858e8a91c4e3475c113a88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a85d5c570259917ce0abeb20e4fe0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef224dce3231915fe8b13a92e107a6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2a55227be41c78840ed1521b171a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7cd05e5917aa6cc10710fca3c555b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68174e77fa6c48779ab130d43b75b2d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c0be5be199acc9b8abbe191d7f22a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec6ba90bc91a83251d40fff34f2b5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52699441ba5ced8267294698b92214672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c8cc2a2bdee596619ac5b716d1a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9333f83c0c4a497086cbdbeebbd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290192aaf101202dd5244049ec01d1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7f9efc08838388d6104ead0197f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2348b170b9881c0a639aad59859a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616ac9260a9118d3e96becd7d54b7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473f5ed17f327b2254a2c63deef3047679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cca01d2c87ff4999d55dedbe62505680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deacbf5a27fea1bb988a6e94a267e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275deabe359391084be729eea76214c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e621006605110e030d45944330f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea413b983ca91876225f92aa75162f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52e1e58fb6b0600821de64e955cbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b10572a5d3cd2e15735d01bda0fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883925158a4fa14644b9926e8beb904687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474f7ec2e82019cd494388e9f28238688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94f405d2eaea00898bbe395b3319d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0ee8adfc8fe2eb8f963ac17416de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f13be336eb3350a299a86ed03dd62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf7a5dc825d5ce48af5fa736daeea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb54314706a96f584126f7190a83e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec553a356a89754a48eb55a441f9c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecce0e6b22646633f139713e477c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdced325f37b0eff87e37d06ee918c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de94027933ec98f8a0d9d60a36ad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e721fc0e86e7a2e8dc69549bbb50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980527305aa694c5d9fcbcca0f92a71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee5be561fed9d9c6963cb25ba1a22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f92434e3e594f012ad9e2c589a4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07593f0eec50b240b554be84018da6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3af75cc7ca1849d58013ab015f3a38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174cb45ae8db00e6f65f4d7abef597704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8469f890160cf0a880b4f785911c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed61632f11e7e7e8d776b8220837fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1563a15dedd92aa38e492afc73f7fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae9ea04e73c24d617bee5c6b984ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c97281cf04d0ed251cdeff4e8586709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067a27d624d6840b504b573c88f2e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af32c3827b50539462512b3733c1df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db3aad0b4daf11a639b27f5a4e0b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7305e6b2d9d51d0b9a12bf90ab7ef2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16574f49e6085aacd6bb09e6c9372fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aaa6383fe764d17f61a9be64075fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5dc48f3c7b78cb36b3ad40f5f7c7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f24218a42cd2a1a97e7cfae24714717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfb5bfe94930a0c3d97a2798a6974718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d425c87ea3147ca8b3d9ed474aa1d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323725d1a8797c5bfb1485edea6fde2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8412fef13c5d28b42f0f106b00d96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8542a3b9f1672c34e3d6ab1f46b5bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d76cce1e1fb1813ba6a74a53262c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706dcb38c1c32b6aaea5648ed5be96f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a74c57bd745af66dd4a1aff752d3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e254205b30a9d4e183f2b554c312726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b867b532f24f26f31dc6cc1a11456727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076a468937f96f40eec6d2b046187b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c43a8be9e624a231a89213c8732b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaef519dde0a329acdefcc9ea942f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83239cdbe534dfffbea592ed2c950a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde24e0e797facae954a1c2022c8656e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554b438dcc4d5aae461df7e802c56f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a819663f3b2686718e68e2a5279eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4754c38ebd89910e680c714226c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2e7889882215209f2e56dff0f5bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c81dd0a56bc7ba9fdf2e4903b95bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264af737cc106cac7b3f06caea45df9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887db0bc7d5f125173293f94ecf6d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155d42ca32ae4bb589a101d54912053740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35b53e30ff49da6edba765a71a94cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963f16c8edc59741e469f07a8e576d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f8f919bc5bb0624bf56a3c377018c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0bca92771d1e3b6b2329545b7685a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ea15716965a0e345cc12f58f98201745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d234f2e89895678d4e0f224acd8d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733a0c42519c44365502cb8a82b122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947bbe862290b888ce8ce46817e6f12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686193220e3803db1743449b50b7e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2eca459748355d66ee5bdfd1c7684750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb6358d2ec4a75a923f1a774f70cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b564f8450d22d8e0fa8c8513cfb4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1f1b9f5ff8359ba62e4ad417c82f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef453584a234de01352b066b7197cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de84d5579cbb033b36c086d8683c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e64136b5d52dc49691e98064a77e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d27537b7fd5dc487737966a8bc1db9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e13e4d003736518a4e96ad421295758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a80d86a0231f522bb8c93f8d3e1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950fc78256305c4cda9ccb09a0335a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2959502ac6506c848d77ab51b8c1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25b91007da6988b9b9bb9aeade14a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271feb7a354279964f599d8f11b8f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedea118b6572794de09b364fb1cea5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877876f098c95c4f1d4b6357b44f30a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba538762702b9ec719b344a51338c2a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee1ede62dfb3ac3e551c9ab9726ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2390bab4fa41fa566c90e76740441768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16309bab3b7f72f882a77a8019c6cf39769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442cebd9665796b1b4aaeee9233f3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1c6b3a307a1e3690ef0d5d68eba56771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0bc83fd73cbf7f785a9ba363414c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb29111540b0ba5213d06e03b05806773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf9f55c31d46109bf0a857d26b45c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549ed5ca5b960f6356b46e12c202d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7b210013554f910460c3041c9202776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb62bb2c3eeb3a91cb009b10575098777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f0076d7db773705575da300e0f8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130331fe00b188098db96366e4d3e3f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d2490e023966c7d90866bedf25fb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c0dc0d31b9d5ec6df1d823ee717e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77981dced80c4d1fb48cbd89f8b20a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f52ced1528133408c04e8c070850783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf6a1b8d8930b395dbc9efd63586c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a82c04ce62fee08dfb5f87ea95745785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6c290b19dade163b3f176a030904786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208944fef3825df4bfcd46e9c61757787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc6cadb5525ba0acbaf17b523807f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e745a7b7f23cd67a1e68d690862de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e111319e64fb8a752b9728594c2938790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463bf66e86e02f64b238543757151a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed86fbe852372e99bed8d59b64190792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05211ac9bc31dc0b2ac79ffa9bd4aeb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f3bb068d92b4671bb8295a4864d32794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060de1befc127879efdafd7056fcb12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e898bfdc41664e7ac993d35fc4fd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793480bc52d4c135a7859d5d8be591797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880335cdcc6c7efa6b78eea29ea6c4d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778962d25fe2b254b38e93862b7a64b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8c4a65d610f73dbe15b8192d1fe6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ff3f2b6ffa5a6aa309a51a895715801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8593e0e90db9c55707309eab475a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d91296a4aa9b8e0cdc958552cab9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc597b0dca9264f548eece3492a5f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bf75cf1f07295121ff50999860735805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec8da3633da2f31edb4da18f315fa7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db88ff7e7bd81c99e99a444630e00807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebfd4c4663356bdd41e9f9d4adb36808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a3a503225a3f631e14676a3ada99c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b38801a6550c018b0970ecb9dcf34810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbdbd26cc4fbe1ba3fd9d1096fc53b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529157b6dae4042ae242e0c37043798812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432d2c3af005f157f392c32c44d221813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c17e3c4ab2c9dd2d4b74856c2c4c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cca951956d599848f5798341b56f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca56cdbc6d43d42bd607a889dcca5c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454632bd9ee3efa94aa7ae49c6c7fb8c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ab6ce06fc5db2d624fd3ff8454e5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e188940b7af17fd5dfd6034c09cb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594124c685867e2cdcc1cfec0099f8a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2d455562220361b6758ee8060923821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c123b37bb6d41eab753e501785b1d7a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed479db83d3b13e2a6a02d110ecb220823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4770242b29c54a3207d1bc5600e1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343da3e94dcf1b8ed7854908baa07cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07e0e1deeb992bf8c6d166dd0d5a9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70b1357cd206a8a62a7e4aaca28d6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc76669f4ecb80885ca6aa2f72d659828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35d7edbc7ec0f1c65d51bd2dba288829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab6b44e298b286f9b7ecc8a955dd2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5943e162a43bb334b0001e82b7e48e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba716ab8cdc958bdf165745f0a7dd5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7af4caa9a780171f5ea105d3fa85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b70864dfa59b31f4fef7453803a8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e4cc95008d7641161183c5a9b0e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae64b2b41f48731de92b008cade63c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1694f09d7c1a172f6ab0e02d487440837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c675da64d434494d9e904b28b5178838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e33f4b11cbda11bc912c460770d88839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efcd728ed338768559bb6c6624da96840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4dd6b3d99c3eeaffe0ab50f1cb717841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab63e60b715d18e308f1d3a0ccd5e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905689890f26bb9cf2914d50a143f67843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7459bebc97944aec5d2bdc081f25844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfd35a677d8ae2b87dbb1962ac582845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae657a63299023f93a96a8d4c2f5b45846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e5451f87b9b687f038a1d3ceb437847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725089d5c527357058a9e57aeca16a33848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53861c61bb328c62e846caa33cc1fbb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c975e19cc47121237c8d27533f8ef3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58cd9b20326c732eb4b840e2ce7449851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dd454d76dbec950d37ce057af8c31852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8d6d1d147b13b1a01391393b9c08853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364faa1d8e383092e0b4581e51d105854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500904c53ae858a7f0c40f141feead7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9ae20db59be0f8a0724786dda0072856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298394b7626f5bfdc4131b2b892e5c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1f0493dd48d4f040254a76a9d873858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9bb052847f745798c5127f4c2e3fa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786cf5f87023fe65da30dd1fd1fe86860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941cc14fe818f43c4ceca52163d6c23861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df6d25fda19acfbf40b69231d5de61862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925731e4b1433c6321876fd104e3b4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c2fafa17ce18db818683153aac33864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ed97d12d33b2cc5f7dbb9acbe80b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73d333c2b4e3598612b9f96293840866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613be4ef77b1a9741200abc1e80014e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829893f1f490b217cb58be7b9ae2cf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111cd018d0f07f99173baa9eb8e5cb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf3f6dbfbfbbca2103bdd65fb871b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e9fa67724f45d24a03ea7a93580f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44c20c9d560fb83dd4668de8f94ed872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28afd1b82ec054d3b3030a4d90afe7b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf17e9a34d7e21b961a7f0e72e167874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c037bde733ec79914279f0d32351875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8df3510c7c6d12da3410cca36c2ed876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadec548fb915b6187dc78f49d1a0b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d7957fb79ab45ee95bc36b731990878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9314dbac0f73c4ccd1b90dee40b8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174324f2cd09ddd2130b2c5cfe2f5e2e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700868fd0798462c4c18e29c23b50b9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb06a7be1fe478c28b9c113db31305882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524542837fe79a759677ca317e31a6a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c760e76e1ccba0de62e379d9ad26884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd7c339dba8f9136ae5f477810db1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7e44bcfd8fee3290b9333bb882f83886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611dfeb6c73688b2451fc8f3eb76f6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f7232c36a07b2b70489167ef95e1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7296b1953e6c95417cb77e541fb32889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3e21109ae4a099bfafdbb0acd3f6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207023a3041e2b0df4f81d4e9e9a37e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15959a58267d6f0c6a28731e6a65f6b1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29bd970a3b81ee977ed20e4716504893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0e6aaa247ee0edee5fd9e265460f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5adb8008129fffc15e6618cc2fcd16895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020b1e811a0488e69e5f2e2aee10a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30a9352fabc2dee59547a2b0886240897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a85afeae517a04f76e8e340a4a97e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bdb0dd84116de0a97e833f80b84f6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e9e7ed5cad3c30bb70c9f11d3331900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d3e08eb91e344afd64c2a2692bdae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec06613324e98fba06863ba52acbd2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2aa261fd0e1d57133838d05fbbdb8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab427cd5e2cbf26e90da36d8ce9820904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664287b4bf11a0c4345f0f735b9a4630905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729e17e68bf6b7a313c108849a3cf0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847baccb051bd5731c5cda1a5d622d3a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895dfe4c0e9af99c472ee842be79de908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ee165ade37cb20cf5b4546edd901909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39df02143a7f4d51c67430a439bd0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664a9ff6606f766185eb4f0967fd2d3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8472e145914f556379b094ea5d824912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f382625f432a7cfa17b6fe12efb29913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cccac914387efeaa8ef9f803bfbfb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eed509e3468771af74c6c0382534e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd53fde844a9e7d0ae7059f9a6cd29916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bbeb4a55e415737e12e71d05c9261917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acf18ca851000e3f2d22c6f6fa1e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d007e33c6fc130297dc24412bc75f6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6956e592566ee0f828f605eb1c3652920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49a330f46a03bfb0dc940421be3a63921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5aab483d48b2e2019d91f3c5f83a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7fed20c8eeb9cf25a828d6b7ea38923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676104215e1aa31fb06a26b0f8728a95924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601704419b098d37efdb64966655e15925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57b3f75a313d13b0702f2fb17d110926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225a691de70bed0b82610914b771b1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4bf3ce65656a416bd12634b29900928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1634ab9ed32cd8c1f3f6de69cde3d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35295aa55c030cc63db5a0ccaf75a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950d7fc915563b2b338a947bcda759931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4cd2002307b4dc169ddfc24b334e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c86c2871eb26714866628d44f68a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e130e57248f7e2b2a4fcbce96895934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176db38b062823f0603916bbbd7b209935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180fc72d9b437d5384b0cb6dd9e556936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce461dd7b184ec4edded0f0ccb3114f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf750a5fe1fcd66d07add6765990355938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f98de6b78a562138b40639296517e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b406242578f37bb0ce3339f6e3f1c84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c779178d95c0e7571e1d638ac6cc173941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac36796f0224e7d3cc329ced33f002942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37373f816bfa0567ba801828deb8b49b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1cbd639e0ef989671ef3a7343b27a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d290c9610ce89639369b8a79a65225f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e169ca0856e97889ddfabd35f159946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2acb5aa4a54f40639e8de98269846947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7690fff0d79ec202198788e07806d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b4ff017d60dd1f62268701aae6261949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0c62a031eae65e11869050764c47950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79b320fa2f570d0b40af809be30dc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c057910f8d9eba1ffe74f6bc53ae25a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4efbabcee137177a1ed1adc650675953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253e6845697db58085af784785e989954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdb96617c2083966687feeeb21965a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab95c7c184b6c231c718c1f626184ad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ec20fc15583a9ac0bb0cd96881fa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07a2a4fe71c09083236bee21b9f4f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e64859bfcb1d026d6fa904b48be83959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b950c377d197b4d8b7278fd4d0294e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a5e966418c8b65139bdefafdf88db961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce51aafd0c1b7d4f790bf0cf9bd93d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780766a8de6e562373f1047191f1657963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe45b547bcfe0c9b16cfe89197ecbd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f98e1d6f0d385ec5ed40208c8b93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf38f24f3683eb530dd301572c1ca7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77012d6fb8415f3c68a0d98912ec16db967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6a01ef7305af9610f456bca2bf48968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc1572c035cd1f29ee4349b3a2a54969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8368e181af60c7c1d1751f921be65970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bfac6116851fa6e39ec791809ffdb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f10c6e40f88b2fa6c1dbdc6b6949972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77638459bb33883d2b6da99ff6bd6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38d37ec21475bf15e2d0aa8aa6366974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605aa7c181e89914d7b813ab50a3fc1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c516f103a8750b2cb27ad16b4c32976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397bd3c61bd37aff87f9e7ddb614d0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74d2338f39fee970f4aef58b79b3a0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674a9573eda1d34d2e3c7b1f36a46e2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6b2f2153cadcc308d38d9d26f9ec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c1221e1a63822eb9cf5b88147e8a0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df274b02dab284344700d296cf75d734982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a20edbc22daec386e59c305ecdf4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d58c2ff5d29963b616b03967fdcaa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a357a35702529ad2d7946d269abf9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba591bba615e6b6535bae9578bde9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb5f5e0b1a1250801d27ffba775ad987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297dc95de83f0dc4bc56797eeed4bea988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787264213a9fe4d7ce0a4baf24541bd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff25c305ac2fb2b77df5e3f7296efe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce1c8e2886263455be0ff767e55d7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7a55edf5872ea94ddeaea9c3aaa4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b33eb8a577bc9fd93a625943396a8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9cbf1c0a537ccbcdf7354e9f02e3f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfcceae304436148d6e197bb3a61da995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847403ed2f68bd1bcc0c0263a9f990996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb97028b45528fd2816ba2e590994997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04975637c866b6754c10c6aa2adcbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d8720d3d43ade660147ce9a43ad542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62447ad750f49e354a17e09c6b3dccd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2422957d1d3b421ab7f303c2b590f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3fd55ad1f2d16a436e23e45346965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb3f7edf9f699bec4cb43d278e3e1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc942e31dbdbbb68c7b1a05c5c78c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b684993f5451f77e608150135aab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305a44f9da3cd9f408c5bc06545da19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc51ed4b797ee22aa0d7ec95ff2bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354cf8d829a0bbd791a0cc6e687365311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371510b95c42857a8f5acb52708b8cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad69b19912a4aec4780d2c9388b03a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ffb6dd6ee9fb5b20e2e88e655a2e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf07b0ddd578f3d0ce003b278eb9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a4debcf2236b579f973cd33174ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f5c06c368187766d9835231e2afe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3638fd0dcb63f180ef686c082ca47818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd69d4a9fccc35e51957f20b2a9ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc540b5763d741464e4cc7ad4a3015b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072fe1fb7813f2f403595d54a5a87121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769ea3ddf63d2c001f2154ee8aa321c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc41c8dba4948744d34e38d695f3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1323f6aa86f42ee9fc03954435e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff972f866a1acda2983d407a4eb7a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffb880281c9e5e7321f45060ccb23726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66763b2d49dd63b240fb8e364bc5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f288d46555f7d6eb5ad8408c3ab0b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8b387d7af0d61a52ae66e502ae5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec55c6b43e2e3c37c2dc17ed74aa18230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82453846c518ae527f216d93a148cb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd007baf33cf0002861d0b1ce3dc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e455147184bad46657959fb9d7f3c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e599a55496c92fe65cc9d4c6fbf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab0df6753c5c93c8ec55fb9c44685b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6cc006bd055011fcf582fce553f9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16db6ea6f3e60bc03c390194657d5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec62e04ba6849d2c00c16ff0db29c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed80b79dbe106c2948eaea52c3cb9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3355a5ef7eee3995a42badb8d349540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7cdacbfef8b66bb91be7525d5d1e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cecbf7aea20f99a716b9cf50f87db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2518f2cbcdd027a18565df945218c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5a03c2c0f350244c00e55c2b91c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169066e5f2aea9c30d9d0ac47600a36545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde96e91111a5ae264bbf2477b7bde146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073966856d74fb2b3205d0fa08382447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67972c7864ba0378c6a44f6a55387a2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145d174ae67d9c34e8f1715d2a154149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad982c2e17976c5feaa44fe7200c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09040df5fbc4f75e41ef55747e3612dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a48d7fa485a672ca2e848bed353add52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0b5801e8882ad8241b39f0f51c54153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48f1ed7feba19fbcf97ee24e80c6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab752960c60d3d12ca97989570116a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a3b1f0e85413df9f95aa3549b23f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf7b22b746a479b742206fe7dd23e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac0f53c0d527fbc5b97082c7b57f7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2f24d12b314892f9bc2c9f011b5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09419444ce6057c1c893d9fcad528960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e993a8effc27539ba83d4eed6c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0a939658d6ffce01b06fbf4a27dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808cd0e3322afbe6af252d02f06580c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913bb4788515e8af2e94af072ab536564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12f47b303bd3be12a9ca0bdd3748665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e5f7f8071d63ce83f62b2fdecbffe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa803b2d7e7c2ccd86e236f88fa97c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508928d330ede851c4a835b88c20e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638569878688e647c8b1b2cbfc8dad1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f9ca480090df7eb2a4cd1f23f011970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc158f761c8930cc154cea1ba10d43471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be43fd611ea360aded6a707b2850cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319e7dd2cb049b88e009cbbdf2ce6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54689cb0ebcce641fed4fef7894fb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad746297b8cf61b35e48d956d7158075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e8bf208e676a9eb5d1718d315a1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db31a413fbc1fa3d58cc69572d3fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0318726a87e98e8e96ebf349875e9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e44394bfb95293d8333549b94e5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef74f05ff05d29b0d292e5c01e9196980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c13c0b193b1435a3a6e58ba4ab1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839094b59c6b79a698c3b33788ac8f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce4b179773d7d82436da5aa1dcd2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bea23fcba40eddb8772d5a1873f0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646dded5b51f0a5de6618714350e3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9cdd16fe9f4e839d0fb7a943241686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94ad8195d4242825f7379a3edd78287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91276c8baad9dc31cb61d0709c50a7d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835cbfa9d1f39184e38fe7fc60a80c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac6ee0da851c7f63e05190dc7bc8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6578e3bda68fdcfc7265587b2292d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd6f2f034b2a7ca5cd15f7fdc456b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3726c930235d752f95534b133b70193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af563c456a4401ba1fcc90c4c3d19994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c66c68dc9ca180f9a877480ca84795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4f93d50d58b305225cda83ccd34896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3362b3cba2b86fc80e9378531e8a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6114902a595e1f810aec891db913a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140102c318e86e94291e947bae43e1a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b540676c29bbac546dc093c73aef47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d7f79028cc613245f8dbbb16789f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d809c1cd7acad3a12d3db52d5e5e72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd460cf7fc9085d05211871164dacf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889872605bfe58146ed7be5d251e33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927919e52c3cd7529381189d6f2afe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920ab66ddcbae9a0d22c61508f4801c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713f5dd07312609a58cff0c3e4f882107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c262c804820fc351dab3864e2defaa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab0dea2b8f3a6da995c0e17f88a16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f39b990c39d737611ce5ba1eb4900a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9be53477d11b15b6309380baecf24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca9738e32c18b8b7fa94c0aec5f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8c8fee15cc265236dc6677d2d6c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95608918af4ccddbb185e4446f340c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec8a82690dabfaea4c9b46188d4f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223c668327fd69dac7c7100c39e6630116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2e70c277cfa04cb116242ebb7d46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b249e118b69536ee62a4e2d34e6ead118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e0a4c32f369b2cf56a15727b97bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7949647b89e45b60823c664439fb49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089dee2dbdbe057556f7bf665028dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26511356d4f8d34866d5b454c5b73f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118cedbaf88ea797f3811756ebad8a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0b43845614ba79d1d9715b95473e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57ed7057139a66aab19b432fd12fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100b241d1239dfda94148f7d5b7f9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a070b7d80d1b70e739f721d0b6cc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8865b868618cafa72afb85cd4bd4a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543ab4aa556beaccbd70554f9c3e44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a453f432452a4bbb7d0390f157b8cbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071cf11d09f294bd987246dd3ebd5a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede8e217aeedc6d844861e5a951a4ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcee63225281c599ef5280316369f83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52bc4ec4b0db8895fb5d8f8489898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd0eaebab16b50811b154d626585e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c84d8327e53bbda8fa841fd0c22a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97ff1ef9e3eaa2682af8fd78b74d10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6f4478a89041d840fa2f8ad35bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29d3889c2b62a52450d0408f2ddb4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e00f417bbf864d3aa6884df75155140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11321258fe61c124d9e5e54d70e040b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af67ac3a6064d0be59bbdebcfe703142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de00bc17784b1b8a9b24e0fba01b10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689cfd4a2c515f5cfdbe4a85150c979144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6fa79294026fe9bd55a98cc1b3e03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170424e6abc0178245aa10e9e5928b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078c00a9fb34fe5c899b170a67f61f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205211dfd0d264f01ad7cc092e3a66ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd011a1b802d8e172ceb1c715fc005149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc58ce9f406ebe1b1b52245c489620150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfdac682f79b6ac46677751718d5fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a5ff908c9a4fcaa217ba3dbc07ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271640950e70bbf62aa72a7e4fa1f65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d816173972466c25997c66c41f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b69a737277032b1f01307dd239783155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374a8a218fb1602a401a6049be67c88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d0eccb9d89d6f17f1e651ef239e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d35a6f5a4ceff26732b8524ee8fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7d8017d70c3f0e2eacab443e2598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40d8907b110447faebd9572bac03f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce3b724d3210ce5b2f3047fc38e13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bbab6da07e8229bcbbc07db1fe737162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91fc94dcc1be663b3ca9e41c070a16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbefaf58275bba86c71041e8508d00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209ce8ba4f75996b39b4a2d42b099d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175594d6589a7ad327c5fde69ac319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e2776e3b08bd05f7bec609d91c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d84873688d68ca0e6888ef7be51f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f010cb7c80f064164dacbe849f83d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a10c18010011d05480ddaafc90d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb77881223be867623d87a6212437171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b7842fb107145b8e5925bad986d2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb17ddf66be078e27db725baa3ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f33103dbd394c55bb7f1d6b12ed60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cb9022e591953f1e4b638818f8c83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbea04e6c46565c735e230ff210758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f530c672c9809de5c1fed41c060365177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0e978bdc78165d756cfc89075e6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a61afa7771935cffa7d46325dd9e70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42bba6c3db584e3e4e9fed1d8fc204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5a1d75d8179291a5bac43757f136d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05805db512e82b71b003ccb70ae3f53c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88048cdd4c20bd0396c65337204a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca34fffafa232cd95f79b2a07c5b08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e27e3677b3b0843dd36f48f01583f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b138cd358edc81a8aacd0a132d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8eecbd9bb7ae07299864839832772187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfa7412be3bb7a104efc2a373fe2ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990965414ee3a46e7e2871c3860fffbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3363501f14be77dcf2080144c1e693190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef7865cfae313c0bf84dbae7e2f1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46403547aae11563eb9c7cb52ceb40d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b99818561040ca66bfc4e1e9cc395193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39fac2c83915e7993465b17d7368ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dcccef4b19b81b88a263a1661d940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1234d2a6b4fe6f283d9fa77bd8bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3becba6b1f821283293231ff1dfccb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d0dd05bf1b8d7734c4f76081e7f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ddcd947ab77cf05184cebad00de02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b3b9dd2b1732169ae1a84528f6f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceab90e97fcb66944f3eac5b966f17b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff15091030202600bf57cf53a63ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb5d29cbfedc03433ccb86d7a9cc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeefedbf12082dad60021ef71511f12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bf1e42315a2b8b7ba8c6464da48a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6500fcaf97adc03d5c6b38b672844b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e87e041bb8977041651a6433312e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae10185c9127366f838d49af862eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9d85f948cc2242dcd01f9e55733c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bbb5058c638390fc1f0fa7579c71b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3147fa3c812ee777855d313caeba14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1df15d015fe95dee1bf43e6647ca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff55140bc8ac82d669d7d3ce2b8013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bc88ba798ed2500a298bc96dd8faa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8693fa27485bedee8fb63886c03da4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f65dd51fb260261fa89e3b28fb428216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0559f16df4d4312e35482843d5f651217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302206d30b5000a8a0cef5b2a361356218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab40e74870d879a75255525c0e3a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3e770a8a5f63b3a251112a2e853b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172c17df3e5a6054d00538be189a1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e1bb82ff2f985af594e44d38d5e3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b038011c898e38fa8c1e86e159371223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400cc0273f0155ec816651e320c7ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a075f9e1c982d2197fed87d2610ce5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2f5658c417a072701f9293b93759226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9b17fa498dcbf6358b622adf57319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce885c2937ccc67b3639a769a2ef21fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d23fa7433d64b77b4e1acb962d562a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a112365fec0bec3e97a1ce22e42d8f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b74d481d218b50fcaf9a9d2abac56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1987abff7b77416741762dd75bcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f89a758a00c24deba0cfe5bcb691233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc557846bdcc24af172d626811a3a367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3331d21b3ad9c2b53e6a400c8335ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1afff6587e9dd9344ab5b1fcfce89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71321e6607a845f37c6848f76542bec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56a7c34afb36baff3544bf1a55e0ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d33f1f8dfd9bdd27a1d3dd2cebe633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8bd34395eae345f4c96f9df018a46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b056935a235fa57946c4159214620e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e211ebc444466bb0d3e92c509133242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15c9d46e6fb5b23e5199a81bdaf52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc243154fa781876d666b9543991c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd728cfb7b7e79d1838db433445278245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b388d96ceeea77a99cb149490f6a0b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a1bc598598dcc9f4f37e6e90b832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8e9a70623c9f5a3c512c52e450df0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b222abcd33806def4dd43d461bcb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086d25634158080655be68d4418641250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994888555c70a06411c13aa5fa54b7f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037bb43e73e26d0365b69f83863b3ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e718e83921240c3fb930161712c7cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116aaa7e225865765a03a27cf988f60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b4a9dfbb16c39a3ce78d09f6fec2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bced81f600cc2253af526a36c3887e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d13d60e361ae00810f3146cae4d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c6fd9734994da60bd713345c3cb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914cf0567ea42adb3af0335f5ae57d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea53192bd3133ff30683e1e375cdee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c3c53fcb22581faeecd127c25949261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac493cd6dc41418dd0426044dfed7d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e46f98873db0233a63b5fd377bbf6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61777b1cf310cfb736e8f6a18f1b7534264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76de48a724f49fba79f2c3b2f7c0f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d2e602b603efd5faba09ebc27c66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11e48b66e803ec4d8b188d1ff33694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237731289a57f81d73d1b4f683c303268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a76aca9c0e84161c9be2146d10fae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b563dda61da30c9b7607a4513bb9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182775e5b7161fcf0bb643bb929c0f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba114eac3da1d370ad07ee6f50ed84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c395bc8f3872e2947839396111b185273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096a09c31d8e9b81cd94d1a123d5a79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2b8de542927cc79a253799483f589275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447f7062101bc31161cf458d41e546276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b2278b62c579c78a2ac8cd3f7e5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bc41f1513596f4ff63d28e86f47e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4884b872f853299d788b4fccbabe6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f52b8dad729a9b51f2eec3bdc2ff1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37143c30cb71aa8597a0d0486d2c41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630790a1c92d27f19e9dd199b8e1646282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b2a329fa55aeec05c9582ccf939b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85481a2234bc1e3f264955428b07eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a1782cd07f49293a8072132b301285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f3d0fab2ecb950dcaa7ac92308b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968b4e8248b6febe6dc4688c3c5065287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d727e20534841004523bce5b72d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622cbea321fc4d8126fdf378eedad13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dadf84a9c8ce150454a74c16c5183290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076dc310215b73466292e425af5bd0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27ab3d1abe831e0aaee2bea598053292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca6cb2db397416ec9f13fe5cab4c42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e45ec7c77144a04531c739ad6803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7471ef3a3ca55948e0692a5aa1258295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba35260b46d735fab4895aeb9ba1ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f311e986d315d2a595d6696bcfeb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4714e36efcb21bc4a3975a98861b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755d2dad230f7805a36d3c5e4527eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cc2163ff20aee73581cbfc99f372300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab46d1c419c5446f4445a08dcf1f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325e8c90f7023b4e89a56c6576cb3a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8023abea58a619c6daf7da1fd6ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf6529f4b2ba099d0b2e36a2615e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076b50c4144d18f9bab0d7c99f10b76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1dcbb832ecf890e13418b34ce756c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f8add4727e658a1f56676420bc5af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceb96c293ef3d59eef7db04a26f469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6643d4ff42c8c1e0a9197a8bedcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe0c5392ddccc23e492ce77af260a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b804d808bb0a0f13d339a2dadd192a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f171683e1ea7b4a5e92e644cd9d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf596d2a3400ae175cb84cb4abd7a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379cb5e4d935bbc5e6eff661f0b243a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b652af8d1987b692bf0dce4a3deab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711511a284257f6d59d3979af9b870316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a9380bcc24e9a9a8045bab09feb66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad0107c118e2ddc2646230b23dd39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ffd3ff090907c7b3d44cbf00a3685319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134e91dea1def87282884fbd995c78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a85159451364f3226b30f51b5e2992321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66780be2c099a5aa571a154c781de69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bd95603c5df824bbba79a688da24b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf835f97f082454c322f32f76717c4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3634b3482f7ba404dcb0e42c879e8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11228403f00294a68e20558cec6c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2bdd04fb3a05ec89f489e0b857ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe211e621c8d4aead1364acc42fa24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2955b373866eb66dd1779164c51f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded13126d7d77a827ecb9d67b9413d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591f975d1205df6e3c6ebe3af05f4e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c69962a81a5fe01c633d9c38e86313332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa36c4f7506257cd9f6db889ab5be7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1a4a1042bb38813c5e66a689836e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf040035a29807e27a3507b159ea4910335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6393f24af01269efc1bcb14a4ba9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb19a3952d78f703c896af7f6873a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba84761390e450fa293f39fd80afe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56482852e12655feb6613b0117b5d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b238678befe950bf2831fb489743f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb618865f030078be5a140d27fbcdece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1f5dbdb4b21340421995b9af0eab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5190346517bf6d574461f3700da5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabfd8b9479d34deb57e1f33d6133ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7f2b0a22987299e4f756bfd88d2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7941a49c7655f6c5766ae774d1d41d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a95bfa2728bfb40bfa34ffefb23b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7f0aee69241e8a153464a84fb76e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9d8292cc129cdc9ca4f1ee9add622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80cb394dd3bc3409f36184e13e5c75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14050d423f4cf78931ed762fd392ec73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c33cc7f1233e827ba1c62f6e8b418352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8365e87124d32167de749d9b921f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab0e11b4568521b9214db3cd07cd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c9b21c53679df361f3c55c52a1227355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a139267cebc9a8189d9f68dd93fc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a73704ecbe973879fa369d6e3ddea7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ca77a266d7c7f6f7746dfe834867358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb8bb783df6a398b20c202f1405e1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434786b17b3c1775cb62a91dcaae0f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03904499f5764aab000c4428a7d9d39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea10070ac21c87757dfc6669324ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044243a819853a2195a5be1addb532a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0d070545c53cd6c95e6170fed50c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5346cf4837d136dfc7e91e54a545e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b7f8e966460b0ec6036485ebc5bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666db34b4b99be20b0ae29dec5f76be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa92eab11de25515015e17e138f9a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3eb119af245a1729c8c74f212ce78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c0042a3f787516bf8c84aa33e5572370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a2a9ab0776e52b205b5d45785061371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6128685763de4bb1b6ba6bab713a74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48456c0292cf97b58b8923fbbf19a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675ea001a447a4632180493c4adcf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb7f48bb967907783868c6c2a49c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1a3a890692a08c9a8980ffe4d077376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733303e748b7f7188910a7ddcced7622377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886acc053ef11c72c5745f308cca834378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b61b1fb8604b6bd0d8ea52b8485d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ce9c85c15a88901e4ca4e51be7fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa892eab4d2d7cde72a2da94cc527d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef4786d979bb8ce7ec533f2cd5438382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a030461c1f58e0b806881e8c99a642383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1e3e89ab8878b9dc8f129f6e0503c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d251c5061ee1e2068957bff772d8a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e72d727b7686c4aec089d06852c0cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d0043a5f3622b56d94a268e4a4c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b32edb0fb394a75586507b3b3f9a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d56a0cc1defc341e8fa01389e485389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6637284b4bae672a41111b466122c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5c47a3114843ada3bf2cea26e97a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b72b2ede32d18216ac342e1ac4f9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39921bb426c1b8b888e65ce7e368ca90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66902b98bd52a51598e63a46b3bc14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbdaf9d30bc50d03f6da43464bbcf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b8cd7ee912421586d516a49e8982396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b488128fa0f3c47e008ca35bf623397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4ce99a91a1af181813b571aebeab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ead295240a4cf72a95bb2d8918f0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294359789b57671b3c919ab21a3ffa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2790e27e940bdbc0dbafc18de691401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec56975d3fb046bd430bcbb0b625c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4407d39066e61c21fb0cc4820e4304403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7eacdb381d811462ff6ae0d48cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acaefa173e0ccd139990d3a4ebe9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a0ae575a9383144d0e32e18e4d17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c36a730590215111680871f7f74f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73741c8d150fb8e5080f04f06bbba7e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b10570d06d9598cc599715f6b7190409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ea4fbc556d1b0c7fb386d4f82c21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d3a5dd15eef7248cda51841929707411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c4507786f5a0bd5ad75bca381aec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7166aafc6f4d51208d09e2a2b6ea4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8140516817027f27cce6bd5fb702d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c07466d9f5776a289bb9afc6f3b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b3809e052af916efed3d95e1bdb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc209fa32d424f1e013e6b5a52c1d24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff245feb11920dccbdbe5d3a40628418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252491b226d821427f0975e43c4fb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b60c6e018dfe1cfba8b0e5f71cf31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d3ebe92601f15075984a739fa11d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7e0db0ea4c7f5d2d74b2822bd57a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f9145863a748bcd6ef5da38f4729e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab88345ff76536a40c5b7b066e5ff4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9124a2bf90a9c56b30b080b6f05fdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057c4612488a5cc0f3574156c7da59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57264e9c87b419a6db37f9e213696c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630300dc7122f393d004ed3a03cf01e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956eac2d561639c9adf079d40074b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662311c396285ad7a778459077389a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9b38b7ff5d1c516f8b5ea8842233431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297012c4ca4cee67f15270b61c9c3485432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23d7d40a0efe77e718475d6db8a90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517433b6a0ca12cd041338970851b011434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af78821e325319ac004463c8cd3bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6564f96b2585f99e70f49c2a01c2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381effc52aba77c330572ab46dc976b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5f8b011e2196b1abd9bd801ef70e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e10e4c166657787a4dcf33f6010724439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2c479a8494123e7b05ff19b527b21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68e3f4afd3ad16b27bb01a6bad1f22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492af2a6722ef5c26d7cbbcceed82e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad87d0f55d49e3c7b9317b5f1332cc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2200f4f02c89ee729a559557a87d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aded0f1a97c4f03bc34d787d4ace9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5fbe3e694e3d546c5bf9a753e2c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723c829328a30c3cdad273fe61fab0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4870d481d8356c9e3d4dfdac92c00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81560289376156a309f8d42fdbfda135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701fb4fbb1fc0e78e81a42b9eb05cb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b67bd6ed1ffe3cdbc406c0edb3b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890dee4d7b4e0c20bab425cd2104e5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321490b81dad275690a48a9ed8906f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadecf1f9b59a7eac2200ca988f0415454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d76479ae512b9e6cc1a1136e047492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c1a2b1209762ba63825b7ec47fb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf67ddaaf7ee2b4f1dea8127e3c3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d22e721ccfe4e36779cecdd4fedb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0450fe7f540c830720edddeb30a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38846d9c7b543b0cdd4b801d1c539f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76d00668c11a66cd9139faeafd18f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c6b7673168e05cceccf29409062e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258321abb93b1ceb81c7305dc716c7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453f05a98c0f7413d0fbff3f0a9dd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36077ec5b18644811703af560ddb8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf279eefd1ec6c255a6e892c45341466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299c22e3b4335939f7d912d674a2410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e3ad475ab2ebeab9c97f4e1651344468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b580ac50000768d1dd9b8ba4ae5982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84688a5018cb7de2a29c9eca74ebb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d95d3261b1ea2256782e99f017e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36af53b842d0f81f8cdbadb007088f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abad91a27fe5b06ffbc4bf085175da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3de3ae309ca1257600b165810b853474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154673470e0ef807154a70d6bda227475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4f58c6b3e112bd4f2e5c863e0b8b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7358012ea707c50953ca9e94f4853aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618bf3269be5889a48b18eab68c2773478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e6180032c7a1ecae5a309ed8fa46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfa338a2af1453e37ae13e65d414e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360958cfcdcc612233c3536d1cd71ac0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fea0e7c5b7f3ae04a98123fa1d460482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6897b838a351792cd3307a399fdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0f6a2d5076aa98ef45ef4ba9a138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809cbb7a8654608b93e676eea633af2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c7809b4bc7c6453f87912f96b100486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea898a59041d141719ef9894fb948d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab6af5051fe804cc55606c033034a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528ec617700e4da07b24a38ea9d13a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97339c7e4a4b042e17e713d82161ac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27479560b31cfeeb1da81efef1c3b7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc7f2fc0cec62b66afe91349003f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40042db8ac44d23d9d1441dd41b74e4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc5b6b8593f1e6f4f73973cdc84d3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673be6866a6a35ab9020b71118067b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5d120de90a755d1fd5fe7d372282d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b9344d7c1d2b68f6ce5a8ee1ff2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9d5e32235778db7296462f72e0a35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ebdbc4c1d8290c3ef3cfb4dc6b807499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ff88e6405f5924ca39f4d3bbeacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a92e293fabfccc72a55b9b51ebec15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a5127758dc48c3b0afb559de2853502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c44ce7d56e664ff318b27d4b299c29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ec4cec21e7c847d1cea7217a3efc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e711cf7fa168c16ded85d975813ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17724d1cb9a4f78cc09c81a1a7ad9313506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3603589c652f1c6bac19b241c3fb75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8f7b2d4da8e2daf56af82057a48e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b11b925394792d134b3bc2252db2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e06b912f8476d6c3712bd025574a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1881a0dd5344d5538125cce277fd89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67f396066d6d5e15677e6c8e7f5cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fbd4f2711b397f1de528848b6688d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afab89fa5bfb446749477ce26a6f78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf94234ea7261ea10e33971862000515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367ccc4c53d8ae3975a9ec65b220588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d22293b7e5a88a65bd66519622b6bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba8a0cd9a88dd161bb5a694c095c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb17cd3db3547f471d370247bff632d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b783bf670c384aeabb27ebf4606697a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c607204e3c355536b2317e0f5f59c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13eab8cdd7a27d0c523ec4f08ea980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e2afefa81fabdbc71f30e2d7d765523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8af61b2b7a5c6fc9135cb0989a42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185bee9f21e081da35160312fdd59b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7871c360c9d1cc3eb448b5ba6b954526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365294684ecf3ed9cca9f546794e869527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532f3f5d963ca60115d902e19dbe79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69aafa6ade8b6764c77d336786d22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354f59bcb0f2631ee908215f3adca9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460708b913d80cb4b0bd7dcac935d021531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c322d6ca9583732c4b6acc37204a1ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa16f11ab9ef4989c2ad842f1f23708533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d609101f3b2c1eeba1027c1c6eca51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe116c82625e27d672fd9639b2d1c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c6c197ae1ca2a31586d1556a1b58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610cfb56d5a032a922110d12b0e88e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a622bc95917ace2d2579fd600d51d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336429caa5f81db82a4524e1fab6f37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3bacf8eb881c12dbcfc148fdc238540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6678f02acd1a06bf7a549e933c6a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaff5cdc8b655294bed5c6cd7309bfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba1a85d4e49c05be75c3cd174e77e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56306236e26fe44efec74cdbb204f10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79cfe34d5b866a4550c0d09d9704d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942020332b80b53a49e594d3c638819546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1d7c40e480cf6141100fba59eab5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110e750cd2d540fcd33bd58f80d97a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1fed76b9786fe2198c0449105de8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514b17232bd6a10d9e85ee80195f35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae9c567b1df52b421cf3938021fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d7037a2ea9aaa538ddca36a1b5cbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb973535f058fc7c1beda68ecbd456553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096b6b509a6795e4aec2e2b5a9f990554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e96ef805f0ccc5c99f0d5ad51e884555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5779e6fb9db235011a0c3e95652161556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d4e9813635d12ea12986136225fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6401616611e03f3c4f54f7f1e8cd03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7d597bc519ee8008f6a92ca58114559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801da623d9a2fdfafef27ff9d2c070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f135c63d13c3d6e487da31a17fcaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92f8c073cec45d05b552dc626cb4f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9248c2f056d28c9cd85f0b526758563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836412bd6265e6c9c09d29b0b62518a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244715e2678af6480f05a843ffda9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e9ac9fd2698bb5864eb7af7df053566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723ca73151c20823cde346c29ef1046567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24008787f01468890e55cb7ce2ccc000568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4e4c3177ffee70e9cfea1577e82e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c924ceece80aaca9804d65466d964570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88f1bd2b83f5c57bd93631cb1afe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c6df777f1b8f250c6b1de5d311a8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf3917dd4bad1f95e471914737062573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c628bfffc8ad7ec66e796a9c08e347574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d48ee03fa8eb73a256e019c3ef5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e727efe618108c71d5ca7771a27228576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446fca30807d611b8abd223e75e5e90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05b56acb44efeec328833ff51a869578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5cbc96b808a127b8cad0f2ad97f6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84a727e62f875a1bbbdabf1ba95b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7fbe474680ad9c5a953861f15482e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d043b38d4cce06e4b8c1b7cc89263d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec19a8e6091c8d235ad772dfe01593583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23d7ebc7f2f3d6a7d7fac6e0084eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6928ccb9dad8ffecb4353f05167bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ded3c32bb6b61c29c599f5f6ea0416586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab64dbf3310161fd4130d49aaf79c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b726ccda2c4f3cd4165b4ed844e8d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ebec59311721b48a0670393b4ddad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a2ee2bf26c3540144963befba175590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934beef90e13cf990be0fa262ae8d6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd478c755cf8416df5c1ebab69aba0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccce91893d2ed2967d1b17578c8075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d627651d6b3af087413d659d1782ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb6c1dddbf46683acbf793f69d723e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f3cbc3437180200ead9d93ea7551596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069b5ffd6d2199ccaca37ae9f441fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5d94fd839d456435fd33c3ab3546a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367bc0424797c9c65a3540050b8b29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e0a2f22cfea398584e73558b657b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd795f888fa18aea2d7534e10d824601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504b31f6184c24596fa40ab57ea254602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d02d858297662d4091453748bc42e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c461b3a7899f8eb9c5c81dc3f53e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f951925df1360bfa8df3f409fd17ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8cae0669eeeb96d93e76d44568ea9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b110c5b7d69ed8dd7bf0aec1730955607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250add06dd22cda9bf3ba375d3a0eddb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b6c49ebf46b2f048e6b0361710e72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfa22c5633611c218441e58513c51a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cc3c48b78a61bd80e159b2196b9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94735ae71e2c908eac556571d6d6806612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c5e8835ce20ecf346a000556d93b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb75fe7ba87d215b445bf00d840e42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae5880c0a26c486b17d3e714c2b470615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b8e51d999392f32cfa4e59a41494616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac023e459bd705034031ab88447c9c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfdd6f5290301c973fd60c6c24a9c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c4d0afe5a3393dcc1b75eb8d0dc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc66ea02950d208f1e6ba5ee241cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c50765592fc1852638132cead9ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620546077dd99e993728e9aea6715e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669525ca4afefb1b2c12b8d393f469f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eb2b89902aef6366304b4be2c339e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e70d593a7ccb4f5d05c5ab9187f64f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086167a7e3d267811a4fcad4ea3039626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6f8713a7fed67b8ff8c8a7c33a60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdaf9b14ede3707893c2413fbd1e42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc461ca9381faacb86a22a343864e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70436a677f122c7deac143cd8c1dbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1061adb1f11f1269e0951ea44e2bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c275fbe2361f07e550a2af0ad3a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c11cf9e4ae2a299596b114abd30a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aba4bb960e5a1320ecafcd04e1175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb06d0e8c9c3763ebce7ef718835cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cacea8b4f232d9b82f532d2121e0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d3abe7e92c9df200fb683c4f7a85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e324df12a00685c6fd7a958a6105fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225ec23177f25c7124067afb2fa26e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65c6119add289ceb9333b45130228640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a41dd88384c8fcd4ab80c7529b27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a62cf5fb5b50c5f7611f5879a065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f049c0b897a0e4d91ad9769910b7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ac6e4a7e72de3dfc2d5d05e34d2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b4e8d6b25eb9b6be4fd73593713e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4697165ab33ae6c9cf1464dabacc3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532b8154cca8c600f0ad74b6eedd4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227967782c3273c5e6a35a4ffce89e8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039266301d62bdb2ae47b686825e8da1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037acaad9f0324f97e3284b76001183c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386607528b2aec9de0a2fcc20b9293c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33f6ffdbf369124b4ea04e030798c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423b9873ba0c9a8e6c98d377a424dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb7c5f51f8f7b60a81592b305efb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634d51bae90fdb65fe143732d94546655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89f43d3d13ab2c3bb49194b1388649656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055bf68e6947c9391d370173006708c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbfc95af6ba8f5c660643ee3c8982c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64e5449fc080af6fd1e1e135797f12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ca0a6bb407f0bca0f7f443c920d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0345d1ab0303c941ce99e52a20505e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d81f0c0e83b14f62e0f3286420c37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c166f096be4a0b8996be0a83abe14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575fe59c04def8f059fc142226061fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d970eea42fa18e46c21d1f4ca0e2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6f4a965a94207f73ebb0d7633053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b8190b490ab1f8f53396a8f2e423667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b44a137d69414ef2a108cc9a08d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f453b10f5622dba4c0a80e099528669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eeb91a8e92fcad430a75546dd2a84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ebe032f9aea763ac80313640b083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f8bbfe7a5096f741ae4e70496ff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ec619d97654c718cffea6edf70be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae868a6e086b56f06bca95ef7b6e4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bee1390f86c3526fbb8de08b92c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082a6d4a566e516775557ea45fd9c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e867998c24e3574e1d874ec9636986677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9890c698919f004688c54510f8007d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d551f31f6f22cba59dcdcbd7d33726679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d7abc7176c557c83f71b4629c0f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6f25c192dd50585a55e98c2a418e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f3dc27cc53f4541c0650390b80e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365724af24114d9baee1ee61bf57a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8fc8a2e9209f5d87dcccc4136e793684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3792f83ecedca663cdad1bb1775adf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea95199953025b3f408c00042d0121b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1da5040af8a6c7b8e514dba7a5ba9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444ba79615cfef4cac9f621ed4b518688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a7c4aeecc844cd3cd484b8d25555689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5aa50e4eb29fb18d4602d6404265690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceacfc46b9fb74793f95013672a6258691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb60359f88d0bb745e1a596fa160e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc65cce64d6216ccdfd34dc2d8f48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459b49a8da6b132c94f3c06170ba47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b03d66ad05fccbfc5285ab7b6709695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3906c7edc966fe121a3676954a5e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1624cf8808627da9aaa7f1d6ad5806697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac4783d7333a0e2f70f224b7ee668698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa34e1df65e4232e1ff5686f8d1019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1612b53e8823bc159f9b0eba4f64fd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2cfb780465bc9f128d698125ac043701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9b90212dada5eb225102473cdec62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bbb3cd81da8810757bbc5173fd941703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e589216a1c275e179290920845cfa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a89d7e145cb4c25cd534b92b42bdf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb6d69061fe02fcaa3cb107be7e002706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4271dfddc7edc37b4b7ce214bc520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e5add0a19417cc18f86fd6bdf0ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8939a46b7ef6f151701d04d1dea438709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70722e05bee3ca727ded2200758d392710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3eb5c3d523a10fa86f70405d5744711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b66ec45eae8ca01a5cc45d5699294712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e094c5c574fe7ba3211f14229434713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c66bb483c1670e73249a2395bc9df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8838682879f0998e36ddc8a9d9e72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6921c90e5bca5f62b79b57a5eff6eef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac21691176bf62165d695d8fc35c32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13108cc2a5690be9789d56e5e9c8da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400a759fffda076b0efa9f03bbba5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44e561cbebf9979368e81312053c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c293da5e17cb5373a735be46464d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01fce95aa6947dddf36b5a6ceb30e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeab8ab55ab29d052af0e5c5b50d75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580d3e1d02560c096af76d61a90b65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d947db8f7e1851c6680d7a903cce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f7ff5a9668f7040ac5d47689b675726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9dac389b17288a1640311f2f90d11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4794302745fa5320a9b28bd7879dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c6a595afa416006bb508c89ee8b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1310feffa430f38ce500757a1abb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d93b5b834e9b58383422e6fbb0d8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef8bbcbc673f7a4b3ec9afb9f88682732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac2ee124dae1ad384e03ec990e00e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb94d3a265d41d750f7ba2b1ea0bf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c3132d743f3a27b4e5414e68b6b38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a845ae64a4fed47487f12e64194f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a3ee9bc5af456148f080657158e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6b589053f6b7b4a094f5ec1dc7c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee17690a84384d1f0f7782cf650bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681225fedda125d00bb252e10c6fe88a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695409cdd997e5f6fae6d86533d96c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcfee10ff9caa31300358889a65faa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5bc1704bd7bbee20ed6e8844f7e1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa6819c8a2ef69744231aee6c5746744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b2d38b4337a629311ae62f10ecd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226c6d5c9fa8e6dccc5b4ae4c240c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af2b337ec03d085c42283297f7b2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4e2d25ccd93dfdfa9b347e2c194c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44b0d81a961fb98c805706ccdd1c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f74464a78e9958bb676fb574aaf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e2aef431d689feebc682e954e527751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0774ed1c4d9f8d9f153a8b7bf0503752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12351c9a9e3df07dd08d0eca956a2cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc151b315e55b0fac69ecaffcc085bb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c6030dd97b742380f0b8443ba290755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c183905442ef3824321d93f8bb51eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea696ac4cb4e6e10aa450d72d8ee80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85f172b2d0d103430a0b4b801198a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdcf212d1ca11c0394332527ef3efb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2310f662631ff1ee0aae28736b71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5cd9727e18cf35bd98f96a992da48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de10a74c3fe66b1c5c2548edd8d70762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033123f158836534ba5c35d0568a694763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aafaaf0a133212800a36aa3d74295764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11effa34be559e37c85112194cca6438765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe0b5c267c54d60726d202ab5d4a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36364fae19032ee5f361e252e6e343d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c61d0815790d3c5dfd3c7bcf938e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54813c5a2924ce2977965a2e5a26508769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863c4c7b349e0796a7f5aa34d923c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5aebbc586964907f1654cdd9f9ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069cd0182a2e88a81e4dc5e9320733772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9e21afeeff3d3811dc7cf9e222c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a8522666e0f7f6e2a3a7c677efeb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f89e10e34a84d5b8b41e5d6a17af88775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b43c72af622410d46dd2f8f6697e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eec13b1b77bb3dd27a4b829447a959777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97daa905e03b3da773a9016021bc84778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262f3707681a5ae39f80b9524828d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc25a18c9119a51665ebdc3bb0332780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfafaf7dc527879e8e3198717d1ac43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638359f0a8520fb445567ba69f51e51f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676beff28bd147068c712862eca2c63f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d79a115643e6443c4c450eb966c72784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be549a2010235a67a2b581e19025b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42a773994b6e47d8a94e7eccb8520786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057009a8a2b3ce9b7ca46c74691f22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24948d453a5d07058e79afbf1a2ee2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56919f91a2574af5691fefe9df7b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aac9c4b75a51b3eb58b0a4993d84b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750283165d1449b54b9703dd0a3be3d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc0f726541c809379b29a49ba53d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae3ea7564878c7a98be1b112eb106793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403754dc567e7da313c5acd574a903cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c463148782631d98aef64c1d628f624795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a44074a1f81aafcd95fa0761777a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc1d9f47f712fc54925d5e52a628a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f60aa2b509bab8be01b542e79dcf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc07e01333c4228c69ef36ad66cffa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a8856389d7fdf6179acfbd0232c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a3168aa89fd88b6f5e72b38792721801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b6e2983c274ee8c4157e0c734b7d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd85e473547b32027cffc03c9e5373803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f382080d9d3b2c466d9f3bb5800ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91973db9f5f1e1905f42bc75aec319ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bf6491dfbde3ce3b63ae14c804a09806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a97ff8ad68aa8237124e9e37d684807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c3442971c881ffcfbc0cc2564d278808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d13321f067748dbd97dc31c1a8cbe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1dd87cb5e80d113000d389441c4a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbafeeaaceda6184ce33894f773f68811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c43300e8530361cba4bef697171cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192870e0c0fe4041a45dc5a0bd72817813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76b8ba2bf32c1a20612729ddc5da54814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bade9bb109fecb47d294af2c82435815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263cd512cee5a86fbf4bd12b414a343816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fa90802475270979a5dd21e15a9b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914911dbfd72f360875d7a7c6667c2dd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111edfa2b928ce83962796842e4c3c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bcc9f756f6ec8df871940e5b4de71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c49257b22aefa254afb7ab22f912821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c81ce5b66d7de5c7026acb7391dc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731e23074ffb54eac70a610f9ec1ad823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e240d3ba14f980aec639f921ab470e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517818ef9294ed62ebba7aa86193a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee305f4cfbe413f34f98a247190b9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a55c0d4b875c7166b3efef4f01623827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64d1a2e35943ddfe86da45955485f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c598eb110b76935356177f307b6bf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4588fb7a7cc7b1a5f1a13a50f82b4f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2cb0944c6acbc88cd763b3bd21db3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03a204d7b11884206b21b81ab1b4e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e667a265dcf0367092de50ab6ebb82833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b42caaaf0ab1d9f95b11d1ff76cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0fc91b0cb94b422662d0f5a7bc58e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57e01d9a354adab8cf70fa9ae64e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718dd9676569d9273e8fd0ccd603046837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d00e48fe2b95dcc6da6683a4acb67838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b92590c0055e1e4f8a71a938efdb2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5698f51a0b1df4998268b0043cd4df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0cd70625f78662c486a41b3180d2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba5fcab0e5407e71ee420657369b4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af87c8a9f47a84e7691015f375b41c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e1e43230d857fab30e6e0bca5218b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474eb6d310311de03f41f9e5360bd81845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced9719f4f1a80e61049ec7f3d014e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b985bc59c53025bd3015d60519ab2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5fb8d000f143f86fedca3e1970fc4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03250ffca58666374368799d702383849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ad4550b7caae02517598aba0900c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba514bdbc1fdfab7f9e5a7fdb96c60851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d402c8f16bff518767e16e6bf4e9ec4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643efe086f49bc91364e7ded3293bf4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd739cd9e86a330e4b8dfc5eb9286e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e0e5d7753a94caaf702274ca1270855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a63c9bdb8d38e6a78c9cb28acf78856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf35dab6fab36ec3929018013da21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc99e0f784eb91e74ac1ecdfb11ae08858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c410fef9fc0f5c1b9604c0261bdcc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf89fe8e9b1376053c38d9578bf4b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e709971baca7e8a39b6ee58bf043b17861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b85b5bd35d6143ccd8aca5dab5b67862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e367cd01a9240ee90fe730831508d3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18568145d055846c1016933b4a45a7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc9721924c21f4694f94c38c5a073865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd932183b266dec055fe56d7126ed15a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477bf11ff4a412126f966c0e41d461867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5755c21a2de2da87d01e481484de868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ed4d63c54e3c064ce1f838f3e96f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e58497e704ef59697873620277c7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc831bb6a0a2c2ef339c1005f4813871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641faf2a174c6c17d32dbd03f293d7ad872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4e2f1b13d643adfe21f98152db5f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0ef741a9b7d57d3da32ea5002c3d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b91dc64c1f30b0539b01b04556818875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41bca9795413229b9390d366bbea45876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d3aeae559e4565ba86ecceb04304877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6f1f01a2683bd6718ba22636d3e2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591c86f3c267bb8d07c18645563f2d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ed9907b9bd99a3c011b3b235420d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fc5ce393c78006baed8a7141097e8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cac7b758afacf96bee1db5b75225c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a70961d07cd33dff7d79c89d16f8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae8f1a7cf6acc5f930e1580cf1fa2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3778dfab5325e6d15cb5b71af069885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae13ac34539e99eec89a5d1fb9235886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263cd16fc986adc94694d9a98540d8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95355161630c0b9edf28cfc9695cbd3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e01f13ff26d2248117a4651d4f7af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881c273c784a887b718d7c97862949890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db5114e234ddfe671fa5727396d949891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3407fb105419d678443d6db9a6ced892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3873f90da17a368dbd98e46213b82893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896c3056c7f4c85abdf926af75fc7f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca5cfc3cc3c0851479992587f9673895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dcbe4e736776e2cae49807673d018896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4786ff73110d82db6950757b479ec9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8dd7192f56bb3e31f6a0eee4d9842898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692dcd27f802486130039c7440882f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3d51dfed360c15b5a416752aa17a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f00460b1fc74f28d891544114934901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655e69160520c66a44322ff078da9a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b8b2448549476ec61fcc057a78e8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cbfdb1ced0c108209f1af7d2907e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43cc9db02d730b9b4ec977e11bcad3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b568c19713c54a3294e278ffcbb33d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861343c77fef63dd5e0aaf351aa3101907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20c13f4395922ea97fda94948747d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806470b72b1ea8a8dac41e022a3333ae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c2da2d3f73c102335c3d5ebe18d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696671d29bd927aa3df1b17d665e0de1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73125cd884dbdde4053eb5d1f4826a7a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23ff3f8f0ae53fa1265994663a0c43913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8eb250d59c3b6b7453f933777ea8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf873890af5f421ee38ac9158bc2e4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1bcedcb78bf4ea7554a2616993ce9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082750800130ed26df2d42bc7b3896b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab9c846466b349f30b9d5ee87bd0b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f7761c35d4939b8e919c77838ee9a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd55aa542aff5138f73073342e37d3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed821d0c6f4b1c45c83527f73d2ddd2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ffff2a31169536c614164e52c12d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb89efe42ced80e10fd6164080a244923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694cdee19de380c95a4d57bf0d502c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce67919cfe7acf97929e213c92ef71925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca51344756960d757ec205617bd09926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571730738f90a289f0c4f7a2968324927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25120d5f0cd48aac00818fa73724e65928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67023f2a947644d7baaf2f73dad6c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ad1d829f953e805ac6a5061982ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267bb3d30b4be4307f31c8e59e58fef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc283d638eb96981c965c97471a335f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f63cfab0f6bf21d575952c578c91d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad651550ce498fd5cdd7b7f6c0f186f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877be841c30bea9174566db11e1964d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdb315d5aa0f892cddd4401aa3ad80936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43e436ffa31670f01f4bd7d8c10b1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c5ff64bac1dd2c2ebfaf8e00a566938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b68b8b07cd1e1012cf87f9aec6035939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2263c33a9464ed9010a57e733f5b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ecfd014d91d6cb91ea2501d66eaa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f4d697dc5f8c3c57d2007cbadd50942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba77a638a02d51aeec23b61c3c3bf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1815ead772bfaca33bdd9762a2054944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b7be757d51651bc064928ab537197945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bd6dddcccda775a33824244eae202946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff382c3c888aa6cf85aff0e3442caf9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd2b77238c195aac9a412634d564f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f615df8838d43b1fa12ddfef30089949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f8e1c382012b53bd5aa2ef9ae0a4d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41815d7e11540886963de8641e1404f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a5a89afe1a3582466316b6b48753952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9217f098385391e5629e36473413c6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a123318d8e18d44da93c40dcc83042954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512048513b08b35ad7191f01692dabe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871147fb3a1a0a7845e81adb2418792f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3986c87cdde88d0bc387a5aff2d65957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef50a28e07be64e89acdfd06e0b117958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ff872846f743936e20c7b05651d0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36dcb7ef571aab4ad21c1fbdc3481960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bc235e6f2f28b3adce4ce15f993f7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989323c475a355643c38f94273d9e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84732b16716aae00ce9ef0f3ec8f5d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0fc7d6bb76e79fea185c337fae36964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259f4787eb7967c03f291617b097eb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6d8da748ec46157ec267e2484603966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1f915b00ab21ba16967cbd4b75dd0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee81d8c90802b70c109e71a948c25968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b857a8ed31f67d2796b1e464a9370969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34d73b0402a8c85a463b995023731970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a764efa823a31d39b590195f5ec4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfcbb4fa2ad3d8c07755feec0fbc38972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc83e1cf341c8b66dfd6301edae5c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadabbcbafad00b7570f94b528cd86e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a718c56070ee471d4f991a310cee975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed23dcebe4b7418bf0a2a4a98415cf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a91115f75198838beb8f645bf8113977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be25eed02e1c8faa90c977b8cdf2b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4e156bfaf9831c3e90c928add68d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17fb855d326b1268648078cd35d37980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e1c875b5bcb088de814e0405040d3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464886ac6c9931b22291a16345750668982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f779e1c1fbef016ace1f55d6442a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c60c82f0468f7956c57ecd6b3da3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b33a7d4aecf3c26a5e749ae6c6819985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c4f1e5bd47ce517d2ece1ed503918986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f65bbd858b4db213fcb1a9d9c90d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f861d9b8e127199ca699b9c0b7e0c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef51138c4e784a882b9c8f2451da8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca3a7e7ac4e8e870a0e683abf9eb9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b5496d3915fd86e15f6d4bedabef991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a78ab0079a151fa26f1a69d209132992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b4531addb3bf3f68275fdd1eed47b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15638b57374d679f5ffd701806e1a511994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99b8023b0c282f3f0a15f5a6bf7e7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d4281decac68307ffd6468c3fd08f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578bc7a4c7a53d2a62f729363996b2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>