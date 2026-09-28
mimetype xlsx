--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90c1fbb5dea79817eca52e80f99661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff124d360092642f384cbdb089c8f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d656f0e4bc0b78dc16c6aab5945f053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9922c201ee109d71dcbb4c90da6f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0389e72915864f7e5155b97e31337925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eafc4e6a661f5e7195e115a9e8a876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb672cb2df86327b6de85aaf4bea617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d78afb99c3fac62bf6578f98c1f4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba19504e554e51347d7b0ed3377a9d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080b48cf3ca059b346eb73d580683b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d1297b6afdacbdd1469f61022b7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6aa425d7480d2301af762a9d53db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb523fcdf84ef76ad97af356d2267d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e912e165ef57f8a12d5ca559f8bdfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99082184251bd60e1bf9a1699f3f86015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e2c644b7ec1c42e5c837b81b5e8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93697b4cb7933ee1f0dc1a003ac04517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e91e2623e04b4714ae43d2db478218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e69ff096dce1f7c0ee2890511f2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67472a6c4c01bd6e5c92659e57fceb7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1bd34a0d62fd4e5c5ebb8e32be5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596768a241b9110d7d0bebc3df001c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90bdc003742666a87593c9a00493623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9412118ba5928a01bc3909e9d51a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f51a7e072308a406f51d12a2da55625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf13c3da55fc93c4bcad44e8ad704626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb88143cbdc666fa36f6b747f1c47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515dc43f492cf05e5888cffb14e20d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9fbba7389a3e2c2a1fdfbf8dc399729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1acea6a92391495edc4e40edce9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7393c7f9a4f64df1ee78259c561431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624d4c066adfb165f3b1784f47a77a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673799f51d524b30d3007c625c27ce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da186a14fa757f8aff541ef6b6793934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7f8f757c3a1f1526e744e1e39b88335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316256a9b027bc8dc00152e85b4ce4c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3782b27ba773d6e03a53ab41d26fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d125308296e40ebecf08931c67953938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050ea976dc32291bbeb99e494c1c0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fb63cf12c9113a3b8cd645e180b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4925fd73a19d09ad13246a841b41b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bffecb4853f63cbeebbe00c37787142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7976d7419430ce0296dd53e78313a4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71898017a9bd3d65f02c240e04e3fa3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6801ebb26b31b9c52451785eaa11345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e14c5e2192b12220724bca332935c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439ba66cbeb7e76bf69adc35de184a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355bb0bc8ed2692800f48cc492b5a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec8bc7017400716caaeb1ae03a99449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e72b2377e2ab62faf9094fcff0673650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a818abf418f80691f2c59aaf9bba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f28ba6e1856827d0cdde61530d83952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b613f0f7f3f41359a9277bb03a3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6617dfd6c551ee5a89ddc7944db53e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631347daf99939a2da9b231f4c34b2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a6fd4f688244b38096597ab1413d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85788632bd2b20e3abbb5975c71a6bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79319c469fc19287546787682946858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0fe70f1f64eed2b23836a36ba7f6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd01b42127c6b3aec63eeed8c3f9bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609079f3845126eb651c1c1c3804ca761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598601755ff8965e28d1a33aa1426bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26feb788306d28d87e3c622e4c9c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5fe4a5615c3f9c6c9e3a8c76855564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e50775ed4a16a96f1f3303089324c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a51a0abab7992f739a2c0a31e561966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d99302b5f1013018b08c255b79a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8138a8adc40a83f2913ed54b0c0b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e9866f205e394d3aa2fcb85944cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee249afc313df2d49c4ab485184b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8c5d26d416d955a92225c1361b5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49e2b84487f46b5bbd740b802d2a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042049f3c2dbe9000b8d0c98fa01155a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de174453c46b9537faa55832b9e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab4bb203efc47ee38b813ad7bcab8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8463fd02ad8f753ee0d30d800e5c8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4b9b19853ec6bbdf37203137374377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac818669d137efdcdf44a5933a7623378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4597cc9e13b6d8c4194029ecfe5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba9cbd06681d0cd46286b1b8081cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d728fa0679ee387ec661cd32ba5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238cad18603eddcc416a15e8f11adc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbd61e39759dc239e48a64da989dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894ff69f70dc424211685c8fedb89884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2fb5b8da5d81990524e0012e4442885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aaa40a7f55084951de34dd943b7f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc50b4bdedaa00f6f3fedc8658ad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad96fdeaa11ab31823a4bca9c6e33888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46f31dd0764371e32274aafe834a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6d769ee9199217d96be3ce290a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd2ff3ab284d6447a8b972f430c4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527741436bacd6447afd9e056ee0dce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e4128c3e1310c42267fa49d9b5f2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eeb886a4d311ae480a700b198222294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1c6dd8163dd7849c41584ee0967195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ad3b7be970064c107eaf7efa70ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db133fa90005ab42e22ad3b4c0c1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869c5b60f36e8966780076f8765addb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1b26be069be9490b951f8eb0531e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001b0d5578cdde98b689a68b7059f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041662619ba8572c59770c421508c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531c09337cb07bb9a011028bf52e4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942667062e83284ef65b4dc440b9003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153d49ca051e01013bdffd7cec9d021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628c7d2e91924a4a5371c5f1316278105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4af33fc63d69bbfa3aa69580c4a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44100b769394e76ee51cfeb53a6318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9197dcb1075bc886930f1b92983bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac3d1dd580865bd58baf0bf165ec30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dfe885e98258e210a6098dc5e9d03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e095d64678ebd7e8a6b923c0ba74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb86f18e14afc2010ea482ec3dbe35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f4cb0d1f422879aede0c4a151e100113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6747dbb00a1feea3541617da28354b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6803b0397d79f386c3992570b117d54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1de14373cff5ed0b140e2ff1846cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102716e10bb96389a2af6806a06e676117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e344a4492824fd0ab34a2550678f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620f459aec3c811d4e203e80b58cd9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554c131be94b51ca48882e0a9a8c3a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd7cf6dad995ff491fa64c1807a7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dddd35dbe1b002d7420bee7e8f6db5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c139d256036596a85c3a40fc845594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288e32c2737e8089c17639999f3a3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ac54d1bdad1059e4eb98b8936ebfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30963ab3955650dac581607afc08848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ace11ea229b5b5065881392ae5b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b0af2ad4e5857522a535e3f41b33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada4f3fb2d15d80d55fd35070e01c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3b3df86be654396ecb15c7f791c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab49cc9dec9298cceb4cc3fcb10c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d32ddd656dcc2218b5710557a6c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b1d936fcc2954e66ac3769be8bbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d33af75ec7764fb08a3411a5ad44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebfa3a53b4f6fbce3a8eedf28257f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95ba699d23131c4587b73ba9bccf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd1efe6b00aee76e543db07669ff14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26850d8663006dd89a1154ebc1fca88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ebc24595d902f9d748b3f5b3978a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d362d49c49f326220d58422c114469140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08140fbcd8a5bc908a525d672127980141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db787d00324b8d46e3682a16f50c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7a8de5869ff47359a43ddd632e6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa66afaf3f596f0e91318248f6ee099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810aafb797f42a3445018bee40dd38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda1b8c5f689c950eb3510ac8909f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1c75b241c13812d61de946630c71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b24dca1c1e71977bf457ce478bfe4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b69d93a0971df522f9405f093b232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ccdbbc880c1292939ed61cbaa3cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f4660e240da7e797d9c63860a01f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8aa48815950de2a41c182d1aa070152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8361b16646e6c51fd4bffa4c37f2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d207f21f99236bd3e549fede1bf624154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea60139f4ed75ba0da25d074381be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9db60b811ecc32adf3cf9c8e96d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a299dba75819fabf6dbe9b9280b489157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc1c6125a14a13ca7d14912f010e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11820002342e3d10a3f50044bf6575159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98825830cbc22e4bdfe689e97c5f1b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9e5c54341668d5c00e36882a9dea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d37ec2cf8d6b9fa80d60e92507cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d626bc71f406a2a5d3ff5d33febc1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50ae98087d25ae7de54f35ba7707d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa16a3078804626565b57b5a7aef8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8b5ab59e96387909a6c7f07447e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc961faef9df60f4809389075c277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faaebb592e03c8fda4b49483b270b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e2adb5d495c666203c9fcb5c9083e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7464193354e0352407208078f53c2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8764b9440a715f67dfff51170fc03d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1d8365d8b36e07a851912a7c31dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac5d53f39c12ad74c5c763a049c9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198f1efa49b3cb0e3335401f4cc6c9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd954f2dec08411fea77909551385175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff425a236e540a49bf0bcfe3c1ecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeebf1bfd6fe0f43932306ee9d0597177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f0445b239ee6ae514072381b12b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1071d48bdeb4af1cefde24bc6bcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61e7cfc5cf5b1b6c50504980b36cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b48fff89b33afba6f90e72c0bd3ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e8a4f5f8aae4252c9522221131344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077db090ebfb6e57aa8fd7c056d2c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd061e3447e2246a12497e55b389fe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3929928bdc580e2110d07158580423185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a1123b2e60fb20c2c3b489193b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017917d071c87eb11c180176e107afea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1bbe2e20f7aaa9a26717de8d7a0df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e3709f7be7fe838b527f1ef4dfdef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baa228f59a1c001b849af9f63bc01c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731daef31f90695e69ed96561955646191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d638f4c96c5ab9169011299fa57b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8757aa10cadb44881d37e0121a957193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea92afbf917eddb1d6506614f09bbe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f1d6daa15c49f8635c936a6c4ddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0ce474b6933e395b0deeb081d750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cce5b76b2244c33b9d1c64e8d7c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d70e5a7581f04accd6bc30ee720a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33106c086ed02fcf35ab3d9bc5863964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f2127d5d83c401bb07096bd24cbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108fc00ca11cad282d197d0a8adf669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9026622c24b8ea855e48b3a99814394202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a208ee15f51d2fa8b48b31e6841e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012421925a4554d42871b51c52b2c95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97b75c8d6a6fc8261f3c09e95a9a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c5759ed55bdafef10bf815077cf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f8ccd0f321fb8120b21946ede8bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887baa678698ae162551a3d3b3279e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d03f05de0cd7f75b52dc0419e23e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9debbff06755a001d77f263e16a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291c051f589158dadd4df30c441e7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc457aa08dcd9ea93380b87b1b6e22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf90fae1ec42be3ac2962c971c6cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4f775c28a5192e52231ad7063568214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10634d292802c227e0b5114d311da27b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935d182a7ed469759a7ea7183763c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c94c2627f8bafe28a547e995acf40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df71a0fdfaecec5e7f0c9b94f05f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640105add71b5c5a8795d77dffe4ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f024f8a2fce97039de4f147c32a2b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a862d58a4d131b535aae0c03319f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e78a343ed61f0457a870cb66c1825222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8461e3818de84f7a124e7b9290ee1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc5c16b5c759a2a9f7dff9b2dd0fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6e49db85c1af6bcb10eac8bdf739225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb192b6e05ff3b673bedbc1847d058c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558205f13b585c68c823cd5bebea79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065435214fb8511a0792494b2f6ae08b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb676186aba95b7015ed9bbb92aa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4040837f16f413d6f484a77575f6f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a15ce222c832471124afef23a671e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02cb8921fc1985ad18fa4ea5fdcf93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7a0269a2c10e9ccecd8ffea5e392e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e770426b0918fb01836797670b321f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773cd83c7c9f9f39f59a26055c4a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160387b2273811082baa39459d1910f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4f1a04dce6c6c5b54d0c80743f10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af2be14630c2c123a44ec913862b7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed7b8edff027ac2e95bf9fe9d5e15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94b79772b6ae0514f1805a7608f495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66660f8bceb959a93e1e71f8c96d4761241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08b6bee98ce682787c199c618c4716242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3545507361dfeb9d30814a8d5dd96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90693014a9c6027b9b3140d7100b859244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82bf37198584e070b30ef646a459d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670a4f6079a7bef49c4bd8f3c78972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42389f35b44b65e6ae583aa8018e3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e5cde8e53be4c2b4d6190ea4e26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a017c73f23b02e599930561f25a1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a28e59cc90af1a1603f4ab35920ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e700ea4b6df375d2286e57c85c2ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3824eb0fcb5786d4c2b67f2885060252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e12763aed91007778bdd43cd781293253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e724839a29eff9eabf802f2331e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039300b99c5b3637bbaf825ae5d8fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d874bd41a63fa21b2bf23555cf5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ba7292656064d14206bfd9d74bcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560939678dcfc07fe0d53bf04cb187258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c6c7b2af1189164dbc1037fcf135259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4620ed931ba04a19b927d7b0c2d1f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9dcd61975fa29461c1c05cd9b572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863c6ace8589f9ff6422d694232ce7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb3b3e154796d61c6b292379e9076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a2f4d07fdc31d9f4889dfede019de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ba36134d3aa4d2769076041d92a72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c7542b840149ce6820d7751559ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab041c5292e59f31094d3980f6d630267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd54902ea66f0f2e8cce3f4b1a11bec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8c68fc932f1f56a9c76c9c419e357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90f8efd50494178467d34c866efc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405533d9baa043371654cfd8c6e1d595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69224578be0d4a5f3ea15c4d20438f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76b6dbe7af41e86be78060f567374273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e52a1bd6226230bc6e49e119069c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a5c1f9e9976f52cb5e8e8e19a213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85af6e16741874fc96315e8a42b520276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c698ea7cb459ba85e091f91dbaa9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d1fb230c25c36bd7d7ad374cf729278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590d94d512b96c708a87512500eebe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404934b92459a77ba45ce4c6fbf838280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187e991007f60465d42991a15050c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f165ba10ef2f3b08df9736c28ccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f710d56865bc2a9cccf7919d9113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3aa840060d7f6da0b081b8d7e0710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da348cdb252de8bf4184205f1a72f91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c01dc93b52d05751348b50b4055e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4690781f28c21842c0c7a0b8d3e78d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a13341020086e6ad06aa3abdda2db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baca504d4d78750fffb7c09b4b37a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbfc71390c103cab9811c58ce7b15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9841cbefb1516d25f9faf5b2404281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d8294cabb5dc5a64ba5af79b7b89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51cd2ceda79f1c91a92f37cffe62e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a3f8a5ea5427fd1fdb230e5b9a72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80aa127c013abc1df5367bbab20e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff64fda11ee96c422927bdb5c16de2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c6390f38de746d1618cf6bed68e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834e03686273772c5f30038af08f0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40aa2baf10f608184747bc1034230d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0425690de06d5d928f58969b84e1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d0495bc4969c09778ee741ef866c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19264ca04ed7bb0d4dce75d969e07ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd3a0ec5efa42c35cfe9f651dae4b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fed1f1de6d006d4c556bc874ed7c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1077a7a777eec9b2c5a791f2fb1b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2821aa5125b9ad21f865ac796d21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30d5f3b20623b70f1e4175f35cba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661c6917011d93268ecc7309fa90a78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b666ffa535faebe01a766b8a95e984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e90b02f7d4504e310dc07bfda6322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae4524f6cf77271a9088b506c46bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad2f2f938a093bbae82c7e0f63f27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf230bf12acba11a54f6c80b154c7e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465484b528d9588d2d3dac8cc7be69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f69cbd2e453f857c3b7aeec2c653315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40567b2f5c32e64ccf368f1f58a789316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98171a26dd6a0b5acfedff365fd044b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d858e241dfea2b8ff49c0be106fe24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9465407f016fcefb2f9f120b3df8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f052d8b9203ec9f967cac069f6119320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f73a81ae408875011efbf500bb45d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e53e8444a6b8af331a17297325c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3fcee89a8f2ecf1af1ef811e038fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4309665957e8889cf2e141396b5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991575613efe45d3c2d6b37346901f8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abdc88bcbe3ab369a47b32066363b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914e8fa33bdcdc88d1fa50232b18f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb829ce35379b6906d3b13885f096328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a517b73ceb0a0d7bc53678400cb5b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2779e35335bbb3122e2249db47072330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d9e64ff983f1b058ae01c164d3fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103d70a35f028be32041c7980c20af4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ea6eb6e18fa47a0135efe0b80e17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a03b4a0f8920b7eec5685b10de74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e03f600215cd038ffea6b835b342d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b301b951768ed5d2bd94acaafe124f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe71748848d26d8e376466480ef40a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a583bb8fe95b15b9c39ce4dc086c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b36e347baf163ef1be16b46eaa68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc67fa7ba5088d1aeb353afd2f706b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fc7372e7bc12875fc8774dfa420c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbe0671509038b0b2da0eae9cd34e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6ea5b0db265afff134835a1cc8d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd071923755de1b68cdfc6b8a025a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aafad64dc0b742a7b6647f853a7de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a7a60269e40c5563d4fdd0aa2005a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0a8f2fa573e2d6e4414c0d9d9153347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e5ccaec50bc689209cf08fecdce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e54f5e3e6e5a8a793ad7abb3e3b7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec091af1ab94e745a83cfe4748a5de1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c92b1376328b431084ad6cef3c583e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891864f07974634ee3af3d65d7718e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e638c82fbcff687eda63aa501f9c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b676dd885dac4953dbb85f4b6096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf5a37b0948d28b0939ead400570c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960852e1b54c691dd5fa8b7ddc1c7250356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c739872336a99afe76c1ea0af40555357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d746f28cfa1a699ce6411f043020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aef8e62ec3d7080b65729d99327fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3589f26ebfd629586fcd9950ddda62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a17bbba9b6c3c2d501f57ba1e56b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d77e80ab59c9366cd5694a4c3e69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b0b06d626ed1cdb39682eeb48bea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49deea163f003f78cd1a99a1e8cff49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900729157b7b86379a775212b2e9fffe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb87a67053ccb8426118e5b0f5d0cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a34e5d4f2b85947235330fc5d158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1eceae583bf03d1a5b1e58ad5fe54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97337867286351826d063ff4c6be33e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff560ec78507aee88408f2e8bb5dc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589ad997507528f4275b85462b0f9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3e310905d0467dba348b405cfa04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc360ec7a0c034fa7c5eebaf26250b45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969301f48d15c71ca256dcb366f0bb36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e32c5a8241334e08a5d6d033cac38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42abd82d041ec4fa9ebe8884429529a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25db48bb9988638be034a76ff3fc560377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb764c287f1081b4d9956b414a4602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c26dbde0cfb8b5c6d76bc06a2260f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f225084fb83fcadaefb043026a3dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd814e0fe399b989ef4f49dc451eba73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd8e5194e82f2ea12593059918a877382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7bcf7023b1f0fcc2516b490ba2be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6c248dfb98c5466f645066af8bce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb09b34b1dd25b64e365de4aa26f60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7083f9931b4061cc85f5f3e5e09c0a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81435e21f864721bf9308dc4d9163365387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9df7299f800164b13905befb86ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686dcce25aa163951e9486a544d2de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05500e8e4b0b0d21d2c27c05d97e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca9ce8e5d3cbd900034726b8cd25fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e89780af5d1995a613a728ebb4fc71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb38b79d8926cd5ff6e0d219addb818393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42f2f25de6c80da8c03ab6f9d43a4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e45022b29b26dc392847dadcd09c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e671bffc0ec4fc5e00c765359d558396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4ff818155692e18b39753e6b700ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac796105e0b3700d842d816042e7df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1200545dd15a042017c8daa772814db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27ffeb4fd456ee02e85ae76088e3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08180fc03ec9b910b2a55bd12956ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb2fd4091ccd3393a8885d6d08b956402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce96e698cf4804d8c3ffaf85237d9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0b5af4f6a19a5cf3ea3cfaf0d339404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9959c926852605f58630fb7322261405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130973c66e79110748bd9860f0fef72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363298e114034cc31981c7797620509407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536136bd803d0cae37a122d6b9dbb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3982498778bc35c8a80561b13ffdc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd3a3519c77c0eb7574d5f3845d64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b783ed33d764de33cb7d6dfa7bdba5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983420141b3ba254c8e2114040fe61e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b27b40b0fc5081094f71382752cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526589c44f8e47bcdaf91854a5d0fa3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba00fad09e16a8ea39583220218bdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f45293ff9cd967c403d7b38e1c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359665a916a05c33814ee1ec412a90f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578295a8e66957600cc52714376cd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c41403dafafbd11e96a34073b9777419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746768fc04ba31baa03c572f95848391420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f48b75bd628aad51cd13adb12f46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d520522473012fe6e6490607d7c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518cb88d8a6617108a3a6feb8db84b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db971d1f651bb43db67bbcca22406542424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebccb0581880bc639d01f06498d287425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed84293f0f1394d58a1964c731148e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395831b5a456f8060ca595d6c56121c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61561f6af267223c7562f1bc431290428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e8d89e61db69467809952f74c82b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3a28b1741110c6dc0ab753f9800a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7ff3c0f61c54643bc6fbe6410338431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa16cdc0d9a221398597f80c4d6790d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df628189687a0d050c2d3a0ce8f3dd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974fc83b65e0eedceb0d4579ac55eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8b2cf98c87fde887ebb351d30d2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711800530ad65556f9bd708db4895a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a7c7c6a3a55b6bc9f366dac0b287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9d9a98e0fe47fe604cf49494b456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0620b1b204849099627971ea57410439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88941ddbc950a16bf08fedf294b9e02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1369b493cbeb34fd47d056268aed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00047e07fb3912aaf26b4fa4798455442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b060ff1c9074577bff4ba56de136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2476e0cd6a765e3e79caf1c2c84ef6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132272f628a0e4e078e94031f3ef09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb9b022968959fd0c244a5595bc2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed5dedf64e6da395a4554a0cf51a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5e04fb7ab27ab090f492342379047448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6f0e01d03006d87117114346fdf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe901fecc47ada8e1a640b2dec4cd0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4573363a54c60e8840da902c953f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb2f8e985885137846c4cc2a28c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dddbf357742f3b3f0f24ec09d76f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f23706ecad7369e803a1dfdf012cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a9a460eae553be9455118ac020eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4058c9dd91f67569d844701298422b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e356e2548cf6916b47ead9bf6b9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43285385f023bab076e8ccdab6849458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e62c74464cdf2ec4b29a6a7fa9e64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8dc9cca68d5d8fc866cd24030cf1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61531b4fad85aa87af267fd3231c1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165126d58cbba7b3a3aed27dbed5dbd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a862e6a4ba7cd7148be23ef99d31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f706dbc3e53758c6b113dec26a6dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe5f9b9173a7ff99a0ec0dc472b9e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5c59cffbc2a38518e85de27f307c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920de3c7dbf544fbd0b0547b8a40588467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc7cc4817deb14f8329e6cadc1d0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5791774415111e0977060f415f9b00a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c8651a4a3a864de5900f2ee8dcc7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a779c68eac410e6ee669ebecc71fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3cc9f908033b472000f87f2eb1883472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a276c98977f966453fadbb06473211473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28397ae381c59b74081f9b83675928e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12833e1d181186e7ba8743abb16415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739b6bdf2842969311fddc82504383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d12e30b254da57119b8ff00687262477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b8c2a7182dd1cb2493240a4d88235478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff06a05ada614b10408e9cdad23fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516637ab0473c9295f63c7a4e48e702480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb07ea00f5908c7179580e651c7c22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a77f452f8565f328b6b7fb859a0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ef7b7b04733497062d4736197a0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9280dc87acb3c9c3c727b01dd247a7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f45e3546cc6bf0b616538e29d2192485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516e7864769c1510e579ef8361b9b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490700216bde4453bbd7689f44eee239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca9d8077b16bad62f51207b5c65a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661b1d3e633d1f967bb91cff46a91fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa6489de40db0e6d1d336fc99a7f80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d80ddea9306043f629a718849c0be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a923004e9450348b3150cf19cf4dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d268997f799b87dd7b1ed05b96ad6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb462a8bed7b70bf34bcdc63e1a1c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fafe5b5a85ea7587b881f405bdef8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298642193493285066fcfa64f3033e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c6bc7a20c8bf63f9191c3609310fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66a6286f1d24b8af895d07cba6c358498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739630268e92685e281891cd7f514610499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d30af2bbc308914243dfbfc821fd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f77af38bf51e80579bd6e4f6dd71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a06d0cfb645e788a7b493d2c6e2ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b6f055aacb3273c5a94a3aaf8ccb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e7783cafaa6cea9d7845a4fa3d4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d969998e341e36eef1fc7e261a5599505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6a229c003bbf329197346dfb47bda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c738e4f2078225f9ed887fb3e0607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a413fc66f3b4f11684327a56a060da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dd6e9c2ee73472a04d918315fcbf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9268690f18669cbff9aad3cc0218c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0e6d0652da1d160b0e27c3b592f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109152ddd524c7ac7a8a457c125780fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c6489b1bc0bb2dc145c2708aa2b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b3a8c171bf749adaf327104636cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536c66ec69024f0f74acbf4a659db43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e99643ea227d21a16c05ef8617e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6860cde6a155ceed5f51f2b3b1b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e73ec2ed6f34e7911f9252f4453f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd3463580207c53815fe9998b99ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba2eed1b4b510cc9f88771c933f38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d9de75c8fd96d6ddccdc335e8554521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa89e9948d2756b7dba5335f0d1942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eddc5f24b51423973c0e15dd527da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5872bb509caafe80aa2d5ce2063882524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de0db8c4ef7ca5ca6b4790e2e1570525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55d76c94416ea8497411584936dc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a607282dd5dff5a082accadf27365a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a85ec621a5ff56ff32063c5137390528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17f74cd8eafa2d1878ddb939041c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4b43286f52940983728a655624e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9ec49cb1676bbf4d6dba35158643531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e715e11d01ad2d85c639cbd15ffc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620640ee4d16a390098782516dcd540b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764024394c05e3a9ba8a7af365f19ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c6ede70305b6794ad675df9cc6f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782e21b7219ca9a73994b2dd9a3481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e089bb19fbc6645b80dee9425c84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683bc084546130810f1ae62ead0435b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d080322e08e7b81d1fb87b2312ef2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca7932c395a31a5f2b66cf5e941ab2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f43f80308d2d2e3bf4359564f1df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c35782799c1b0ad0f662b3fee64d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b0d2500f7fc300f6504746660148543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc94fd05a70da042039aabe2bfb9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73830ff3428645cd2c9e7d24c598c61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe7fa579f2cc1f6f01433355163e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361168ad9cdd58e15bc00c24f89880547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f1f824fde30bc403f43c570e736a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db0e6491c1c6b949d0be7518b3f4c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518bafc4df945eb13c30b18238edea9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ee421ae6627a70d3e1d0b9ce69d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f367ed31c118441035bfb80506972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92c31c5fbfc868fe1ac69a7c758f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6531e8040fa88fc669388aee3e7ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee900793dad2c7f108b8c42179d287555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc28955a6ebd1c391351cb56d0eccc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25fbdf3d64d7f50cb6c5d8fbc8e19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb91236654aefa8ab3dcc285938bce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be03776e4652b07d769ed1b80fdb1b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fdb58b334c26489706201d541e7d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b73235b9fd56d71facb6d284887e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e7632e24fef78482d81a59a7be6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ad7203a6259dc68c37737bcb0b92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00c59995e61449893419f18b1ed7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055ccd3d22b1162cf20379b4df41bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966c51cfb5800c1263000c888dc70eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9391f66b12f851d9abe954015d129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186cf499bae7129f05d60680bb4135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b1612676bb8f2e60fb21fa283d8f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cd7fd8e81f9bc45805b9d1b02afb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2baac585a8299423995e55009d1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88a8e894584b45f8b7001d501b7ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690671de47a25873afa9b4b830129d1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0df24b910b7145fd941e451fe21be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f20f0315f4076a632ab62db80872e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599f138e35d26f4d0ff9654e46b3a1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a2c0cb3896bbd51c3f3ae75fd81e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997ce45653eb1b7bcba8ff8781e88e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d2e4613f808e083c86e191a5afac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95376ba50591c563efcec8be7e3c5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97b425f329ef334b521c39df9c4d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d87c4bebd8aaff0295feb7a163986582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b6fee13b31dd498567b208aa901c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2160555834f7dee0e525fee271c6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45494b08ca376593d23f3a5e441fa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e628af338b00cfaa2b5df027cd0a64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831b1ea4317ff026cc72140b2c2a7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bce0b52da644af91939ecdede19ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac53a5336815d87514bd36fac00d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6745d694f73cceeca0e3dc5746fda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418317c0420bb0f08c787cb4d36ed6f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d179e752461d84e375bff48079989592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa11f64a07371484fade8ad7ea9e32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727f6d096a97292836620d9b200d9a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82edf84a2726905524ef962df429d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa435fb9b766c8734a92bb725a67a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411fd7402e4776b524e81ae8aafefe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c0d1c4e74c651b6d974c237d8e70e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce1797eed3fd8a7cd5472eacf9fc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa179b0a581c11f590fb11c42a5c73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666d050304b09fa7b958392db87d74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f3b4cf98f55768e44675c88199a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b5925787dd806fd364f8f82e5e4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be5c837647df43df19a60434c9c50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa1d26c2f0b4ecddf2f6841b5fd521605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2bcbfd6b10b39a93f80ca46a9240606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c3b71252c54dedde9ca63759f7eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6af746c919404720a1509d979cb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598a158113b6c50e5f42e8b984903d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a45e510424870fc5801539594560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906044c398c298726b238ea4a407fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dec9b4e0771eb971eceabfe0b27d89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e3f95ce782024560fb8532539046613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb7dcf2b04b1267278401f970f8d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8b8d34f5c464e7f20b12c8a745f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269acb2008709393045db97d9e7a12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd983b7b2aaf5503a359e65d505e1c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f3de1cb4026d9dfec0ca2d2d8df3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61041e50c3422e31532b3cd9edf82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88eaea4d3aadce77d0a23bb29c409620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac496b07f6d5810cd7b485f56e9359621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60483b74ed8fc03bd745df237c3e53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20eb6e0d511cfd4aae981d3eaf280623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c23281d152cb592d2609b2de8bc16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515d2b304053ea304f78cbf8cc27d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097dde701ebf98fcf287bafe077961c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4048e79d2d561f4c05b95f28a923e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bf20717a9a4e03272d29ad2483838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24715901f0fdd0233b6775f16626c286629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194e202cacff475542780bacad9ac7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3363c8694622f586f487628a1d732631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb8568b7ac8e02b27841f77ab1a26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1ec7e0ae81d9aa37bd62212d4cb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2655e65a2d5b256a8f1c4a4d108c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9861b05c19122a8ce0e2b674f57d69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf670b7e28cd693fce5a05eb39a144d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1549c12bf6098fbee6060fa7e38e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ca245324652ab4e97b8698863f9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692619bc61f41127b5037ebf0c60908f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad7720e3e93b82b26e2fb2ef0d577f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5ad118d9574295f49603aa0e3539641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e7cd741e6f4ed95436b88a1dffcd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253090f9862f5a45ca3f2c280a78ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61e3a33abf7f4352206c99ca38905644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42fe98c2f9c9d471075f0805505381645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c097aaae2fde5e471b24c639ae9dee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d7a0d69f0a1cb23cfd4e2dd1f73c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f49eabec1c7168cf007053a6c4554648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3277bde197ce007aae685de05bd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693481475a5a4eca3152e813f488b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583e7bfdd282b9f28181d0e35655bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008e9cee960ab05a9f2a2032231175652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3af4cd74a669ffa0a891589aa930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027cb3f7ba6558bc88774c9cbad21ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47d51a77330fe6a630c8eec15628b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045401500e8376e5f038ae58fdd43e1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417f92a036350bad8fba8c2f87aa42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8dfb64f04141cd8ff2b9d9079a52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11954ebf40ebad92be47a97ec303737659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc07fae54002b42050b02c8198c33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6da93266a99196c3dc5b4c7c1aca2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f2b14fa03b07dad48ad0420ab62c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed168503fdaa5f35d57732438eb65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a7b13e7964cfb108cd8de2c9470b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001775b897ec9806c2a0f07c60db7e03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a574f30d31cd0a68e95d9ed186cdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a86d388e4ca549e829b18241524cde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d67fb1543d81bbdf24a5ed1ff6fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe00305685018aee0a11989d3ab27d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae62c78b467803ae93d1422cb2087de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0b05ed1c15261335c764b82218fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb62330dcde228a0dfef015834ca8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e0facee833d2f7424ad93c2a1d859673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f744827d20c145f8fdcf92e151b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b0c71e2fd762294514abc603d4ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcd2ebbfef90bd29f79bb65b92712676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae0371d7e5ec0e99f9017308501a51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4566cc5a1fa5bca0ae1f74d4237672678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8182cf1eea5788b772cd1221ef226679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2d38ef1edbb440dba2c1637ba376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a72657bb070490e28be833f2fe58a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca35c3b08e5c6bdb0d613b270eb481682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c21000e577f0fada2160c3300330c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790531051ae0fcc78906a7de130ae64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3373838f6d3bba79b0d1cd86ec812685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650afe2ccc15096b6f5797902a22b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f55b4bc2d0e9458f5b24b87e60a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c71964b686c6c059b4b601e3010e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e671c0992fd791a018a0784500e08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780fe704aa977bad43c4fa3cf39d59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cb39e8dca175292aa26610298104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cac27fab9c4bc5e04182162a0e837692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2fef6e91a046ff51ed05dc117241c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376cd8198ae3238bff11b9dd21dc13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d102b7c8b1a935e3428217ff71fe4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ea4716e38d8d5ed31e18ce3acb8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51475ccb6a1212646333eb96f6e4fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161244076a3c510ee079f0f5dd851bfc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86345a6d4c27a6102d9ffbf7d8fc1151699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99e2dfa82d24ffe4465c3c365b533700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af430d57f21117d4f89295299cbd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005739ba08aa22b2519e326f9602a09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a84d8108b94281743ff7bdf9189d4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd10a23070782c025811386933587f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37142e1ae5c707f48965b03149d40290705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496eac48bc48718b2efaeaa0da2e21c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e30c16f536380ca4258e934fa035707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3707b5cf41799a8d664856e3d7c6f72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cc8c32e1d0a40d1b7112ddcc6d75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766de4a0c8ad96275d4bc536257cd3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467cee22b54f9fa016ce6d40e71a05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d1e4d6a1337fffa8c79d2549e70d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af44fa072662d6fa790ef031c79f458713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4738d4d3de759832eb3b186962ec5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcb353c71857b010b21485fda0d86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bfd59ecdc63accceef8918d81e9ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479866efaa3644e4d94f8766fa2765717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b988b709c1df434eec5f87ff8c22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358271b31fd99c16a162a89bfe66c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba2eee41ed5547a3ed3e6f280a7eb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b1a3f1545ee4db266a723a5224a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a8481cfa52d4943922bf754ec3cf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b60b0757dd2640670724305b01f95c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db713c06f6ee23083bfefcede626ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021591661ab658f08773a817cbeff9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f736e6557275327ef0c914b09651b44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50293ad6c80ef2a302bf6e45c56455727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3c2bc0317ffad157f6c2305cadf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ccf7b190f4313319078b2db7ad43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ed7b20c31e2e175247ee3fdd562f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32711c26b6c9ddcbda54a2e62807d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dbf4ea538e2bbb4283b24e22fb9c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab52b8fdc3411cff83cceffece1115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248080d20ec73178d26ec595546114fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc010ec86675a67d41616af3b5299bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d67a009cfef02c1cf15e9170ce6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c90ca964ce49ef345f3b3c7cc79c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028d688d193668811b6bb56a2846d65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1a04b7977879931fae1500d8f754739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d8e074b5e4fcbf7d028cd4ffffc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f339159570d7e6071807cb41080ca1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823747e43d3a6ff22f7004f3c63d95c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5410429b09a60841cd8f0d507aa7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e44ffbd6d1226ae887106ca5241b5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdc5742bdcd7a7f9609920abf6fe0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007448d38b16edc0b59e3fe1308b0f4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e82e5e18f28f501907f5ed439228a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499fe6309c9b86d1c5e27fc81c9a39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d5e6a83fcb7384bb4398438b17671749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3bfa1e4decb84003a2d3bc7b24fa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea82fdfe001059571a1e49d4104aa36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff70047c4be64cb0fee2c8a4ca9d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e2a7b921885b5669629c16912522a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735994b1aab9b58acdd18f20c477695754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321942ffe5c2b32ef353e23d0f595f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e229bc1f4d245c6d4af51635701594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc691d76547abdb2c2e821e501efcad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abbbfc2bb9b2d396a9c4ac5659ccf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f15a1b7becbe8828212a2c1e18e3be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7c62a0e8eef5962a47688399649a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71f704f52d73ad130de8659aa034a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d612568f72dca116cef9110428d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a56376f90181e3252a7aabf93ebd3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef7472bdae07110fa4fad0968853a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f1acf91a7741fdd549b32c80ad17765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052bde8a0558d4ffc7a9803e139999766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1c39a7d5aa79659e7a7294788025767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d2c9ffb91540a505b7b71f725c1c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef1869808bc843990fba79b2de352e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5feff08b1387d2e99fb6fb5d14ec09770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7aadc5e9b1443201f682a2ea02f98771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ef776b150dbda06b8d93e8fd86e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b798b4c872afcb680eb804445646c23773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c610741ff275e7de4cb7593dd14fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ec84670bca655da09daf968c39ff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d6ed3a750e859d7b48275f707073776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dd5d76b691406f33061d5dca6bf6a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f730a498a50c9194aa80fd76581a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f809c9f192587cab4f979088fa06d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2c716e1292512d9520f2f72094ca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85628a6451bca7ac4c587fc172438659781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e5c6a50b97e8cce1de7e1e835d9d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bdf64c59a42a011b353becb92ecd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08c6db6c97f2bf195d9bfe7e5ebe9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5711742df552fe107ce6bd7d008d2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571ac2ba35bca2e8c2a6d69ff039a5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489c7de80da3efe1ed1dc011b9b219787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f17fc7e29b3aa44cb2cae5242c3a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6592a0ba4d3516187fdef15351747789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1f26cc6c45638ab14ae92754afcf6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67426a64f79c0ead8d021acc70f98cd0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd25b586f9abe30cd96ae766170e3a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fff5a76b1e12b36ed010365fd655b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc9f31165f71fb8f64cfc79bbc8a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce15c3735c9d31ecaed563be81128795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ea09a632cb2b11f48b22075ebf92796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b054580f41e0a7c45ef3a646fa0bdf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33c01a044b47a5bb0dc1a8ec810e24798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e87eee44abb2d45da216a34a6ba1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34724f4cdeb48626066e7298927f1547800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f39b4fa0d51858fe918ddb27c066801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84359bfb4ea946354c00a38bd5fe8906802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac93a3df6d9d002c3da7b817a852ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62cc76c1efef368152a5379bf94ba2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a676f217cc7257a8ddfbca69eb73805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277823f20f5994bf1e465ff14740f103806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a33003161fc1b570da7444f27e56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b67bc0b07ae2248683a3f92f36931808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72df869093b95c667fe3684ae4de37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5a5a0ad298a1f833392e747bea99810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314042e03b5fc2f42f72570df3f5964f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ed7e56e96e22c39579ba890f4244812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bbcfde6f2f9c3d5e7dd1445ef077813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649088016d5c4621110b5eba41d0301f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf567500c80a633b3f46df0787a989815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b037b9517f092cb6b0c7db63f237a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e38335202df837c8065f62ad53e4e7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9f3ee99e61c6c190578461da7b84818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767281b2d1c3e85c090e2b6463aa3f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7e681b23bb6312ae1ba8ae97f266b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893fe5831d8c52c5b9859fac67e678821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8dfecc760617df11846b920dbc308822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9f5c772b43f77e053dc8108b4440823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b655823c4ddd2af23d814dca83250824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a539ccbcbc31f72b0c925dc9954c9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235a40066f7eebcca134ff97ae6874826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6513ac02b667afb72b57921d4d5190827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0372ee63f702c47a4fa5d9d0a6c05828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1541aeba35e4c9ce34ffa9ebe853829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b42ad53beb825b3c22e0ab88ad07830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303deb85b753e31d61408e310051de7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefdfe74fd76a78fd8d49dd4eab0345832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d2bae662c954b13939d451811fbb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39beadf96ace8d88c9cbcc6fc9543c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6133c04acb4be102392dc864e5f3a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ecbb1ef359acb7565d453d5d77d17836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166439e1ebeddd5a86e2168f3a45a79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe4a6e12a76de2dd5554aba0204c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dee48b9a33f0f008aedff46720fd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291226236e132c6ffda9f08248f0f807840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4bfe0f877a0f0e767fa591beafb90841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1d5a3f4543493990736ca2f74209842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069fef8a5512c9430fc3d000e7083f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39261b13219cce2e18a20a9d28462a39844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6777f43b338bfdeb5ca851848bd0d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec10687015830390a10419856a2e80846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db4dffb6cc44b5f6325fc00b2b0ff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdabb5534286e1b8148c70a64dcd44848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffba88aef106beba8fe4d2e2cfefe6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7847b5555e6e694d3c1bafeed306850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bbbb7e26886e7dcea158bcf81a67851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920fdb678dbb6f55304512f3c9dfa7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3a4dcce952297ec6895ac3f6a07a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351efee7392fe280df5a8514a3ab92854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64982704cdfed109e5ad893dda4d2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c1b995f0d7df693278f55477346b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5662d9e24e7144458ffb16a3c868e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b75249989636828dc4e3857825537858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f06741bb4b24cc07ba36144513f2af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fabed649d768769e64c432c03c83f0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759da3e5045a7197634c53fa19bcbee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796968de65c1e17e5a81f7526ec2aad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488ea5c9e2ff9bb2da3600bedc8622863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2c94d16536bebd032e0fbc10343a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9aa2349389ec6d9d9ad5c6b76361865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ea890233f7045e7d8ed94581dcf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dd1330b729ddfe4e870d6df62dbfc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da5727dc40bb45c27501b4ec6cb1ab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a35fa04c15889f6a39ca5ac5570e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc1c821227e62ded20414811f342b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfeca0b3a9bd17fb4d5830549516e1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071393dded828f4f5eba647e476df676872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea88cf403794e4302c73156e5bc1b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577ff6135879a4ddec81fd9ae762be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61127b8e444a89a68762fe6f7dbdfd40875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85853e348c7118ca1b98c9eef3fbe5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc29903c7e648a1bc47a9f541461e41877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7031319cc7606da3ee713b84a46e9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0799c14f3ae675dfa01859a971738879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d6b08fd0855e953136bc8451129f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb74529dccbb248e64e1da21984dc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457fd12f7c4962a573fba1a3fa029cc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f29223c4b8d4083932d9e819991b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d22ac2c2e930a66606a084ace44ba884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23e374551b48ce4a90d77ce6a36279885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efda6ada36e62d0192d3e9981e710b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cc0ea3556f6ee07faadbe9ff28f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c552ee938f9dc0e22648521a410a6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9755e74392042de243b4c287dddf32889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ab8d23c1a475bb8169ff3e75ed29890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2f5d85644b18cae18d8b1589e479891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf2ccbfee8dcf4f036c099e90bf04892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ece23712671ac4a7678d23a251c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4cf77b015554ccb999d9a4d29880894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59290c2c848223dae64e6e761e9a8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc19b72d41b0576fffd0eadf2e47e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511c2f321f9da6f2962aaac21132f7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e9012f20a3ef05cecc9310960bbba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ea1700ae1a97959d6356ea06880c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198176a17ff2a8d019e9b3a110482719900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c89383bc9f5ac0705ad247285b409901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a159a27e41cad8122d5bac87f7435902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2cfff7792df64a2a73ba8e2547398903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d81957bfd959cd2dcbfe20430fa4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e83b0b022770e8b1277e33f69813b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516c7ab58e103e6f745e399124e938906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a832a2a64e5ebe4913a82d2b9aca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc34805b75ac796407a19e82b559a1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1be71b2f9ad5fbe2ab5f3fe1b72887909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a4bca676ff7a632dc4b36c46bdde910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498001267fa0c28b252d9c5cc64ac1c5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef2947c58819d0556f59ba9c9646b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc41d35082db64eb63bdf26d30cf5e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89857707e781a6c6edba3cef400f215914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872156e91c566062707af046ce6783d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a1be74b55063dd1722a45d9fa6fe5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ac650dd32d85e07b3721aaa54b38917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130149227b99749f0f260d7f870c2c8b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a1de61ea1c82fff5144fa2147dc6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511523afc50c3e6e4b820e17e75ecb6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823de2ea11a0436b9ec46a6af6b8ce3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e4ddc1aece8c78c5bf49e5d2d5f7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00ee6819b98336781a01831ef4c86923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325435edbce8459d120541480c63d513924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f961c8bc553e80ded5a4f64e800e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1125fabaa2bab1cfb1ffff07606c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181680ba3a66643557dd24a90239a263927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09213ae3411cb0519d5042d380a9fc2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1dcbb2c0f0b926ffb3990059d4955929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a89a0da5c67bca9c43c2f3d5e61b4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07b0448190321dcf5fe188b03348f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8957feaf406c6edeac5e2bdd2f7964932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c56d7547cf4d013ad9730b45bd2ac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb32e6009358ba6c184beef13e0f571934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abceb52ced27df708317e51966b02935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a25b68c806bc53e362d4cd03bcf1c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82539455e0d5fd569fbc95c4d1cfbb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3d759778ca9b8a2994c035422e5e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c471a36e0fb4993e709ae17ed6c3f7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7c81a9ac76c14f97a8724c726c18940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef53636f3d02a830ad6ea30c10a1ee941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cab543063007a9d5d0128cf3b27e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc3a8e12959ca16bb580cabb96244943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a775269f454b7752c06ae93ebade944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dafe30ff94bd7c086e391eabb6a91945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bef25ff31fb92c3e67424948fec6de946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90f5ffffa2da654ad571d0b763afe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933eeb8516c9fa6d9bfd8d3184d5bf9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdf1af84715bbe54d8318778be9717949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a25b79dd9d83e84d4381005d3b5f0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84b6f549fde6392ea0665c111f7c79951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06293b13aaa9bb60222f44578f6c7a5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b66e41bb5e7404c1658916a9303282953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c8fed3958a7a2ef9f265ecac06004954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855bc18c8117ff85bc8df5a98b742d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921b5ebe85663472fce7d09f4f4414956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f48caeba672d8dc8c1f36097068918957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e7143e52ad1bb4272628c44e857e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef41d625aa61eb678bddd9064f78542959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f8460452dc350cbbeea616fb28fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac29d76d1d702e61b18e7b0d56fdd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980edf8bf7d700b91475f173320171a0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ade1d042b26e2141d41acfe347959963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8b38372ef48f02df94479e9f6cc7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd343ba99fce89464b18acacc2ce1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65792c40638380a10cf447b9d3fed4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf78b21e6c73467567a605a227bd6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba224eaca98837fc15aa944f72eefcc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9471fadb91a0458db33a31c4f191a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e6e112f90cd67318035f39e6f268970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2bcf36616bfb729071e766a36039c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cb8f3f7285f96127a4e2e67fcb06972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb427e364529a0f5b84e66d275d6c6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89988af116aa7f5f92453a924de1fbe6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392523696817d65a3c884c31d9da0e7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d10c5b6fd93567e99a76797d5bd64976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edadb06ff3a33d54baa02405ff0efdb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15db52d4a346bafce7a9588c71e1b4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeb67893bc4990fc2ca02fafee02ec979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2972b69a92059bdcdb56d053a378980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98213aa94066bfbb892941cfbf785032981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50280e3f426c0fdcbd81b15576bb8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47ae298a7f40872e63f844d99b16f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d8830e8fc6c3c8c2ec0fb52f46ea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323163d947a58ed4a068054137f15d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebb9beff1dcbd1f586f5a5fb5bd50986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0968843499402f26197e3e97a20d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10966d5ee22b43ee21e6080bb501cf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048a31d075716615b056205ff6cb36989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26609445a21fb708749c671a0c386d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c323967c53af4d572e0f6d838b14991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f035bc784508ad07de71e2140bc2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e46b4d105dec2dfcb12865d94ca83993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168a3dafcbed772fd62a2a47e498525994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072ee20e0c0111c46c5b4c84490cdc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea16b43ebb8b02600f1b61c95ecce996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c592d4067df5abe2ef72b7cd5b2e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90c658c3bff598948d957a853d8071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be60db461a11609178d00c47d6d2a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723dd3765af0e46541c89605107090d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7243bc08646919918e8878d55184e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e28ca4b9257f14a5a0bf4cc6e526f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d30a4c064587ca58022e0c15d97696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83b895ebe27bf419b86f3c87fac667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a46d772d292eca9e9762a3466d8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63f2406a7f2e98afbc80635b4e463d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19939d61f809a3e890cc4996eca04610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11ad72545725e29880f9ea44a3ef011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54096872023c23e265fd97081fa95312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8438c4242bd62da883319e529288013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f00ea58986259d74ed3db1235a70714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926affe6f7d24ee8f73e67ed4f646f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062f601d92dd15fbb7417eb26a817c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b62add7798ca7f2e83a57451ac2d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb329329246874e2785a7527104beb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f2ddd48a0a9d918c2acb3422c64c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f2a776036953a07f44dda1893e2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec86394570a3e740db37320ed5b4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be170054da6a47dff9d0be7e526e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854764ccf48c0c891f2da7391675d15723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcaf195eb2f34bf10b1161218c972124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723e33d093f3e25a033c48cf08178f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14bf9f997ebabf9cc589d9a880bd7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c1e4e598b68488f53607fe26ee4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206eac99460f672023163cd01e7f5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76bc630b4adf70161e1bdf82ae12ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354075fd4aa4ed249f0e0861401627f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c783604d48dd5a1da40e1868fb5b8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a85e62957c322f485013c6f4c9f7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476852e26c6ab34139acdd6d86212933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b3d17282e56cacf4f0d84e044ff6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099ffa1489bd0aa024a1f0a7edba0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e6176382585307fe7f5b980f47af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db415e95097da6d0938e50b3545da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640125ae047132f348d20007fc827c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f65752365cfc99a55670cf55bcd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767236af71727a005099618330051dfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60a883920ec9e7f00aa751bc9106241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a979238e5a7b74633ffbb5ba5f291542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a43c4741dd072b2882d15e29938b6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5ad976485058be106c4e38bdfae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bfde9a6307d6e80b86d8161dca2ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6799d724567c043c881c36cbec019346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a3e8ebce3f6d580945fa0bd7e31847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcead12fb593dce44b824784a6ae9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6f2070c5349531746e20cca1a8eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289776581fd333a9fd9a7ed72e0dfd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b143214f93c8e56a5a77a2260cb8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531230d0d1dc8995e36d116a62be5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc05d84ef0bcc8752827661a1860353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff669e3ff136dbb8276dbccd24abda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2fcfc700e7d1a310cfded26981d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269934e071a672ff88e9c79c32c4c57f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd14e6f1e299acf40dca15cfe1162e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45390f692af05fe21249d63f6ad05d8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c85ccf45ff2bbd6006b370423b96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c734ae8f96f25bae8ada9ddc7cd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71706da2812c5c46f0c62c4f182998c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5960bfd41a65a55f5ae88e9395d22a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145394218b65fcca8dab786053f0a42063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce02a1aaf62c8a2c06b9ff70b926ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aea98e5138df25b3af4c4913b9db565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcddd16e30a53fbced87ecf6f0e31666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb72fb7e021d5fa130a83ec8d839067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008222628b5d407d302b3828b748aa8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc365b01d509dc567c446f8f01ff9f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf7bf97684f3728db4c3959c79bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923797e8be4422e733bda2ccd5d0216671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44c32fbf2995ad471876ba2fe2f6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2628cc2310f09293276d26e66c3653973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce879d4221554f22d27cf4eebc4456174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ed9f00d581f8bf8eb5a2a563d29775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242693f27e6dd74650b13f491ddaf7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7930c5364db2b6bcc5db6531c5522777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b12e5296b614ed033902c230a4e7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc7f5ddc4d6e8be7775c8543cf96ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b3ddead0250eef08b1f24a6c6de9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71b033c5612b1c576941345823288081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b78768bc0bafdf43d9b63297e86082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf073dd58f3f3a2ac4589ccec780e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d745806585228da135d22b0c687384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33580d09ab347bd3b9c562f5ffeda485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af54da04b5ed27aee7f262fd065d1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03175688ecac2f5452f45fa2706d2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1730fc0be2485b7459867cc2a060888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0c068eb0484e26b1574c75a4858289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6893f4e3fa781410778817620072c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd7f4ddb58595386bbaa81347dab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb37a406b41282b3d7b1028343331092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb25fc6726d5d77ce62b4f062432f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36e8267a83ca0b760433ae7394d0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942acb5b3e7b84a5cde218efbfe419d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c581d72827cea77e0d0c667c91a5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972448c097e4038ba7dcee6aee24cdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa5c29762a8664d6c5d4e1d15a72bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad35d3e4f761456ecc1740cad070499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf601cbe99c95b69e83a74e25af97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfe7ed5c96da3c7581ddb56d7d351101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a540bd692ef284b702e14341d7ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c01aa29343b78fa2adcfd520f12f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571bb3275abfcbe137968d0ca208ebc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4b8fd78859d046796d0b2b27db9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997321151c7a28933421315211df3c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087f1c5c3d7874d35c549ffe2c8f10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850298ee5fb7124c459c5d2867ab3c7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1f228b629b5569d77ba1f62437aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4ebc3bf28fd46d22fb4a0f99adcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84496caead7a9a0a88f70eb99b98496d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a38bfbe48ff5dba78ea76f6f21c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c181d34eeff381305b3141f8f2ae67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27517b9b8a079ecff5577bb2ca8e011114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82ee861f98f212c5e0d25dbde83ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f38a3d83855b260da7ebace3814c68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e230d6ac8db5acee5354ede99d4637117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29524faa1c3a183b3fd9884ce4025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a947024d50cb4c1f949ce3eadd10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c7e8e8b312b51bfc6aad67e7b9527120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54028c9d89860d21c321dfb9498893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0e9a21f79d449e1fc2816dbfbc07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de48eefd54c437920d854fbaae0bfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be796e66df3ef0af3ff4d609a26b816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119515e0d8e8b6dbed9fc15425c0e24b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186711651fd685fc2de9f468be7fae6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd99e7df34d0e11aad1f18d92166b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776fda08390b15c74bb1a0f33b3f1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb3561efe61931722cce4e903e7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434e5686f175984621e382bf286687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd1c7963c827f2959673cc82000c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634278d921b17f84e276ac7198ab3ddc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d606b453a3a58c6031ed47166ce38e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2b3fa6a1d91aa0c4fb2ceff3489f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6990835280b4b032c9f473c65ff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5106039b7f676c7b74468e8f1d49e68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c81f0ae2455d41580c429e6116c35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db161a190b83cb507ba6d0cd35f0f3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2756a11d544e7ce10b7db6766a34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98fa73dbd103c48f0954b5c86c3fe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec117e5c43d060367074b056df991b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a6ad19950daefe1e1b3b8fefd6ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a726326360d8a749494701d6e23de68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d96c58f179bab0aeeb95c5a162868f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bde4aedeff5036a0fc8a720c0aa7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea8567922fc9d229e36666ef662ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0f135d9db6632f9f9b494cf67099147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21149e46fadac79ca46fc584a37f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69a10f598aae6b614c79733ba06242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7e31634ae71f82bf36c9079c3cca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53fc40991fb1ce283105549c87347151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c301a214d66fcb65a5b1cf9a972007c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64fbccf02ee657ee818fd846c5d87c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c635e4c64f14325ca93877b993ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a812c8d1e66a7f08958582746e3cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e90ec8ab7e0360ede469dfb39b5c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c2c7b5c5cdb52584eae6d061873b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea7dd3ade573d73a5ca22fb5dfb87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02bc868342e27b7f2d3f68bbc40e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa85a6187028ef76954bf642e66979160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f768c79d0fe97b253b9b75c808b5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47269925c4f003e41bd2c2335ae9b38d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73ef5799e4cf4f87feb3b8cf60cd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e3ccf2754ab6cbdcf33ea49b6550164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ad2841d17a49c988444a177995b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1980a9f720f705f7b2abeb173d28b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b91f6834a000c561694e5165eeeae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa89950757813f0d7e8b0db2d6f900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087b341eaa31dfe7cf0b2ed6b55638169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936662f4d570b7dc24142ee1fcbc82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4042aa69e2baa3e1138a452156098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413597d8b055d88b44c06a6ebf85fa85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233767fceae13c81e23607b95ce142e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d1f985b79de0b7486037d4332384174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377ef56de9b95e38d8ce4ccc56bfda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefca2bbd593b91dfc8da402c9b16f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66b73cf36c6fa849580cddd3c3435177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775763b758dc783fd50d8c3a044406b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15f532768f850e2bb9976bec8614b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb871b9c04d5872324a7989a197e6fa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521624e8c3631e19d863edb9d5b032181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317001266eb04b2b08fca46c37b498182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a9e8f032bc24d0062ec63ed8da71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8270467cad1fb852780619de3a1ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497d62eac43c451e147d15b33f3db5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37224b5ae34a77602831a3c13c4a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0803d52d155730662f95250a4fb115187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36bb405acea816922128a62561b0c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485f12f047659a4ad39fe740837050189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119d011ae9d5aae1c4cc8857fdf242190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abaeef99cd95c3664356651a747a21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b0f36c0353e5e70a99688f2d72d7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf03a7fb633abd88de681c4060fbfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855b74eb9b0187b7edcd58c1d3a4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7355ef6754951bace52e2a9cffc56a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b71dc90dc36be53fdf37be0fa685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181c3ff3c83bf236bb5d8abfb972d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b09bb6538ad26b404fcd1f0c10104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035d46de47824214523c023111758c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422c1839a767073e29ce1935ddf036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1997d02313b2ffe355a8981f029be74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1393285479e57c1436c767d5022262202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a131735668cdf98c08fb0ed38a53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e372ef6c835029222c39161872e27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606294b63a724ec6e5d2518f11b5861b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e865203a4711513f0c2c28935c2d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96104f156c470e2ac4a2bb2e325cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5069542e9c34d4946572a0674262bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb799b40bbbc7311bfd6743833902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ecc68a6b848943e67b958ee0a57b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c1b536a6ca00475cb5a189541051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743365a35de4a5fa667ee2c7b5840e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fff579f441b7e46b2559b0494bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaff05f406e0d52c05eeb8ae2a49ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06e1779fb750e060a1608db9d82f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f6dc3a496260e27f9fe766ea59a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c876020a2bacb13e32f06aa89ed6170217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed702fb96fa76d289ea421ae44d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d6a42f7f2f6146b174d1a08cf647219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85aaf3c060e14c031654d8fc54102220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208125190d7a5cf5609d8b093ff08da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeab714fa93b788f261a2bed90d28e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20390e8835fafb3986d51d1a425e419223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52298a4da3ad4b1eec6793a79731ecc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b009acce97eff2d3522094fd7e39f6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354dfb0a42b09e829a1908f104305b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ffca3bf99ea87eae0a3fe2bf6955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35483bb0535326332f0d372d60566ef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee29d964bf6e12b1f33de75ff7150229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f468d7e2e4ff9d3c941f040954d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e527ac1654683e782e5f9c9d992507231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134646a5e8963a19ea5e8440b7dff7c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50289ebebf5ab0174a4de2b6c09c7989233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c9657743ce18f8006e0c8feb0133234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996546b3dc6100cdd8c5ae9246963e09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05d3826302d8e57249bb006099adc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dcd4126712503e17b965575da8825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469adb9b4eaf1c75f6913a22bfb47c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb44a0ed2ce1ba99629c1ef073a1bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679b63d2bdf959be39cadc645ad691240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3c5ddb1dcc45fb0b7c3f33ecefdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fe81d5644d29cedeea9816eb7ba93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc70153ac78f542ec906f4cb52b9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ebb78edb434d389806d4acbf5ea4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcb4d8e268b779879939e5d46ccc8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed865f8e41a77ed2278f76ec16bc018246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f906744208fede969e7b61e97682247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec43555ef89c6b5ce989ac3babad3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d28d499579641c8501fcb47c98daa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571b96535d89982c97eef382966fc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e933febd9926d8b864d63ed565c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d10e5690b2c40b8e7a0893f2deae9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf138613596a2d6238df807e788a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbdb836cc0590f3d5115a114b62c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74816b905b4f5d01884673516b8afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f9ccc4e63afe73b61296e597fea1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c39fa31771228cfe280f60854bef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538846461246c62ca3323b8897c7b5be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c19ee81a7d9231f2a4572fe8e813b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd99770c913fe55adef36f1a51294260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6484205882845437aa11602598bfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571e7ea977eb158fdb54b75a27e806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a43492d6ae6d8dd193854cde81a82f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932818d7b61f0c47e026e21a9289091f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47b16b6f06875eac76eabfa205c8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530c4d13bdf78350d62de96e2328f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535e9984bebcbc1e1cfa47952185522267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca123567e5a75a82cc1e65bf63e7e8e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8238f86cedce36899961a0a334d7ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c7026f9178e225c0e5abfc65af6cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569853ea4f12e1f35ae9e2af10e1e110271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76f159415c613c18af009112db87b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d66034799750a9cba4bbfb66d4619f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465a9d33bd15327c8319878eb60b61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8deab84734ba2e4e65df18f5e0e6e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8962557b0062588b62e0d9e964b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae43e91ded60655be310100139130277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579aa9c23b741c92209f751ce33f7d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568341695f2344462506086f25d4826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf60f06f37144c5dde52552a570656280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a368e9aea8682b0322ffcf5e8c62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb5d4c39d5eaa768d1ac30a2a7b36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007b1015fdaa27c758277107ff811e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54cac1ce91fd60baef1dd17d146b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9391cb70e91ff1c25cec1c6d9cab16b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26da1ece6e32814c0d1a44321a6e79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058834a97c736a4fb8e100231892e02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd112a77b9492506a9c37b0733c799288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57bc67b7f219e253b9edf65320e9e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d519b6aa9046b5ca10e3adccc1d73c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82680890940a8886a8c1ec7430a2faff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0130b2870642def4ab04e3ff85d6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c5a535f79a9be6b2c380d5f879ce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7bfde0937f8902ee4fe4ab8cd3eda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4ec382422d0a9237715b20c8b7d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad11507f00ce1af2e591ee637acad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcc90bd4825790dffb4bcbe1eba57a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce57705fac2f2ef48c4e89a9c044fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c036bd6f25b4f04483e11ee9764eb38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77372eae78e6d61b17cd0d61445821300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1931060418f936f58da87b2b10132d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28c108d5e9e57d14105a2ae8efa89c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769506544bdcf35f64c472db58c62b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae742f69b5bd67a2066029412b7e487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3df37af79c78ddb3fb8bdf1c7212b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7576a01bea977a19b4774504cc6eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e41ce283764e3517fe9126224609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a41a8a14b5a6a2af2209d59e2a47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38eecbe2e0bd2eaf119b3aa90c7420309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3f8586ec61440fb8690f80f4046c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1789a46ab3abb141d6c2b12bbe623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868efcf442dee422078c73e02f10caa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1fb10f50aa0ed1e4bc37e2891c8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8409d00fa786ce4a49044741d84c08d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de67a360b6c17f2ebdeb29187c2c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e47446be3e8ba48827dc403070539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd920b3897d91f5084c1fc2efe9203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f0fc79673dd338aa59bf2def85d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e4225cfb3b0a1a067797aafc1c80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7782ec11a6ce840b249b44c170dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62233a2b33287e5ac6125c31265841321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e85df3b1104ac61915a372617f6f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1adb2314e445406c69658628e214f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521b4b0cadb4b953c6d491862af806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8286812d3001e35cb69b8aede4a9c39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c5e14861bebdddf8574fd94df536326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c19a25f8df33219176c2403596c1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6ae2b5fab64efc67217e8cdead18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a20e2e6e4b667e9788aa5bf093339329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a122bd178c013263fdb25f3240d1c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71dc361087f8ee2faab8a0a1adf636331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a394a56cf61b97805540b7ab0c237332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e038c1fcaba0fd7c020158a0bc94f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d73f8a26f68b18c946881e369127334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140263418fc772dab57d1dcbf736e145335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95043263c55652930f52dd2bf6042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8301cc6e92396e24953304b68e9de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa253a32fa9cc5e6e66c48925131b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893e30aaf817c1c1f41b7fb114cb67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d018374c5110873285cf683f526a46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0275c203a0410a269cbc0a4f1379b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365961dbf54558461d64add7bccf7e21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f125733398ff90663c1c2e7fd47a57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15e2d119559b368be78d08fdc7e29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fde9ee441a6de1f2e99de2589aa0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9445027c0ba76bdb72d0bbea1ab5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b48b628413001583d15da73d27801347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a81e2c0cc5f843d12488445f1426348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621cc0e25f0bfc68c41b4bbd4bf5f04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c4675c63162184750b1c865442c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d50421d06bd0f5f7d5f23b57e2b4ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861b806d2f19df3131ab375802b297352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9ca5e74a4a95bf007f5142756daa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f396465dab6c9b7e750da62d6085db9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0254f5596fd627140586bea98bb56d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982d34b71af4cb0ce332117c9675b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a983ad8aea497b82ad42df7349d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde6275ec5915a9d19b90c1a63455f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1d383cdd6598beaa4d014df3e5ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb3cb7a3b33a27e64d706a4862a7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef720b1dea2600aeaf3a71b2298a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2aaac25d61b4008ed3b651d34253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8301ecbce0e653ba71a084aa574f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468646671b413d176a1bcc6fb25e9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d76a34acef7b91810e0d4c15ff78d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c7f2d0a0080f257913baed884b54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb853a0833d07391a8d1c698725a10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe601b9cd8112cf3ada589bff8b4971368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3429484ca22e1785908987e6fe195c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e0de99891c135e7e00daa44031c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f1b7880376c8d793cd6e24b98369371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad2ce76aed22ebf7908611eaf4085372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed80c649618e53889ab14c533478e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f411bd9d7d28da38c49825e07f56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a417a03043ca72c1debc9a341336375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b7abeef4fb6dcf289a0ec63a94b43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5870d02240bc85e33daa600cce81519377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f275dd5335b0369e1e70f05bf2580378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679a6bde3813eee917fc14105626ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c63a6c5dbaf1a29876a9cbb3c62f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad039a4ff9b18b6d00952c288dae1dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d7b832c3aaac17bc984d10939677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965752959b0a4551fbec3ba0c497a282383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51b4600af2456e5c2daf7c93a44a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbcb12b3757ec1a0a6398e667fae57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b2a3fe28937df1a3e5faabe72ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f840fe51f1aaaf5424ce87b9f1983b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375a66499d5fed34893b8b29644c305388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bba0a9b9f04e7f8fd6f37b52693d9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b69cf978aabbba0cc2f4f50f6b39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b113dd559e1557845a96339822fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6860eeb41ea7170e477741150ddf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337575f5b30c62336c3724205f03a7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538cd2ef3eed48cb292f2c39ed134d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061aeb11015e5092c39f121d1fdc7d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa99ea3defe627a45171518d542f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579719360d02e40a9563df50d8f6db8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9ca707f4b07cefc2e23e31fa2a30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb04da62d8a5d78eddaedec0e6d5d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efa1d449059cc881eafbbd4e83e34c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cfac8d31059a29dffc386964f812401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154e467b4ff237bfff6488be7cc941402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f85c3b3b11f42aa7752a1331d9bb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8ccfd00526c9cdc4a2bf3e5a88ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be2488171908c2b40c1cf650840be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc22508ea78f40375188c812e63e89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f30b7fff5ab83f6c3c9353024577407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276252f277d8af5231079da0f66f2104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d8fe985eb9c7ee8dfb78a8eead656409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e949bb161de6c020f17c5bb969da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc37f40dba9c9186d6959555bf38b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6689e605ee780a1988600b454d0aff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f19cf5aedc2697f1868b38829a53b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5cf85457b115530f78638d23eb12a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a519b46f7db25193d4cbefb44b8afc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977a9748306db986997d442423567f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f67528864f9d765ac8a8ff21184963417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6148eb12b09e0237045d0524c981b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3c6fba3914d7b404f1269cc61d83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed51dafaf7484e6c902a5806bc6426420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d363fab94b848b81fc4eccfefb2a0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566dc196d25562ff2a44f1d4b5496a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533dfc31bf7c49803cdb12d286b7605423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14d2a5fe3885be48a3adbaf92fc3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1dac35cee3d20490f03eabd000413425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37795891b37d79ccbbf75a2154074631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6509254571dd21f36ae08fabe5d087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16a131ae228e9d913f1751f281678e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb4990efe021ba751f34146336f009429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5f5513417292445425189c6cf56c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cf8d25ee71d39fb6878b38e6483bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03592e2fc999c2b9706fea8f8155c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceded8e926d17b11443ea255a3f504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270598e09e31f9d5953446cb232d04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e954d2e05e89f9533a7b30129a32b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d6569ca42e45eef9d3bc2c412d81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423fab481bc68c654e8d946b83b79e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc797a4c838ee51a5aa83a7b5224e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64f7fcac13bebfd6cba34728cfdd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ed69c1a4e9772bd742fda78aa8ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f6ca150d6ea1d4a3f22094dfbfccd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad606a66e3117b33fc918fd537e09edf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0291a8be7a1ebacf5bc7d5cd50ec54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3d72f3cbebb0fa2a3e0cd632f732444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e75b563dfd39a1a2ac60f6077863c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41b298ebb877b4fe1350d85e366949446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cd46d6e54f775dbb0f1d0629ce54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee5f6651381fbd31d770ed5d0e50b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1fdc246c1dc6035bd9bc4a2dcfa8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe74e91d7bd67939a84e5debbdeb7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec09053cc3614782073622a6bf634451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e42f57d806c3791ebb92a5974981452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e5efa33a4b1d359ae86b062ab0f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef12cc2c42534d53b4166a69561e80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9445ba2a0eeacdd0ca88ddc2c63fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22392b6acbe146a9793725773ee5b80e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bea817c6e410de96099998a11efd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026292f0616bdfd661ebec99428ce98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299e1d9b904386a0b6c65a6316632f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f5f83a7bb72b70e0ee48940da228b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9426e1d93556db9ae6c6a440388c68b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205d2f52456d029467075b08e657684462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9f4a98314baa237f5cb4cb8b9b1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fb6f000a13d422f5f1ccce0dd663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ccdffeed15870424d1b758ef5631465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839135624b54cf6be1ba5da25f92bc39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190cd0f9b46550a1bae65453f18db3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332759bd122703a6d8786df91b3710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d561067f1a2a4121275bc72ca07d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc2aefabe21ac379ec3b07b7f063d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba6a8e32139b6498299bd24fa01df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d676fb28887ea3d7e611d8dc2a4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44104dcd014c99e450594653adba9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebad222066cda62eae98ea847fc67c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068f68adeafc79c111501fb3deed29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be57ea83cf6f311df9f3bb6531dc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f30542140433890a540bd9ac000936477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868f363d3409b1b3fe1a35bf7a7819478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a39613d540fbf08af045cd8b986ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6231adfc8089089d04a9fb1e19472480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929b4989dd26547e33829dfd727b31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53d3fc867299c949a0e8917802993482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fcadf10ab9580da50dee7befd54b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341fdecd6cdbd3086bb19bc6b7b3e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb231396e1f7bad04e389098c2f88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765b01942238da24b015afb2793e646486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d256105809647139ec95b4849b89a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c0e28ed113ee5c9842e65057662e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b2d74c62296e895de0d232a75556489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244adf801078a3098d465aa07ae6a35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf88aad39c8c6db763235a5ab26df4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e364881db01180764af25066445e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90cf6f0e40ef378954fa5617f1768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16be51233c8e77da617a5d9134fbc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899173be1d53b9f9453c11c1b6c3d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e170842881c19711c022b6b351bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab339fea784b4998661866a7d3189373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a64326d75a113443ef3a8ad6b30b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e40e21f88ad4dc5b80c9e6ceeb0db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f105bca66cbfc847fc053d120f951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666094dbc09361d9ce5fd804f4fe4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba99232ea28798af4142f0357d386502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8500bf0c48c28f3b439650af9c663503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4490afd3b263ba2b16a1156d0055b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9f26c4cec960398d2d898e057800505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c22164fc85710efd9dfbf4d873e01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477acf75175fa57935084778a7b0f7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a1f6abbce47407940c1c0bd53416508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534840c1fb9dec7225cd70c1ed5b38e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4625afba6a15770ad29c60cfb700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86e9319cf9f498b3bbfc61947ecc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da0baa62c180635e3ee81f1e7866a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cee9fa1a23c66a81810e44d4b7ef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a083d231ff73dac3e7e2ff6ed602514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1164bdd204f42ed6e39dc58240ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1b1ee5eaadffd2e28ed80af59bcd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075559961afdb261ec781ddf0aec7852517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b131f534794290f470b08b7e4335518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a37300aa3c361abbe2da66e57ed6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616e418f77d158f7b74c4c0e85a084520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aa06d0029424d0a111327fe0aa281521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d94dd9a8ebe8c15dccafe7a247f316522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec189c85e6173a4ddee5659098820da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e740206d0cc6fd171c0fcb65a73ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781683e24ebb086f7eae0c456cc3c433525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e5804c3a51c7ded2e80ed59231ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628e23a3fc846e51fb789338f156b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213d8766fc801df4ebaf858494baf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6fe196552c11979998c7cdb72040a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab74571edf8e5b9c274eaef3c14dfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773dcbbf43d899c65cbc6e4fb860b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4379d81d27413c6a28110fa859a4e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7780aaf49ae650c24edb8809de2def4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8aea6c46ad00088b6034264123db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a650ca3aa96b99614339f3870b1455535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036c724e1fdc602964717841feddf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a639772a366fb72d1867513b84df4f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f762721354b104883629b03a64abb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03012834988ace3f87ab5a2e478c5d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc02146e0eeb579b0307cfa5347e1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe02519ca704313d187b5efdcdc5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e59a6c956f54cbe49d200edcd3da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0646fd7f5b8c3978c486ce13eb269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900499e706dbefe5f295aa26f273384544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b1145abcfac17b81974a1ab844d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d2de6c401c111ff08fe593886e850546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ee2411d1fffd42beea8572dc7285547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0119c7f9f937b85d40bc7198722e0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8ef928f1f620d943dce099ce0300549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f536f338d5069a59329e4b2887cb9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170716f789d004480db953639c80af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1f31a8429497e59a5df853dd2c11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a88358c5f206dd84e62309762611553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835085b69ac2b45448520d44a0ec12b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e219270a876a93ae6be252b5a2e384555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e9f2845a2452366a8ff0a894e3b1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021293e07ba77a4b7bf4158971f8cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1651a773362b5aada2961f6f9355f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c6baed01af14beb62fe10d819e84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9493c7985d3f5ee042d8a1305d0aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9bb973f975d6388f1bf0cd0aa4302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3d66bcc816435c42623e3942667e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe80237bc3656f737db9f0a3748d65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ad851c62a1b99597b60d7403c833564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae87892ce17097240a172f40b2bae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb3994f0ee1983caeacfc5268ecbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88aa16c0570bd89844c299f03dae7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c683c9097e1f8ad766309be09fd14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295a8846e738b60cb42c6a1f307bb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488dcac74cfb45c115155f49839a61f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055d2ed1d322aba26f55362bdeceb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb265635e6892c3d9f9bbb763fcb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43826025f16dc73f387c35ff72afc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ed46321d166182a2b11cc9ee0ecd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602dfb03ab42f5eafe61063f3f742ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974785699c5d8449bfa8a2c1ddc963576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6801f43d030ca123d658a506cc16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fea2292bb94aa791b28c8d4e6a08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105fb10b8cab6a62bb811654a82f059579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c901003470cbdbb100f06e61efbbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea3827a66096dc1a9936d24a64cf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c9d7443fcbd9fcab47a3c467b70b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543382750a4a8d88722d7e64a6f81c2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfc0ed91990cef93bc9e4172bc8b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7a5086685dc228f933a8221a0e20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630fb3bcc46178893c9e60f26b489fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822927004673788be8166c49d1519327587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffcd06a222cc268304b38444972d16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d6146d538f84bdfea33dc531a27c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80559d9d98a5ef90da605ef03405df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f02ed44c38c7b7411b223506c0dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d21dc33c37b10b8d242d09aafa65b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21489baaf21814049e15e570588705593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff491ef5140f4b48ad4456dde837278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e360bd27fd234d5598807136a1de9f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6643f260433e41568698bd258393596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78041c5db70b759929bb592caaeb356a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356de392978b37ff3b71abb2df30ac1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505dea4dc9bf7b1323a6580cf39a46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba81642cdeacd1039120f66b6761115600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0175b45aa51fc8b8e280153cb6e606601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763515944de94b25fb8690eb6b82bfa8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5ed343d055e65e7db02f2edab8ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b111a04986cb1f4fde0225af8fe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecbb485a6342f97be9c614c7ac7147605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd54f567f8a72dd2f5c7ed25277823606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f089d5a2e4e0ebb8f250cd5c49f870607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c700e4883a19d4955468991af77a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f80c0b5025ca044dcaded2849d16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327054435f03a0f6db7e894c3700d86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156033ae1afd5027e211f534731f06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683054b90eaf25a312f58ade0bd3dbfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c9397da8055ad9fddc235896eafe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0cc8e2846eb975236d62ff0b0485614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1778c309410b40c07d8b09274b4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8e3b918b39d0fa7798f9328772c52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a19930df8bc11c5eb306c22f6e5d60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5144ce062fe6217c2640e082d2af49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34d9df0286f5b6ced954ff606505b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859921151b02ef5c837593bd01efcca1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0bcb5a8bd0364d2770a53ee8ebf4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb0a76f98d3666ef485a0cbd879c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d9bd4284d7b518d4cee502b784c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0003e80a4d64490a0f1f63048e13a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6739190e4d10aa1b264d10f762c17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b85325ed233304932d28a3b0f54e82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444494d4ee72193993c72d69af07ae13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e9289fa2327e4e04ecce228eba85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4359564a73240f0433231ba6c8811e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504595118fdde19a3d6341efecc403f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf5aa7dd91d4de26fcc722e853841631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fd1d0aeda224e9f2609cd85a566bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d31979648c6e3a9774ee3b74e186633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736e5b89e792e331ca2d294f27d5bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba07702270bffeef3d3e2c1c07eee1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe40d62059e877952e574c24acd0b75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3f46b4bb3b98c1e9d4d7fe6db7ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1763670d8196a8307c7bd6b4c13820638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b44a4534fc27732167e59932e33e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e78b3637f140d5cc66f4df7f2237b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0930c78b539ac7df26cbee7436466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b929c57685b9e9180188bd6731b909642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c42e999a869a1d2a77449287481e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77867cb397cab8d19fd6716ada067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc72272773710e1d4d342b3a112c2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42882e73e8112d67e2e0868870c291c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9673a29db48da02e5400876d0b1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd66848cdc797823f728f792a906e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270699c2896fa659c84f856871164f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806b230c36ea702caf8c90f89f42ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a8a751fc8cc68623cc72a56076af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc3da2584575cc6d4e849fb5b4e538652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bd7ac07a1f5e4e7413172dfdeb381653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba9fd7e0bc8f35d2130d9106168a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478b4a52f73c41cebc65c4c090578f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d58b54ece78d8b243639ce201c6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d06aeb4b2b034885e6febe7eeddec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb87b09b005330804c22af84a4e558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d30fd36f329dee9cac84ea253f32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62fac9e256a7f8060f7929517842e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04ea12781ba110c3ba4d664462a22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b38c53cbda4ebba07656324fbc7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95fbad50d8c54fb0d471eecf4d565663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d4737989141e1d63e40d6669cbff3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c49ce89704ea306880335b870730665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c32ff6cd02e1e773272cb229a7cae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961a9aab51d6fc9a692877dd777f7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b573fdf56382efe8c767580cc0c8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86164a7823b74a106cd20816356cf36e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26a4340e14780ad12a492118faf11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2fdfff9dabaa1d839aa1ddc83572671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3287c38c7bb901de5c8c414b97ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892052f2b9d6517d3281f64375c73ac2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177da9f898a30a64e0c527717d35356674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b8cfb99724f4c53429d69f6857a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9021c9a7b59c1be3f8612ce1c4f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d60198a0bfa7e4c2a0a5c3035003d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392546108b3dbdccdcee5c56bb8272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293037ec48ba863556e79b3db2873733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e3a5952995156e83d070491a3d0c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2175b33dba076ad3807042a1d03546681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a649528087363e7576906c5dde383a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe4ee10af88c1af705ebd3a519ac4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d2d9631171c7151326cd0e97315d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4150ce4a497e3598364e62fd46dfa78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a8ae1068e3cd1b70640cfea8b450b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2194b4774aab11705e47c08c33142687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a69ecb40eb484d9ffcac636fa5f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e744933a67160b5b18f5d8cff90fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3facbf2d935c76d5617f8d6d3577557690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18dcf273e48bf31fdde75254b0642691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d1cd8ef7e9f36ce47a3a829b2e8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d5f8896b79ddae9fa53fb37208ff5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e7674d0cd9ab841d319deef47fa3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d742ba8516f84a514a96308593a2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f523e5748a3aaf3a86608f14ce221696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06f57a8fa7192f4612f03f64e5fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b3942106132875f4b9c55bfeec53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc646860ada1ad079fa31554252252699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f1279be4e5da2821dfb7ed3525be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790335d0f90fef94b252fa92bdd9b8fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca0608fd9d6de9ff750594fc0a735702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79cf69f88a6ea9372680aaebcabcab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27bad68a18687387a45456b327411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b179a33c49f11bbb593f75a2e0e3e5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e1742c6e9f01df63eee3da628eb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea531087e03fdbf1b21d51637dae5334707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9729c835139562a532e61916ba77a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351537afeaa18a8bffb2099f7adf759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e195198479979ed7639edd8a381938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f823870cd1eb969d0f96e931cb9c91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679aab0ff3497cb7d35ae4f7466fad5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab047764761dec57ea3066cd6a692713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1fdaaf43b0e62ff333b569a746052714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76db06d1f2ee5c6ed9b5b29f2ded50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980ffcebeb513d47dc1285eec47ee6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1bed1a062c333088609d2ab67205e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5c98800454fba1dd15a7e0515052718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca803a4e98bd99fa894f560209b1c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa1d21f6ccded18fd2b13616301c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e5d7ec6d9f5d02a79abd2a3ea082d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3335a6c0a4c87834cd335024d87b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d1e57c02d4ff198e84d25b3f41ca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea718e32b988c39b32f71fddacce04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33965c13052e6f5a2e860ff78e52b36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c41c67a8d7760b12fb95a6359c4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f37f52a875d706a1383849b73065727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670052b3c1f0807aad7102deeb04a0c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ea42d75a5a3e4da7cbd306fb14e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5d8a43ceb8f912aa4836493055f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2fa104104d365615a540178b124b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c9e3d7a35b62961ca323aab45bd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c665a10b170a2cf1fed800dd97c2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a35fac6742fb1b198023689886949a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26653971a4aae00d857e465578eb762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665aed77fcc50b1bdaf64442f58883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832a3942c0829ea88ce7bba8f4af8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7509abe7f738f353a91691c8b22657738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb201ff1d3ef22b7e47856d79af8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47855148b218442663943f1c5e65ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d268b9e4dbecd4e8ac0c361c073fe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75910c392c91da433be9295bc1c08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f5ad58be05973c604b4c043f8d3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c68606da02f94e81ad937f29e13add744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35dfc7a0a1cb5afd7899be93678bd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1429d5199975fc8598f42c0044ac6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19475b0d07da421fae985754d26bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129f07ab0570984e5aec2df25a0f9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f22bb23f79b35e1460f787e46c037749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8db8d9e4ea23b688882ac1fefe5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0275680121f1c89296529df7a225be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b51159d51491c20acf14f06543e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931e98a9dbb171a880a6601aea10508753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb103b769eca610aa808bfa289100bda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245753c035c70c1876272edc8b2bcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf649a9ebee960150d8f3a7d93cafb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2698dce80201f13d992a6662bfb33c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e9069b32a21cff6e62c830ab1ab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07a264fba36c5f54df0a526c5aad1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde69ac3f0c3adaa916b6ce58287e63b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c6332d72fc625197a7114f6baee1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28680b8294a00671285499b9ba2ff930762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911056b6b0c3d7f2fe922185fc4ebf0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddce45b453cea1db8e8674d349f7df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a126399da1c2d51dafb668f4bd1ef0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9327cb185cc7b508cb6fa14747ef8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446b1210a27573107b7dad0a17aa43767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f65d0e8f0425afcd8161ae84d914768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1795b805eaea5b9a607b94aa5d411e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f954afd242980246e8d06d999d963d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e890cb0a1f34debf19f22c214ff740e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7e70c81964b430ffdbf90c86ca93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66eb2080d5deac3f59f2cd722ffb0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234cc6911fd31b521f1950ef6b9e8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4b387e5f191c8c2d90c5dfa7f63c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd6d2cf6c108f0525c7aa6fdefdbb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60acbe46fdac1f7572e2e32bdb93e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb99e08dcd85c25fec8cb713954151778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318f8f666fb11feafc3adf5f93976f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405710cbe30414eb7e05e9bcedcb6035780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4508f85e277ea8e2cedcb50483c6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7a4fe299bd3201c830f02b308cb79782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e4666ed67133774a3a61760a79e99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b415e5131201007e59432d23070b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df2a1805f2d1bbc87b58bbb54d8d12785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ec32d63d961a3b5ed5113e77e519786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183632b293a314805862008954794428787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ea42a63a6f3d55704935e2bee5f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101573f92352c7c0beb459c7c2a95539789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b96c6d45a9a484a08984a994f23e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02c62b32bfad542ecf199496b0e50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f6175eb65521d7c4654e2e711b912792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048d2d583964a54ab8d8cc6188d7f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e16d014873ad081c353a4c9c9be084794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921dd81ce6b6406354302a5b0c8a67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345b8b9fb662c4755ec75569bf1df6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf59d525a5642510c6c79ae869c9d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02b868c497404d1b1f7d62b5b9173798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d652b074d44cc4e6e0f3d1488a79799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee82c45515de5cd030a72215e11edb7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c21b62f4a536452914edde0c3e92d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166afee1d26e513c786314ef9c964b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094cb90d4a1c220811f69f6c1eb9d1c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996c66ad00ca5067dd4325b59b59d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f16cdddb04a0adeb980b586ea326f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd2eae475574e079f8850563dc92f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b833064910ff8fb008bae766683c3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3525c228faec45b0c9fe95a424de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d06fc4902db1557642d3482f8071f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e051b2f808a37796016334c05fb7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe40cc0859b51e4584eb8f89b2ed0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeb0935f21d2b3f0c381c3633d7290812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f21a9535efcd8fddd6e2ef9a45a9e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c263af3e042aa95c8d0d3051c2891814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f632695c32c0064e613ec6c46372815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936fd55140d5938daeda0b7968fca6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc72efbfce4841d3c6281243509ef06817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed882196ebbbeaa1f4e33b7051607f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181212927a4680a3a640a750adb5ef7b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7189608902c47d1b603702c35baec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b3649a4af76180890ee5cc8c5da85821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d7cce1a7096cba75ed1afe3753a2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db403b723030b2b029243d1e7e486c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977f35cd8268472b27a8b814451178824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536b015a69320138f28ba66e73c968825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3efbd2b5c8e2e696a0c2f692476f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67a913942b5086a338eea28eb7113827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56ebf2d35ecc1aabe4b9b5c9154cbd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e5706d168c292caa47160a5c9deb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2314609598f4c18e11f7ec3e635c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e301a017e709a6c0e5bd8af396b73be831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c66ffb291237050b01d1528b76905832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814227d4fabe039fb580038421dd3b3f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4044d0c132b2939bac648d73f0aa2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a855c0a2b9ef2ee7ae876a9185174835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290877582189603a65e9555b22b92a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29072caf18114f407baf7d0abdfeff5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1b0c06c1c3ae953ce0cd9c7adc3f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91fe2e16ad64376e4410667017045839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ebcbf9c9b1d0c19dd8b72eaec4c2b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fd44eba6a4eeb3984933138877d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe409d5deee115c7c26b7e85fb2bd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9908bbbf1cf96da77887f5bcf5d5c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb2cd43c87f4197750fd82b52946a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177a71b604ea151b2c73db50c3e3bd5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed08690488ab3fdc93b7ba0672afa7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe34d2e365017052dc8d888ce1475847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a0b7e5b15af6f2dba7f0813aeb94848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c7485e52f6b644cc6c30a751d48b5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ebb2ace4d4fea970ebf9043d5125850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb024c131206967c96113d6e667dc3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd5b05b523dce41998766f9fe2cbd3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7a48c7e5c1dae655356eb6384103d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b413a55b86001295b0f5cac302a7f0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2c6bfb29d618c1862b056404becb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb360aeb8ef9964967687c91efb030d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a63e53c86d4d14eb7382ba52f1310857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489683467a670ad857b91b9699909f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4433ebede562a7e5a3a1d93dde1b415859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f55c15d05a73127171a15db222f1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37d6c87dfbbf0aab68cabbfc1192d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa57bbdb6adf6e50abaad019d5e34862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b781955013ce5d75f7925b65e0c232863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1504546bddc7a1cf9a6a46c53fc24b7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ece3cbf71255a0d436009eabe722865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d70f998d348b1ecc635366a58618866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc59c0f34c6a256d6e08178da8e08867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7abd1538b05f192ecb7192459f0af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfedf6e290bed0398aaa5712a584a9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afbbe764102df8b1a6623fa14b4c60870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728c6d2660aefae515ac660bd95d1c9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70dd2ea7242e785b5b3fdc0fd298b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2edf34510888612638ffdc96ec9ece873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d38fc3f4bf1378942c3a2835a3818b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf64b7e9b3ca338d0d8ffab798c8f2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f8d02472dc9499369076016236f7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487695157c78c890365df1a25adf2d8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b575d30a85877e56d37dc9d44528ead878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22f379bd9736350d5d4e5493a639ea879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66884b4ed4dc153b6275a6dbf15902ea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af3d60f71089bb4afd907a5ce1d691881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada4585426b8543bc99070c40cb92f6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b771f4a0c333c8a9f32668bccb4bc2d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f3472dc69b3b2901d728d1d34487884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58f92ff084fa17dffc82623920109885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab91713e9ddefa38b2f52435a2085886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561282220c5295e58cd5428a7552d5a5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e80db7cae5a75ccd99cba95183c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064aa74b3b7082c24ef397a8d2407e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda39dfb1bf8fc4de82ce2e64f1746f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3209699648f709df86e1ddaac0be891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb1a38be30fc791f86f2e8631ef71a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a6190569bdb3b2023d0195beedb0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86c7a278f36f6a2c9bda9a6082623894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8423e0baf3013a4108985f0afc6d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a47069a59bc646416887609aa1e73896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858f41fa1c1d021553d457506f3a09897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c9f987c6bbc0c3f2d5c2b73add8a8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc154e98ffc255223d657a89dd94d46899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bedbce09157f9f08b6b88d6aa3d085900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e3c0f3ecec4e5ffcc852c3f0064f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb4be7971b4a16518531cef3f1513902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faea5660a0ecf85872adc91eb75248903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d36e7a682ff9efa148aa6b5df48d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416a8a5ef0d3936638b8c182581cd5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5b4b85b2ca0a7d0c2db80c23d2ca906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55afeac285d0228496060ad0cba01a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c405a13fc026bc85aa34d10cb02ffae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fec2be027d76e6ab02988ac88797b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e4ecfff048da8f2acfd7d5026f111910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08137dfc611810c0c9ec4cd7c159ec41911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb642fb61abcdfa828cb9328bb62587912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb438271c20c846d5edca646942bf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a58146ade4ac6702230b22c8b6e4a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c0e7b733ddee712bf30ec9cbca2d2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333641d01b6a8051d285edbc41bb903916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1eed61b82b99f8778c8df5329ee2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288569d812f35efecc830a9b8de34a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61421d5cd93622e01985e3c17bad9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec265cb1b5d743220f5e6df51ad73f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306b23a36b2450197591c44b48cd93921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1300bfeae20e1e9adad51aeb97a4de922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc2668655bcfafa6394889ee3e2fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa6c50fe8968b83a6f57ae6c82cc9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d18785a5c71fdb9315e867d92ed7c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa14ca566619bfc7385102c671255926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa15c58cdb97bd55f06b6e85e1ef4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d107fbd662ef53c57094e2f3d17ba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06134f151939702d88c1c4cd460c202929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0630ce16cffeb120619b0857b7b99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7264e7082cd0d07704dfa3b675f553b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0924cd0e36c1521abda4e456d423a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818fc70b55fb7046a63d4ccbd430df933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46b0fef160f50bcb38ea1da43fa9e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a072bb22eed326daff9bda8ec5ed0ab935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e8c26e3d376ceff737675df4ed7ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e47302e8600afa3e32226408f81ac4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977782dd05832ed32d7eedc4715baa7b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7326bf897e9a5f650cc3f89a494cd1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82576d45bbc6af66a4b98ecc5db5c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ee75cc9f0300f7f8492030c0974d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151facfb1d177a0bbf49736d2f514e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95814ffbc6df18d4edbba9142f86130b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec11cb6767e8ce5af4c93827c947a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da53025ccd873e96797ce646a37bc1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa76497ebf89a483d513ca58e15d50e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0543bd3a2471a06bb9d652ce3ff000947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288adcc2f1a09248249bd492204adba5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15bc7937988fd8d7fbe197ea3b9e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c8e0ccca144d5626117b624b02d4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e45af7e1063cffc4186ef5a16373951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5bd2ed60c4bb3564019b730afefcd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4dcab28f8be07a2752b9434b04eb0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a1f4a5754af13b5b889ff83a88efb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc78268a13a3c6322999adf72db3c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395e54c2bf4896c0224d20df317c8c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e3f5bab376962e05443e5f73f2b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b537053e9af2c296f14a9037406f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4f2ad057968cc3935eb61bc41895959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6910712793d609ccb8210608a4b3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25238e358367abcc5fbb58079a9cd46b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8cdd7516753d6d218951bc79a44bb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952440dc0c9af16dadb6b414829052963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904110ae7f7c4af4b812a19c07adf5f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a78395dc6211808b970d95da4d8c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca04244900c0bd007d0d52268c3b40966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92e53f9b5054443f8af52c1e0c86a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0523a5b1c24979dfa6c5c721dfce3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8378b9282dec0557d8b665b5fd919e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ffd15eed1a9253c13a0fc811875e9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85f8c0f1caf8272fdf5ae0bd1c3d0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a71a1d460238fe476f773722d0fe3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ae231bd18ed0d628cf50581df289973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f55111891413c215a4b0a1eb83378f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eade83adb5ec096b0454608e4467d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bdf5c1d4c47527dde06edab23007e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a39a9aa90a78bdf7b516636acdc429977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fcb2c67e150f1e7cb9a508cef7448978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda13106e706232fa222b0f1a486e9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e2db5463e01de4bcb41c9a7034338980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405559d1f3e6afa3756ced78bdd58389981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9058c1acd75364e03dd7dbaa71fe06982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27cf46bfc80d21568994395712ed7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa753281a61765fd3e5f1598bd2989e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc93c5d3161545fe64853bbc4ab5b2f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b337d59aed957caccefbfb0c49e39986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61914a897b2572a514582457ebd9b7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab458ff5d88d877944f2298bf7537988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc59c325a839ba92a29d043017788a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4314ff994147ebeaf2e0547ff97ece990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6738ebd4e84ad6b9fad2d529bcf91e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29f52376247382a6b7f13366c5ef5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51247bc07c4d5045706b0fb0a4a7bc2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c00ade086770fa14f066e647624b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c3644b66434d856f8e01119ada34995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c14c2a8f2c47deb68e677792181aa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63aec15e262ce4d4941f372511329997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>