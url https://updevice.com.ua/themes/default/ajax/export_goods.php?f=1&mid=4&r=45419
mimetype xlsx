--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cb08982e3fb30021d4e41d970ac6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca571fbfe27f3ee34898b1ed62cadd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28202d9080b4109d85f0adec19f163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1b802c24ff35564837f2c5f31b7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfad61530db97404bf1fb179fcb3e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4f1227954f4bfa657e3361d751576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a9639f2d361991800c9291db47777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5354fe8ab55bdf8eb67bedd1db35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b6f8769ed255bff5729c8270bfbf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d3b3f4e9a47ed607f47fbae432bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb9a2ee3ed5facc045e9367dff27111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604c05424a64ed0c34b739dbf591e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf060105cf011e7d076ed75000af3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7eac0b36d6c4c229a10fb9c9ba9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44f38e85dc810a119d321ec756df215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64738eaabd8f464f7b9d6b547ca2a10316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fca325d84fe41aaf7fba011074bfaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20f5e7aab1794da729e7633088a6e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee220a75a1a66d450e1a9d8bcfce7fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd599bb8cacd9d93e1d4080593063f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb3be8296fab540f254f58efd9f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5936606c1a408c1412326aded5530022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed6d06d89f89987b42e4cdb7b4a0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad66e6f4cf9c609295bf4067a6d3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221466d92f1c0c81ea03eeabbd0f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc45d67a81281d8b354f8939fe531b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514bcfe1c0b4a98b4cbebb2693585d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c138507c46ac926474723d01d0c2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442abfc14859b130d6d7f931c512ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee4fda910d8d3318f804bc69a8f28430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59887e07f65823eed3a2f2d9805987131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385ec28cb1c2f2ee18038721048c1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ffcd2723cb9b5439170e4ed72506833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e27e1f33960f396041eda87e3c5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecb6f72df3305cd6c4c78e90b8e26d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff639c737044bd269f6a48301220936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da5253f76c001da67d18caa63265237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bce5b607f1ef9a4d8fae3fb3a2fd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0acadc1047e7acfad8f56a38f24739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104dd9ce56a24be828f9d2f489a3a3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc16049f30eaafbf1224720b0d30441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58730295a417c97c3e735a134bd61742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cbe55807274b330a80e6cbf325d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad4ebd5169f9a48722b01bcd1777244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7df3bcf4558705cd28aee2dab86c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04dc7adf377a62d662f0add4437cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcc77e9c964182eb068f322441527747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f13ee534fb93ea3d3b5168b99e91648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22136ec19bac68121912c1b7b6cfd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a6eb0c0026f5e4554cc7044d57eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dfe4baed64fd27d83d93591ee9ce451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f249a4ebce8f75b02f88fb3a79c84b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7caf297433dda534ee8bf2dc941cc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe789d99926c4be50e89e23e6142df754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379852a900b3a7a7aeb359b09caa73755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643039b59f36d512ae8b880c36feeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550299328c504337fd0707a0c40796fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29a300a8045218cd676a19386bbbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff429a31683af1148c0532f7b69a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28338bf624b327f6861bfd7b48bd2ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85beab4d0f08e8fb8829f0a31f013861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eda032f959688de0c445dc3a4ee7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3556ace75129061f21caa5ac2ea763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3b7080e766583467fbbb55160398f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16218f7db865f8071509ce59b13e063865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca53f5a6e84836a36443c4d81a49466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874bfdb961716af8fe615230a3dafa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4cc52abf9d5164b0be8751f3d6c5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31b735f66877ae8a1c5ac7fe435db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2f275ab768e1af7e3ccc794bfbae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b223e2fd0359949c634c23a936e61271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ac0aa76627a65e7f74a03d98701e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b9eb3a69b0e394d76de60a7a773d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7aae2dee978cb2a467842769a4d2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947799a0a259a6d894de07e13db0777475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667fe923bd7ed636b18a6faa98bbe5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2725f9ae6a8834f9bfb89eade18a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977affdfa4e70aef2fced631dc9d8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485fa37a8b06e77563e413c229b59879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c2379cbfd9d5bb5a2697cb5a8e83580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8fcdf680527a920552e0c6042f1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45533a316cb394df115b89b08dbfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdf8327b223acb7561c8cd01cc06d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962add1708a226db140eb85bb38bd23084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96b75bb3ec3bbfbe9ead40f55347885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb202a4d259969eda9608043f5b03a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc42fbf7b20aeb9b8330b2fe015f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cf3c6163f1148deaa8227f3b737a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6d606a5bcf0c78bafa26d69ff34989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244db4d779ba27090ba1a78b264af6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3941a53b3fbe32aab1866087cbc9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183ce1a897acd7a19f93c4669d665a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad63b936dc952ca884985b7bcba04793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf12d60b00c2e7ff2d7c3a9b1d7be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabadcdfd59ccc0c1de2686b83e92e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad74fb99489b8c97666e1e189004d7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69dd018c4f474b22f5950f85e208797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9050788dd7c77c6716f9f90bd02de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f198208cb97c6e2577a0eaae6589ba599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e669604741b614170ce2772852658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103e9e97ca19a1bd368e67e9b194de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b917697117c545cd2aed51503c5da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e372fd9e51c336f162b223391e25c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d5835d1cd041640826fa4dd85dd77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5cc0862c6a1a96eac1c3d39af011105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539327856915d0645804c55a2eb242106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32e3861fbb68f3902e24f81bd4ca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3763990e39db27c1e5a5448944888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5b98ee6ea7df1fc699d636c13fb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f5d146323cd871c0b03e39ea71fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a87418f3a5af827dd0e247ea3bf51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a9a2fe0bb998ff7100b671fe5b79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6355d3124b20dbd0860e412479cc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e7d09f64e37b94f4bd87bc163acf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f975bcff6af23cc70797c069cc73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99381702770d939d2ca6c39c87d43e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be7f0368f610a0344406f13d79060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb017274cbc5cae74059f6efa564a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137cde3921d328e0986cbb8e329fbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d7174f49e74b742cffaa7521ba96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f09c2295a3c72bcce9a01bc6a3a480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d68a2f7a8066208ecbeaf33368939122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c763871de2b43dff56685b1412bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae019f66882f64fa1330d2d6a252e22e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef52eadad3996fbc0df8795b31cac4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e4fd622e1f0f980659f0bd0939c29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345348cbe16eb4d4824775e721a5ee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2953051282fb198518d4656e350bc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64be529684f417f2381a9e04fe7cba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a1c526d0f237ee1e9206b55b76e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab0a23ab553520c1471cab9a48d381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186f7f02425546e6b777ae2547c250132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96c9c7ec8b4059ff478ff2e26d2aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245d1c731ce669facb3e7cc194c4e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7025ca1717fe2f5ad3fca53925d56f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d08e8c881aeeb5115881e703617e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f4ec1c9ed9b705312309112007ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b04099b4424b23ce7c9615556165138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2b45c31a417048ea28658dfc278d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6335492c9d7e8e81e6794109fc25c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef603adb64ee41a024eb5285cf11f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d8bd4c55df469b12dd205fc121807142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbd600635e0f00c710b72a73b2340e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a96d5bad32358b44eeee9d76a1417144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad84ce153d83a7dc09175096763ce84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035eed8de49202f755edd7ffc5e73d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686aef2c1b8ab14d935724371ea6e64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1276941c5673760a060767c107d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a48763827b50d34402856fd31778c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52d3759b3a36c16c752ec9f8b502e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12511b11f6acd7febac0690ff288c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e2ac2278874030126d12435b25af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d4f1bd1c01aa3c9451b9f4b79d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4760912e6f59a6976858ff92f9851154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0704e8a5834dbcf6a2b1aad33abf29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130631c9d73500e0c4d4256a1aa811156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92535bf417c25b463fae5406d39af2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c797274962c3f64028e514e96449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f2a82a35b10d2b104115f748632c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745d5d58cd1ba3823e1d051b4e47aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555675788ae653640650e51030be272161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a697060d1cb38a48965d5c09473323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041e649de6031570c2da93f8d426ec3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2df23af330626e5177edc3d4bcb73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6c9435b2139c0e7877ca80b95314165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d0b974380db4fa117d527d9c255b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be5d913aec14b9dad895160b4b340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291819f53c963932e90fc2fffb21315168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb65e0d4044b0d5eaef8d2da03f23d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52795a2990ba3196cbc8fb1096b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ac62c200fd39c8f273775c2d4ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad579a734e0bc50a91205202e80820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b605fc97bd046e3b939fe7040567c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c9aaa79d00e1b712cb6d57730ada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a060e3a7a281ba4138e1027ffdef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50e3f9c051d5ff1c22e15563a34c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da715d3d30472a81cbb050bd6a3cfc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c89e836cbea76438fe648a15b940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419f2d67f88aa0ee666a7b996dc33d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565daf95252aa53853d0556c63f242180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe519e027a7ec4d834005b3e43ca8c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec396ec358a93cda4138dab01aea2fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83207a29963d53d60fc288c3b2e915b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca5c26efa47ea0023eeb154575fc80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf6cd2429d9722ff5eb8e258900b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354283acbe1fa18474cb52c763f14c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95954c87bec7133160932b339b321a87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b2e8af1b9bb8df1be148542cac3ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1a3fe409cf78acc80e618c78c6bfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc6452104af951e819809d788d1dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854189116df26d16f581023c4d5e437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30d6e345a3a2aeab0fcb52d7da91c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd8f22850accea906b88728fcb04c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb76fc44086ddff9906cb555d415ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15fcf62bae4f4b1ccc157a018c8211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480bcf1fdea1ea97759299e60e89fd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e957c94b2087771d7a8b4abb4162e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a68c64c82870f690368e544fc139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadf5dd9abd175996bf81f34107414199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ff260ae059e9828f249c4b33bcca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9352cb51b167009ad73f0e3d371489201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f560fc4229ebf7910a984246488d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2d1a4578eb61a908449c9145e1bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda255537bbde5e1109830a155175865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86567eb7574e29674982be4f8798639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b3ecc3ab7e1ac6340a97e265bfe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad503ae57abc5234fb98838f649ae85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5854e7917ed635c2f25513e677d8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36450e744de9d853b18755ccd2ede2cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce19639ce2a113a02482ad5b8aa42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29215d240560fe89fdb63654eeba4e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316052bd1233d6be4c18cd9b4faf5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9b534048c91bb475780c13f81547213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f98b92ab397856f70bafeb855cdead214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3102f6b4f14c2d3069abb59c953445215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2db9d29c34b1941141d77058ff08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ebb50e6783243b80a51201b72bd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b150e1cdc2c4910ee603aea3c81a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f0199c38874969649a3519ce1b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2830fb55f13f14dcf6bf56b51fea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f533279d395412cd4e55a88fabd8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3131cfdfd37cf85b8ddb186788090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146ed3c8c8d06300b67f0cfae64794b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72394937feef2464b843b20c20f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5e9f6974fd48e55127547a37c1dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be5240c6f94603749b3bfb81584f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ba2de1d2efc082d9f6f65df4eb66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980575bd42e5a284627271b0b09f8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973ee6f40b52cadaff82d7fe0a0104229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee8296daa0d07e5230a54556a82bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab49f89de8343450d4c3b3f5fc9348231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43907d27af82b401dbf28ee6308d83e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42a0d99ce30255e262708123c239b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b5b68dd790528feb48780077a76b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8caf45d2e8310d43d4eff50ab54d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951dbea12855e6fd19ffacf3a5585e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29594b73f108246c8a18c67cdc98e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ac7dd260ecdf2271edb7d519d52b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0a59b5c4a714b67da14f4ed0ba02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9315642341a17c20b36f587c908ccca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd3b541cebe94d1219a9f3f91e590241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4e10f72a640a604d8142f5cf4e5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c421dffd0308489a2712ae9c182c38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d99b22755cfd3577b22ff31fdf322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ba852b3dad4f8a99ca5d840b1138245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71c080a10d53210b65dea80220f9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4afd18ec714d80d352921943a033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6670970d53b0398678e9d040bc3bc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387421ed7716fdcfb82fa4809a5a3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379554356a106fd4c965547ddc65a91c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aced3dd668476a889ebbee88b190d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df5f42db959b1d38ddd9003246f32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd313f89436e0f928e2e565a30e7f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbb994246ca5191147235557dd8ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e953e63edddc611a8508ba0c7115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601d3155defd4f5e11259fe58963af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1163fcfd7e9f52cd08d5d4a36fbf82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eee596d8e7d7a078c2cc66c7a14b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945bc4851a482e95db8dfa23d78dda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf74d6bba82b6c2299ce1b33c7388b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2fd6fa39287822dc300df7c80100261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a5a9dbc9b95fcc50f6481419b029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a291193f56057a54996373d8955de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76b69946bbbc1eee48ec75afc6a63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36cf6e4115311e5d73564df37131a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476fc76bc9699989a7d1712a25aa7a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779714d141a8fca8a934b2b29f71e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858f3094d49a7b2b0410eda3269a97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192478c19e6f6b2e6fc9f6687a2ff2d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8767807ea6d02b7fd2b53a8b9244d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12830f6935134dba8d90af2db998c93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4820c284a313ac2c3b95bede010080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23546575179a4617cecc6635bfe6f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a1cf1badc978eb0d8db496dd864f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d9a69b48dfe11e923273cf0a67ce3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c09a167f5b4c2e176a95f2db49677276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3e1f3bd1c4ac2000638643e8e32f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b6eb8513f9c4dc96676fb1d4c97a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dc9ff116e5430f7d86c3711e16735279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62114e882f729b13b8ffe802ed807661280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c38316d6c952d3db18e83e73b5f38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8975e20f42cf67fa3f0bc953f564f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e861610289bc18c81af116cb32dc49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052727b8f35a665b979497901419394a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec61cf4efa068e2a7c2ab77e10c237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818acbd741931ccff5892a3690f324c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f99e131c414f013edd876889377b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447bd2545d5d291013dd8de22df6aab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469443788a965180bb078ce49bb969f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800fb6191b9b826ad0fdada1e4bf7f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b47b3def8ce8535865cdce8ba616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704155b2bbc38016ed736a62a17f715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21de5f2cf60761f03535aca7a0cb45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3cf09ef924e75a5b1b355b777de96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc638893a591dcdd9f48625a541c25e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f118b621397dc3950f1a060813d22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf997c38f5ae0d3fb7a10a8a69e7b08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc67e853a3311c59d712985ba51ae31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35013924de76c9534e61aeb64acda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa40317fe3b7aebf4fcdebc69f634300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4273a73c701beac5ffda00b3f3089f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256981e579e49787c787708515570f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cbf9d92a986ac4bc9559fb8a0cc16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248cdefdf97612e8d40eb728ed9b4cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba13ec2173e26d6f55ef805ec898cb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286e2c1103bb83c1acdbe5298a6a81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930786fb7fbf5f51de56f0e135693f9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68bae542819b330237c94bf0d81123308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605e9e63ebbe89b6aabb8fdf2e72e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f3095e9776ce50f0f9a5008c64653310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241171a9043a9d500a48cb92cc2fb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27467f32196ee71ccf3984ac475581d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5cff6088f238f5645a092e81e7252313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891af403ec9c7d7a12c522179edc0f96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd18f5e05e1fa9a4320518d0a14d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191f789d441dc9495a1c448bfae757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e674b743aeb674efc10853f0597f29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffc9ba593f51512d5fab764700ee7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ae2901d776e673c8d4217dc90957319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3064fe6028151bf67dc4df99c57ff6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7b3e0875fe189b6def501a9c59d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280285e5db6f919555ad9c7b155da1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f2a5043b0857331dbcc8b0f33841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d4ad647f9b61c9bcdbbde7bb5705e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f48314df8cb2f3023da4b3ebe0fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e857f8d26e683e1f764fb4a7dc863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f9e81ca5ca5aef350e610769c0ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6887c9c4a0f3b8746aae2f81fbe42b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6c4135a978e86fdf4f45c806540f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa182b2caa522495596421491f3c05f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e60a82fef7a330ab96dfc221cb600331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef64c028a7f53e809579f05c2bcb20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b20adc1e8ce03c49858feacc974e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af764f4bc9f1a01655550e8b044a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820f3264f970b7da08cf5b75a11632335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba685824858d55a5bd5f295c2cacb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399990e5b7348113a68d84eb1afa0534337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac787f4f765cb7401fcdfde90543e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97919f6585c14f1dfd6cc4f444320b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a5ba541d189f7083193ab94bf3f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562abaacc7e885ea38ab69a1c5b9ceb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d9911bae099d3534317541be12fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959fe512f64b876fbbda3846ac620a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8eb90a5888b0416aba277f83d760c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3033b7ea2390548efcacfabda4915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf8df94cee6fcfa7d883b6e0f1d2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53dc40f5491524723d97e1a3ac11f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fddadd9fde7967d1b86131a091717f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de51bafba85fd1530d3b043aae76d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42905118f094148bb779e1e97261e1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22864b8448c39f30424a307bc2d62d5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd9390db4dd4e918989a2be848d13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b83f4fb2415c5ad899694754b8c80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6fa4e37d9ba028cb4a0f52d5f73cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa7dbad5acc3e8c5d9ee66dd784906355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed84c0a9f0469cdb36fe691fa6864d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc9cad678fcb014bd23f1371b9281e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec90b89fb43367ffa3454ce66a54da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b83e6c3423f9724de586de21bd9f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452a7c126304064c29f26edf14ab525360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d49cad4422c552a2078b4ac9bd3ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa51b6f75e7370ed8027c4e1a3bef8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d19cd2452c79c282677108ab3a97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d6e91c5147335a8148a8fbc5a1b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d8b62d84e0fab7192458b2154ea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4e24c3922f5f4d331d8905a74b1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb039f81385c22b2263283944240dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c698eaf8ac239875a19b14bb783e71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e87802a3d316634a0be21a18e2082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c0f124845057e5e0aa3abe3eb85a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d3659261e59d17cc69974da27c7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c785dc2e3e86b0b39a838af7cb6861d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0360dd25ac57225aa240e64ddd2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68499ddd664e4821b297f504c9d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b0730a1086984c9e9bd56a258498375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab074a5b5fe0c65445862430acd2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48ac70ad0bf9e7bf9555e395d84a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ada394cc3f6d6eb986eccd1df4a2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cdbca71a8c5c0c26ed2aab3dba121379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617faf91df3c150e1350337f20102e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad2d9a0e30dd8c51d7418c333c39b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4847f6677f8759205ea462dab229f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ff8acc238eb3ec233642234cc93a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784eb54c909362ef99a775b5d2ec39e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df780d6444943f5ef6f3fa8bb46b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4697d0985fb128613a351acec47b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1d0396401dc21561ba23fb8aaeb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29967f902f59cb775e1bf8953b9398e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad6865f18cd858327d891c0403b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035d89eb6fa92af76ce507df61808e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2f5cb8cdf13c1419e46c91ba324f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277d817bbc80fc8528fb05c544a42ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e80958f6e315555f117358c641c92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d404c6dc4c53f41f063b67d8fc0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517225f389fc5e2af7f2c3ecf63430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65a8af4965fbceeb99a948dc90a71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc90e80118593fe5c08d542e1823c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ddd9088735d9e89d94ab18a2e132398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de565fce122c05fe2a29eab735fb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b21994cfedf84480d2d8b98b65638400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a67e65ba338f364a8112754df589401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f525c1fee79a22c324facb0b7f1f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df235e10099945d0fc74a4021466eff1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5b5d0a7b1d358df79939860641e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca39171ec399550c683f0960609b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3be6164628e9090f643717f57c4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca679c90742b2f17d18e4e65334a1a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bca7a52263feb27be72c6fe65b90f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae65865d3c62535ee538f4ac0d07d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c6a7869f8563642ef7b5093936f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8427c32a414c2b6565a14399924e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba4e52a20538579e3194d5503ed413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171222689694f3b1a3f40cbe91307ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac581d6bb1cece8fab8b0fd02f49eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4727e06c290e3f77109eca152c35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b308dee6880af171bcea9b04d0db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce244c9f53c2f667373b229589e38525417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dfbb4cf4f8972e70e7ef9bc1a4bda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0346a16e0dd00aaba72e8d9b88075419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f760cdb610eda60858598370f604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d416cf381ccc1c3a0335baefda98070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cf914b93b5c1e912d5f50995a354422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7fb1870bd95b20bcf9cd093fc05de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac58afd147026a024de5de5879ad81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2878157d8b775a0c72ff91c3669f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7f646c90e4f2ad7830f6eec094300426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd18c800202c9b1a81a646380fb75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbdc904997825d97ace3eba59f711a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20608a6ba0a5fa33874149b2dd645f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c05dae16db38a5ab11ddc61dd044d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0fe9e224357554b82edd2578906a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ee91281ec5933e4e366e1a0ab2d6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830e3d15486b31a3a4fd058635173b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb1f08c9c6d212f3b93baca5de523b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e547fc825a04b2beb5985ed4ceb02a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b5472caad7955714c23b49f1f17e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab063d7507cb1fe943b8cd965a73630b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1e0e745fbf5c3679ff42065fec535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1374f490515d195ca7b1d6e4a81941439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01138232571c5ef40c62682fc68651440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939ab697f18521e84bbbd98897fbc6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2690cefffb9b9bd5453021d88d985c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b28cc7414c9ab64388bcda1995ac0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc922095b5650152179b601bb4a8905d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91226c6c76df201c6504130462b0502445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ce43724fbcc9068752cc91a28ec5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a0997d46c01e77ed1bd38be281fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af947c87d6aacebc4be5d6380e887a0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b370877da863bd002cb09270fd3081449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38e7ad5c827b4654e06953875bcd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8aac99b44928d5fca36df7b66038451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3669e4d7f690f8b275f2087a1f0a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115745c29670ae2d33bc2cb946d01c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899fb9068b2fed08a2e5d34afa20a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda1ea7506162832e405846116d5ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ec105728b19f311cc6481c829d46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3014e68f732afa262edf6ddcc372c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c72ba6ff0684423d961099515d596458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799eb1dc20fe5527377ffa2701c860459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e88c74c022539c859fa0be4c09afb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d6dbadfa019d88d23bfbf73b2f61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a67910fc56f1af8f47bcf5cee300462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b431a1fbb481e13333c3485cb63c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed578957b8f436be56b7bfd00ebff5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbf849cbe259b7b7305b933aa8355c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d5e77ecddf11849a2892f2af3f5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4c7dab54bdd0be69bc6fbe9259a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d166c48a5a596cb629e8b8daee8b83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb24e01e755b10ac350a21eb6454b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc0318c5380dd1914933857856762470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2fd8d0152c773a0122c6a6e5a474b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc42dfc4870c21f88fde8379e6a3c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68c592b5040fecf1cbc53ec8ddea5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c46fb75e617edd4319f12d26a1c49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff0babb49209f3003e5c4e6902529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311016a8c16355dcd9c15a79bb899b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ec83076b7f066d65236549974ece477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bae64708d23ebf5ebd977c74dfe7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ac444500920440102f9541d8624c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c93f4a428d0766eba18cf46a31a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab97c20c637c948fc033f3ed05151481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed13143d1fb8869f46698b5dd4cb4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183bafa4b9b1578fdcbc08a93e0c24d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc35f7f151d5af0c11de005b8b7d37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa471e8ebd531c95bca35dcd1105e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f4f5b05bc635c94f1d3d070013b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f85d72b22af540d285d31d068bbc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a379cfa1324663f6c611a9b4184161488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c2aa887fcf5f56d3c88a814cab1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac719afbcb944d7fd26f5095472563e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae800552300ad7bf693af78062cdbf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713e0b001741cffd3fdf67c08f4b5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad522e9875f3838e2f8011846eaab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97add72bc08bc06fecbef717a6dfc486494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd3acfe3e444218effd354fdee8d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3977bb59a68098d16dfa24cd97d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e34bc8b6a9b3479b29932c71e71c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef72d6b4e6a62dc8cc365bae3099dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41523e773277d32db2bda499bd7bd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75ab850be43e0aead020df2dc304c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef8cc6bd9211fb134c4903cc41015501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ba0cc7f9224dcc9e239431d1d5dc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3fcefb45490a63f9d74d3314e31b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf13d6a7f42c16100009dd094c382a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6263f3da4dbf189bbdb256db812348505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb078538bbbe3c602d544c8d09ac9d78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e63f1b3b3758eedcf997c2b32d01bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67d2c7f0fb5e50c3888fcecce94c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d1b592cf32ebca2b5be6458656b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b29ca822aba43c288c7a73de8a3f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b23228fadc5d14c5be11dcafde319511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490fb73d222949257b8ad1e3de9fb63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a5b772c34d3bc3cd1144fc49edbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff3f31eab7976cc0c08d65df86f96d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7b8cacc54b69bbfb4c83bf9aa878515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d78e920360fa7af3b1d167987cf57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05bf50737a80e7082a85bbbe5d3c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a05f51c15c4b228a1d5b76d596cae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03fcc69b21b2ff91d8aaa967a6ecc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21748d3f55128d12823ad2ed913bfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c07d06e9a9e22a90feecf1169b90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30deb4045ed282a93c7ba278dc70c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005b028c643e47336fa80ef5e784f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f47613f1654da54b7673dda6f441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494d53f13016b63ee29e6e532fb8bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5bc40807bb91216081f4a326ac0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ce26087b55a3371d9b968150ad4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c69b82507a202c5e079b9ee330aac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05cc94eef521ac53c013b9bd3eede4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def67a9b7d0d90d1e73776e08a24912530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d467493e84900c5950d4b0eb9ead33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c2ccbec4f1b05eb1ca44dcdd20d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2363c1b7462246d30f8cab97f1065f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939459cddbe2cc540d548b8fde89f5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a34784dca262532ee3c37f4b9c7ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834ffa6dd32b3d4dce24ba691d888e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b28b23c4e5ed2ead116e49514c10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3eb311a5a699f021e477a138843f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bdffbbfe4a4c48b91bed9fdc67548539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b0f66f39aea0f73c1f0389736607540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17f76ca2312fa2aa442a124e5a7e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896661a3b2459a7f33f6b5100607d3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6b44f0258c7b5618a254dd75734e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20a7df961f9806a407df974188462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967451ae4cf0f673121ace17a6c47599545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff2b2e2e2c37e095f53acab86a4a14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf100711bb2968b230de9ecd1e124f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f35a850e4c37fbfac70d4bf57a8f97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3d193f754719b0f1a2a3016818c97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71316f0ce3ab305f27080465cc8a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc976417e4e95b748d3f5afd6c401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121711d5231f1b94d14bcf57b36a4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27eb18461a5365f679546eee753f68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531acf2f501349bd603b8dbef3b4f37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaec5942ce26cc11cc96a402fde359555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf3b0a6b1432ff9decfe1ad40f16c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63980e539f4b21bcbe9cdfca2d241cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c924d66ee4ec3691ed0033eb5e8c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d12843b61719495b5f7dc3179d20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2bde25094a76089a56799cf8221f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322bfb79bacde27a0bc221afa7c7b90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7fe57f7ea21b30b152232e66217d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190724c0937829726fe7035ebffdb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845204a2eba0f8e6060facc53a2aa4d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e5571aaf465242e7572707b104f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa548b0c65ba4e8c8a3c1323f64293c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b21a012b2c290194b46d924838f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c776318ee7be0561631701b93fa735568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b80a48b76b91c118a0a2a10176df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb59db0df7f5d602a8b8293a0324035570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383a73b08603a7ff2eb2b143806284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e5703b6569c6b49e6475e6aeebfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a5d8f51e6c2f3608e29760f81017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e5806101ed7e98386fcdb8aab8a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e4b5a773c64105af2f9f60e5f92f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648881b88c183e617b82615b68299e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3ea7c0fd11bb16bc272e48ec2abe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a60db6d73ae4e77b55ac8b983b4c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc3e52d7ceb98635215cf4efe5945579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69825d54a1990b1a82bc10df25bd72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebdafdd86044ea4e25b2144c3fc485581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f369fe395acdee325b1887e3a6f974c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef51abeb53e124532b47b0f93c62a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32fdb4964bb1092a3099e178a76155584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d807537f5f19d9805d2a1a6db1849585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3674de1fb3fc7949047db4d97af0a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c36e414d91b0b2d8233e7f86dd14a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166c07867c037c90a01ef04595bf19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83988ca5ce72412c6488b909c1f0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1292a24376eb022b67985e3feb0642590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ec8934c60d8d1352b5ed57c2fe84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b18471fde9565c6fd262087cf975a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1885a6464df7b255f04b1dc54c9c85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5831765d96a2ed3cb2d16eb541eed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c0868ced2d212a4af6b0adf78405595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e006ba93ef3f9c9fca29c751e09b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cffdad491f525f4c2b83d0d7c264fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd99c922a8a3bd303e0ca145f2516598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f90af4bb99795f8d53a887d01d7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d52345a048d9abe126e94a70753181600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8e0b568331b7ce94c85680e0948f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d6d6e8bc481a548fa9696b22abeb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576b96f96dbe064552ba9f2a47dbdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dca944e80b0fcf79ec8371fac122f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9b0a66ebabfa1880bb2f06a11d24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e135080b07d6f70602465932ff7bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8fa3e62acef7908abb88a36ce378607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14d0d88888cd9805ad2e97827c229608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b84881015f1c13f4c70d0f9dc46d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b7c107630e4bc7689f15fe93892f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6016646c867b19cd6f1c182904676611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814122552b40d34004b87d3f5705f946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa89eacd36e7646f55e837adc32773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e653e6f13650c4fe5efefda42c1b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702e32c0f3f3977a24b9992ed6007a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46ce028aac96969f047d741400e77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167bc6b1595801c0b4e4b347913dba4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109a6155676699fdb56677db94824d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a01a64fe846e57d0f050ecee5f04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3fd4e0753edd4d84699458e9e6ea8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841ab3342a81e03400608c6406d681621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62577ad26652a85ed7da805a1febc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b652403197e96f853d4d946b13c48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02ebb367fda83847f5cc3483d5683624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf5a19d7a150c51005aa7cc07dcbcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb0a7aefe25de5ac86a5417ffa933626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f0fda88915c0597e016ba732473a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c7413573d35a426929ae6077c1d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d225111bee51b98751bfb67004537629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312c5dc4d8a725b65c0cc72b8242b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb0530c5eb1b97d6964a7057f8ebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fa3d3ef52e6f6d1df4bfb550bc2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91b218b3b1ac9dcd1197bf31bf452633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27852fabbc99e33d6ee41b8f4446d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc067ae03b43be3a797849ae96275635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402608a4d24b2c771a528be906221b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca39e6b8b352807e8b81c347410dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56d49222f0b3c00357fddd5a9e666638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd6d4a465d4cf196742783af22671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c445aa66f105c18fd34b089077101640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed30ff907d82d4ac3cc5bb2a7da24f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a9abedec9dc1e45060d3c3e678b47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e137e81140209ff98a0a6347ecf6e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7c3e7771b22eadb5f678417984db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165d2caccaba3b5dc79c789d662035645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c679f106fe13efb460ae73b3d27bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b9a02f6500fc48619e4e45b784cf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c287fa6284542044fcd6cb7f1ee2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1cbbab5d69280fe832d5e93e30fce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e284a2b963210b1a0ff91943fba58d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554fc0dc7fd955974a78d7e401616e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74dc14dfbc5aa2dba98e8623bff9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ad82e6a3644dc6d0563849b4e0fe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0183dad20c2bc1954b9fb883c29060654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d349bffaaa37155b5f4dc290839cca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e441805f9fedf2bb037515d9b136656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994569ca65ce7cfc0ed479e60b612d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf38b4fa43b6487188f006a9b70a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b698d793e4e45e0a6d505eaa87a82f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c316437e8cfd2167460a5c876af063b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d8953598906a928791435e7e53e3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfdbcf681ad576a211b1793534dd92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d82ecf1118731ddfb96c1ede42b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338abfdb070fe36c33f2d58e2ce6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac186ac5ecf9d18c51ca5ec25f7397a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e725d7aa79b7af4b9fe63ce2c6b824e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716fd8a78cfab7c04b1bf60667ee68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484fb8390a571d3c6c51bc63baa834668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6734c85ccdec1bde7a6ec63222ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae31d27ed25d0b2a0d12980eef426a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb98796ab76653c70f3b88db135132a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655f0672fb4aed045f5838481126f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a85df28b428ca00257da94db7220673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69d2968d90319a97ab9c18dee67f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015980ca297a70f17ac5eb1bd3141c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ddc02de1706fea989127c6c056db4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256e55d30bdcfcc78bc6b19bf08e93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cddd13b785ca22531b42f444b6bae3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de46c4c350b9ffb4c0d19aff77c352679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064341f0124ccece0c891640970de9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdeaa232a39f7cc0edc024492e353e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeea25730d5bdd1d062c646dc0a80f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd3baeb9e12371aefd8591de5cad2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5727519847e1fc6c47726c260d9cdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c3ec2e108e26f559236bca472a39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecac9e91192116e0543753720a5e66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a518733828a7c7c7072fa61bd3d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5df90ace8d38860a8a87c2f9979b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f0695cf95f7ff7fb4012136f6819689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451cde00e578e6da4e19142b523650690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcd6c9a67f0aa3f52cc14ffe108438691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674d5a39513e47df32b442f11da94a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5a063765974708fdac3c89b6689f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc013759b1b1ada210e5eb5b12ea8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1963b84af935564889f96ef51ba01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bffc76bb0e6573925d453c100b508696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93391a40224633f9519452f99a2e26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce8bf80748ce03e4b58abb8787da3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f22e9b1c1777d9ce5e1191fc9201699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a2359513160fcd6751e8feeb3c87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f642576b274a611ab0fb89e6290b8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506fb2bd4a2c6a9ed18b51fa0593e41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91afc1447bc169d16b0e228682ad2d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f10a5f29b6cb85df0423debd11cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d5f2f8bdd9ccd33bf65457cf661b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec483f5aec479d5472c10ce9dbcc2a52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c2d409eb2d141065d1e2649ec004707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cced7a8ace7c41ea56f1d9e54441c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99044d7283e215c772972f720bcbc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e05707267b42db977f812c172b30b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d37f836453cb408daa45198ffa923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ff1398eaa10f85b8295ccbaeb794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a271c168ec146e462412c75f3b1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea81a50f26dab2f4f0ac3678e2703714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb9f4f4c7abe178179374feaf1acd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748842cb3769088f477f1f3b90edc2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2a2b312193abcf19a756ea136bda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0a545d210352cd025bc7ab46dae3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce50e9d61cad0978ace1fb7115d174b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ecfc25839af48ee042861aa52054720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb17ea776e7d12a51695e8d0d50f85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a7f6112e0d8520569ca4539cb016c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b137efe148d943d544e962b8c6089723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf640cc5996862801a321ef4da0bb01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81acc23cebf53eddb9d7e5a8f8414f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64634b8612f6fead80c8e7b204501937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ea29abe2f7df192261fa184bbe8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b3d9082b174285d33e5037224bed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5895c6e155180ff04839a1e97ed5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17583413645abd56c9173caa781b0173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a2403e3066775281496206a980be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d5df7094e6c83a7f92eec0b44afe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671a60178ed80db95b35310e5be29f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636abcb5b4f0a8d5a49b0c1290bc7ecc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a9d79d204bc274e35374b7957023735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c3c608cebd4647606c44f92466c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d0e4ec3d0b1f68d31e7911400345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eaed052096b6df15ba0852e1313d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6613a5bc75202e6d4c1b76e45454ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb678e82dba27e1af9dc817537d92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4966e071b6868e4cc46b5dda95df5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc1983bfd29e8c88664cb917043af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736aeacffe719faa261ebe0b1b7fb55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba0921b6c93ce3790b9a10b5a8d43b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9a67707452324a7ac926d671721a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e116c04a0ccac238bb44b16bb0da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c53a004765f9a8fda120170492214747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44ff9017564eca3c59e8804d8fe7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aadc87f2073c9c188b19a9ea7c883b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406b96fca2430bcca63bc4d3d30895750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087425160eafb5924192c1ce3e022fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16a35cb646f6c279e1d427447ebbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca665f27dcd25b4bc8bea0ad65d157e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935439458b7dc9ea0f9bc4a493da9a80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6292a219893c6ae0366bdb6d32ff1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88e04165d136738fc04c1f8761483756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553ed6daa3c4bee9f1d5a5cca83fe0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08203449256fd2ffa7722786395003c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d2f488f1f080f143ea164eccf4c13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59ac3b7049c5906fcca06611466dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feae6b450f940efdb8249a886550b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9ad6694e5df8eb4e4982be67fc29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783ecdd3bc1895338cfab70f025886763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6c79a4c4761fc9e706a124d1fbdd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac85d6f1bd787742137cf1a1afcb9d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49a8f40e64965e7e35029bf74171e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345305c6cc252b5a3ed1ba7b819f21767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a8cc67a67bab7cab9a01a61f85f57768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec96dc7e81b6443d9bca676ad5d4a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2afb30209307e7b2ff69d4cef5624770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c0653e750d481aba1c1fd78076ba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200d003d2230183ad1d2cd3fc0b5e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350348745222b74f738959f2cda472f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263fc8de8e192a8a675c4765ebc6a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcb0cf07a1ded547fa83a5d80b099775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc45fa08d7e432c506c3abe02deca0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87c8f977086c471afcec94deb16c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e9dbe8f727e4426d79c6140b40e76778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01e03b2cc0769191e04eee402c5c5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687640a109ee457f31f0da17186d6d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c990e9f6817c993f80ec04e2b6db781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cbaba0bf4d5e26c42d1566ed53050782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525bb920ceff6c13d30b18e4288788a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a57f78db77845d95b61abcf4632f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a504478801fbd9a45c873b90b646785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4253b3384ae982e94f132c82474ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c17ba5470ed45f716439041a6b11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521d0a4b8e2306266757502c3cd29f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02368d7c5ceb95edf4c73cf358f0345789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ffff06e1618ecfaad7aef5cda15b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed405ab5ae9d70410611633b49e3d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c53a21a7ac65a13dedac2d6610577792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c93160eeeb6d0d960e05ae0a4e42793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8561413c8b8269ab8f77584feed82eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1cc3ead390c350c39ccd0ab3db18795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2a54512353e8233e63503fdc869a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a271343d2d2739f565bcfe2752ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cda97e4f20c203873257786410a5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5daf9d5cb4120fc06c7d93508382799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14b3de80b6504ffe42c4f82300747800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c7aff6e3e9169c6eb9a1b33902da801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f616537b147c9aa80562ea50f1b4f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21377718d1d2623c2b43e4cb41645008803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c5c53d7f23cfe5bba71c5e6ab06a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa203c77f54c915027240a7e35372805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71faca280fa0cb3e5f7ffe5c922524806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85493d76486fb670d06d8bea6a63af3f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd54b51f0aa95f8903814999a934b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ab4a59fe817bec226e6fd6f8e9ac809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798652dea96a224e8afe07806635bb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d698b3508bbc3a815f2a1c80d2606e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e635b39dde91062b52e1b94ded85812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd22d1eb2c562e4b37c7cd500910ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb702be72163b79a4447a6f89811dee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da694204b9ad06cd8123d6528b47de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf76c0210d69d154b9238320cfd352816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f786479b4e46c8d931937dfd9b8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5294dd8964751eb62d11eb4ede5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e811c9772f22adca4f85b8f1d4724819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6e01d602e421d22811a389218bf5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c290d1e83a84ee1b4472e311bc4a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd48af32f8017c7623021ec3efac812822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486083778cd28877b2aa13fed02105c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9bfc9a4be32739a7f763bbea2b13824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57e21a4ca04bce504fb946b10a5fe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796d1c0901d61d5ac19edf9908df4f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96fd60665539c92d91ae9f8cb739d5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2d4f02da6c330e138f0f65d0337b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00643ba6926ee9863f34373bdc35de829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7950dd231eb18d7065944cb0568e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c982808e8152e6a9319c911bd3edb0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13521d09772afe37b42d4cc6d65eb9a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f752596736ee901c0a9d9699c562833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9ef7509d238a4bd1d2ffb56c24e0b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd620e114a897a9612b640d0b1de9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b985c82fda8f0f1d2ed7724c094b16d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d84efb73402109a310ed0d339d490837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333e3e2942030a9bf795df8c497543838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fea77bbe8c7dd9f631bfd6068eaf0a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c521fb19cb5f40101df8e5e7c9a6d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6be257528ca033a86004d0f4a2c48841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad324c364ed23ca09e7fa590c0942579842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150010aad1327379920cb8fcfd8f45d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2867ad16875cde0e2bf4d3573a0b3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a97098718815ce9f6f631270fdfa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac827e28aa232f65041c4484d09c791846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b91b416ad43ccbb85d702fbb2cbee847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08a139faa38d8de9facc0bb5321c0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116a83f725f8a07c7b56697e8a05597849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a33cc1126ecad05e455063e23c7f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60651813653cd4cfd2bde3ed80930851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661442afe28836b4be4ff9a9b7ee18d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c5bf471927338e3f3304f31bb8716853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c884682965ba7b2d0a80b8097d52f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab763172902a9fb086247f902bfa422855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c59bc69383b769042dfd8ccf637e6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e48aca3b92900a311a7f6582bc11cb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241595757c8b1d07fe0a1dd51a9d7d6f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d8299882f2a7258bf3cb8ea2835e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a24122962b630a907b1d01059ac10860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d2a522cdd632d3a98eb9aa65be0d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f000fe8964181fb1ee3e194a5d5d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716e0681e02040e00e2c04cfefcf41e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6fa78e421cee854bfd43b39a6ea7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf655986a5f43d0b51abeb6cc33f84b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229acfa98a3f4433f3d5381a17de2719866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9275923f6556a7c97bd17d42f775d5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73814cf3f902cd256f8e1eaa5f736d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba01f3e2f186f54768fc14923a1aeb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0831c45efb5cdf20b2c7281bafc4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32924260b576d8e7ecc8f07d165664b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92f69f7a7034f449453e2ed387ee5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea727895d1cf6f8807e6df280dc9a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac78ed2bdd01088800b4bf2f677fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf25cf0bdc77afe703275da1fec6e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824fe2bfad6ae2571ea9fb952f6c04876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba93393abdfc3b52b156a9f9193f2a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f02fb703ee85b2137d26332d1926d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8de6bf07f731cb10621caaf19f6b4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c321c8732a9e8ba0228b26d64244f2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7577b02a0add5b9ee148bfd1a6e9a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9bc598aa077c60f4d8ac2f786a5f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d319ae889e3ebb5cc52cea8807f7b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc03ecdb20738c2e653dad47d4a95884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ea6af477d56e1cae12ce35b5b2a65885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfef3df7550792ad0579209eb93462886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15f0348b40e88e71a61b942c41592887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb1b7d399b0121a49e4ca54c7cd13888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac30e230f86cf6839302f0cd6636c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684ca684a62d86dfb50ea6112f2db16890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e28e8b6d5c2116e0a0f9ad6519927891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a858f6ec285a0733af59a01421990892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af80dce55dc35f3cefc17cf3f6c1dff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4bcdf83458182edb1ae81cd062cd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aac9df4b4a8744a6174f33fe89af9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050714dda7de8a9dbc266f11af4d0c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f2bfc48dae3863cdcad842bcfe247897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6269390dc483c13ffe8819e45cabf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48bb1f0abcd50f13999b990468d152899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343635a9479d7277bb293285648d92c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddeb9f0bcf84899d9ba36c6357bc7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e888408867344bce3a7e305544cfd5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877564dbe11b22ec5dcab2bb976146a4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6200fbb2c37034f972f37c3452a484904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687daa05efdd1b0be5a72590a5ec3773905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba42791f96fb05dead17d772754432906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98463d09d60cdccd8af801c1fc34175907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2fe32226e20f0ceb80feacdd15b6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbe921ff07c0db641b85c9494ecef3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8851c71581d09cd529dff1b07de42910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44e48a7c0ce9e1d46a2c410866dc8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d42868682a40f2e12a953746fa9f7a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd79829d28f373c84a92f22dd71e0e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba6718d9695ba0dc183d30f4c2870914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5221c14dc739e6d8fb0a1a342315c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871140c13229fa44782718c1b018a02b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34aeee1fbb48319acfe8df3d0c33d8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb90150f9ab90b3e2ed93625ce6950918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d49478de85f3b12361456c6390d0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40afd46fa8bd36afbca6bed64fb46b4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800185f4454572c4420bc40e726666e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd7a74829b3afa206f7d8590483138922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa49730b34581d1dde04a502c28dca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ca64b095d4405febf5eb581fb00b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1df3e41240c4d5b1b0fb27c853c03925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e4f0df29efbda039af7f02f50c15926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78729f4c7bdd7630c7c05ff36845b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a4f49f4bd8eedaa0b5044a5b8b5e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bdbfa58e801e57853f68e70c3c658929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98af8bae88e764113efdb68fc17fc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60b0ddfc8be6fc7cb3d148dfe099b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b408be804bba00761da0bcd055af932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17127ff76913733a5c01fa9fb06652d2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f036e1e481c803f616640a6244ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ad247443dfdefd302c98786f3d1f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec213738f0ba4078fcb049d81a0d41936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072fae4a9fdab5720509d7545d2c1ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a6937836ea48272c27b100a5082a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e68ac10621320943a7af068e23a4a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c309ee7008caa54426f188c473d136940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419afbf1108b0d3acff1c7f3db12134941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd26d7530699600b25199e76e6b45942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5062ef0ca99dae232b772fcf72e85943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab96755dbedfa4b680b916c2786c76944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3514f9c68e6c1eab7abdc9ea33c522945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16b9700a461266fa7c4a94f9eb256946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e58a06cbb3f22d250be8b706641c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fba5360c2fc6ed40ff48605e7c610f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998849668e17239355369f06ac6326949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae2b6c0ebf944ec0c9554605c7e82d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ba1ecf21e98969279892fb28ca56951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd5c33cc35152b9e7b064b0483756952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ed458d8de2af2de0859ac0ff040e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d13ebf6ea8dff3a1fd86832d89168954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7b2810066c2a733d5473b9980b27955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addccb2bdbae800ecb391056e3759a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69163c5d15ab231f2d385c56b30f2bb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96759f2f86fa58d00dea2bd1265e6a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4038508e52cdd2a38bd663f23a969959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237fa858d65b54ea8fafa72237f2df0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12826b4d7013f8090195c95d4f5c7a4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc395b9b9c1a0a48c6373c970e885c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ee763911d3e49d4bff657651ca7d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bcf920ab729a9d537ee39fc20019964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf0139a2d794ba6a24a7aa57b67255965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b91e020014973b2457bdcb15ed97966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d17e92230f34352e0a8ad2a810ae5e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b25c7b82203883f41444ac06322c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbae1ccaf139514ca5320a4b021d76969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c08589e13b7ba71bd3200b8e427d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b7b2b9e8a094d8b44b0c71c84ead0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32792767daf5828e2aa6aaa7084cad4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f81e2ce56c9213eabc4b743c1bc7a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff23db493a7ef60054fbcfa14f81c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c593f33e33179328236c961a3b674e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33beafab761175198a9085f4f5c52976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3b774d2f8abcca7288faf62098fb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba618e847c35da7a3a57eccfdbd7d9e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23d9e2010219942f489a9e6ccc3f9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086a4a0f32f78a889b08473f00699e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a2f98e726d11fdde5c5b4539b5b1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c49badb71125c2eba3842a03830a17982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d0875933cb24acbdce505637a7305983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fcba1540337f114515f4bb110f37c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9821434eec12bfe664e28bf1ef8ac985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083ce57d287b429e74a8e71578b5f5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48f320b88eb18b1145b011374ea55987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d3cde9849b96eaa8403c48177e9c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129a3b7feba5f1751353ecf9af4a2c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce54fea32bb9c9df558927e55544f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8288d57d7d81ee56a40d406616a825991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd859d6d318bade8a806ce59c74ba6c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b22fdd25ac7ff63e7bf8d59c70cc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace086f766ae9f24c8374a16ebbb64b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5570aeb8496afc836c4cae09f82dad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105627113cfda472fb86fe3832d563996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ca73ac79dd314f31dd5aa26b673c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709c6fb2e4b2d2039842044c6027c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb0301e97de748c444b1530773c7fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a149635daa8f3b3a940c3d6fd7487363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9f82d00717336e733c1059785f434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481982530378d0c7de8e8a79b13c1315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0aa04fd58886219d0e6b2209da59c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc758fdc2100dff7382d0e7f6ab58d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c07f132bb7f20dfbd078a6a0fa798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913f4d06bd5a69c7135ce03a80ba8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e3b8877cb3f00f1379966f57fb9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211c961d9eb9a1f9170900fe97d06d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca678a78365ad0cd16f71f45ae70e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0071065d5f07724ebce2e8ec176a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677167af3641fb4132a1331dcccc5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236e2b2904d3bf5c1c7c9242960f4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae042696d56f5c01149cdf248c79f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c735e882821789b6f786c5b1b35717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cacb98c0600aad6e58a032b10149518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd35661583b0e9d9ac2ee242b7bdb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d700947615d1bf5010686e5b3cbfd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d170be88b9b82d401896c334584d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f241acd3f89325ad351f879fd034c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc318780f7c47d4efc8b157a156ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06f9e4827a288a21ba4ecd7a374f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3fb1743bde1172c500454ac6c0e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775db7029f86fbb5f211c8de53faf2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a475c8fdd656a02288595a228b968927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a987a93dde0cde0eb5aba4a9a4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff8ae4e3ce2bc995175048b464fb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d51011250b7cfe32447fa118aeda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c42d423028fb690bc1fb3826c6ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c7937ca55cef9758c111a7dc3bd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd20ce24b330905fb22f9809fed2f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d7fe0b227ce4ca93202f3a9894ee634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886128c862719a477e7cea5242d0b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468610aab72e443a050c73f09ca9f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2ac276b624711b13bda41371ae41f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12815bdd8419481a18256ad0ebc0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3c9b6e75cd543952b49f66fbf4f8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b5576ad95a630f906d3e614d76c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d5e33926e064c09616dfe5a4f56e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cbec01bff5097feb8e1132e95196842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ac7e03289b8f6a9ddb33f586873a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d9b743b189cada1e0a6979e7014444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f25b9b6d1df8efe126d0de8843d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2fe9d9410a592182f6ede83391cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc473e5aa71d37f92638989b7777b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec212ddffd76a06bc4449f66850351348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef1ff445e1c886a9391c41171a74d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b774edc3fc3eca169165cacc59df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed71497e80c06a291556ad2949aaf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48143be48e3c1f69463a6c5785e09c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660994a55f24202c4462b6099f18137d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c54aaa207cbe8861f86ae8d7eb2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca265dc26c433b77c4bc3bade67e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936872087185b5e40094f3f1f173f08c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2262305a907a0d541f99367183496057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0929e8ba8c1bb473795b5cf2848658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55686e3138f2680a0f84f7d270c95359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea75c9087067818571c962f2dd05be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee887f70a6ac7a0a439e08b40752361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237049fa84cacf7c9b4c5b90387a8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580bdc60bb5ce7a5dd10345fd2f66463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a365d663b41fbceff511412df9567764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877cb275559a93873321090165bdbf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704391e87296d526771540f9a0724c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9a7fb007fb4a9704e9c90bdfa0df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e6a830ca3bc1d6f7f47bc481cb6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db2ebe510ab04207b7ae5b04a86af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59358e80d8c917d0a3597867c34c440c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad0b68e2cca0445c84668a6cf3a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ca06a5c01da92c378f5a7d0bb4db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a57975ba42ba2afc0429fe2d1bc0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67c781f097b80fda03be7cf8f707874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb459c970c4ac76d6c99dd0c4e751575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430fcff487201622e3a11867c39c8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c2921420e160e658bc8302ee99eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddaf023bca9a73225a027caaac82178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222bd82a68751186a0bb6428c43ac679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f74c06a925bdf144d91453a326d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846998ba9ac9342903180a0246af91881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce46806097ba4789ff00b6ff5137482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf27fc7c3426f453ac1943696d4c6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c34a3e511f3847b197bd43e34e8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73b0796e233f165b62801cbe2e56485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b553479ecc651d23f420e773554886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf06c9b3d2b435351f6e0c51d7ab49387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d733fb746f6efa34a33218bce8eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99102adec7de1820392edfed932f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e9a94893676d3c531854aa4c2cec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8509a8a3144f16f2346f0fdb8f050891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceddde845767f031a39b731383b2dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359eb88deb99984ad376b45610b05593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076c558c43004fd08a1cc9cacb6d2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c23d2d5a434a70ee7b0b3f2287d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a62adad607aa382254cacd4db303dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861bc028537c1a0d8d52713345beaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3f57fa05c548fde58d91921cd88598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0cf55a78b19f07d297840c75daf0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128390485505a95864e3604277b991100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff33cf06edbd957dc2bac99fe3cd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca760555edc23ef3f8a7e91e04fc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f705c62c2bc1938025f0d40d5159c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90c88ae6618839482cd8718fafcff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d87ef41353e4d480d1b219f7a103105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd09d995f3a12f5fa2696016ce6619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e0398f2c926d90f2638a33e3daa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5cbaa232c11c641a037ad14b7c460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc69dc1b8d974707bb41a32052789c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d0ee717ba0e4fecd83effbdc5ae3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43d8db0f1334ff31fb7b5f288c217111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea021e33b67c28f47356175822886f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b8bece4c58a18d9b38c9e1a95e019113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc54362acafae2938d575fd684b95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac724182a5642976c3e99660c8b750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b2709ebe6a775cbcae94721ee948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1222896e21a4ba31b980e50857f42d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9842f46bd15012cb248fe6033b03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445bb81bf36fac7fb5e8abc185e35d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6984fe86dbdc2f1179399a77ba7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422d380bc9f7624c783b965484b7df3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240108549d00823956b303eac8fd3466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a79b88700657c93500d7f42cd91f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3657335dc529ab8c779ae9f142734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae0faa2d06b8cb850d6a1824abda7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add983d98ba5c5e290ee5d57d41011eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe57f2b1e89d61f8e8bc0d4d27222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e84a2ab09d33453b9c3da84edf7a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf2a697092cc1b835b346546c97234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ede59ac203568c29cbe718e25e58b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c35f68395fedbbf6741b945be95d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133aaf82dc632a44983834838f1899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc775e395ec3f01f09fea610628c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de517b8de4399c8d335177b1952f9c46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff279b24679af72e931631a80da70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9206552f67009e7d34368369372117136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2830295823cf892aa6f24ff85ea2b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad966a0a5b2e00dd015d3c1d3f571fb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05ad793dd6b7ade09bc4b1a8ce3a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd719161889b4feb72b52f3b39985b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1928ca7d48f6856268c401a328348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9df848429d773dfb3935e5b7a093142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909f75e3bdd786afb977132d7c142d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78bbec634b37ae341c08a1b91196f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f605b1e362e1dcb6e8e198676cc79d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d27c5e7e4e6ac3d2b81838cf01ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e4e2e3ee49cfcca2c73f635cd2a28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6d7f631c650fc1bc7a19d026dac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3db21cb5d3de3a7b6d6aa0c10dc8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d534c0aa722cc4be30520ae740be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150505d24cb788237f4d7b00223185de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357023ae6b2a0e325805fa730d2fd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b6f051254b2e2ddba40ffa0f3d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ce89c25f72195bc2468f491bfe09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1da6c0f84f2dc966f773e381b8199155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb95093b5523fc4eda7d61dacc03ae0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424600324fe51ca51a3dd8418e7834a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017c647adce3ed0b24bde0c7697ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0d98ce80981b860f2c7580990b5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018effbbbaad66ac39b2326f010faf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9269de1692fc8f4978b23e9926716161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b017c962aa99deb21f538b1bd8414162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713b53d4d155325b04cd147365f0d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c71c9465e09b706db646d4e06be6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689343317c0298b636af2936d432219165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7e08383616c80776e84866bd1356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1a7a3f9028ab7e8bfd28e9e3f770167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814966197a4aaa82b73692d9f1b6987a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a602fb196c4f75d492508b639716a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceed5bf6ed4632fbb83f039aedb4ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e9335056e68fa503b6ebdc076ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff6a917c6797465297bfad9eb43fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01767a4d6b05714e108d22641a1291e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd39b0dd68ee6388cffb6f9e5d63b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04595b2111bb9329cd8f27125348ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9429fde86d0b3617c708f68f65599176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b31220145be0eb58b078195a75eb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c527f16a750e9892afa3be136d66c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed6b701d523fc2d663733dd3956db2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38053aa8526eaf208c904b5701c99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a888993b134562af1eb37e3a340375181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b63e30fd4f1ff1681f303296fa3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410716975b7007e91efa44c6c1d62714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd85b6b050ee861db52fc2d9289df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d05eef30c736184b011afe7287e31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894167cf01a3f1751fa7d563f3b51f13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2019055f9c734cb212f98662496c3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea2cf5df0ba09ec76649b6870b8e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602910fcf51036cbeda90043de85de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2cf09a1981e6ff4016e2d052399e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c4f9c98b5f34b046a4c0327235817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb67ccac1195382ee142e0e47d6298e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede887e84f736aa105617362c16e6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a3ee1c2f62f0714c3c54552a155ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f661ef764f2cccf24a3bc77c56d0511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222479dac509f93655e071f22be8a67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872225957cf1b48894f42b35a60776ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba07f38c549ae4814fff16a4ed1f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429940580fc25a5acb7f0ec2b8c3ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98adbdd4e03b4ffc602224a0d330a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5fa2590bda8409c0f07a2f116960d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891d9b024c833255d6844f32fc0b17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac8b476182bbbf19a8ea1f564d8cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fdb29b1e440c0d09baa47f74b9bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51232d2ba967c140bb3a0413efd0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b531c5a3ca77af757ab4a6c47c30a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b40c92f5e2a895efcf2e6188b1047c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189d000cf8eb8b088fb977b001ee2b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a01dca22544348875ae2ef3f84e37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201c15c01fa84cbdca501a58942477210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949b99404f02ca689c79713fd342a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926eb7a860db36440aa01294071ed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c6972752c15de953e76d4dd361fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62078b6cff370895443944f70043bd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc9340687668890305d5d6a10894f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4153e0e739813df2902bfa2f416af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4f9312ac71762fbfbb1ca4ffb9984217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a3444ccd18ff57b490ccee23d08a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706ed75624bbea1cf87848fa78793e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9a1316fc749157b19471b5c9d9bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492fcfe571063ef31ae8f4b12541168221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf3d7c6a5b02009b1fc20f411c64f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71f92ffc2a4ae6dbce19e26895edd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b0335a5740e8ec8ed104f4fe7c81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410579d1869c870df5a3d4f806fc26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee573fed3bbbccf38e3fa88d7465f09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43976898c6f0b6e1d1929977e5d300227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69e345552574f1cad1af1b441e23e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b84d3f1ade257d723148936459c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217913fcbe13ac25ee7a0e01f32190230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4277da458318d569eb45bdaf358e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091b3e2ded180f85c920d4fdfee695232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826925ae08eeabd876d962ec109a77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c174a5065d144fbaf26e1529e2bc68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252600225ada10e9231e562a79b6e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04218249dc5f06d666f84b781899be4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d418bb6d0cab12785c6c30c4ceb424237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8e1184a0a1e2f175e3fc15b8ab032238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aff366e4ba536bb084365238b2a92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468ef8d181bea165a7636114a30913240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2c6efdce558aee719e200f4544de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c599338f05f2ba5e8ed63afafba3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863bc754dcd576c442a1e289fbe904243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a91b67143fcc52f18dace1cf9db792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b408d28938f07950663b7ec257b9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df787624ef3d2ef47e1d9ddfff89d0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd42f9c2365afae32243e77a98926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93900c21d6f4fbfd935a0eeea3a3c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05911b85a73aa68d461b06a0138abb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b84d3c28e3ff9bd978f5d9af3ff1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec531814bcc504378b2772368ab43d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890209c6397e20db3f12a81a7fe3963252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a40acc74561730e427ff406b153ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c0a5f5bd008901a58c08455b001b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef8d2d9d35fc9273db984aa67c388255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c01b6d6f3c05c0400c84b578ef81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7149d54c2e20574d68b5389e1ca82d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d79ac7b3f361714db6c7161b73ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128dbff95cc7b7b634f268ec2f8fa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2b0482302cd4742039a0e2193e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3396625f6853be2519c9403ffc0bc56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cc3726fb4ea9a78484367b522896c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e73b3f83bf35e6a6e38be68f388ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bfd0e3bcb963d3588ac20802c399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b991e6871df28417cfca5780e35497d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34375fb5118065a130bd49e5eee4a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84e0b8e59beecc3273362f2271c3d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372589b5bb28a1ae3f5f2210246f713e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b78b3a320b3da2d0108673ae29ce3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad808c5f96f3faf3ae9788344f7b1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd77a4d79a97d809ef817084dc3d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c3d299d218d247655456b004fffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fc71e4b64930fa879e7b019953c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdad8fa125349fa99f733891429ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b12d77ea270068f6e6f74fc61e2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19a27d12aec659600e77d4eaabdb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce4793d9e78883b876799f7d870887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e72b69dfe66cf849f188b05a8e7b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5700fbdab12096de57bab2187f915fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ed073aca1d45546ba3df73074420280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4e07f7888b0db00803159c9445db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1926e48bb16f2d340275e20b8911282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f23b365af8ef04e2c14060510d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d0a8deb4bdec698e7c6374f257ac9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a05b786a2d019c5b105017838c3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c38387f0e6ca096983065af2ae064286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1b2e3a09e93f5dbcfda9a651e66e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634f9a0d9e0ce2f2f862a51606fc75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126877f567df21d779da25c7b4cc52e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9078c2993ff553833d4cd78e5dc5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868a0cf75a2adca6fda47b6befa9b48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f015f91ff0d1f6dbfe5de7994896292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dd9531c8d57c87188445def526fe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a0c067d7f5a450fbfa54192bb0f2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed4b3d809f6d606c20d93334d2dc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f2acc968932e59db7327798077e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29f0617d9f8bcaa14a5e15c5239f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578ae25dad971463a8e93723951433d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643aea10cf54d06a0ad58f140b97d4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c083fb9e17fa04495c2741e0eb5b61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7d1b2cfb3dcfbdb9c3dc1bc37138301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f5bb223049ee1146bc650dade12f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5eece0a22e264fb198ecc71cbd3e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2541e38993ca4dc73296189e5f980304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093dc7ff52ed15800f987c7732272b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86774bb1f7d7992d8c8709fd83ba38c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7af0e5c83c4aeeacd3b7b07cc584307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8fbf088e1637a279529c6532b772308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ce36ccf9c7d56b997f639cbaab8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28461d362054d966d94d22e0e3dd211310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0d7add70a218fb622b14800e843d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97cfdd83a2f257ec7714dd773323d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47852605a8142ec03d9354cb34309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940b7441f1dcbdf673ca04fa82aa575314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f9f8d0c77ec93c76e71c26a70daa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12c7c5682261720f616f0ff21e856316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadbbe88fd4f4144a335245818f432317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094e7b6fccbe2b8362b3565e84c44e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d305163cbe3b7da498f44c47f3fd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4716548610f88ae72bcb4dcac5d053320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7daad57a3920e9d7d5a00238164cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7a59869bd1cd6d614af742689d680322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8f938586dcccec474dc8c97d2be00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259444e7eea503dcdf99c9ec5e208f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd22a1199857e4f5ddd2d4ad7a08a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2dd3eeb74895b6203d807a0bd5c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0527668db6a70443de15b2ab4e51b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74775a993b9b15f5177af279b6e56fcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c518a810ecf7be25eceaa9d401a85a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede821fe1e8d55c8158abedd493268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7577144361c104a98198a5c0424b3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfdcdb53cc31161e35bf28e9fea057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3420131697f4ecdbae5c8ca6760909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2f2098f909b065d170555b63e901334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d74bf87048618d6747601254b260d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba478015fc6450291473e64e888f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c448842ee24813cece7ce663593257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc67095823cd43ec4f095b8ed6a02e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8988e55d2a3357e30f9dc5bbfef0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe27d72de25ce973dff70dbf30d5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c057e721f3c0166ede497c1e04e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72aba3718953d5e8da2a87a3e20043342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877563e5c388907ded65cd556cf623ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db00173cff7cb75187b9f5d4eaff8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def41e0bd1a71ed441e7bb6e3d19d36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6343d9e1da96de816b37f052b4d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1eae616cf8f3b8bf788aedaa5ba46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c55b1af88cecef6b705103108272a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec374b8362a37880e1e236e04528f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511299e5b396c431baaf5ab01682b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1626bab6b051476388bc9a5454c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d62bd80a72ddcf04fd0fdb348ecf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e51ee0821f05a0c65ea08511f885353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ccc4e1d9f1c6c36665d52f60c8c2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23913b1b45690793f1e1f0a41c9d17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd25b7778d92e098f57359ba6f448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cfdceb5fa1b19ad8a28faaa8ac5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a0452348b432da5ee8f8a8c9c33a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0b6d2500f9d31e405592f25d6d27b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747437cf9bf9784508ddfc1707c715b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ba326a17d5e29da0581091137df8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9235700c47e8e9275fd635bf08db03a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f86812bee238af08363726fc3d5ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf50dd4d70cca9a95463c2a6c90fc16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e3e0239f45b743b3a4d50f612bd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49295fe1bc92831fb22fbd90a14148366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6460800105787893017e35d6ee5f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fec480da8c5246225703ce3286588368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270caa0d8da5846876358d807b90759b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e751ace891e47c6e49c47010f93a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802da587587e542ed47de3ec5eacf14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82474d8f9bd7069a9c391962571ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3971f152c67fe9fd57dd423fe98965373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b332e4182ca2cc741a9a2476cc9b28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc93f398140a10f9e8af8ad6ffd91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da014a21e731ed9f960470666e268376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd1eae964525c5def8bf6e21a21fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2cee80b0a320594291ea884c5026378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaa1935c3bfa94fb2dfb05afb0ba16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f39ab9807173c0a3b614d9de359b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db685c56c152b004511c5ad38b77e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5e241c5fafd6d711cf02cabc1d14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69b43b058865865018ed1060e8e04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c038da936cbf7368e5226eb1df96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969de9cb8e0103a002867ce173c8647c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc009dfd2ccf3be690d6e916efb8d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e40af0590dec1dea885f2f4c097da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5913d9f2d98d210144db77831533f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743af22a636ecf06414b33b60ba600389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1ea4fb8039e42a870881fae37d7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e99cd1e79be39ff957923ad1da61d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ef790c39f6fb51cb49b285ea3825392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b591b366590d89a3ba7e929ea0f65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05562719bbcaa7bbc3eaa2bad12b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c686ef9a10ce73e6e91a2ce2b7d263395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450d8385f893ed80e6c08d19272096d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3be1b60ec2c060df78f9a4bb72b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9919d8abb17ddcb9cde16baf11a093398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0fce6cae0a133c8ca0ae9cf60eebe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b49b08a13fe9c3a612a9a62f672e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a12eaabb3faad16e549dd36c3e372401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1962e5fab7001744588e20ef37d36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69a89d161317ac221e7b61570e1d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cb4715e07f3465669e588d0917409404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467423589e84e7223d1f61ed99abfdf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90561922a2a1baabb006cc714c8964b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437768ea58ebc032ec665944297d6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c3d10a6afaf4cb0f747e7130e3b2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84155d06a17567101170b414ab18e69a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b2eced38179e6b640137a66b2d86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccf3c9bac0b7334e12899a3d115b33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa4aff92523a1345db369baa218cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad0c0a6ffb7b53d76cae4b190c296413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d75ace043b628e198ed59d76f33e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458fd2988ce5686aa745b5dcf68586d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035546c04b1d1d0470ef2c75c556f43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a852a44526b38b963eec67edb6c10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a9b9b80528ac86df26fe861878822418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db86a6c0f23d8ce16bfc165418a9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3227065bab9be61e16b1c51f0763bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12d6f119ccf87a1b91a83b2004999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c39da685d1228b705c86eb841644422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356baf19274e0879b498f74d6e01fc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6166e020ead1f6b0b8f9fd9ac89d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498926f8fa3d2675b3e7c26ec3b6278425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5823e4b95692c42e0a74d4138eeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70e88c6ba4668d7efa100e98d11b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9ca5b62661101455bb897ee0e62f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b268185e2c5d86302cca2148eabbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313578e5af920682ef7aa51c02a30f9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d5cdd270542521c16393dfb337d90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf41cb338c7b18f7ce11ddee155e7ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e959992e380d152118fd69c12ff9dc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46428feabd2987ed7d1955c02ca691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ec985d89dd989b3c27a85faed659435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddaa7f203cc39cbba9fc7b09f83940436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7084475b59be6b909a4af36106ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e4bf721fafac84b61cc37c1fcead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77ee2b89042232e45dd6e19460f21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a01f1207dea6c1a0393b719aa33c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd201286d5cf0a0fb81a17ce916097441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba48aa7e2efc9492d5a6d103975c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaabe2b18c2920c35929cb32f28fb31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d35c0ff652326ebff454e2c611b62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc56683685311139d860d75db824b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d8c2f59fefd2d21f5ea0f9f8c09f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4853407ba16e70a7342bdefb0b207a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7ee512ddbbde3442198279e58525448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce0e4c88f052a2c99d84f617ecc16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74cb21a0e9c14775efff7f3ff1db42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa77fd2af3988500fa07a1a503374451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b266ff9dc46edf798ddc89e5335922452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328d2dc9a11c375a7cc483e5ac85e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899beb4cb536d4c662f257a4de8f4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da36b7e0d6459923ca442864c154d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07857cd278012e46ab34587e6eb9c7f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f7a4b306cd58a68edd2d635e2f91b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34489662e7dfb17048d8c01478c0f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4fc85f132dc9e7695c4b2cc7f99f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba98aeaed02edde9a8ff9a56a241d09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a61f518a92f215297374581b8ab8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1b0fff635cb4759c775f414e99ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af9c713bc8cbcdd82fb185cf08fdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6f3e80ac31944b76dcfc1ec518cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da766866907c5cdd36ca46ba8ea79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2d366527890fdca34d29b056c698466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8ebabb7d4293d1b426e2271fd19a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ea0f69ee3346cb7acde13380a9a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a81aa9992eb69c48c65e3e278aa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad44d6a22540946b6f34e1f200434e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f386cdab9837a72b62fa44a63f38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94126aa53c937c020190f0f33b7d35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7dff0cd2c201fd55cd6cac9feb93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312219523402781ec893c9ba38d3cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa8962f25bd9b6afe8ff622ab59f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0058f10a46ac51c9d8c4fc2a3c58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd31f164a11d56cd02a77c4edc024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c7eaa6bbb994d2074dade2698532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d976ef945e8107d8b1773a30edb95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5359f67fcbe9220f2d9cc2960bfb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5cb45cfa7c4fd36813f2fb0b509d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a19a739dd6246ea31e4848567b96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735863c43f40e0cb19dff35d3ec1c307483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991972071d277c7f5b695d672e93b14b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132d9f08ced6eff6d7ae135ef04364485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc421623ad87dd2b872ee11f425024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d67bfb8473b48ffdb2b4720b03a48e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227794a2d9148c2d3c29060d9ceb2b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4779fd7c5ea824ef4c52b0c8ce5a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4dd6ba1ae09fb09f4723f066d5ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2331c0fbc5838304e501bef1dc61b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9aa077180dabcb442045f08ee409b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c171009cbfa49d34a2e1f5d6e00fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0208e889e4428d7850125fc3f2f53b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245363165aa11bf500b93834269722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6755c092ec093c18fdc8bd91f9b7c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb3e46f8bfbae49d617ae296b6cfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005dc567e15abb4e1dbae54d6439895498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2820b473d6e6ebca0e01993c03c2b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13828388a46a97847e50d68076926cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de797fd9d800e29ba9bba3905b3a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cfa9d3308bf8be0d83f83ae4ffc9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26aa4ae3c1315a07470b679096fc8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e6e18956bc35ef0d4eb21136a183504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd65771e3246acb970231662f0cdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa81e2eba4a88ac3a2a00652c27939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a9f41e913eca69a545b1fa8187fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf646b5e73a622bbee521931a6b1b4a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ffa639ef0565bb9719734e95ed499509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99741f288898f4ea19a7b5fc421aa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f7f740fa7ee39d79cb82943a3ac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01042bb1b90fc02548ed08456b2b93ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42629d90e4505c304391acd18872029513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87046394cd1cb2db13c17c62d39e5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7bec8a3416f6e4d78f0f14e34cb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56b468a3d5810650ab272bcb197df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889267a11489d959885766976394983517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a1ba049350105b2cbc1b12214d24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb4aa3938d1593498f1520b6ac55e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315ce2bd8fe0069fe8d087f5fded4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152bb678c8e647f888eb19f5d50395521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f965e9add6b253b1f020ebe9b487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4565106b9fc468a9cb6c64f79fb684523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24019e5c2938d8e2c3408a4154f226a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a617664bd2edd9f676c38216780c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f6a266a481cd290b11403d3a3151e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbff65e081524b315dcce498ee299e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8053aa619524a4334b22a4e2233b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3e788a1fc3b0d17d67f98898a4904529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb1da2d0678874b46bb6b2127cecce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c936e77247b35606de353c181765a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86febea27e44dbc5389a39f302817b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd278f1df9bcb1bb3419e471e1b271b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e090269b603f63ba8a71d78e327d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c0fdeb42558eac2da39560eead47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4a4d7d42b12f1e9185fe22218fcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e2797a0a097616956e4dbeed8dbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129f4fa836ec90bd792a35c5f30d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e502fe99fc52474ae1f10bb3685a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bf76a875d74b5a9d0049705f3c9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e054cc558bb8a299ea0d9956cf577541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca192823f58486345df4862a55e2098542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e96738e0dfc46cf6a4cc20a29deab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977550b06188b01bc649bcd7212142544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cd43bb369b59218c60458cd5b560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6062e0733b5cf499469d128aab507c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a14e1fa117e7108b13831e226b61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda619db69194dd0ff759e9788ba9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399fd411bac37c0112e7c1d0aefd6db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb474023cfa2cd908281d5aac1b152e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c1400c5c71ebee23f48ed6882890e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f7e26aff12078ccceefc390a5587552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ebb1ac5a2684a004da936cbf5d01f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed46e34ad73d0a21ea4136a805c21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e092a4e2d1c7a80a36ae4911dc897e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3e7fcf32729c627d80c57691dbf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf166911b94bf6df34401869347771557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c20157426089f02fdafc399a0107a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96415711d113cc710b8aa53099ad6cc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5abc418cd81173f30056f2d377e3d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d28295d952587cae6f266589665b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff8e66cf3970166e72bd2c656d9e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba80228d2820471de1e8e9cf374eeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff56df11ffdea71b14dbef358e508564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20296ef5057aff432f25e2b9bd356b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23925d40bf8d12ba90f9c37a511cfb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e6c0c1f4a220d5b10faddebe6953567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e38af4bb12a9c665ee61a268fec2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c980e7b3cf19c7f8998faa7fe48ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd7d5ae0cebec752ef4ed8d143603570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704e7382a9e61f58b68cecd1ca68658571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f3a2af6677f04d12ed22ea8d0118572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f49ab21a607d7581e58bcac6bbd72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb202d6333e089c937d2374f52b51dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbacc98e40926c18c15448822dd77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e523b5f7524cb33232649a0d34b23dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77dd601fb626962385ba7ffe850bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c72b5161ec21c74fba7466997b9d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c29a036038c3af11abf4c559e7193579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b98a11900f0d34d69476d98c6fa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5531a6e6e7a68a2503fae33811806581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6790508ee0de63b14e0ce176837ffc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff0b3072343d9d4aa89ca07f516da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5520952fff933f944667462261319d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a732de420df1f789f6f3ea7df0750585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac51877ec57a3cfb333c3fb749eb12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1ddfcb7c7d11e539d5cf7ecd5f36c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc46381b1b852b0325a9fece522bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ce0e17717beb5328dffef6088e92a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6da5c531c338b642667ec00ea504590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222753c8b3061e0f4ef86c321a82221e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc66e1a83a939ed50a605cd8a3b63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d94669770abc10f7caad53d4c980593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130fc17d0efbf18f8865d8ed1b40639594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca53df53e23a6b90abe9269316c78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9db867a8c5cb015cdc2ec17fbf1317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab44b79e47b3aaf0ceb0af7ec89238597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe16b66e8dfb71b18fb9fb73ecc533598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00901349e336917b57ca8bcefbc5f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6930c2f3800275c881286d543b826af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34ee5fe3ee3274acc9562c2b1a8f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc290445b1beafc1b478694fcf671c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6061226b2584879d79883de39a6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5b5d3e3c37c311a1041be5101ad9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e7c1d810361143a2a91ef3165a02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ec7d95209f0a23086190c2c49d9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04547591119fde3c78f6f86deb6b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f16da4c48a42b548bec4b3b3c16bfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a546e48d85202a3f00d600dcf3f0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3f83a3956bd3b4567485a028321e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bba1388f533e27c8a4a9e99214b17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2087c6d24b3f0268bb550191bb909612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5687eb2fa7c8114e2f23d19fd589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87cfb7e1b2e5c92308f2e5a7427107614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464482247792b8a3bebe8418409116615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d53f5aa15083c94a46a0afc54c586616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d5c93340d8ed2a2327b51ad88fed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe377a640d5a26f14837be5336ee7f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a9edb4f1cd41839d2836544a3dd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b0f5e08a09bdd0334e36dcc239486620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f5089840ed8b8824b2fd2b196e8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d19ee80bb8817de83176607c11444622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870c1e4e7d34713f98f65fe9af11de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706fb7f279bbb7b43bd54476d94276624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c9c5df14c7b573226ea0a9dc438b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77f6abeb405b5e8425d5465f98926626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a065566b7268b184c7471dc568b70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4d33090e99a1aa7cb033cdc98353628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216263229e63b7bf21dc7203362605629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c0f605733d57dcfd88cde4d1cfbbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ac07c5b2862e93ec13dad72c0ade6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd517803ce38476855d8a94a744b66b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a114827279b92178a8594078205db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dced0d8c2871998b39948f86924d9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65588464a466472b12a440df2ec37029635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd667fea2e9317d70ff032c035b082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e6c5039095a6528125ddcfda58a9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e2df7bafa6618f1baec652c6dde0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba426e997fb277631e975e1aa505b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7373bcd749bb551d0bd28780c6679b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acdecc5ded992c6637f23b6db5e2a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28458194aeaeff02a8b4a5392fe6a196642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f8f42230970bb9a55b27584fa0f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0d31ce07659257a8d8497881952c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca6bd651d257793cddb84251f21e67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9552f4a02a52131c2b98e18e63b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099734e91479c483732ecbb16e7742647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2165395a519ee764ecbe668bb64861648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e380bed7bcd0e1ae134744450924649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b9f414a2a4363548bfb2ced61a90e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9277719109ebe6620d134d385067651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a73591bb9d80c1adfcdd481f0e35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a2f0577f92bb435bed79ce24f74b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454428a322fb2c9887104e4252485568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a5d5461718f642b2ca8c4914d3ea0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209e342000122432f4a3b4cd627870656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c5fe1c01cf87aa694b75993a7674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d384df1f346155b4b0c2c00df23f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb22b0ad25f71b70f2005ea457bb7e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006abec9257dcb382125f40461373784660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce48a7fece14bb8b2a166a2f26e71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f03aef78a7f7d07bbdfe558418a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce10de933bcca49eadac37cdf0794663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5026eb4da06d6b5878da3703b11ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555749ea7c9d4619e80630ffd3d4fcc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae186f906d4867d506d5377bdf481b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e79fd8693160c1fdf48fac7ff4ac4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911370d53577addd0b2b47dc1b67c424668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0777355fc6b5a8d5bae333befcb1f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cee50e025b0570be44c8145c9c7003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba955ae1af96ea39f1f1b79a4d09788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc219433649f2842b9f54de05dc02aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0589c6073cdc63c95d44f594f451a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58cfb1fa5fff7b8657dc3f2c33816674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba005ad0adcfb0fbf509488cc78947c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62e5b3f0b20be0d706d3a85c5a34b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d244467e7ef307685b9b65f9ec1368677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d53deff49c5b7b2399cae7862f54a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e193c04c4783205afff1eb0e9a0509679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8d2bd6a5933577d92ad152d90d77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293c54cc3d5398ec280cb631a2ddd4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbfd81ab38869e4d7a87145beef80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7f3d835b4fc3e1205f2058c40ad71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd51ada1d645d0711c675db52f688b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca032c195ad3afc59d476fc7177d7225685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba331c8441016c2aa493737eeefb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab9ba2dad8e1eb14f611c932708eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790040b8830141827eeae3f60eeaee87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c9c274190eec00ded900af3014e91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3a501e2cd1a0101849914742b05a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e825cf858a12bd268a193e3472839691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542c4dc5016010ee99fc565e4a1ed1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a183c6b2f39eec3e73cff453eab6fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3302c75e8ac506883ab78db8f5ec1e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140309dd02f5dfa0ee5a51f96a564f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df38afe902994504105f420f011ec55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821a0128e5a6171fcd208f737141385697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdcb38d422b3550c5dac5322378416698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2200de3e9cc1bad0deb844f1dcabc49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f0edf56589e8a5c3d7c6785ff3c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62079a7274dabe0e3c0849ef7f65f8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bd83d27b5cd5c35c92ca5c5029987702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57502a9b21714fffa882a0c09b79e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1993b058c4843591e39fc98eef4ef3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4460f0e9b848f1215046e2fc61ce4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882f3fb3ca5a94d119380b83c2e8e85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00851971885fa3dcf33953a417d7183707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b6ad5dc158a13527ac89847ad8ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795030a3836a95a03c87666d0c03f1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28424a1841e401ca571e041ea3def755710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9af7a366605c83e99925a5e7a1cc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6e2525e7a45030b6d4e6b6a10f87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8bf6be8270abcaa5907eac15ce1aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff00f3ec2f08f9f1467354561be0e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e48274bad66315a192a2b820f842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2489aedab83eebe4162da70edf27e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2ad135619fe36b985d57b81340e1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe528c899c4e30e2d90cbb91519a9ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb470a0527a0cea33c094fefa3466719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89154d769b6340ca3ade781ddcdbedff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966361aece0553c2e995cc8b1ce1eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999b69bf5a39ef32b53b0bd55031b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f14590b0d3e92974d830a67ff2ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55bfa34889f8bf6d90b41071e96fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58151ae90419dfd450b32f52dea4cda3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b3baebdc7cc8bf514e8bd1e6da9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59cd9e10cf78e2220a5f63a2a8c0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801fe4bf75946924f24dc425a70265728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7494c3fc7e68b32a45abea8cd1bdd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551e5af4d3a23b96c402bc87b9cbd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9d9da2826421b19c056a4c67450c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd719ec60ec02845e9571a7b28461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d9effe12435613193d13748f5cac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f600eb1d91417e00431f9e9ec37b76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d44d9a927e1c3d55946c6a91299b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174940aa9dc8a034400c6317cf560462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058bb6d0120c82843f17e020015003737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdabd01a6dff1afe13b32c2df644a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248ccb257e25b608511eee116abcb51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb009e39c596a2d9f5e73289b489f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00203ec03e1f9a6183dc6be1d896b74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c613f6448a912a32ebb333927362742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae53de9b99846aa40156db7938f53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa7e8d21d1bba51ba5a3de4f0755b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9ade5719179ab803e645ccdf5e37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb464fadfceef8b2db759937c3b99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763dc642bf4bf7b8e6c3b5211c7a9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b12dfdee1b247bad7ec0fb7d2d4a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ed5e68f803304e90dda045a626f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2404c0502c2af128d7097ec998c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103d70a8128631dbfe571742e0a243751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519bf3bf31ad948cc2f7a42fedcdeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed241aa41e5454c6d993e651a8d8daed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff23730f12b136d9e454358e1cda4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196e45bde3084e1558701d9a3b02e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c29bf7df83565f4a870ce2ed025a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb2ca0031b276884c825f60f2cea59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba55e418f3b2557b0984e2070fbd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca63eefcae78c2edaeb195945c144759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acf05b73bd4f0e9431c6e3be8c2990760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7f984eef8fb3bcfcdd39fb8228fba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb9e31bfc5d99d29ded977b0e2883762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75106dc49f12cbaf4e35efff70932763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728650c215935bb8217e2c57ac60ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d925606323ade692900950dbe52e6d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6656f5ff8cc14b40679616bfc4e8da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd02f67a0c3a2a6645c8bd1ad0ac52b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2fc2a3237cfd38d31fd5e363c513768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c918e21db75f68b36ca7fe1ce1d60c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd031e672cc473d2053f1827021d7e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89bf315fc10c1208f4da04e3d8b330771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c926b9a7e1b342487f1234aa7d3d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2eb2c2042db636ef12b458c4e12b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec95679903247ee6b4e95ec26653b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df5b46cbf97f02eb63b9e9ef1dbff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d92a6e746cdef7bb8d36e2c32f3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a6453aedad13436cd0a6ac17950f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf90603285ac91d803fe3b109eb114778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b544e890644d39197424fb824433779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7681cb07d04dc9bcbc9fcd2262faa61780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd4033323098527cf07c7189cdfef781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea45cc8e26aafa4b6d1b7a8b551ef97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770f45de2de26d4ecaaaf31d8e820c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a5e9e0abe84bf54cafb549ca4b6f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca30ac7fa633c5ac9b653f46eee766785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd660fa9997d9f10302288c1268f1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b030ffca1372554a639e542a122cab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb825fe1f3efaae3a2a8a3e3d05e04788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f2be86cf204b987c028c7768d04d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454de0928d91626573a7d76547be049790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7efb082c8f1575970f2e6736ea0b9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191dbd2f1aaec052fd30834faa146ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf0fff2f548ac9f7a411ab2eecd072793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad60b2326eda9ead45880c5a4f5767794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507492dea194e54be96bea5bd11eef9e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b039ecec6cfe5a4f94f5510916d90796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e3c595539c15a7e99b8caa4d4a3b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387641e87c52e2294a6b6b529426afb7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f959c7d3c4f018e1216cfee5bd6774799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811867ed3596eda9955f2567d63cb6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc609c3164a4d95624690810a8b6861801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2ab346a74661a0b7729bbfda5f93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2971e870808cb24964703474612939803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709531a1667f60116eb9df89b0744e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5bce48bef116394e31a592601a366805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6c6e03d92a4301221c5a7b9fff6e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa129356ca885b6e2b11a3209c762807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546a498bf7b7c34203c6f38d1ced20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771dc82f0df18bf8b8fde10e22e148809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa03817e18142a2ded4ef8b2eb9dfa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd6a2672c83da53919b23d01e1bb93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d9cd905e9f04b151a28cfad7596ce812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad7bf2e1fd14c053ef27d347cb848813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cb7ae1da30f14dfb2ed0780e89954814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca24f084a168aff7fd417ddf74919f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327646c2d29dfdc742457c801d90b073816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51553f2fc3222d6e50e0d72958a1b9f5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a86bd4158b5537438dec782d418eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748449f3463e431390a5153bacbaca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152f0b0b70887c55a5e0e0508fae6e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806cfc212267684a468bf8c742a4db821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508860398abc19212f745f465f8446822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a8551263b4b5e29809d6e310b41c3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59665905e37585d3f9b80eac6526df824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79bf1a9c7d39f0766758077313ed71825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13fb0c6747408cfcc94f871e8e9a0f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfbcc194d2cb0a2496474ee549615827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb89be54b20dc33ae900e91cb488b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1699bfe06e98ab1ea3fe4d02182a7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba124c8309d1da9f3294c6d7941bd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e35e6519e173705366150e7a98c5f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6beff19ce3a681f50a9d7e56a4d2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1f19011e683cba03148137177482833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ca494f6dce3acd7fc986162d453f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd44760f3bab1b7532a9b259c1075835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6f284b31e7145eb695b3cce40cb9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fc6120c066b5d744f5b4b9c83b4e3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d7fa2bc4dfdc7dcc51118aa5acff4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bd3d109a85b071ae1129386ac6d4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b70355e91df93f67c5cc88c1ee5dc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510713ce1007ad2c9fb599076216fdc8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78a06e176d500762cb34e57e6f337842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b731624e61d584514fa10fde4d0e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f21ad1db674b31c11e22ef9b22ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1b604be7adae2ae0b8000659c32d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7d763f34dacc4585ccd51e043dfb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6a261f67c4df8ae984980109a90ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c89a43c45cc34e5b266ecc8ef1cc9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805babc8e80c26aecb28068ac81e4c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade99ee01266f766f94bd412b22813850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3003c611ff395e90adbc13641cc12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc733951c3d5db75ceb69f7a715778852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcbea25c7d6de4d15ee59c3e4a2f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7731f570fd9d0218317830d0e9072b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb5897b6b2c2294aeee2fe540ed96855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671faf2f0121029fd851ab0c1cbab41856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca739642cc7e7bf6c2ad55d7afb96e3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc0235b271c3a10b0fa18ba8381ac4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f87f71bb4c4cfa9872b6227035913859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b63d7d6b766378197edc428b1778860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ad3b272c35e781c716200c2870c5a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c959c9c61186bb438bdf1496f94569862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a4cca2140ad7a68a509a883d802b3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e76b06dcaf828901476a735b9f5c5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8921e5c23a377c3c28332284549a2c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc39ea4465c312465bf4c2a6d4d67c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26845d0316f69c13c1e01217af92e0bf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7471776724420d8b0ff04a56450aa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35288e5651fc30217eb66b337b51ae0a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe83bf151421811df480095f6fbb2c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2051ff5e2612492777d8d99b4a3d3c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e75f797510fd21d061389a73cb8c2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4534ac47399e6190a57347ffeb465873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a765a698de294bf445875e26e032ba874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e8cd3fcb8a9a4a9dec3ed134d5249875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b9d651943bc67bae11facb938e58876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aab2748553b8b2cffa58f2cecfa6e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2669f4eb262b042a6bb09dbeccea3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012c0b3ff5d0a45e3665a4a15c39da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d2deafa01f4607b570e5f50e185c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82aade5b5328be4c3469965b391b4e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0640d360f7b5a6f4c9a71343e88784882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5504f758a4e8933ba026c67647101c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf564c8e0fa3630ec15397073d68711884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd9fbc17847d3a53625e4134007f37885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eb70fd5b2e05c1f80388d1f036c71886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac39e6ac915f6dc6998e766cb1052a1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d52948788d6d7a09df0cded72bf9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2e12c6039d3857546874fea67139889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae0c90c6fada154505e2059d36600890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9a88d5a5f17fc79c4f37b7106ece891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3817687c3326869883ba2dcaae8a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6e925437d9cb58bab766e0913a87893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770a66d7c6383a82a4dbc3f4dc2b29894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3817f7713442563efb775cd158fdc3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8029c7e7171fe48c2dfda2819960b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c6a80d680f5ce0699b25e3427f49897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c25884f4743dc1978c23dec373745898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f41da30c45804a25cb17970717d3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa1cdeb859fe438f3a4ace91690df900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3178327536f08a37a0eb4d16ec8b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e8036c4cd89b926f89c36025a4345902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f314fe41826f7ca9328908ca42fd87903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aecedcf722c40809b743c2c624b2ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab92fe901470cc51e0ce531656874905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b390b73cfd8feb10859c3b063b10f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f1a3e0dfe3c8e4f88bc60c675303907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e8754c3ba4b1cb18e3cbc62e5bd5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7d6d6d10d223290e5c618ec93282909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7a252799722faa7f4235fe0a6fd1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9544ce9ec5cc070e8d81be96915d9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a429230af98a9835a211815e3d4a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e30dfbf3baf125fb75062e84a6e2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c248de67821ded79f9867c90f89897914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57db27f28e6573cd757d150522b4bf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d58704c87fd64a72e22c062c4fc5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1051d764db81850e628255ed9e1d8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cce4756efbe48d7b75c7cc4f5cd1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad259f5354c09aa0320ee286a9a1a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50409dc959451071f1dd6762a9f10dc5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75cd039754161a02f2bcdf14bf845c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ebbc8f9ee2391ad50c7d3b5dcc93922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fba820022ceea0e35d1dc880629c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f8f3fedb3775defb3239771860bba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aef41fc77feb83ea00ab6971d4bc9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2e7bf28196b2f113ab8fc493ba8e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de355f4f8221afcf26f09b853639b30d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d404a463d71f7d659293006d3cba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0359e2ce1d986c3624fc9c2337277929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088a159e66cee4726196498c66ef6a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebc4d7b53f0341f88c15204ef7431931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351caecd3e21a308305363c45387807932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e883d1bc1859978b3f4c28f3b737ae933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b57771a3a53890eceb8accf1aaba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79e00e930993bd0fa018176e869b3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4da53ccb45d19a5df0acb7882e4a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb40d033cc49e7c5c1cf93b5e0e4cfc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb447523c2a2125d279693a7fff2e7b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693ae31efaae659f9e71738cf6b40b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1cd6e5e44ef9b5072ae7e44079106940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d54f614fbf4cdfe0059a7cad2f62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b3ee63125857275faa1daf90b314942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79df05c2fc058d2358d4a515f3d958943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226838830054692a5774fce2e50dd1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7332cbb4e305ed72bde4132affb90945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3d40b80461678697c871276be775946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb4e8a67a87849d7835120aba8d3e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7076c74e8094b0fc3c55e7a82781c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b73e4d80d911d5bd36a3760a6f82949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b74e0ea1aa109b5268df9d48e85f6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a5283422c38ed8e99aec494964ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b38775370eaed73cae19fbe311313952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a1c64265e4b7169bf2de4ded8382c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fdf2dd269fc1d4444d48adace3290954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d39373d1b9788205d871e9b965197955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54febcd3fd021cb4a46b8d5f4c0de97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e92d95ea4110769baf6db224ee1ee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f7114c13187b508c91f79877dc97958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597eed704543c02b6fde7aedc287fe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e267a163e4c8ed6ecbf41fd17870960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6cbf54124c1cd9fcc1e798de4efeb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519716e1b695a7d08ae2abf056cf229962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf416724fb016505982dc5a6fc9bd2d6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea50c5dfcf6aa6d31d66038f1697fa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486eff987385c3042f2f6cac2b1d894965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d584636935bdbe3546537cedb715ac966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1836e29e4fada4c6430e44c57c2fd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d719bce95f65a8b990682ae83ca2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e50a22a857d4661759fc9970cf112d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126b0ba0e80f29c6442e6d8e1f4190970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efac9a91bb2782b1919057478b0369971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909eadb4ce6252cfdef90e7b42179d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a634f58d6230277818c6386c355ef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada129ce8f92cb0f758085ad1b0a84d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd25c5fe7410b1d237933266431ad9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95b01042aef50f864040b835464e3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7032797d51926c5e4fb6800ae485b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c04575fdf3288ff3af31c1519b5626978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb975487577889461b76dc7ccab57d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32e1c71dfa978bffc8e0297d4aba5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31e482fb72efb5fd272f6c2983537d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0cfb2047c054421826000000b817a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2424c275354667161a725a0369947983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67c8b553e5a13bafa92cd30c20f09984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1b8b7d98545b11082bd065cc1936985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043efe25aea036b8467d9e4a742e8e0e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311936b6dc12192ae4e83f715d11ddbc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91049d71fd072c4995bd9a2240707c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a930e7435ff4d892846b9910626989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d1390de4441141d077ae75b36100990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00824463d26a173e586ad28aff9225991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb53e8711762090f9d3cf83958992992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de19ea63052388e5d210116ffa81e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728de845fcad57dbfc1a7921a82d69f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e3a577172a8036afa6f3094f288ea995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d152ef578f5d8f64bdc0b3ab2ee53996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc293d9dd0a31a0dd58689f68596c8a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>