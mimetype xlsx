--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f73a45927c056e03be3762def204b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0639a71b848b88c41857ca3e9d97ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa7f2a72e6dfad9d3af2959ea07203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e299fa680ab0ff5f480dc2726a3ed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325add3aa4fed4282524f77785fff865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9de1d0578e5cc98f409e36d122796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5164399c7a74d430ca149ce7b224b007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674b6fd1b0148f7cb0e2659a2973f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd042b2b5bc36e7150a090a041099709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4e141fd664b2add53770d775210710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146a1b4e9316d9cd092dbc4c7d172a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05314e703dcb4713e94167f9e6a487f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7664a4e568b6b9fce6065a2aee9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c265e738780a9c589f59954dec2a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51472eb571b01e2e58ccb0b40f06d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448955852887edb8f3a7df13fe8d92d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab50e1de38a85f451bb77acdb57b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616591b743bd8fbafd9b7b80de03b84b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebb959ffa749ac2107cf9e1b9c42e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f2c1fcd7460ee46af99649d8b93720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1a121c92bd96f3332cedebe4f49c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d412d3f8d3732d9dbf6203a75d9e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f625a713053ca0b5ef30cf61067e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad30b17132dcc64538ad6fe089b7cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0fd2f0a18c97931d62b91b06609d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de710ee66a0143b86ce7cfb060e9e7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c705931a3272810919a3148c30a3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56b3cbc733522d7749ddffac63867c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4430734d2dd216ddffb466ad2248829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c0461181ffaa98e87b99a84c294730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ee32bbb0e66632755db3f8f09fb8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d514bb991ff82d7dcb8fbaf4476abee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bd38ce04f1d9a7373e59d79e3c2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff719db5e2e67bc3d1acd6484b6ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3719d4a837470bd5b3edd19a42f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6862882a221a28710f752bf01a8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a089a50ca5ab5a601426660a9b4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2fef1871a7933fc1b69e89c41e61438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a931c299e6862115e1fa055be217ca039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718fc4782c90b53064ca011361f88ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e29ad8c50799516aac0dfcf68897d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f366a0dff9f11a440315a54f3426be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ded4b5622404f676c847d2aba39943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1068d68e2b622f181b426f97c780344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac213f7a85b3fbdbd93539fbc552345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4afd4d0e5fe494b3f3c22814896746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6147aa550fb0ce2b4ded292c3675b2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b05e9d0dd3c909c4c1bc320eaa3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a477bcd40ce523d1f578219c178649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a5c8b4123ce77189071a4b3d2b4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584836a409217727923433264270da6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8523d6dd0daecb29bd8dc10bb67ca752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de4e04d1a19b5b693b0a72ea01ead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59fa8e7f36abb968b7800dc30d84354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f24506d294ae3580a97575cb198c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839093156a4b9b9ca56fb0914af54ec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514d14b5e54fb4261b57667532313457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17db0be0dfa29ad3fcf391b380776b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e508a5809dd05961cf1dbcbfadb73959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf3ea237739f0ac4489a743237ab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211ac7fad1d8740cd77c52136602f4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e952780410668ddd95e3d44c272c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c0f19fa0c528a0cdfd691fd8908363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547a77b2ab74e861c93dc217b005fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce35dcc9919ffdb73ff4a036a5eea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609145561921c517840b60cba8036e7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652d2e1bff597498b5121b8ba6c69167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4046a17da44c4ca89e532993f89d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc17ca357d5287c8d9ac76946ba3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5eabd2073041a145e0512fe81f6fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f98909b19c5e234b596186da478271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529d9637eafa9dc41fd6e371d2c140572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e489e7b94338711d2d0cb174b564273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea4a737a10837b61c223a8a02b03374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237776906a46fb05aac2dad61a839a2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ac7fbbd96cac6067c57e8e4d9f5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de2d3f7e9937d1d190e968b3c6d0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555200b122ea9a19c90c9371bb494ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7565f5546211407db1db0e95307c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731f44694df718fdea1b2748f61be180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127706dc11544dfe335e6199eed8c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d574abad797505cc9ae486c58931882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15467cc475a80c7496d3951f47206a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c5018a0ade2e25552a15c853143c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28035d3b5e871829cd7feffc99018485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252e6480fd762d1dcb7a11d9b86fef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac87c7b337e5273645f4617dc91d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dbf6e4d546d920b3ac1f39fd333788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aabff021a970e1d945cbe8a452fb3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c3f40f77a2193d97fdd156161e43990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d75c669c9b92c3510b84d8782436e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445af7d3660a15bdcf5a1d32ecc70aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d2ca4cf4f9eadcbeaec10b89b45993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d9bf3e706d3e79342ca3bc3df1a2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d8ff9abb0d56d040e2cc3221e94995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e4fe75ee65cc97c984173c78ac65a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004700b8ae746e100562e01d9cd8e74097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a10dc5e5cb4e05b8f096d11ff584498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42af57d874a2a3cd54b9da11b37bab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b0fd54f9812b019f953edb14d406100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8c628da51db65065badb15b19eba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e50cbef545ef00f871d38499885127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9db34d107628da7fda4cdcf3a524103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf588f39aa4df7a8eca865c085c46ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122c74f1724cbab3d6291a6f597ea4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57830a1eb8cce6b8ad31d16c98ab58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaff2d98183622cca65a842a9d49fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39e7ff6455c89968e35d0b5c481a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ca7fd5fc3618c044cfca85f8a2b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ad35d33eef3662b556f9f7f0a50c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827c4fade9fa0c49808f342c336d71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcad642122c78e8f47307199c86c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b048d78738b47e690227348427bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66366d9901d646755773a177ccd77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271457f5643bdb1c3ebecd98cc07c3bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfc87f536bfcd5fd1408b9a4780d19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a6e61b74e1674b5a406879675c819117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1f2f4200fd1b81361faf92a51b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0a2061de97e1ba80db91a0e580f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09a3544ce1ed387facb9a8f2aed46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7e407a0cecc381659b6eac90f27d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1305c9875df06a68232a00298fa0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef71a3a26ebc79d3f3e8fd069ef58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee37a8b133436f5a87a318d86dd9ae8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28c977776e7ad25c9542906c6d576d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a2d3c1b2080cb94b5122049f8aca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd42b769c662d408a168f346c7b425f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d883a844b9c6126e4b20182ca03b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f7a5aaf3fe36fb4eebd1bf45c139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9543dccbba209820cd87b446873e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9498cffe1c7830e36d722d02262d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b85dafb76d61dcde36f4ee8119540c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857cfb97f83624d51c4d9ee3d7d6b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e4e32eb1443ed998f632bdf74f54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420904aa1847a5705638b0429344e03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8dd1d14e534ca9bae5d25c34bfd53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa52dace387f98c6e292e5f6c5e8dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e258ffcf7ddd4f7aa88515c97bef151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a465d5739e65cbb6595a6a24946c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ce0b64d8e203b1ba1e4fd1fe1f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d17fd081c0e27a6303c625754674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617a6ab7f6deb2e26115c3a17eaf83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d944bfe5e3ae6e658204a8d9ac961a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5de11e14f937b2f92a44d09c01fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008671fd8007f5639447cec1599346ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce747966315ff1835c9f542e70801146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a7a514c55cb1d6cd93097c32a581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919dd782dd430629d89732ca9c55cad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02194f25669e2a8a4551c3876186fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d356e5144e8b77f6b1040e51705080150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e5bf8dc0cc5b39a9533f7419e61e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2c74c146d7ac50b742c0fa92117e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a935b25b2fac90cc1f5d6fef7ae0c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579ddf7ab774b6cc52035cfb391d4b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b8753a2655703ef1fbe8d6b8bbb70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b513d5deacd5c7d9761af3276f5d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6a9693b77c371179796f03bbc1afc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deba28a59edbce6df265054b30944c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d2f264145a4506c75488a4ea75229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279f2c69ed739ce9a4504cec881441160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6e2feb8b736a3dd3b7e7de9f9766161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb47d64516319801946911ece81db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac655fa90cbeb4a656e1f707ac081163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ceaa1d548b0ea02068dbc8a424daf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2def1e84079e9b0f6fafd47ffe6f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1975fdb7afaa4749483d058073b6c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3e126a2b02b55c3615360f2cc522167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca5aaea25d9ecae7e325bd36ec5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0ddb1b42e21f752440962f710bb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae7d8e816e9c685802864bb9507f5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce8c3a4b2354cd4eb8e8bde6c0822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d747debd9a784052a2ebd182cd0f15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add078c9e98112a32f1adf3fa06db04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6528ce1ff818c61bc98e5fbbc49f02d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df72d182af4c1528dbed5a65caad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3077542c5fe623f769896321dd4315176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7771f420ae91ee8fd85ab54c58053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d5fcb918cb4daf9956de5e9fccca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df3bceafdc89ee7837d528411552d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e761e652003b2f569f86a77d058bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d128a1286ae794de1482f94f7fa9d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e0c0831c385816e065a632514732182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73b6a553132360c14b9924a7165fd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8a446b4291b28a81edab9105da293184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279e81c47b95ef94c42cea6cc326d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22157a8fd6119fc993fb1f3914848a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e48778aef846a49d30f97e11467b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639a63658b020c2fa33467643c2d45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb0c3a46ca5c79e734159e351b1430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f57a7a84112140d60b8cd1e624380190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a95c7b55f7de6c537082f015ee153191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50465a78d3015c455b5f4e90ac5a8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9b43544bf3e3a537579e422676dc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e266fe8e8278c9f9e270beae1fb30a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802caeea18a95877c84d51fd0f0883195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777088f802076970c197acdb6cf77b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776b2a98ce4adbded912cd655a3f0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516fdb233d1d149b2ea6be31194eda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458253bfc7765f2f7a192a41139fc03d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d94d25862a7f2ec6b79e2c8bb07fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01a07495abb117a1862dce4f43cd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5853ec79e836051f911afc2ed375a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bdeeab8e6cc9f4dca6b73e790ed3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a72393033cc80ab0a375a30a5344e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7f1f30dfd657bfc111556001a0b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef5ddee06170691d579bea7e06674206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849223f441ff19364789bf8b1a09d04f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d02fa9d7fddbb0b0bcf1ade723470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7776f7b6c5c4c62a072775c84c07d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786cb09b7879abcfd9007d0cd4531bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee8fa2b18076c47076fd450d759b2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91612df0274e3dd5d723d2e9b8dde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646588fe5181b02d5084525012fc35a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d573047bc329bf250f592826916e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65be1d72df6c5438f3c89b8ae8d8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7227c006a7deff0054fa31d14938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae98d3982898148f4bd89693c4f4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb70ed90eb7817d7a1ac902cd9e0ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b09c7a72f0537284f69c1d1aa5395219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1c41503f8f528a59b8fb1ddd5aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e27811affecf8451ac8e0461ac56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f11836b96af58c5ccc8d70eb104d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0c39f3cd4f604d75a2f4da06f649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff528514ce4437e12b32d9882ea6a20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41fb523b06453c9027e7b4fe025e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7e284075c35997432d1bca8be3a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b1791ad65d2e60f842006133819a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae03f596f00ce8b0e9bc1127a54b09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b09c5217018d93793ed41a249099229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d14006d8ac770b25ad3dfd1744e1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7fd0d8d912e2fa85db7e8dafdf7ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f66ce38014d46dd03041a711ddab22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b0d86ce65920e7592d20d52f707d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c517d829270f78483957c0fd1928ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e447af5aa168d4aabba3a7bbc8cb28e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fcd90623a16b71a95cabdb0526fd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963245e440705415daedd9f9c7ef5086237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3aad6719acc80ceb9c387bfc9b159238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f8b3f6b3718c9ddcde7e3abd6de5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c87bd897ee62ed160a6ddcabb60a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b620e8f5fd3cc4e770676b5e65762241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0cf9258b84d62712ba2660474582242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2456ec8a89818327cee8419269f8f14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de0261cb12eb2b61af74d8c997506244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d75a4360e6c8f7cc8b6ef8ee60969245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac8294953a199736ed957d302b6de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51684a78fe56b1cb2c51dbb706e648f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c86557f285fddae59e76921811ca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e1cd66ab4c04609c885fa11b67b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e1c3392c8f0ea600f5b23350f7b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175d62782877e844dd08ab57d31c20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190698c848a2b23a6ec1d4f7d5edbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d61f363355bacbf8c844de6758f06c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af3363b7baa2c33b3fb04871df24a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5bc7ac380b000a7d44a6465106467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34451a7ab38c7702c9433a2228fb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0716d5429eaca58791d68f18cdf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a58387947669c5eb31aea6159b2c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524af20f8bd5cffe25600fbd738dc24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c338a1115b86c85b5b5c95c3319741260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157616d1baa084db4dc44fcf6313641261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf18eb9c6f3883317ddf19f25a0414262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac956fa4f91d0036d8005a7d852f9697263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef2fff0985871eecb05882aa651f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5427f1159c7ef3490832c3689dc431265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f569d3cdf88d2167c5be25bcc87625266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a990841ccc9bf8f9b5d5e279e9e0770267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155c2d8fbe4ebffa247a0d3cf77611268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716972b2517561f9800e3d204b9de059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc8dbd1d8018926ba110118fcaefd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678162f6920b8acbb5ef905724d969c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce7f88a3d62e27aaeaeab40e8b919272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c0c435c80e2527a3676b73045350273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e75cd8051b6b83dfe73386e5a27c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620e281d72007ec502c22565a10826275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa5205713fdbc1020e5c2973841aeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602ead29e15e653d6f7582d371c920277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a779a4cd361253e957f4d4a0af50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6034642a35f34997583f47a71646279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce55bf169456dff4cdaeddb073eb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43ffe3f3474e019ddf91501370f2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556a6bced2ef5a9f84876aae163d2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac92e19516f96682681f132b6ffd1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f1508836827167ebdb85f8c8d0ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291d8052f765ac8ffd43596236c6a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6277bc69c56cb3742ae267e03270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869e415bdcb2af625a6569b9cfa705287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a7f7c59a2b171a2f2029b8c46a2d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1eb317f766a5e3d61268f6f785546289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610ef5a6ed8992e0c5a256cdd694d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fe725090b04cb803587066120aa03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd80f92fdc4c77374789c1464cd244d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e431e89fe3be1c4991ec9170ae88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933004f9c015a25b630c03f33fde8b7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d070a5cc12283d9ab4cedda4a7270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd19095c8afbe523f7ffe8bf1a1ed6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde4e792c689dfbb30819230b0e609297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a05a9ac3ca6a156c0637f8adb0c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de7f61862fa764b415a5976cabe71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709881b2f7935d9c5835caacef8ed38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c08f43a7720e57ca829aa7007661c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a5d71e912cad5a06723dec2b015b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3059881b0a33d8138984545d4392d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf801ff64e1a7b6d2ba4c51142aaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150823dd03abb1519298475fa6f74440305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305651a4fb40f84a442061831efcb077306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fe3db0e116dccc78796938073de4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b0ff82de43b26d312eb54832f889308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5ccdb553156c82e2914758b965d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98cf024c34252894e3caeb906d844b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293393680993ab11912f0d356d850635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4df90b0c07a92c85091285c08830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb4f3da2afc9c03f3336906878920313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2d7e88bdba2916fd827606a30d13c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d9550e8ccda3c72a7a7b0cfe86d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f409721ec24e1092704872b0b56949316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d2506697c2caf2588340f2c046aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779715f689e06055db4489e2150df186318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e4a2f775121f7324b141f528c41c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4439b2d063b6082aa888655624ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685ce6d6488bb05205f596b8204b36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56103041441338986d6bd854ce7c89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede9b0de0f83cdec37f60589884dd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad70e20f5f6479a45b40dcd28eb65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5c4fb6ea3fd9f6fa1034e01603fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb87e62217530e94d6f947d9e92830c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610885b96cd7f0df0afcb731f197b3d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582962ce56864ea9e726dc6bdae4b79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5d4931d91220209d5402496212e72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee94f27fc2bd184f6acb092e87329a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a25087f9152550e4e5b3307ab057e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff11ef511bf26d66b7357d91d68ae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e79558152d715affb9c48e80a9fa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974f093b4a54548c02db08409ae17b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9b89b3753175d5046fa7384b481c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18b32091900f4e8cefbad13dff7dc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efaf50df071c91d999bbc085a2fdde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2252982a0ffa366787767b61aed7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a49a00a5bcce1b831106e08690f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e430a9895abda3b7f8954d6b2763340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906592ec7b9e65a6caa63bce8f7a596c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9232adb6e13f66ce70f6d4814cd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a131fd60733b47f7bfd8c6f3524b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7503b98f6e7c5a2f6edcc9ed43f065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239c9cdc98c592b39ade785db82ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578773258bb8ce1b0eaf933895ee1c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cab35fdc749cb512723047c3681d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8297447acf138460b6aad7b780929348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b61ad5d3b21c86e4a09113f7d952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d03da9181a944b0c868404228b18b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61779dfceafa1b63f8855cefd3cec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d96f230f74daf003ecda9806c3980352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f34a209619cb0a358929d6be8edeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c220b43191f9c4fdf98f3beba579354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50a8c58a0c65cc5be52889d9e55c93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a31157eb29a63142b88ab2433ca558356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bff95854537a04f312705bb6d26bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02750acb00e71709e63a739850134358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb524427af8d5f7d630906d779517310359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c79a5da192c4777c4caa8e6ce1a8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddeab51bfd9f1a0cee6770a5d207f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68823b5cdb54e363bf6414a2f71320a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23f4eea409b39b689e3f25fe13a7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb66d38018ecfe71a003e1446f7b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a19247310eaf7fe233488560b4e5b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1151aec4c3904d4dbb8e0840f132366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096abc7de55ca1207d6f44a1c44cf44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd027deff5937db568fd354381c4cba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82fe138030e84b5f0aa804be4d178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71572e18bcf82448fde7c8b31d682bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b180698936599c439c41673881e386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69cd5b4a82457d1bef40a8f6f1183372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280dc3ebe570d319213bfd6f301adf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc421d8a1e2d4e2545ebbc23fca7e96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8d231c4e7937e788eddd15d2f1303375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31aa6aead6059bfe7a94f1fbeee58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db6f073ebf833c510de4a0d0f0a9ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914280718fef3c6f2471d303b386dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6a1375c491432bd7c8d8437b1ef5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3861d4840148d62793bb4281e2efda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6466ff50a553d24a99d9bf2106316f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745740c0f03a997f42c65f9458f189f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150182863d09b51247c0323654afeed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c049edca47b47c8828189c0481052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a416bec5849dad90b423198fa646a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653274a5ca3d96602e95af267daeea8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d49d9558dad17b80d0c63b23a2d5b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236081351e9e8d397fa26e69de5394a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7046ba75ed41ca770b0efd50f7a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecaed58711605f906d60ab42e65c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7516b04ac3d361a13508da956e1b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e92a9745ca8583c2b8c603b08ce4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c23eea85740728bd79285955e144f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a540e7908189acb2e02c0b0eae7f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2ef2c3f8515e746c155d24c76730395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd3c56454ed713e33dcc8ad3ff4da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591ee01d7309319a3e0fff0d0da08c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecbc098129ce19f36a73eff13ea17c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b965f81309593b39975b7a6fc8e71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c07ab6ff52ef9aebf41967f3247f0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1934b03a7c1654589fd61be47c91d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50e2402ea57f95d91809023ba53ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aded5bee9f69a0c768e976b86f197c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1863ff9e0c8d8dde705bd29980a8aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8d2864f83f70e7114ef5f39e5700a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5576996d32277de876217af04dff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45020dd5d95e7812cd45b7ed3ff2d98c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02be86177d08b3273909ade60f580a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da6d33623c39498c5d89e085736b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01080f80e70da9239fb7a934bf6c800410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e20a524d036ffe661f79ead4d4c40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12721d34f7ac14cff83611975a14435412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47ff0efd9d15ac6087e39bc93cc55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fae730b2f0101f7d542bfa639ebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ffd5a9a3253093c6d70376a3b8bfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e59bb5cce21305e873dd4ac4d1052416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a6e4057c7148d386da10557a052f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfcbb2e8e77c3160466a6411b08f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f7c3ad349aad1571549442c16618d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1878c8b2da96bb151e0d18e97062420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97090ebd71d26e1f681359b1715fe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2850f77bc6113f5f74c9f8965ca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07574a3957cdba6b5cacb9261d8bcb11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52220392f74f21c8ce53916906a6a5bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e8f4c102726698efe78c77dbca34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc898282b9baaf2e63fb3a024d16c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff72f81afc689a2d89e0c210a25df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b04142d4e3e35f468868f67b83f1a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642ad426f3e0aecf48ab259802cc12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e805a5a17ffea6f3cbb7fd73979e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096560530c7ea58b42d2978ee1014bff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61629edd8b43ec42efd10da09217c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223a666f0752ee1024785070276819433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067481b48c87dcee7fcc9ddcb271aa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232283f84d4ca984fca23324fe2a1d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38865aa68f507fc5a705edfe3d56e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334402521b29feef407750586dd2c458437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a3cf379334a3329967fd5f5637290438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585f51158de6ba5f5c925c4e270a172439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86502c324a79a18d8d962e6e4fee37a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d7f4040f3c153bc5c24ba179d1499441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a977ef193d4da832ea8d7f2eb9ef23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67a18840647530fec4fcc231922cac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d089902cdf4374dfdfe6686a550b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763088aea2467533c116ffff50d46ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231d2531e5db470153fb1742a95fe8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c606074327f4d6c78d2f548d8f8c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83846b232734c967afa9b546ccdd72ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c304f6ba78db20705d9ea605d913449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5373ac3beed88b02d7e36e8bab86a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509a3bf7e0d9952dd5b90f0cab0263451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d447181e553c62c130a2450ff90c315452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07856d74a7a0b7da24c3d9026ab86b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63bf383e448ed744ef6711f933232454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4accba47acde41ec4c1372068f6667455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f07999e253339cd19bcb4f94bd8eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350926aa30cb51f38c28aa88f7b052b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30c2bc0a1495057a4943a590a250a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fcf5a0947abbe9270b32f26e74d1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e088fbdb44ede7202bac4273a756460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343af0908195d3af40f27e926b7cf94b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29bb702a28e2d351d04b48d9f4907462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5d7ec7785e245f95663e53cafb54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8de1b74265b31c1976fe4d0aca9f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef23164bac440056a9ecab167110f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247de7e641fe5e4beb910574f775806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd2d8f6e6a1f58cf37e0f1d4ecf62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa06612ef60ff50c74f3b316a50b40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7900cd25f927aa44be23b88afd4d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e591b553102c6f3dbe23ed6584db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0760af84de3c0550d7019d074cdda7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376638f390c923040adcda7cd599f1a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e6f30a8da3b759df3774fef81a3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8475aaa4af95af95674afe2d6f8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063ed6834644d3b586330e529b0e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac02ecfb2695bad1cfba2156a14f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b176e84b4ce16349eaedc9927bff5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a6187fedf1482797c28a7428ce349478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160410c83291e12b186874faa0a6bd61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f620a5f936c0ad8732c185fc927e18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2717303c9c9d8b5b256f557e701f7bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8b0f63b208c2932fba6d3c4e60b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c0bd73d96423c62053c5166c82d6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142a1a15ed1eba83984057c7301c49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf177855f1255ab6ddeeb24f8fef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e21117c21ef69c6347a51493e006486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef852c6f79fffe613d6f5c13e5a76e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c0df7fc7a773ca36b849fae7418c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd78a893b1e399602183a4e7f10301489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d9f70b9ce368c379b4abce4de415490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4076bb696c0fb17449762d15a0ba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541aee1ca4a21c2dd6099f1ebe0c99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593afa309528afa70793be6aeb355af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33111ca7f34536029df81bd74599bef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b49425c5ab0d2f479768773075f31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac25c4692be5ca5338876905833b4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba96cfa442dea637df0491eadb7097e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671131e00e1ef4eb73402c57b46d2050498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c18a2fac2569b81c22a30ea9b1e77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a2e25182d37dfd16baf9633fd5b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79face9c892932372c1998f040146009501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e9b039cba884d4d631620eaa5cc8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bfe3ffb4e912eb2a3d3452d7cffe3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8d5f5fee0e529ba5d758b1848aa7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33a240efc5aae5a2348c21e415ca5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f4774177c18aac714341314ed093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1efe58c6beb7995391ed314cdea0a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8023debeb7a4722e3b249efdb9cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4a46b5457ddf8ee9ea3d776a7cf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810709747905a93c3c5d85a94bc436c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2a9c1039b72b08de575a892d2ef43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28142cda221ebde3cf2be32ad3801d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09404d3a2805e7e654b8183f4c948513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a026e045683f02bc98b9dcc1bf5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114062cc11709ddccb28009f1c20c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080a3234a25f9bd2028653dcd399cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a2c5f59feeef92cb85f86296b440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380086e8c477fc3cf6dc61c9dd3b6dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d37212e907ef6be90887b93c40840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e04abd96be2d39566e4aa4c314c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823d71ab46b8e077940b1ee605a265521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5fb0ded6afc1c1f6815109ee6c1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da2e5ad812fbadf1b0c85e1ed0134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84119af3178b1a0a6419838ea30fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38355d298c8eee7b852a00b32c687f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75ca5a3ff05aa0d56b437ce1fdeef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc88f77dfb06bee4661d81d02c7d374527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35569760554cf3399cd8b8481e465c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d950e11dd0b01db986d648c3269cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9e36511486c414dc86f5872ae3d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7250e95e182a0aa50a8dfcb138e57b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9d45ef3b29cb25c5ac2c0840d4d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddedb156d05ca650833877585f03648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae546ea64d39fbd1c50deb12f9605af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f25c0248a1da993f77b00fdbee976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71365bbd99875af374d3de1412cb29d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5734107fafc2e37e167818ea658893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9eb1a0360ec8c30d81f192e47140a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a094599fc7df230e1400881dfa95d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3166d61f419221d39afd29daa553a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf26ba846283bff03a2f3017008fcc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a9bcb0164a3fb18eff57ba8eaf15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35d961230d0ca21cf0abdcc6591c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960cc1558b5b32b388d2250961cb565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ead2ce594cd6bd1a1cac979c760c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e709fbbeb7abee7db8e6952aa09adb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeab8f214c7c088287f5c595d1fd5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305cdace1a99c0ff3017c7496e280d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a4064a77b8a73fe0d531c5c7331b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806856f0d5240ad827136ec2d8a52c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04baf3628c7954036aa804c0d5348e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c79f7afd5c182d00cdd838a306ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec73b0d56f02080da391c37595b5986553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3917046ad8dfdf6de5675fb46f7601e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa725971df9c6c05992524bc10dc6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75823e663a307708d6b7eae5ab2095a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44695a8f0c52ec9f02d18d7e1ba42e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b027700c5721dde1caa53fbe79e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae020f9da8328c49c4deea7090f12a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363cf1ca2566e1000ce1db46b008e55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb71ebbe653cb57e311fe2b04f796a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15ed0b6f1e3426636d36b96995edc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedddcabafe6f3323024a4b21d33821f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5917d4cdb5f97ebe1295e88fd6846564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf1ca1b40377000c982c271ca6e0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7bf220ca8863c34a9ba09f0a01d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e1fe2c5c00919267226cdfb29310b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8673fdfea026a3062296f2dddbd0a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd9b1e2c2e212c9f2a4e8e1f61199569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85465e134ef3486216479f78300435c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13491904568815a20753e92351119176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33d9ae95d8306d1be726f4999a1bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b9cbdb97249a4dd3d03ebe2ea6c93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95451640469d780ddbda41da7a3064574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea455ae69813dd7b22a7e5540acaba7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226ec3e01724019030694f6135e98c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce3271c8e7bc48556de1c597d4a72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4762c0f3c7651c0f262e38574ca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2a7d64eae8e02a8a5ce2e438d6e7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d19cc1bf65546e819ec9c948b97b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642a144a4e0483484fc13a43d40f7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a9c01fff26ae2ea9136f887a44e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b705ec074b9e509de0922653afd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a186ae98936a97d35e80919cc0064b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80bc17fae6cd87d458821dc2931358585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a80e5096c4e23639cb1a614fba24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd63261d02120f2e4e52d5faf8aee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d5fa3e17312ee9bbc7e3693e3677588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b6a7d8c461c64e01e1b7b81eb70ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45107baceb217af5426a6ffcb98e9c7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c00fdfbbcd14faa4c89ee813ac9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fbddd6868624f1784c4becce6518592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33326d35bc31a857503fd38f6000912f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a85c746e6433594708cc5c45b81c6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5668dfda6d5ddfcc8eed58ad0ed7f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478641aebe236259d8c801059f6710596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427885a91137b7e83de49dc2e3e65a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60fa1a5c476853cc0b23b3d01fc95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f75b77e9b12bd88850d19a149a5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1709480d4ed15919294b320aae9c01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38586790c6def41d6b89f8da3618a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add13d3ebc0fbb95a7e7ad0653f060602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6b773b138a251cc57b04f521b3b6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de71ad0aaa0abb478cbf573599f4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542a641c27e16885001206c3df06a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155864630fb0b7ff0803d1e99ddbf20a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c7ac787a440481d8d387fd4cc1e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e43ab231bc864404f8bcf6fea56e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fad505113b9392f88405474b5334b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70443fcb8f9ece761f61aad7b218d31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c723abbfd18229ff22b8996e834473611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4bda7cdb00f7433e2dc62fb50c6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412489c91aaa071c3159e7ec1db0bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169d0fa483e4cbfa4cf571351817ede614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c46a1d54c7ee1b125d4145244a211615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de039efab6db5091b0c2c8e2fb21a987616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4ae3bdf1f2984082dc4af00c2cc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e88b5e8a5ec4bdf5fe7935608ab2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232d6b1b3dc38cc12e5cc6b6507ab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61bee1909c4e33c7f851520775453620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610e9b80cee3ab3d76df9cdeae8b1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b50b6b0465dc45432d4e8bcf56f77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753095567fecddffa2c86c6ab30604623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed8cc503f807e8b1a07e097e8d42a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5171c45e674e5406607504070c04e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bcd791e967f7a0325719ecf6472f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fec13ad3c2bbfd1efc4a232411350627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d979d6e74878b44a9933b30c5b0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f67d2daedd215c1b9ed0e72cff28e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b067ea42081d3d3fdcbd3067a10da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a7888f5dcab5acf1588d93d4832d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdec221cb52ce580bfe5c0f57e849c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2ba9a22a612782c9781498e82df9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a9eaebc7d6c1b3582a7aa1993393634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a1e5c11507cbeb91f66852871ab50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a74989c54682dc3ae31e50c9f0ad1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde44918ffe7b6bce1a56153810f197637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d91eb8fb6a7356db9ccf9875658ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b1b4a731d485e47bd4e3f29bc04c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe08eba6f175bf564c09c1f3bc6551640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24babaf228b1a6396a0acddc96b77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5349392d411a10d14c6d8f0cc51654642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5a3b15c7f838060d8d0936e5e108b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac814832246c355281c74afdb4c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4abee00c3043b5780a7e3d5e7bb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686c275b4835f0331aa805f914d0c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec8f6d3ce2141eb11d707b04ee7d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83741e2ad240d462eac9423a2c79585a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958556133f8e12fdfd93238fbc6e76fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6688ad324ea8c8c1597fc1528e0ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec3abca71fdb2930fa1cda904c861651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4994a6b76bf73ba5ec3f83fa445caa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e48381eaab12a30d5e042485a642653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0129967473850e05372357a691771c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f650c6a29845f89395f6ebdbd5fad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc48fc8590651e8baeff36dee6c6ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f86e7145fe98e803e753682a272321657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9dadc2c183471fe2510e0b7f078b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4e97a0f4277a6d8b3025bd7c98e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63cbd0350df75d5791bf0e16ed624660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80f437fe8e13ab127caf36bff86b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c30e9aac346c58ece934c91ef2815e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e625972e52ae409c724d98991d39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e424f5d1a881c1c61a01e8e58981664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17af69df9bff5d362a439ccfd9ca1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6697b89b3402efe03b01e80b914f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9cd2ecea950a4392316b890ee916f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239d0cede489976f6f5651d77c6973668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdad41ba6a74de1cb443c810855703669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276282e88ca14e974a66306f280ab2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0a84cd11104f526237c053dcf94b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb0f5fea2da312b2728164f8a7c3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6daa655c8eaed99d9fbbe5d2e84f11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428ecf31943d7112a2d3dffbfc26d5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb6ab35f0c77c26733aa7c6fdb9cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf065857d3207b0a38e708cc9783334a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084912473598480645725a9060c55740677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17bc54f8e3d4bb5d412a290415427678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8616d51544924ed300f87617d4b6fa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641db0e4b96cee73f0328f489791ab9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff069e42ba7b5b5aad49bba2a492c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892008cfb260848b77e7f0ed459d78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383016088550f173ef7b0e626e47be22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3386380dec02aabd837db5b1b954c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a953685a28271d677c636536f3dd3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948acc75d60e127b3e55dd43f828c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c067ee856ef81212793d8e3d885ea05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb71c24aacf1053745ad0ede348a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67a4e70a5ec3ec228e1b692a81d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282973b630c55dedea5f677979c2f095690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3875275f2fecdda1488d6ca531de5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede16e92d3813889779988962e20c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab81e367fe0cde8f6fbb6928ae54c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d5f746f111fac90bc925ba06acb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5421867d3fb9a79c87ea7c82155372695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b5c0498487f6cebbe2a88f92c458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ee7018be4365b0e69a603a66dbf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d8b18ec2d865446a8c21c46e291d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724392595ca6a078c57aa166900310699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa8e508b3e67e0bb7593909aec3fa2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da49bd653442366bf51b90f73fcd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d71865f12eedb5e8186133498b45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298c57835d062246f5a71907db3c55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9b7ff8275b9dd1ed49ddfe0ce65e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dbd7de0688544fa23fe37b4e08a4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5170f413c053adec36a8129d4c95f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f41e2bea340a31e02e7e5bd86cf79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1d24fa365dad9cf81cbb00f67959708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc82f2c8af2cc37bfb0d55497cf7b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ea8b96a06461ea570e41b5a6ac5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579edd6cdfcf245050f137d57db10893711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659775164177046a2e1e26d071890f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0d696ef0adc7c3f3680316e01305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901888149bc8050d25acdf11a2e2fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30efcd40eb5685b6a16f66120cf2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc67bc83f0fc7f5540dc3928486174716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215867ae497fc818d083d781b71f721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1a905e7fa8a37c894f13239fd1de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366bdc6cc84cdfaa171eff1979e457719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212ffa2f3b6fbeff13ac24391e48a2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584a266b07b3973c76dd272668a7e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef901d56a4727c2f38b14c7295316df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89a6ec8a77b7f555e53b4a6f5476a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a2dffef39b7f45d5d2382c98c998724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a56b29aceb385c45439ca9a0bb35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7654e18922d0d3e373a589208069a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ffa691ebada7ea07534e2a4b1ec07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4b957de557c865907ec3e41a95392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee294fb9de41b5c9f23e1339d31b1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d380c6f49f04a4130cc11dcda6775f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a1d24ee6e7d56d7ee257cc27c150731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27037dcf57b8c32424b0a8a6f44ee8e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1c311b8cb5df3546fb6a263257e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344e3cec36f04e3fd98279a4b19f6ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46961ab22af6c00d48f45ae1f597bd00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05071f9c24bf5d40bc37805f73062e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d651e04adc66767c4b795349cbcd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162532b9c690838c033c13f0b2b2c62c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e8b8d82be0914e180566decb6f9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cccbbb4db30d9e30e8f77adc5a910740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6020006386cf34bcb6e2d3c789bdf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e73bb66955d6f7f94f4ffa4cab71b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b75b95a538894de75ca6253529b58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0637a43dab583e57a0e925ec561dd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a208b2f6b1090aace1db745089538b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5548c4ae86ed2be3b6c589e0c0ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708cbd967d22c0d720b4f4ffedb4769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec952becfc3de3cb4eda2a7fe9acd47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417583eafe95f7505410cddfc7fbfea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7d121f7894a56dc24697ac0e4663750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864587d5058c2c1d2747949ad7b3b53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b93f596b56ec3471cbf8eed83345752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b7a972f4d92371ee4a22cb870ce87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16930fb94c19be4e7134d53fa09d1dfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8dfce118cf0f77aa02f5ef2b7ddee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968dae0698494d4ea2af44772f84db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3537a3e8d3f0bcb796d94c6528209757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2970bcc2efbf8553f5b4d261dff7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd98ee1c0975678663e09149a449a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170100943f0caf3e5059082e2251cab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f994ea02f81c3b436ca8a38e8023761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfabf7326e84ea13f06de73fe7519762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9397775540515b65f5e8b4cd365427763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28110ce8246c34e6947ec7839ea18764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41067c3c0ccf76a7e891bb4ff137663765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47a35fbf7a486e4dcdc03cd0268bbb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8436b76e7cc8586c5dbb337b18b01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c549490cb6d2539458c7363815aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c865e25ffde77abea98472ab993411f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e512f586f6167fad814060fc68ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ceba5710ba9f42949971979c0a997771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf1c2b1ca418fbb8bbb967c041972772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91ff3e83b0bf49983b804c977a8e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d67d8c8d6fe066564b0f4200fd0c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c708db1fdf6b715afe74640e4d7b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99215e913f911fe3b4efe287ffc8cf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2fd1dde92c90faa69688dd61dfe9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af081284aa18fb17ec596ab092f9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c3a8faf1a878fbdcc32807de127c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd90adc9883d54e348dd74f293cedc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032996badeb1ea748dacec9ef9e4bc02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72540bdb2773809387608c3824dec5eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f1199ccb9f46d7e2e047b61aa891783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c02aa34a422277c159d28e090d4db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d104b70305480bb772376660e083d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143919592dc1daab368091891b6b0db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbee728c7b12de82f43aa7acd84a0d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d50f31910ba418b684f2b306149576788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0e5331dd27ff96af538501d2c383e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832998354db5ebb0d48250ca337125790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d2d4aa4bb5104f920b2ebd9dc4df791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7a38d661d05236214f5b1c34d609792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0a8a0d654e778456ab368c3b3b0f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832b67331efb293a9e34837dda55c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4ecc2212f824b4c2cc542984c06a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6588682344b29ab7d1d6713ebf681796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a958af04c8ac2c9ac6d3eaced8c53797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddff84758c93ab4707b632365988e1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8323c3d7aaf49bdba07da907c1ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9c17ef47cd9273cfaa8f974ba82b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770cd4c830f46ae2cd5b6201bcdd5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf03dbef4ca353ef4f5a67c421dd5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e10563ad108606aec411f5d8a1d496803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8acbe10d9f5847a58d5968bf004d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674252d0d960b998d47a0cbeae6177fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ef8f5e079426704ca03d51b3903c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a0397360c342a7896d53a55460df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455492ca13b86a674ae008ea0c7babab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5914c46beece46704c3dcb90e5b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79354f59c63de1e8aae9cf4c5733bd18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a65ee7507a419831d91045c15ae68811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af6a1c9763396ea90944fa604b7cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfeb14766782267aef0da688a3b532813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda8cd8220d91847b4b67a3d26b39a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff857039c8d29615eaf888694ba3c11815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee4b546dd0a176e0ee0ff43ddc4e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d62d468ab783f2c99e0aa621b2b8b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9a6d60a38df6410a2fefff30eee9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79cbaac0c55843d6c130d31b1f690819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae931c81177ec66a2abfdc3ff376e2e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42f2c1b213dca262b740c66bab221821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0325eb6281ea3670e5a5ac7628f63822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af2a076094125bac06a304df9bdc1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d874b5ddbafabfd3a5259e1e9b09824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48041ad4a63343a33bba73deeea4d7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040536c9dd7bb19732947e0823d1c00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e51263a938d8526dcb6f1f31578c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6bf15bf2ac7d39534574df3b9e79c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c967687128e0c72033bc2028138b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6971d6292aed3b936978ce55ba22e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04590181137b2ac2c3224ac7224821831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6522d23334c8b1fb1872b9484e818832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6f8ed4230068f1a9d1d3714b09b2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bbb8b7737e3c6677a02652e92f47b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667916a5f517b66958c81c78f260a03835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6be54a9d157498373e8e76f5f2225c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5730f0835d69cfdda22959d1281bce837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c76289b1f8e3493e4998d570f142a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9096c9edeab78c61856434e2c000a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bf9255bf7dca8cd1c5578857e79c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6682f462848ac608bbb7a3e8985b5f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37114055128994a16532dde6d70f7ad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07862525ec856c9fdfeefa22b8d4f7cb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f433cf5a19d3da02c0573c1b8fded844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95fce62ee03ec0b2c657513422ce6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6831487fb6cf8f8552a9130967bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61446d1bbbd71f7f5e5f0d7d95cc4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad4e8c4a4c1a7803bab1ed6fc4dc7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83b5568b2351316bcb75d16d93fae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4b5351d97acfc5c18e7852792431f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7e97fd4822004914391ffce70d39851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d17ab8da1333040bfe249be14ad313852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e945aa055683f5e97cfefbf5498c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42fa84a15d9ec055a69c4d2290ad3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa514de5f34eea4ee4f2109c64e3fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a32d876d31f1c6b9e15146765993856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cb65d57a7586734980a25ab487554857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabddab18169574b8453a96bc13d2b84858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe86e4f2bb4ed9a5860876079badc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd9cdfa84c545677e6d0b92cf2dbb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912db40a2d9590a4ead439b2619c6a6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ceb4035f6bd5424811952a3ab982e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff190971981b704bc5e1f9e09662c0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07e661fdd10f2bde0b54b03be89c2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f9019a5a55ab2f6c38fc6e741de7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7985a34d37d2bfabc1646def34ee0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9e3c13b88184cc1b9bb2e2d61846867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a78e731e02230e169b2dc3cb6c83868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726cff773286aa2d94bc73eaf64e638869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee721577ab158d549f13f9d429ba7c5a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d6c1d149bdcdb7de6a84bd7f8efa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c49eac215abf26eab2b66d239f4e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d09f25dac54a9e3cab30cab3488f18873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf2b566688441e3342293c7112f3fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2cd9b58c76381a6eaac88f0584c78875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb6cd0f406bb97c58b1b2851b86ac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4bc78cb270d7608e718fd84e959e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6567801d20ce358dc87f6eb4af4b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89353551c56628a5f0f6166144ce91879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0fc070941b3ae8fdebd284a47278880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a1bd38ceb623e77a926ce79008ce881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537b2d9259a3ac787a3e6a327d1073882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fbdeee90b3c9e1fb5f1d68b19463b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d4f6b8de4b3d0230f33be82f45a6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b048489367fc3590bbc75d066fc3d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2cac387899514149a3c02e45a31b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab71b6fa28770c25a31c9e482f4b2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a672f70a5cbd5ae00c418a51e4caeb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21bba6a2dae313f8ca7ec20f5a1309889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5796f448cd7a40724ba852a735744890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df011f189c8e7adda1b31750196ad1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268819aafa62c85317c709483db273892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0d99ae944d5a32fe96d5c43122f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad6f1199b86d5408cf070a1caa3bb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb7d323b1514dfd723931647e0adb5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eeb26426847572360c81670e00851896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77630aefef03ac73db5a3a16b56a2f23897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e59270d552cbd627b4352761b6368898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d764cfd805eef87321e50e00f6b43e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f079d21402b1a2eca1eae502d3cf2d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48121d3c741b63b9265e5b90767a8de901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee32a8cf152109116194b94aedf23c2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572c815bf10e5957e25c162514089c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc79c829b1fa8ebc1193350591cab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa62248aa1aa5dad0459bb91afe63905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ec177693f5d85a87ca580ee937bc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1c94d99601b3aa7322e04214bcb6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e681d152d50f1580741a36514af80d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e734a81468374329569d292880cb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64656712c9d5984782e0e3b7a819a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41892709a2ad4399af7611527fc3eeef911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9c18d5039a121efe7de914902e1e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb453598892ccaa247d6a57fbf32a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dcb8ddd07e4c40fba259c14c8775c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80218b59ed5ea524b0153a0d4d4b19a8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9d6090942d3f2a1b902c852873fb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d06d84ce23ff8bbfe7de0b89311fb3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad57d751af2ed0e10528c7ca385e64f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087ad8328b2e2831a85fda3199bdba919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4fef7ee34a036f50ce7728069bd8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9579bacb6318be6b8db2cad62090921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9186f356b1cbe6d5f241f3a5e9c25922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5deb3a61b392431ce7eaabb6abd84923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa29fb35e57ce97223067420e5b6d6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171879787a977800485ed9ad1a12e9e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a6163ec2289f86ce342c7fe69a349926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9698fa58b5a64369051a7416ae8b9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b82dbbd20ee5d04e9e3cccdab8369928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff3adb412702cb438131fd13c0ac2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd174e701b960ce7fd8423acca42fc5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c7470176f5d293d1b6815bb6045f7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94637f0bd3a7571c16d0f8f22e246f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52062f3389f894c31dd42de8d058af933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228824e3fc0e61e0d65021c3423050c3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0fcaf7dd8b409ed189879e83d254f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3029ba884a72426dbb6123e11ae8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc773136f5e68a80c2624e3df798f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f49c026bd6459d54c6c7ea0dbfc193938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a313869b9d9cf22b6793e2800ce9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da535788e45dc1729bdbe67eba0af96940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa72d98e1f12cd1b28889eaf843132941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af910b3a0eb4ea0c1e52e9dacbf3401942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19cde71e14a4c725bb5de8dedcda9c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27f2e665f8e00e77dab91b0849e7a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963070ecc023c01e2f22d45ec8d9ca945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02873f65bd9927dd73cde1df3e37c0d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e859ab8d1e9b43206ca0d14c47ee9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc31b094d1e0f331c316df773e611c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747732c9bba0100b51babcd316d006949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc52e7e8400af64d78a02f55686b21950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c501d256e3f4b960602351d96619951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41bd5ad6fc9c5fd76aef351b63200952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b035692b1f04df4c442f173e5c051e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e8b097554f56eb3b3948edefc0ef1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252359681bb5747e24a37bee70b0a2f9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444f98ec57365a74fa10a25c0682d9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940289166455af9eccb190a1fc8f401957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c2df9c4990624e11bfef69071446958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca6d87dd4352b330b7d0607e72aeb0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954f1bdb5a30389b0de7feaf5a5f4d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047a577b09ae08542d466cd17b71af9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c59ee73278553e21ade6a26155ca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f9c47535cdba8b0860d61007497ad963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02c2ec8dc1f8654c34cb9d93150174964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879ba9ec26f01659be4e993df8e690965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074beadf46c955c12b121e65e7cc214966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae882eedab9fa98d20ff71f41c3c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefdbd8506de01c200b4c1338c4aa85968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a701885e003f3f941c0069b3e72848969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403576e1a50b534e07b195fba2c3b964970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908dba0b3f3bd58329e2479f9972140971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef6a793ed4a8fe8dddb7b0aa8807a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb800f51c73440a75ebf458895c028973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7f9a64561bda76d19e6b0e3c2d05974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01264f9f7b26638e8484badfc87baa6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad8f3945ac43cde7f83247b16487c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977c6d0f3642e1fa6c99c94a1467ed977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049191c0031802f243ac5109d3b2829978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08413e874581f18fc4a3668e2dda09979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a7eb3a6766edd50efe07f65d6596e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a01946dee989ab5ddab67abc19f5f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774eb301873e6ce68d58950c9f7f57d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998f49566c9e23aaebd1177f28c18c6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68e41f443a2e41ec093616f9a07e5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b1f9dc19001a50c4d8f600f3e4a8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4093e8e981f0b56d56162d85ef844986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32135db4ff0a9a51d8c32a9e0d16e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b13e6407d2c5df352d5216fdf52a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb3fb7fa6ad1d4b86e5e806775128989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04077143f5ee28112693675e9c44a264990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ed320c728fdba9c21558402dae08991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf273d90f3e4100b2e4c4c3cd4f09ac992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e902c078badfe6b0b1961231650ed993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec91a3aea6d7e64dd72fb6101ab7f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db526ecde1945debe23bf738c54dab995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19bf28cb2197fdf077b399c83bc141996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500b26dcdd874948ee7f41b2b524a1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297389bcc0ac50c94f06972953c1b29a998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb3cd1916fb98dd506f10bd82f2cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eab900ed6fba2f94e08637c9a1f922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3c9083af92ff8ee4ec55974ce09de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176dc369c17403eb91feb4e4f368684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0089f8dab18ffe58dbcec9a6a266095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c520a0d8367be9dbdba3925d100c6b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff9c6e3513835b79a480d57ced64c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186bd92252d46f09b9f3a2b23474858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d84ecccf315ed2b41cddb6f83b189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a688eaea16de0f533e55e0b7370110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54544d0d2bbd06ed6a56352b83a0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f819df53269b073059e554593ff4e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800eb29622a1e5d73b46c20a41f47a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba8fb0cb9ff1764246793d618643114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb30156b44dfda005458f1f02b6e0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62ef8f63fdb2afb313f3113d329e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170b6e459396c01a2bb9949073248617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4593262816c0e4b4b5df1ff0068318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89aa6914dcabcbd54950d81bb9519919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557de2f01d0255a594fa5712de8e0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec4fc9185631f6162bd810610664121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d781d1e9433506cb70bb621c7f0d1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff6be7f819113b8997be6385dea8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1249f17d59aaf09ddf7916aae83f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc39f4db9a1aa667f03b6f2b0d8b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09acef92f0ffe0922ca3329654056c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13050b423a50bac2259a65d02eda759d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8faeef9160483184a0ae135bb406ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cc5aaf2ea5e0206c3b229db6779a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949895764c0e836aa0b78379d42f44830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9041c485e6693b2aab1b73864779431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6273b6642e92b5c856385846fbc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4eab5b74828f8dde990268d2adf4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fffc599be1a7f85dd8fcf12f6b6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8076785d9eb829b70bb456b77b83635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591ac2f19428d5e0dfe634c8d5caec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c7220e8153358322bea600c1bf2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8850370ea7ca9372fc6df70e6dcec5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a5eeb44d2711ccd287e6f2db29a7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f487863b51349cd51f1ded3a33c50f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b393270532244725ad1e9580f2989241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361adc3ed85496710310447e37e673b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a15c518a5e9f24b5b2095bff58a1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11b10c3cb6a1e412ca52c2df8be03f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9a47e3fe316f6e28618923ab6bdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e782c2c35c658a6a915fc7add1cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537b8fc33696ef09bfd4e565f9c96747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93624b6d5de45cea28f7a7d3fc83cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432092e2b7790cda45b145902379204549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9436f1198c4c6e44fe2f6c63376bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50008eefeb84e28a0cee44c8e3f7af6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508cdba357d2f9d1128c842e0c4b29c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71660126c765106137ed911dc3faaf2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c42ad5118d50a53d8aaa1c3303e7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170c417b9019a9fe42b1249b5564c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be238647e4f3a198ae3536b31d27bc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713330eb7f6df64407b98f60e2139f4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c04dc5a839bdebe60251e03f61f4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b9260da3210345ebb7df0cbeedf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e9b6e4c513633d0ebf912d48738560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324dd536bf8ff76364ae30f38ddeef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673de7475e0b7657193cb7b8d7082662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cc9f9fef45ab211e9473961196bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0a38535143bd0c776961897c015e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c3a2bdd7f6a8718f80441260fb61f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0db0b7b2c73d77378c76aeb082da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35076114670f674640f3cf6ecdddc82c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7717c9ae62534c2bdbb541b1427ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe6af2eda1ccbdf97b0ad03a05dee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273d4454ec0550b25cee3ee47c941df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4028deccbadb48b42b35f00b687e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071e967146dc385914015f20741f9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cbf986b1cdfc18bd94b4610ddbf9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87956665ce165b7a7280d4761c69574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b78f5ef7ae5af3a19cecc2e80c81b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780c353f11da130f583c12cfcd306c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de68192ad3fd0a9ccfa43357557253677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910f02d6983029d0a8e4ee26e1dd5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ec915187d1bbe51b60d12071280379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d302c4afcc966fdb419d3bcadc7c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6537d165f3ffae378c20d61dc6a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7901e42b8653bb9f1897859f484782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0bc72a51e529abdd3dd1e1d72d2fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4929c53a21503bb6c6fe005940a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d00002e067e7cbc2bc4b717eb63685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea757e7136811842d35ae84cda4dd2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936c92837e83bcd28f6fdb504c339d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956bac31b743acf3704de1b8b16c0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee572e6b5158646f2ef23a0f28cc94e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3408c764d4907068d39dcedea846e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99423e197831090ea14b5df772aa3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacf7c024a4658fc4621afa3de346ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619725a6762eecb0ec5e07b187b60393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79231b4c40898e01054f301e581c5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20d00327aebd836628af9b62076ad295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638f6a6b024fcc90e35157b75047d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a29f31e24abb487223f13af795f2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f3a66804d0a0016e143667378db398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6971c8ae2cf8fee5b335719f7a64a7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029b503bbdd2c93d064eecc4d47f7b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9da74eda347c8b63a21b79f49035101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb6917f3df4be57600699471a626bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9048504e95b26d09992ea5b2df5078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4986654068f916ab5398d5e31668a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aadb36926cc0c51958f6f6262988d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb66c5e1334c9c539796cb8306f02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbf92efe83fa3447a2a2d06db752c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165618fadc531862b7233f24ad58f6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38825723ae5a372e1ea2d1cce33e57c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1071f85789021fc8e7db4db68f7182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2cd7d468c2fa9166453748b66700b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28abefcff844d045f68e7c128ab3fcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e70ceac6fafdc26c6876b8407c49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec2620b2f56a9b0395dbe9802d9f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc573761d3bd824814d030ed65567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c325af1192b7f4e7391da034b06f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f736a17f372df455ae0638c77c93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e7617463d144a4910b0a7a11446a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9922564679e612c5588802af6751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9273ba684ea1ef7a549f4d6fbd9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc46852272c115e093adeb08036a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16111ccca5ef5ba95e0236d080d6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256665668980968af241c7dce838330e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321500fdc0255789bafb30d68c7a7ec8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d21d5f96506e350d747de1b9e70e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880676ed687c4e884d3b8a02dc581ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571a6f56bea118107c559661519a470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369c19e7e115891155ce64ae4870a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736069a36d921565ee5b4038c1b3d49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b269fcfd2edc6593a9b7378882e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3880397660bbd0742d5806f5cb176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d476f80b45906555e3105571eb8f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4acb7705b434b21d594cd1b1f2b561133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e107115fa2a7375ece30ae4cea6dd58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7502094539f18b0d27d95a5ecca87bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bde0f3a9745071cca98f875c2511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e634778f183b7b14602b2cbb5a4372137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b9de1bf17418602ed9c3ea121be1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a09ab67b85ed14bdee683296996ee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4090c09d9a50115baa7ea28aa68d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497bb031df666f4162a21f342ad57b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b343da6213e3399e0f968a75169451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af5115c4c57bddaab0bf57eaea13f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a23411b6735b219948b5e6433d31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd49339353e1c3a630549172dd7a7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e154467a8e2bff61b8f41b84a036ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d773ac4f9e5707f8152f86f54a7589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9454620415093973a264dd621089148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4e023a7517d375932948d7e6210d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78188246e37db0c41ea36538a736bd99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9df884df590c74514120b42ed57f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94380714a5721f57ba0ad671b12ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef89d924a2faacb849fba5b5b00244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de37990ab20953fe9be56131fa0ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e33305a81327672395e4802a091e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41dd8038beed45c8534695aa172fd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fd7b8b91114815202b8f00735921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d7a5f17b1d06ecbcd917f999922e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628a221ad397da173bd02d42ad364a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e71f3c5cb4127717dce7b1cdccfff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f15f3437eee125d87f8453a7916c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2d40b1e38b4790c933a7c356f2c60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aca69a1573cd7d3adcbcff71a4c36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0822597644d7cc9fb77ed9cbb98ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb422fa7851a4e1994f34b59ea34b14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228ba774cc04b4aa22d8cdf44174a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13cb9bfac127eb8c6eef49c14fc2c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561c73d35b7905861d956f4d1b2346168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91a5837afc2783a94e7c5c05fc383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4b5dc6823470995dd14528369209b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c45a0b2d6b01563e68bf60d8646ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a042a6072e4f6396dea3c67cafecdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d68394b9448f07a21d35c709bfb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5a663528adebf8e642139aba3d693174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201701236a344c9d0050c13b0e261f94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d68116eaf56dd377620d8a230f491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da25b9fecdf5ecefb38a19de2ec4fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5dd1f1cea71138a290153352e760178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f121955885539ea245975140d7bf27d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36368c0a0d919a97cfb06b6668384d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51035d626280698ac287909720d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9218636a9c889de3abc1e74f787159182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f28884d8213bad7b3ea1659b1c4c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6d89c5f2aae48940ccf9638cf84e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d7a42bd47ec88e9ea7b64edf0b5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6e0314d43d4e91a9f590c7876175186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa17267996db1e2b6b0cca33400e755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9f61c3d174ff6ac519540d1128e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ee6a0dc6ed538a32c26de114bd3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc17ce259f70540b3210fcf7d804f56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65909a5cb96e29f3b6c686559724d74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ba478e25e05487640b136da8e696d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39f67c92a8820edf97b0b62f5a7b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f3a383b8264aa9de7e8a90bfaf9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead76036c67be6e5744e7dadaa9f5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769b722e791da39396cc51c96f3b4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503725225ed6cf76475929b8aa75a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9485fb4610f297184f8d771e20562d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba42012496c0ae8f0e1db9a89aa80f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c672f2d7074ab0c287f665d99035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1868c5a258f4e81c0cce354487fd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3d29b877686211086d42bac23835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2ac784b0a36a4d4f6091e89b451e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9b9f4b0e5219153be06e67275e26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4efcc0331c905446bdd7172e62c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa28b8df866e97134e464b64f73f7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7deab38449d30bddb4601ae1cff2de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8abdade46903149f8c4e670d0672a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a36715e420000374342564b4d54bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf31b8998dcbf8765ff39172221a8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c5ac2ec67b5d380164b2ac4093d73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736a914ab55f076525b16866088ee5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad18c9b470ce0f55ce4b2821728e0d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670dbb42db90d08b0506323fa3a7cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78fdaaa7a4252f0ab26a30839982f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1c9a10a7b02d7fbb5939e4f04400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b0febbfebc33b927574e6a9a4633217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb59533c318a4da6fd55bc14805fa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0ca852e25ca993c3675522f516787219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b30fc2ee22c97677feffee3bb8fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c52b417ea97f8e05603ff7ad2689221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec220c4ef5ae5e49fc855cf4c1f95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb67dfcf29106688c2cd9b3e51705e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014b7a847562659572293f4aa6f3fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d6d1ce6f85b496eb1174bbc8073c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732753a8a2fe559d0aeb8c6425f69a6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0d9cd06042886c3dafc12fef3c0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c87bb2347a911cb958ad6f5ef601d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb000f89fbf12cb50251b2c18e429f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40dd4203330516f27b976900957c18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3405053f6ce8548a41c7e9c6e26d77f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760f7fd8525813b707fe543da136a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d8d8524ddce2ed20b9887cb214ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b4bccbb043f608ae9d4e10f748a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8da5395528c6c6f1b4fa648e6efa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248a4b9e03a425c22b2a153cee5e1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54001543d2b65bc20ae1f3f536eceb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d6b9ca2b4593a74e061466510ec53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba7bba89dd544a520ad9c67ea4c4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4c5360457b010425a75c7e76e3d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff346184ad562dfec90bce75b8c175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05255faebafaec669729c377f466797c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d08cb292925440f885e813bf9d29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ede0b04eb6b9678f1600230df9c089244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b5a609eb6f8a01d259402c09d848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c520cbb03f1d7524a80acceaada0a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d89f75f1dd367409c1dd488509e8d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91497935b2f4e45f22c4358e5c8695a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2714341d80f13ddd6d8f30ef632a98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705419ce3e6cbae1b52e1b7b797511250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268beb64fafe4e70155bdd46db56b20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670895e659eade6e56b129d2628e55c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb45befb10bdd8d68aff24b637b434253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307ade5ce03491c910486826c9ef72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9e653c2c65332337ed92da4bcfda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad9521332d09cdb2ffa05660ddd05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8945dbbd8665509fa9bffed26150b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafd7ce7e2dcaced2d89a187d04607258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa98f6047fbc2b5725f3c0c49056d81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a674e0338c58fea3f68d044515eb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbd7ca3e10182def0b72a84b07319261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983aacbca9b1bb7f77d58d7185f2bfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465697d2d9e99cd00736dd7893bda1ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d825a7bde1f00a2cb012f65b2af5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5e7056b39fc91a9878c8a292513a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec199d4d7048da56bcd1593230b24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57771387c63c1a13edec49ed49e6ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985208740428b84ecfd1d58256ea494268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7c830d153acb38c18b81cf96f9ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a0481dd929c3710eacb853de48f1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7b28eb168fc1cc1d38f1ada8e516a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f5f171a73626a6d9168f565f56ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed2862a3ee586c00cda23467e7a3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b16b0e2eb24bd9fb0f95018a00ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d7a66c3d318e71e8515c0b3f2c86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045c24e55913d1cb9f024b71b70ca4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a138ebeeab4efe449c77649cdc6d2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82bb89eda16c64078ce94365058fb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078aa2eaa6876ae56e6bd7c04fd3b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7936d854586cddace9eaba2351c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66588feccbaf7d47328c414edc91b167281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee56d412da96f4af6ad9edf516c97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945d5de2b30beabd849862d4d56158b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a7cdb5da27a91214d411eaa5ab79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed2c5af9737b94e3df884aa77dd583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac6c15bf7410a4142bdcb6501b10c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f67f5cf45e29763b498778eefab05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecdfb5ee285e67528e11ea6e650fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef09914de63d2de373a335c5026c5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a631c630fc68ac46a4831caf0662bb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983a711e28349336fbda3f45425955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873939eabda9169fbc6d486daa36fa53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da23578a986fffef3db38f3f8234c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c539649c3f1ed2001b9dd7825b89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786e95c8f0d574dab699c296b50ed2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6510313ac6e0724d59eec48056b1f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b66dd2ea85f9118078ed0e58dec27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513526dab9c4a03e506428e2f9afb27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83abd8db803fe52fbb3fb5ccc11a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829d35af865123c6168682cf35c2e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21b86f5c6818acddead8af656c177301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b8c4e0edaae3c0b627f5802a4c3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765dcacd38041cd73bd2585a2f3c01e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decf2dd55769ee17c791d97d47851c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46d401f2691ae9f13aee8c62f8f21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89e3163ff5458b2df439d0a1fccf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ea8402fb33fb32b32eff0a543e96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531adc9f74d510e8bbf3456b7e83a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a2c220df49c718a6ff3e8cb32970309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96effa48a8a24999f96b1cc7f6f9582d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352db831813e65eaa0460bb38eadaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33fa96eb459c4520edab2a4757004f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32767fa532d26f69cd76d0beb04b39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629456fef1b877d9061f2cde5c7d220314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76006c15594bfe0f98b497ad4e8bb0d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933fc54ecfeab9b5aaa5bf7804eafc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb35550857b85865d2994c121f0035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f655c21041f172b14996993b86feba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255578557fa41856429c7cd037e8379c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b54dab449a0c5815e790de5feb272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f61b4c930b9bb9ceef1f4d182c0d5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f19a6058ce3b9d423c072ec0d61da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620052f38a13c6bc7c601b8748322c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eefbd2b13383993030d610cac96875324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928716740245bb25470b3a6fd5b544325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97225b14882c70f498dee703ae76d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f377c811a614243360b164432a26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7b2259c0eb7cfc7464e52de8fbc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09183582611665d5ea386918f10f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168797b91934506e2fc7f2df862a87cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf860f73ab04eb1462ec0bb89e79d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841439ea033a14f1d458ec0365f7fe6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af60c6374440a118ea055af8dac4e32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56731a6709699af8c60112724cd77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3fb12ee60980fe522e320f6f30392335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c4c0c92a66a87c18302c889ee6f61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04577f4097f2e7bec1940f4a83e5ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ba2e02b1e6a558a2e8a2b1da2784338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb6acf93e9d775a42967faa4b23b25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089108648f9cd6f3c6a412153c2dca7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a509f0bb431d6d60aae2942942fb0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b7bcce6ba30d7cdc5d4ac41092047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc4b342e4e0d83c714ee87eead3b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e104e44c79f9c8a3009517e3de04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006278e137e2eae0aa4185b2cdd858ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda02a08b05ca5e7e7f880369f87c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18359b243f90d4204ee057b87d02ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab25fda13659b9e6e88bc1babdb385348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff2db8d3fe3b5ce116422ff2909ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed6183e6a7347704b1a1487a7e0ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a172d8b2b8fd8bae715bf3ff884ecb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd105e4cc4403b6b356395a90a171987352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb9911d489a9ddcdd2f7f9c40f183c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598177f28a656db0bba371618899de52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11175f53f72317e84c3eac56018165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1eec4e44022c5036e1bf419e40dd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d45f7ee41121bcc8a958e405f101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41380956b94e11b25df0c79ad332e6b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e06ee5eb616ec6382fb5a3063056f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04da03a2bf8b0e29881e51308d97d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786295d6353fad33edff91237f552e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976d5d0c1204097fdbcd4afa4994f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5980312b43303d728f3e36127be6c2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff21d74054458a8cc5aa1176908524364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c803820e55eb1ea179e3a96d2776b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cdf1ef0401e44df9c70c39936b91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b71a63c04d7f22097b460dd3df4e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f58f869d6e36c379be9103e63ad0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8cf33ddcb24d81608ba343966892369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa997e99b18a6d3c4087a743ea3445370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eeda839058eaecd4af12c2146748b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18936a44efd5380b8a5dc41c98a6bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a1580cd620b6293d3362a77f0fb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066f76c013abdedcdf44cb303ba05d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae165f5d1f6439a01576607e3fce7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd7bef5c05dd117ee14e3a17b8eed7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae097b623dcdc1db0e7667e822976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e31ce0add9a2274ba37ce07d5768378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a1bb1ce4d4a75ad4dcbd0e2a58cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc166bdde7421b26d7080ec7fa9224380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570e37c2865333e6993eb7cc28b550381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a5d1cc475c86a8187490652bdd7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc2357c429fbd4c076fe2dadf98bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a602b2295170c707fff40f13c7c23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39fdd468934949f6007a7183291a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1fb57142fd499fc96fe866b1999f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760838c150f878e5618b1c2f6e9b7e98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299070c96eb619f6b68fcb234e01f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375f27abbc34f8622ba903c12482474389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d578e3fbf7285c3a7fbb91ba99725d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c5b2bc865ca9347ae6e584dd4870391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b0e0b9fcd3ed7127f8cf09a261e55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd75551f0d257229e9db0d7be1d7f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54068e7be083feb9fdd26b411ec29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12b0d946aa1f37e29c687f87cf6c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cc7e82f9d67aa74181db0dbab498396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e61e331b15edf48dcb4fafef94a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e5542a9c9bf4988abce2b7509db5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d2b04339d05ed1c4dfd0d16a50f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394fc40f962937e4c0d8d14f78a6a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5eaaca006e39c374b379e8275fc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a942e50d30824a0f47e7d63755df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d78a712c757f415c34feb0974e520f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258db15937b6a234861c0ef04f6bb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60ff0a6ec5a14874439fc12ac54eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa523d67bcb307fbaacde50e2e52095406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614990c74012488040a23e14a4b25f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f2f3345b925bb314c0ad777ee9886408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c23984c5fc4305f6660cde643563409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8c4e953b3fece211f2814d4e84d03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c6fbd6e460c07721179e34b051044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4b83b6ead56c5b8ecc94c435df6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a34fd29b2426c16952edc3439349f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa39065ec34364e99d47bcff9d8b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3d346bad6dca4adc666d60128ca31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fc46858705d120bdbc7b3d21a84a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b9fbe8dba45535a6b0ac06714f02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65835e04aacacebbb82aa5acbe97538f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c8361d92da4c29cb2a2198fd187e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f65d03e253d76ffa05ab1885c57cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8658294bbc3ce8f516d9642b3d73b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ecd4fc48f948970c30b675544c1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15b95f3a7cf9c5b6682a7932cabe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0612cf1454268df5ff5ab0c90e0d96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452cd97644a9c1a7b0a34a203f78929425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46e0ab3b6e960992d2a4acab915c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4afc27b6d9875c8bd10236009f9abb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69cd6f0fe7466f04654d4292571af5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668800c97f25b1445aa1067ff2fa1fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c812dedae2eac448c3660b5b0f606430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438faec94b64121a3e780bd59da248431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d5bee451ffee762a93a769f9103c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae3620580ee920313588226caf4fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c997ea4cdddf8417ecb35525be273d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00af4535bbbd5ddf66a43a9c403f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087563146becfd7018cf775c620bb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2294b91f7b95fa7d9421c73bf86e547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f631f8f6c51af9f05dda1d8feb4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f891571a8de6ddfb515dd7949970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716594d20eef5b9ebd46d83795a8fda7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9169e092c31844dc2a8cc0c87d96ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b297ef694d042d5a930f9ba6c3dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9bbfee099798ebc82e0ef49fa8df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09330a5d3526adfba87c2ab54c676df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170297376118167c23fe07d30ea8a54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85028e4d86cf6464fbe4737d80b5392a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c8cccb7e5f7800a1f652c7e76dc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515b651eeb754fa81c6643bcf1b38c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8c1bd00076f4559b312cd35c2233449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29782e2f053820ce627f99f2ef6d9f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbbba379aeab01ce31b41a8b95094451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c37b310d896852bd74085c4dbe5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352dd71f5350369d95c5a0993c96a00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fa24b5e873f364cd870eaf1796698454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0aef4b8fa6bffc072182858824ae2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f34c383ad3a2df0aca354e890e0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5175b93fa9977122209e8cd02068457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a782cb2595390ca3b41b5b302ec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e87876b4d2b7c3b0f754f94448602459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb83a3e1cd640757d94e5662ac0a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82f71802020be2cd780f4cf7b8747461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd267bc7f4a51c13feb26de10a5f8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3536d8762f4de3409ce748f6fa7648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31fd830622912c420e1a3205c3900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729182d2aa07a3bbc8ced09753dc6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0048f53fe151c3af9159448143e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823ebd3fdc11ba417141445f08487e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a4219ba1bb2df72bef7c485f98f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374681a0501db83846ae526ad3824f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d952004c80f7d0669bc9b4d7b767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dab4106891accb580a1810f715b80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0b0250d1f1579bbb834ad0a5aefd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11538e866782ba1bf3e06dd525537a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02c3a0d35d780b147b71e926874f07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ec7abf7d840502064384e64b0f57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d44f50ce601206ceff4a0c3a64df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94cc2c765787360566f2138f4f584477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b8ac22c470088e48253d63b4357b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b421ecb9ef3f8fd92832665611ddfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851039ccbecfc46d3aeb8c4951242f3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc638576aab3c863ffb1366bd54460481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3204b2a4b2d1cdb037066b41906233482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d118b41f990a7575314bda021fd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a3f9c462b9bff6c103d7b3140d1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795c7f43e105bf28709b2201d6d2d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348fcfe092f369210066e74c7443b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672c10bc3b5ce8e5ab974024b3fab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839d29fd701093b6dab6165bd7c2e1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6645532e9c89f3671e6eb6f8620c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e582ade0659b8deaec6ea4ff2f099490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30eefea20bb36c10dad7b1beb23728491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ceb75d4a30da2060f57023a84b61d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501573ded9de86625b9a130b4a0d70e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd00555f4a923298b9f4252b9459f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff7ecea2578948f2c54c4869f484c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2eb3b26599f84c94519b684e37391496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8f08b7d489cd26a51490e0b119cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567835431ef005777a34db6597579a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1be7138a15dcad0920cb8f96b858499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b7550499fecf6f1180a8826c6420500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c866f0f78e8bb91985bc68a5c870501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93136bd937a5460a6d6fc544871d849b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49738b72205eca5f3d58560208dea4c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f29a24498763074d79c1309cfab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ef3d920195a98ddc6a3a409652ac5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd64ca43e45aea7ae7d94b5f7e3ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc04032e8f96f54cbece5e97fb234507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf5f176ed32a7fcde4f187053b35d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39442d0ffc5050318e98573ee1c3a0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15df53bdff17245cc39542a3b7dc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed217d48042476f27d7efee922b1f620511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77b385110d3a0d9b7bcabd6032602512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a767aa1a4250bf6e0f67ec1fd36d5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712659270db6fc654f6b85ffa0f0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151e5984adec8420f8bc6cdb08e2ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d48edfb5db77a48e41a0867e0f81b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bd3bf6d135fca4749e1e005a67a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31744a8da6cb2e2c8e2c038debb19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1471f1c4334ff31edaf5d91f7ee7595519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34995e823425b67b6cf0b8f6f927d20c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef83544d52171da48ec8caebce2fd5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430bdb91b0937f48b9b3645b75c628a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f55cf3a42acd36f56876cd675761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d21d6b5b31f2e68c3a450208a70f87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50ec568b1123b6252418aff243fe6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1c2ba5f5cd18de9716b4d3778bb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff65d4fa524da6a4af891ee83aefd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ab9ea51a4def36a637d202589c2e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7d4ebe3ca295afdbdc87fce13f8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a24582a33733f85eb3e266816258a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062e62f9743107816daec9022fb293531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e687f22e8e3e2c1349476d1a0a71de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc023406718c755779819fd697fd14a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f534df2916a6fad45bf081ff732a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e13fe11a21484f7e8fada1e1fd7b9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccef8c9ae2da6e55bbd01321a3704e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78540219700fe90f31bb04e17ee0810537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc8cdc6b4e672a3db2c9165208921538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7810e78a4747c707638df41f73ce9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630765446c4cdbc6c9d61f84b61274540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265903d8399a35a41a8711562c8c9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33368cb02e0523cb7711dc381d8bf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37aac598f869a0ef5406e205588e71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3d74cc36f54ae4d9e931858ee05b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef2e102d82fa427a1e5ca4bd2020a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc430087baa0b567a74252350495ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30b96fd1ed30c4c9ac303ed488ae9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b1ffc916cf9900aaa79a4f904910f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293151ed9bdfec3f2a1e1856c560aaf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4212cdc557b104b270a822334342f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc04a679f22311ff05d527a65a20c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914cc324705e5e0993822d05816e1dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cddebdbfe38f597a396824489ea87f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab814d2cfac2132a8128e0a8dd5550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7590b061912e97975bc5c2d281ca82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbdee83247e271a8c5e8aecec37c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232a2dd98d1dcabd3fd82936f64828a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02a5d087eda7cc3bc2dde5226eb11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d29917951a597805457a0c9f9b650559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3becee1fd8dd8a1317a013f068dca0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdad311ec3ed14b48ad4530b0a5a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc0f675727c6c470a5bf499b333d0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dcfbf9507f746a6233a8a00bd838d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd283995b6c83f69390aed77a24f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6402c28091d508c0d2f8a466ceebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fddd736d75ad73243fcc94a4c7127566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8191bd1cbbe7033412e7d99706a707567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e5716306db7d87a42dd05aa66517a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517aead25df3e6748f34111548979c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6594228536222eeb4a42610d57df9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936827db3d18c8f21b6288cf8c5e82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de918d49bf950570b0c89e03743833e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a33467b84769f2c6a489f3d90e8d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45546578ed9634c2f28cc6339658acea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628dcdbd88361d1c3de11546b12da8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0362c782c9653dbca83ae9d74a416e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2169c98142c1cbe1ba1997941773577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571930998f67bf4bc24157705760d8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32317a68a0da68874800e01bee92f614579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957319621f651dd0c5a31ab63d63b1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf0bc256b8d2d16a72689f4fd1114581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6f39b6d00a40239fe996df32fba2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f9f2e9cd2f70214ce1255d26e546583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29f0864c34d83fda784329e5c38ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c99a75409fcd76c9ef0f34b8615ca1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81c9975f96356ae67c3447ae63039586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b249e87a819fa9d83942d998f5818587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e263bdbf00f0be5ab4cf334a31125f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3f486a074d38ccfdeee7193d94670589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b706f7efd14ebecf239899238c15c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39217bb92bc843f274864b2ff465f77b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e4fb8978276204e3ad3ec6c2cf7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f55b04ebcbdfe7c0cf8b5d43370b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab2803fa6e7e149111a388deac2e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0317b752e11af474bd6349242b52a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e4c1ba89e8c886d51f0b2331bf8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cda859a636d123330536ecae7159c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a12919d0d9f940fac992940cbf4cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f7e77f72bea18741a32faba0bd1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47dd297cdf6682bc43f9d8d413e68c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed742f430545e7e6d0aa82d0e9cb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad064ecb9384651c51fa2a037d0e08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377824e0a7c0bbd69d0ca73a1004a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab7a3e497e62f06bdc067ce4a741d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9045dff90876970bc4b3ebac4952c2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c23affed99e5b049078844dd0442606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ced141bff15691fa60f9c82255753607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1bee46702b364ebf145468f4af2d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500fda603b32d66a39579560536fa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18cac59e01094b8504d78210053ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb9a510d9e575140d9495b0096c2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3ade88469d84e0508a1e779aabcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b4e417825002871eaa1023a8f95d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad1ceff7b73511b6d0ba949434368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecca18d3b394daa1a98e186a8a2307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d25de682c05fdcad39890438117b1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1dba6af2db19c55a21eb81e89d8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315bd90991a9bf6bd7ae146b6e7fcf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4e959d484668b475f3932e6f537a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d38ecd09bc22880a8bc3e98a62f4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df832946e8a24ae7af919c93b9456fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5e19425aa1a31477aedd35d4bd07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a230322cc0207f99451b9068b7355623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0676e7ed331f58affcbf59645f835b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c547aeb7bd6eef7bc8b6fe7e8605d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6201076090abea8646e7fe73738c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02683b26908f64736abf73024b58e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3348ddf36f469002c5fdba805d37f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1f3ceefa92149d1798dbfb2e6cde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded0cced6e6f7b15c0c5b1193f3aa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498047b2560e437bbf3b57fe1168817631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8760b255f3c33bec70c4654fab55d64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287697ede5eafee3b7589a4b4d229ae2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96e914017ce9694f19362424914a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ae5a0d083f04058705437a425ad8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb986a578c08e6fb60c48bc744a46cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5275bd22c6486d4a0cc1c46474a70d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d229f72a2f9bc6ba673117062e79d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689dffc13812141fdc3bf71158e4efd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b712189bc26b1a710c8ab535661f432640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c308b66bc2747f4a7d5b6e6ef571742641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393876a56cf52f939a183e121dd9685642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020b4277e14a2c9e87443cc9f98de1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d301f91912521d24d1ab58e0ee8bfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346a65201449f5ba022bcdd52b82ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f56bc025e3f541ac7ae6cc3a6bf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8471a6064ae6d9d873ac89fdbe298647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c1c50b0343a848da774d02920c1e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691247fd881bafd37d95731d1a1f7df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8b794520e897da8f38a3701160ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f82b4cf0684c16b3c35639c12dad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964640241753331999ce2a800f8c98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2742dfcbca61bec0b737cc20ab2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4e22ac00c098f5b9c43b204c6a4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bd4734a55d86d729852161a68c49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0781e6d13830197b05c8b1b6f4b08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee6781c69fc20c9d73f8d8cc25f27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b8def190c72ab1966b7691bafc6f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5853bc048bae0dd43e176c4fcca75b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6175a934787f536cc960653a9c33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9e60d01d80d83b265e533a91a620661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643d308014f0c03fa3d2b48671c752662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3cc5c32b5746892df0a9929da3d7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283dc0cd3e1e9d010f9ec53005ae2a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56735321feb2c3f7956511f6eed2e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab566ef65a4da8196cc2c521ce7594666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dad536abad08a16d18db5a681b51f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58783c853267c5d43ea075a32ee05eca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5ac46b74356c5706d84818026cf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b01e8a361dbc9e3eaf400c703939a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358a0ab4dbab78eac01654474244a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0161c21c285fc9bb548d77c3ce8490672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f05b1b9018927c0aa3fa11513afc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6b687eaf813730b4e7872b7192dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de24423bfac6fbb8ddc56c5b22601f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335daf58ce89a8f5f0921ad712f796676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc43354b9208d98a8c7c5c9d69e3447677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a477af50bc1c0809f1d4ad8b643d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f55ed546d82989c81e29541d3554679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3429c17cd63fb3b4477b110b0a47c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ad5bc40afd310a0c6b4bdf7ffa89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fd7f2dd714448e6e62d6f42d3fe3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1a9e9eb237e0ea48fead5f43fc9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461bbcb86e52af4f57a549b58efe13f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf795c1454727be75bdf405e3c80fdab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d941b0f83490690b27e52943ef519686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cf2be172c44632c6a2a919d67f549687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae735274e038eb6ae962061f4df2314688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f246b7044ed505b6f4e6b996cb3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c66a5c29511a4e7b670282504e1b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e76889dfc7696b182ca826178d1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471758b6aae5d5a04fcc84c3a3e7d8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd065e058b52cd0e6c6b23b6a2251e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1209104043c54b8bdbfa6ae9de22e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d44554cb5d0d82d1d075d6ed212da4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22708d3853bb8b5189d4546a467bac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e5aa25d2fedad9015bb12ad1479f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60d472c39c13cd7fa37d53c270db68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc726b6200b6e439a125b64006464ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adadfde21a653ebabebb9749e00eb21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eccea2f29b3e0279c7800de6ee0b98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f272fa230c37f0182ad58a770b76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9375d36d0934428820007d2bd71c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa1c46715d2bbeedb55827efae187704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084daa79311fe266180dc8e4e965ef6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b1ba0d498fcb183c4718f7269104706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237218ac5016b11aefae3f17778ed9f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a41fa6c80cd638269b13624139081f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170383707896120664dbf4092749ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864aba24ef5eb2688f8d55f64a12622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83b9cb224beab7e47ad005595be528711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab917186d528ba3d17023ebc283b57b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a67e669bbd160d8da7f8235bfbdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b141a5b38d02f0323f670870c36c9c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b4c22fa9e96862be9723087ece6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f6e0a5667dc2e71105448719e88a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b680544e955d48e70ce4579bb2ef7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcd4929d1d29b7955537edf9bf8ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62fd0fc1b274cdecd7babc0e872d90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b68f5ac65e985e4aba18089aa514b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d656c563f0158b7f7b6e1c59b5f4ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4b867a5e33b3d8a225ab4a08088d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc30beca5808ec890dabab34236296723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2cffc1128f413b82055871e94ca9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b663294aa2d5460f54b3d9c5b059725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c8eb4e931949d49b5f88cb7bac9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8112056b219473313ff0976ec8e8e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18adda71f5ad8990d7a9f1c7f0650728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc336849047db020862e6f71854bd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1748bcc5ad9a86c69a91bead49d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b036534ab6d63a41205350f97646731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb782a25d9cd6706c7dea358db4ed79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd55499f77f67980e05d7263c566e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46c869ff6063450f7ee1ee0abee51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485115ed564abfe41aded9888585779735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461f1d66d5e3e53d1de9252af1636ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663e0e9e4e231c12e38610fe99e9b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef1de7d863f62cc9e66e430e66102738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44b4e0a77dcf07d2b6af69a98b780739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55871d6e9dca175ddb2a95b7fc8c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d4e6b2778013da5a33e45ac9d045741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a73176399e0182e7aa2e6a06b1a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64c27454c7668bdbd66a67d4014b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4e70ffd58cd53bc3acb13dfafe5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada71e9431223b1d4e123044673104b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088d958a79f92edcab058357a35465746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ede9e4521dd34dff4632c8c11d29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4c874b759434fda5fe9b2afd2e38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d2c6cd9521f328d7226cd44f6902749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d658f3ff787a8132f02ae6a0f2ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923464928f4988ae64a077964c6a45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a659a822ba4584727612f1ea5ed51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409739b2779bb7223f4a08596da49c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5566205225cd091f2f0f876b977fb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ae9c15895ac51a4a0e0e288f9caa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68ea24ccea364b10f180e497a2098756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f6de65d83c6c35584dc2c2501f09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5972808ed63924b40663e3aee135e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227a9f42d9d2ad3f533e768854241e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad619e3a3334d6600ce66a7b12a38760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dac40873b6e318895568f427804b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab522c147145feb90c4a4bc373dfe2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b5d31899f70e35cbe2f49035c7fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8990352dabeea93d85bf288041a7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516025751888e8ba7ffb3b64d254d8a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2fad2ba12a307530c65e2723f96d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8b2f745f9dab5c8a93f3cd7b33c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00976a618b49b9ae1bb6771a8da06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91da763ba991c910b09660b99c4dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fbc637c283c8b08b112ade6f4e125770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd9045930b0277aa68ee11b7352e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be772639c684ed8f232c1a888f30443772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385777d783de3b1f011cf5ede2ba147773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6a43ab2c5a3b8404b251c7702572774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3d7febdec9dc3445160304dd94736775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903577f8d32711994d6f8ca377b1886e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0042435d155fd649c3f4b58dcd82c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79305343d2dc7956748ec5da423537778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27f5410255011cad0b2b4f18d975b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfb1ed4018bd904bcd6647564c9eaa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03af9ecf72b9c95ed8ee5bb9eda9ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d179b8f4f77d59c63237bb4c7ba80f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c040e805fe823169574569ceb8f8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1e44331db4e450b1cfd5048cb7752784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba023efb4e596a209290bd76c52da147785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb9f4eb22af584e750137338edd92786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749e14a48e4c3af06e13dc176250f1b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e13d6944ca169be0fbbafbf5869d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8839a2363d9f2b4da84f51fe03f7b66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475a42b1771809eff4765928d8a991790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5e316029cf5bfab837a57767a4f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0aaea39d4de25b47e2ff3c1ba9af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c2fb580b6477316798a1ed2ec3f0a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224c4d6797db8750c80f9e4b8430a2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6079053bed0979b56dc74fd77e953d3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b18fc5888a67bb59dce7689154b4e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e131f0ecd915dfcc4a2d5ff92ca7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82779d9a8c7e778e73c6a94d1ab7ca2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c38ecf9eff7bdfc2dfd8fc12fd388799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441d9a948f6e05420131ab5949dce1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36339902d4939bcc2bd7bdb1a61737fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073096426f8b1adb3f2350a5bcbaa27802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efaf7514ae72536e2bbde1090dd2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e6a53cab7ea9c95ea6509341fb77804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21187ade374549511db72e62359463f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c561b4cf435e34e18fa18aa075a2ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcad6d6f2cfd42dd98e9c9427c8b14807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a008d65b6e4d8483d1a8e4e05c66808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31f483cda3557d7bc5240adcc28df809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71bc778273035f8757a4751e6b3ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602e4fd935815166def71eb42a3f42811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd592babee63a358e919650902e43812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f5503484217183dfc95bee49545e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674c1e7b2cc85d2d78b471edb018d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4769fa342a500c59da96c93610d95815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757c8154a5c6f2f8613827b090560c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970edcaa8f93f5ef49254c1489a7e160817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff43e7ce8760ac5fbf3b6560e53ebec818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577a7a3d8aedfb83db44faf7b3ac58819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c26d9e55008cadc22b7d25a8c82b7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6348002a34b75758df40ea6f7a10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b8d4499f2bf61e2b06f1fc499747822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d8bbcdf8d93dd735065994ea6151823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0960e929584a82b1907d03cbddb63a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfecdf4741d31d930cdce8d852681ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dadbbc08e19189f7fc6d65ccd09bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff2cf72e43268e8382d3c9fe5772a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589cb2e7ed8c03187629e2393686f7e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e2367c45894c00053695f42f2578b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380375b6717ac9aa3fb3e4d110c1623830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b5a34550b7f3e499078c59d03fe1e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb9f30f0e1291f714e55eb8f2d8bd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f3ebcfce533ee985f136b9d3de7b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1fc055ea11234b8e466dd586ae2ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e38b38ef4b81ef98867adfaa7dc0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c56c5089140cb3230f33c2cb3819836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f07fd7a1675014e2a112e5e83f850837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b32191415e5964132fdcd76b956b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cd81c12658337a2a0e2b5b1a5c742839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348764bea6e2ca350a8c48fde0925fb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19734810f5543df930a73d4c4bbac11841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8ae0edfbc1b4498ff0365e40871e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402881585df4add1b9f784b9649be4d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a328a2ba7c1f1e07d8ae32e7fe942b9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f342b358da3c88d78311b9040288ff5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d28b86c20d4bd2ab9a0878306814c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ab2f67687557d0ba7b2c7d0dede3d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80492dd00473e4c52ac59b7785177e0f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c279129a85fe8d5f33f40b357c207849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed4050c5973cac23a25574ada20336850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775833903d72c40e29d7b4ddd8ba944851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f8d4e738aa1fe29e15bf8f2f30c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5630ef078bcd86ce3e33910bbe996853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e353e7741a3cc986d828a73d5d73e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172182d0ef0f547bc71045124e6b6766855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce135bbda88182b515b1ad786716c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ca2ffb308ccd277aab6a2f70a852857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65055bd1a95eba91fb1d35510986641858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccb765f777e4c7e2d66a676dac505c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ae0af5f402f10466265d2819b20b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f228f4a0b11fdb7cdc06e669778b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819dded33d2a566024dcca15044e099862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a44d287bf64dc4c1d80bc24e24c1fa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bda87e05b0fe37fa9acb61333d10d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f27a8d906f5c55afd921226f4166865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86013b93ad48cf331a468f092b883866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cb2dd45e90cba06db50edbecf7669867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4805da20ae646299e3500fe515d115868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccee4e8cd82c0c72059999122b30d2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f58ff20658cf172a1731a26f4344e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9098e4ce93470bf2f6120681959dce871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a0716f79da0a821043e48821b1fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02128a459d3d5a53cddd0b995681e821873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b96f8128e6b05d1225d4a6af2b306874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3586f57344fa5ed0d43bec56c585c40875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014819069f2ef69660c62d297419dd6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f29105d8a3a25500a5275125dee22d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de541d4cf4c0499aef62864966b4ad5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb939ea8c79941974c5d2ed3f8d29879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669ca14aa50e3e716a6d38500fb3d3e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e745f46ea45deff50640b5d82459a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc5cf605352d4f86998790a70df25882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b388f0447be4d4c78856e5dd05b89d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a44f927a8d88011ca01b6b5bc5d78884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b46de9b896c919391fb964247eb8c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408da3230632a29853700fa4801d708886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e995f7fd37c0643f5496c1cef557887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de0e3240326a0bd5230e51d335e19888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4b0b69f446497d487d3803526517889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d031572054776cc0295fc33bdfa32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c4435971f6de6fa43114b5cb6c853891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dddfa13034f88ad85a7843bf2d5aae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653e682fbcc132daadfa1bee15befd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a38c41eda28585f45e2873a881aea8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd18f2fe000adde01a5da78b69eb0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454723e65913c1d1c59b171dbe0b914896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91105746601157575eddaba292fe67897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9720594b8d8b273b742e0984bc740898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88217590b6b594d3df558f64ec2b7639899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b06423ad250aa0caabe1f7eb310a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99185d8b849d1283f1a066a295dc16901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea53d3c59b765009b6128897e142f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787b2cef297fd32770335c6b638d05903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2420f55f05986fab299016bdc1c9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39aadab846a6963581b6088df7af6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30af869b5e7752b4533f76acd12c2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc4f9012f800f79c1e3b7a93c9660f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774afdc81e23b1887845ef885ea8c9c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99975ce839357ad78b7f06b6bb08e5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147e4edebeb5653f18be7e5c83cdb3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bc752460ee071d8fac1e660cb594911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338765ee1f76b0a014a0a716bb13dd8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf5cf4b5e33c5f1f872f2abd96d86913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f374163f3a6d1255c444226ac94ac3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff293b1aa162f11ce5322b0c545ae43915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38512cbc9149f45d7b0b2ed1433280f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5aa7c2e95f93cb30ee7871863bad5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb021940adf111decd67b2fd445ba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb767031fe42c2e9abdf04737e54af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9645cdfff29b3a14897274c1d188920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edeb0a7301087cf0c55710748236f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4286dc52214f0f9f7356b9ee5bca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487880c22b6bf656dc1d3e678abf996c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0890355f92f7ff2bfdd323f0378eba3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f8cea94f8953159c09c2a0bd678e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa334a8dd2d6ee536eb4dd889a6d1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc00859f2dda2493da470099ad556927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9c6690c67d3ae53178d0c9f6cefe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8433091158bd50f750734d8a6aab0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076109ee26bf5200d31f1dfbef0e3f27930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b6c425d8e16bbbf99787e1ce0f16931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa80b310ff54c0703f7347729062e58932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112038c97373698c2a68ea10e2198ea933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4087b7dec5f8fd0705bbad6b22a84a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870371c3bb3824fa1738ac5f7c5ac69935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aa6cb7bb2e466664d7cbe52a92042936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c5281b34fbfcb682950b23ef03ef0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac04f22e5c6a95be1b321f31018c323938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3cba7dce9ad2285e057a974f51a20939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b8096f0e7ba8e54c99ee34e2bdb30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63539bfe86d8eb7e815e7fe560bc4ea941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1cf01c95c10b7249ba9c650e598b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23f6d4c294008c15276d3a78cc14d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f8e68cfc406d8d71d79054a8f9080944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea022c05fed5312aa3a2045efaae94ba945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e0902e2571bb8c33e802f5565b9b3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31bfe61e3a1cfbb2bf3f448b076b7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01b2fcf25984706e792574455100df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addef76c4770675a2700a6ee45d1947949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9a72825c9f65d680951eedaa5b035950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450d8b422a739e6aba80c9af6ffc24951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e35dd8d5f844fd41a99cbc78415f2a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934ddacc2ea5e7b3b046fb811cb5c5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb8c07c7788dcc286994cea3fb0c15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e475375d0cdc1d7950edc59bfc8ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae755526bb3f5754615e30fb81d94416956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449791269075c0f702c5b3cca2e1f4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56218ca34ce79e1d609d531d3b8631c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd118cd92ff8586d6350912b90f929fe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7934a7e31513e0c71ee2bfae66a2f8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86862fedca1a29c8f59dfa6e436b442961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365e4d90e9b71a56b059e508c4cf87962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44072824c7133420f29c97e377010083963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389347438841878e223b6dbb620f80b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ca592832a2dd61c38f5b57028164965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36cf48a417f719c045637903491dd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b299ac818bf03ee87d140f7ce3ebaa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbce9758a4a4d87ce84b2fc92b921c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bf5f75a904b1344f35764adde3d5e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0f1bda4b9d889f979d0cc8601fe7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372811dab51cf47325dfc5d5fa1c5568971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9965e6fbad90b4495a258c8a1a3d3c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853342be845a300c3bc0c6e84804ac64973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a396781bfb8183e333800f15051032974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f72ee3c1db3e60fc5edacd380781975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de288b474a92df40318f40faccfdcb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e27b2a41c67dafe876bf424b3c2b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fcb7d48f786eae2c5b7b6c803f8f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c81e5cb92b16db470c88a50760497979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b88a86b9854de4ea5bc7ed50c3c0c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fc048c2881143dacae2b7ed9e4f1a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593ca742d3a4ed2f2eedb1ee2e58fb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef4eee5e3e5cc094e12a2d76438857983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8994e255401d61e5cdbe829b2aaa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592563679acb2076a15319c6a2062625985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb30b8019f3a14018305da0f7a704c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846886f14ae72e44b5b911ff97d5a597987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547247056a78f97a38ddf33fa2c680988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e316f3eb2f0ea12f2e2820f7800f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32212ab1a05e49ac9a74e5dda216846990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aee68456406cbb6014c1d742bc621991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b868cdcc4b7b9c81d138de6dd62f11992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571bb276e567560510b04c96a2e631c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7612c3eff1638ccc57a9e58f36eaa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1b0415250aae1b180713ddbed9f0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c997a0f7ef05157b16e27dd50f5c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c602a6dc499614bf042f49011ca221997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>