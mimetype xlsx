--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eee392cd99142f26d0d9e7be7fd831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b20613ebd2c23818dc3c5523f0a422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba16ec9adcda16a379f8417c4341803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161cc2752dd5f27ff33887153ef1bc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99149f758dff7b31d56b248dcffcfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63101cd9df08467f2890dc15b4ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6769642b8ffa00713173f52124cd017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669219899e9f4ccb2366580441ea5dfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be772f8318d4c55583fddf1657084ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06976d91a6fe89ddae2711e4d94fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba3c084bad14fd7fdfa006460812811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb715afd068bd73a8da2f6f51bdb6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0035103669c647b473dd6312dfa9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f795056607da5a020534d05def417e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aec17312defff873ffdaba305c274d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dfd5ea87035195b7a936714e7fe3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a9cc120a87bc7182d0e0e891369517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8be055e172c699a722828081880718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553525184db9dce979a3fe9a7049b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506ba10e5e8f3ee4456e76380eeb8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e8c4efff89de645194d3eefeb01f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906134bf7dba16964ef98185d77e55922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b9bb69c40440341c0a478d4f05e2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfb077d31b1324bda73e76e99eb7e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa3fd093e7637ca6cfeb27a062341d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc54c139b69132679b2ac1900c23926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7543ce171b7e92c46202c93230751e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72d75eb40c19b6e57ebc727a03f2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4e061f93b140e0b8dc39dfa7f73229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cf4b4d6ab8854360140a213aad9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5286696acd023a8e5fdff53b7fc1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464308b5ef2ff17169b28928b778dee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b34e88e06c8d629e55379fa05240933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a267d3297fc30896bc30836b868734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e5485c4839678b38f3ecdfaddd5cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef53fd62d25ed761f0fb080d8e65e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e102f657c07fe7772e2a82801bce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24904ba0633a18cce006405a596ee7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6d6e4cc4e61c6ec11cd753cefc6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee297d7d2df991e39727ec8f12eaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b60030287d53b7c1b5b704b64c7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b95967f542f004802f9484cd19ae7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e004eeeef6a10747305235fc6a114843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab34051f332afc3884236664e05b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3c71591dd2b19c9313a0cf431c4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c22a7898fc0a6839f8fb8d00850a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd8c6ea4a953f1dad587d7bd56d14147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94a13a64cd7b49c9512e7b1a1864648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae350066498f7993da4b69b7db68349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8eda85b631537f8ab782c3a7612eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437de57e2aaa8ac01379ff8cc93d3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2da3fb2fe9d7a028ed7cc34b128552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699eb7a4d5d642c3dcec06661d8a24553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8e3ec3a6599336a8fda3e848a66854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33b8663f0b90111f095089ed73dac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b82ebf50362683aff71f63f3cbdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2c3de58b5b07c50d784bd404655257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf113898d61745bd850a4a9c6799fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4965f07ba00625b0dc4d7710ce889f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14256c5ad8b27c8c9db4a2c7975f946b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb04fbdd65a572b188a985c7389bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e5e7a2903d63a938bd7db1ce7cd6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c2a488bd56d09e8679b7b6f73807d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65696643f975e8b88a788f47c2ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2132a6df2e1265d1fec703ce836f8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06229127a2c0d8b7e247d6c463ac8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412cedfb892a65ef6cd475dd99e68367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f197ebff369b12a237cb32ae87c29868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a47075e94048baa19c2949c68b4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa007b42697eb6952148e99485d5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5b8b7af3e15d03ecbf717cda509271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351bfb444f4c49be34a19db2050dab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c509b31beb5286944d8b3fa8bb6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42215610da3790f1b31b2ea286e9ed274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e74706640b40c57bf50753a2855475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300e0d1f4769fe453c9c64c2ace0a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f321cace8a9d03bc065763aada45c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419bff7aa89f57678518c671b242c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d46671306034492958c1581ecb67c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c8865208e1b5874cffa2ade6d4a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163b17dab9a695ea6f1ec2796670a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd8d9c5ae8805a574af6ead42671d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd15c01fc90e548d0bf95ee6bf577c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6873b915f065ce376fd416b1ef43a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6c1ceb50c51b75c2e0b9507e9bf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bcbd28b6fef3928f0ffa285a9f4c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c931ab16c0d640adc2ebfe0dcf95c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d44d0143de7c3faad398627c485d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ab12120fc81de1965eca5358c65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f55c79dfc1e7cea81c5c68c8c75190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d903b44c8b0dd211cbdd56360531691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47938de4ba028f56cecfaa7f4cb5b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e117fae40ef24088ada0d8d78c6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c86352c0d369dacba3f87ec70b3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a5b32466e962258facf7a153776095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbc2a544074275e9c2a5d8e528a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e21906fe831b5e7c983661428ec797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d97bae61b1a619599783ecae2f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8e4563a5f050002fec72367dc44999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70e2dab3f6689fd9d94cdde0deb5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef28d02e70959d068329170471df888101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7b94a741ea3465d4e1ba5ebf57e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ddc97d2d6f854f756a0101918e332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a3856d28e2e2f6b76b820c558c91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77985a0359955f182c852eeda3e5b99f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea077f31609056114aa2b930bc8a1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668bc90514a61ac845c9a474b593161107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60770eb1bbbdc8887605920ae7289108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbcc73c2528cd67fd6ca86c738fd01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc369dd1a761efb84cc7b6f4303a7f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2e7f3dd0f9ba2548452421ddba9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695dfda14cf638b44b57065fa5cd14e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779708228991344ea96827e60003f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e8e5aaaf6e31e655eae2070bf66f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f50e35339c97347b30527826b6d2e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6879826df3bddc9f1b28376f197c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15261354394f88311c7edf5f14a5accc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6bcb9f54855021df23fd9e38c4ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e01e00e46f45b7e217d374438033119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068999410a1b61ffc559324e5d754fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27ff1a886aea7ea64aba8cdb6246cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8250a494353c3f15417012a6aaf5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc122cc99be270d887739e65b8454e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21df42627b1d70dc8f6e18b173f5ce1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a456aa03b36d89d6bdc90b53233b64c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955d81b831f0559174d98b46eae9480126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f40a6f06323d95db800fdf6399f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4085b02df3bade286709c47af6f92c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd984555da97aa5901cb26e6e3d4eaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34daa6de90c14ea42f5e7f3a5d8f145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a94420f638c61e95b7f0163b80345c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265dffcbad0879dda646082a14bc664132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0aa1debce703f8e87efcc8b00b2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac751e072ecb3ccc414cf98fb7eddd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6e3b0e0b2cd0b6c344a38cd1377d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48d14fe267295949faffd1717f20d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb036ca088aae7db19fdaffea90e2cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9eef1e207dffb6675127eecd2105138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9e2262db858860e20dc53bcc37d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4242d2f19c9734c7444b8d93e06c45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d729b8cda9fe7b5dc6f2b5964ee50a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053d171e4c14b8b7569c80da2b3311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f944ca8c3ee354f5d0392738262b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732609c9aadd5e8800db89de5666b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc523160796ef670a895e308dd509611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c9e6e9399f229d006d0503c5a206146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cb74d54d9eebc8fad3656ba75754d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa3cef2da380a97ccc73ce757fccc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c735682a4573cac06ada65b791fc32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0357dbd4b0145844ad2f3c4cf0b871150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476885fc945fa43ae351717df3a082d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb66800decb50687bb701a36178aa8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe2871f3ef219adaa8307a18a8a08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070356b1b21840294cb8d816f2f6ad79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d051cd38efdc9e0616a5d77b27138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab073d4cb3d6e4afd0f551a0f4298156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30a284fd1b673219207634eb1b724157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815af664d00b57a48a7b6e8b0ff070158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8161f017d68df11be8ffca9d675ee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981434fefa997978de985cf39609c25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde8512deb68f5ddb80f04b99abbf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30400fe3e012c92ab5563f182833d029162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea7a3d7d17b25cd69d0ae833a8f0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04643236034362c7b06a2624ce5cd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ca3235acd1e64ae2146a05bfc637165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662517c01f285d7858b41371671925c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834734b1d79c3e87f2cb607db9787e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ba7dc0cdef113b5c2d3ce22a13ea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd3123b49312fcecbe8009d571f68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660feae1d9af43c45bb0aaf60c55d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d9a6aa52337cae7a15dc17e360b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10dc503378188e5335197122762cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a558d00eaf699cc4e174198b03ae01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeaa471148304db71d8d08057d8583174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247356ef664d793f8166ffad11573c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1bd58ef0ae6d02ffcf12c347c56d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932149ab238aef8be3307ffbe7388937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b451bb33483c39cf8f9564b0092be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af383e4b8367f4c80f597c1edc69a90f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611222675fe4cbf7b1c0221e2ac68c68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8223ad0df9e38d08e0179645e51f7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d985825b931bbc5606aa75d8c81d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29cdcc606ada479caabfde8e104fe0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced29043a5ce9804e9abde51897986a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5342c0fcd537d34cde66d88eba0732185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463bb28e7b1a69859a2f7a3c5372c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b858f5bb94d8817352f62edafe6cd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777605ae0e0cf728e5c46958c50f0aa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b2f2241da1c34443b47bee4ceac4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25078d6caf621d9ffb76f0a5179a758f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083bed361db639679bfefeb8b07422e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58216a80413cc71474d119077037262192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962967fa981a00bba0025c7fc11a3854193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5325343675f693857ef3e74a677b40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f8e6faf4c1789eab813d189832ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cd805206c176c34449243516bbe6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba58c0155648fb2f4973e67661d78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018969d55e381fe34a47fded5787cffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cbc590f82582ddaa3fc12533a09f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc3bc2c55c574ec93667e3b59a635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f103b36681c1abc421814465518e1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219dd64e28305a1df40ca90ed7e657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99b959bb6b0dcecaef35e155103e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7ad65c7bd8e917fb80700a22478b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf6794f9b6431dbca74e36b14ffd8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301942a97e6714d519fcfc15655434b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047825238304d8e24c1f9b5e23ecc2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43140fff6542c406e4ab3ab94be77c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09bc1c2dee7f0359bcdce008c88a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0603f1878badcad654c7592c32232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29cbca2e660e53763541e77e54a49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecac73f8879decec119c8fb2ff25c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489ffed02c56c651a778c7205c7812213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db687d665fa6def9e210d25e229e4fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135d4eaccde390da60cc53a2b5c4a10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b176c620f2232f40df6faf82e55259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15ffb4aec6892c165417ce233d38f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb4a481fed26464979a2ecb62484f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a281dd066b690944b52544b8775050219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf07f7755e5dda10c72d96d0e34093d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d279449262e95f618fe0ccbe928366221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b876c91ef6d6298863e4b12166c184222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952b40d765486345731d56c787b3609223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63b94af78b271b15d05bd92fe186e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5ec26101582cb69c8c3b918bcd75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c4b8a15f58c9e1004a869bc83ad5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2fbd0ad10a8dcfd8e3eb7ed1b622227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd225779c97eb8d2e8b21a9e6bbef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1ad52c13c10d725a9095cc69e056229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609080b7d8b3747629a57e897b32f260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb4131bbfd8162890e729e96fbfa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba2400964d25c2bccca4410841d5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3ba36012b8229e4dab10d74dbcc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f414d94e6474d2c7a9d6e50e27d79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b17cf1f4ce82510d3b2164fa77d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a43eb17a8a7c85cb701cbeac8dd1a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65af20eec259196fe3a1111f97a19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f71a0a6a81d2b3f872082ee750ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6380145f9b5d1280648ce1d649398d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c27bf99f145d837bc9fe2ae0f8798240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd8cc5752f9f37170c7dc804b809e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd71ea0f71c0bc8870944fc1a5600e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdc49cea75c2af24a0156bd45f6172243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3133da01654afdbf95356d3c8adc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ac5fe504debb2777668550586493245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25bc76fcf71a729357b21d1961e50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f0ea2113ec064b61110e8a962b282247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b134504415280dcd8dce8a4f81e481248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1f1cb3351fad8b51bbed9a9d0fdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb958368c58ed8cf08a243533b99612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d761c9cc200e181af4e0443070f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602095f4a8e29cbfcfdd4a9fced63b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265412296754a7fd4ff2fc007e01588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c29a077bc346d806d5d136d405a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0f970576e7bc16edaffb65f1fceaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0bd8f7f8d07d42ca7180be5fccc25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf40d1ac07a200196be8ef63d8f9ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218432e0288dbdb23a3e302fb6478589258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189083a4789aa3c1ce4214fc5b4e1d27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc915f08fdb946ec412bac6d879e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496410ce8b98c0f765cbddd8a511dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770aed21ff8d59efb6289caa0207d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3570e374d85b9864ffb0a9f7d12d26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55ed2a704345792ebb24413ae501d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a0785ebdfeedb4a0a232ba799647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f225b7b7a62b4900d06b508c0da8cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cd334d27e005b7c27a00f30192840267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e6d4f429b67afe4e898ad96f255ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951fe5e894b25b66d60b44c3450851e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219e5247eff8cbee1dc84cdb1f4946270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf9378a721da11ff999ec16ee24ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f9f0d1a207ff7e785045b5017b16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5cea851d0bb19d2e8a3fdd7b4e07f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c3a622b4626c36858ccbfcbfee614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af5731a2b87f732e1c9c9e0f43960275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1fc0ceb662e9e1e2059d4d7f8b2cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1edb62cb663a63b9f15e049d54a2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbcd1db274b619669b8ce8782884b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d817e691435b5d9b80bebde19be6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6846d19b22cca09f9521e994905c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a691e2c666c4659aab911a0952009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2ab0aec243e25f349c363d866002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c777955fdc7c65372241cacb11e5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4e14731b5bbcaeb0de7ffe2a8261284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039dcb474a5eed9c9b179b75f15c3cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8170a5eb1ab5ed515553eafb3b8e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e481e4122c9f3279612136ee30c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e1211be29be217927bcf154039033288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de39f5648633c1052b1270c040c62f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd1c72c9296ee896d2b2b1b5cd2be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51671d88ba328e72820fe25f4552751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7103e9d1bc4b9d6c03d3c19895043d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6918e9d8fbeb7559e0cb65015a3813293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6b82fbfaca06a8161ed7cea7aefbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351d5b143d4db3a4c73f411226ff5aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ca311b6324344967c790382f159d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8945530d980c1f49adff96b9e17a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0765807a698a08600ca4f3800e004298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e26456bec8c93329f55e73f9c59750299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d91dac8455af3f14ea0440040d005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae8fbbc290064b24123601a7e70e89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e85a7b0d2d596e4803c9e9966a26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b585f25254172d6363164fd267c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ecad561798921360e223d8ec0ae17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc89a82d9bf5c4322d2d1c9e821715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927acd988d05d84c2d25d5d5dbb2a64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256d1e4c2f2c48dc9d34ea7f721f0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ce5b5f74865e39e57d0e27c66d50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400720d8e73b94f89bf099c5d398bae0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e2b8aa558380281bc03bc36fe0f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2340faaf08da8c52a9d0e71f5db5023311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5570cea9dc78abc56b72bdb7bfa80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40629550891cedaff7eec6a7486a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8ea32382613161e5cd8b9dd2b55e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0b1628a2c42d817844944345cd56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e7a16ddf43a47f40277e8abf3e77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f46d135605abbf0556cbbef4bdec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b30998544d39e45910a131dae2c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819435606fac22c274195ca774b086f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f419fb958c75e57343ea03339010e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c355d92dbb18931b57e04bccd6169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f696dc276d5bbed09e3beb46bd96d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25927b4f75fdd68306e4fd8b190f323d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93bfcb614ab6eb5f348cc51581c6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba24b15ebdc070b59095e12a42b914325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df87b8d0600857153a64d04e2761c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b96b38fa36f54c86f0d3cf171aa3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c124e512a50e5614ba8fb85462ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63089f1ac4645084a6a465ae998198329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f067d3100df4941277e59e0bfa05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21f29d624a29c8464ceefc6372771331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6e6d11c53deedd18c0c5de870ccc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dac38b0b31b5425d6d9a6dc3016cc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd38075778da9ceee2c013a8bc17ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fed008f85501d2e45233b82d4f553335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3b9643a88aef39ed01c414469947336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0691418a8a9364239a5f98f7755ea5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792bda58c8db2fbd0b49dab4f5b869338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8257a2c191ddffca584a9c64aa7cda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a19aceffcf3da53f0fb9073f466d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766931a821cbd846d67fd007db7b567b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5eda013c9179897ad6d1cff1762b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e1d105c7461341f9da0860f831d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d170f2232425e41dae687a82f728344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca06e631df31551a6aa384820d8deb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b400d4f5f3d1d0c693d84e5e2011346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e33a3a117d2ffc3655746ea51ebc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757dd3773e29c62cb6add06b13c240348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7ef4f89f61fa10bf21cf760d7f88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e6b0fd21d7f8212add6278f178cf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13409fff6faf21e46b9353a18ba8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf4365d98e4c86836407876c2ca1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6cdf233005d96db2c84da13e1173353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d7b7fd8333467ca07c8dfb1fa6e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224fdf6190d28a2746bfcea8c2b704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e951c16282fdf3af0c05a768a0b6ff0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfaa238012425b99fcbc42aca5bf6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab0840b1ee8eaac68369a6b76293a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b656d33b0be61e57915fab559393359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8372eebd522d9a7ac9b32e0781608e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf687a51a46a928e6b74686fa717e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef456a57262b4d457a6aa92f554c298362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3c9f54debbc4cff188a2a11d0e74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca8db142270926b9a6ba3c00c2c44f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec786fd757479a3ec6a0b0db2205a7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9405489171dd3b52df85e2dca308a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50267a4b2504a524315128d04f49d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ce06fdaa1b86986d5b09b0921a22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709269011b2f2d028cffc004ac2c88f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1fc500756d89b6a665199d9172863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8aee4c83adddf6b1e8200432da891371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bc1d5ef05b3de66e6f7faf865ce89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50531614fac63ef670133159c729cb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a619e4bcaf9b69b6c386aa90094ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375baa69711790632060cbf91785de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b498d0f4205184e4b53e8873d0980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795991faef6b8367642d2f81683452377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52949e4844ae3f3dbeaeff5502499e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcef486d6b09f30b636f6da6660876379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401393bbe244d985147d7b7b3bbefe42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31314126d8f440420695ac9910328381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a122da755c832298d788bcbd5dbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487083596ebf9a5fa2d41ee2b9822673383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7010df9b2569c72816239b1b3563d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c060938a418686d7ee4ca0cfc85ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b5622d755bb8daeb10bb9b5dac35e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f92fe78d35bac1f945a2c373e791387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c30a6760d9d942a295474232e4da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bfecd92724f369dc12d2a8be3910d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1e8fcc93e0eb4240d4c0dd807589390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3dec3c0aaf5a4be07955a8aa4f8f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1a9935157dfd58aa97cf49c3e1d3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640c4ac793021f5e58a065b7c4b1dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4d660f29d66a17f5c1e161ac1e8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb51abdb7c75ca2db9f2cee09e64a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253fefdd0e1c0526175c2c7d79816b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56554bca822453b3c49632e1331ddd30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f5b0079547373f036f4372536df95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c949be7a5b82d115e5bf12a7360aca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3de15b1ec8fbb98e3db1b0a9c221f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8788147c1b79f618606c08d722ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ac8de95200a744695abd22baf708402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d8cb8ad703ed4106115d4ad3cba5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1612da96a7337a75681f8e31a9f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994a381cfd3ddc4fdad11773bf2320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d2111480b68bfa9af4c2350d88a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714ab7d25ae78ca71370cff384318d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2430a83fa9cda4534cb028f0da8b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb10cfac8c0136a7ea1f74f0593ae3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579bbdeabbcd180ed21dbbdab3d1e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e711b7d87f1ac29dda7f543cf3f58f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726ab4fd0158aa0039a2ef24c3c484412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf785ecfe934cb7e408f6e287e55e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425ede56f865ea33adf3fe6f60a9ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272df224ed5def0c77822f9531ecd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dd516ccb1cac8719b8827a9e3ce6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9711f26c1def4ff9897521bfa0f8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe33522e76496537ded082b226d2a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b78744c1a4b328bf11689b50e4dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da595eccf8c71786fffe1fca18c28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8862cdf643450ce02579c727f06e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b699f6263b1d692d9335ec67a5572f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edddfae7bc5c5453e21f55cd429f90b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5083089f87a4366d2df686008f6725424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66284511179eddf70d823d42c7018d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e51ca2229716c956ceee7c20f4329426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca5ec317ca2eee6028a914f4753bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730359ddc66dcfe522a830cb33fbd9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32c6b61299cc049a7328d2f12ead5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b74f13be483b0faf399d18c34ef31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53c6e6b3467bc84416b220e8d095e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2595ff4b7c6a20518a546b160d72ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0754220e37a51374d244a20a37f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3ea1e42cf68ed92ca34be5c5ea9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4e27eb70c87da8e65a8f0575f4c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0949f2068062bf971ca9d7702d9f089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ec84aac9f896c6518240fffb7d28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad6f19cfa6cbef4b8ebc30f413c1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4827a9c8fe4eacc84e2bea93a5b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56889025486622d9745ca88a6712df83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51843921bf85304df7923a7ce2d04c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929f70853fda19c6d46fb1eb698925a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faaf689dbd42dd1a05f8d29f992271443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cfaabd701e2ffc191061ffc5ae641444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7183fd63731663bf018ca354b0580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca299a04d53de7c7e5c9337733adae4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff2c22741c7daf25f0c2a81a8551e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14b03d006ddb5003b819053b2e8db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001f5de15976473c53fb2a2f3d8b37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca602e4666dac9a2bca910321841d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea597ee024b4fa49500b1a3605593f41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7a67100be6feb2b79276d2aa41d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c76614e355980c28f8238470542dfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8376cb4e3ab6ada26fc2727b1af2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a50d2696aacedc4892486d44301f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e1e0fb1cb86a5e937282a4b2956c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44807d25af106e05c0dd09d4f56fa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bec19c2c087c8cad74906bee88bddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5ae3767f3b29a32fae4440972865a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd05e0d01b01b724f830031f5d19f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67255647ee18625a91c41407b24ed877461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772e2b7bbc4d05caa0eca610e42119462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ff8175fd4bb058cf4ce74eef962b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53d51cb4c69d5af3fa0e6e0b127263464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d10a962915e575a9665b511d0a5d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4741a0792b98c1ccbb1c644d3331466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534a357e14e3becd7db9bce42e4f66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686106dc3551cbf07344bc78f6c0a189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c73fcab9a60c018798fa8a1f0be1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971119e2ab795a79c2a21ac53d0e492a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b9b33fa400d11060b7eb372f973d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e43a5a428185dd74fdb0c463fc338472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d21ebecdd4620a32859d6d6276f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d10894b3b7e4cc5ec1c1b0378d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db89c7f680d0669b7c900e481e14f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7763c67b03992a39b7e7e30b4866e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e122108abb9ec38e668ff19de5edd46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66190ef03498b68668d4f933e8f401d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230df7c3c92d6d40f89df2a8166b23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855034112b4c8eeb425be52a7c4aef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9203157017d4f0f79345ae6bd71b0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01de43657e8a653891770cd2c5211482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cd65b95a11f6a0201f6ad699069c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265bb816d98ec5760c97ea28314ece484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6bb3d24f523904a45fda52dce2a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be2b27c346f017315321fed842ab9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730424695638b7b25ce0c6edb87f241487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d38701008a5c599e5f9f4b7f3170488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46260fa931ca4b934a428be34f326489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d8271d1e711eb1c67ae36869c6c93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdf300d6b0702f9e091ba9abd5e0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a3880e236ef1c844b4641d08adb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf775e7d3116b074871142b7d26f065493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad132341abb5543d4284fed6927cb859494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db2a64d83bba2da00ef535d60399d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971529ab0d4a0c9eac75a9c26732a9f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4d5855a7dbff7bb1cce5d073ee98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9de4e71b4817e370ee90bf73bed142498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266dd5992a7f24a6b5e5bbe36856f38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a2d0b4d981b46fb8417b0fce00eee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b140bac7b6c48c04ab53bb42da4a03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8e01d4cf3e9a66dcbfe4c20d8546f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afec79f7717064ead8cdd3c7076a5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129abe311785ce46706578e1c26af4c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c86477f5d501f150d87b641fd0e2fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801bb999eca650c3ce543507c427e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601054c33e122188b1383ca4439ab93a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dd22fc22f341e6826820c99e5b126508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d287e00b6dd6e0366f44d97e09aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a30f473823015815f6edc53d756881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a252eea5ecae8ad3d9f645a3770f8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caded3041614d3c0c8d7e100b091f1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f469f6748ed5d234afea8487058a5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1d3658f8e261cd358660ad0dabb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ba9fb18222334027b1995ec6c7f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c93f452edcbce4d14bb4291ca82a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecced180ec65023a2975a5f537f7824517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62217be214021342588ecd67a2c8448518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de980916d174bd0986607dca55c1e58d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e07b4c6c91f724981009ac78e6d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcee137aaf10f1b3c2e283b16946c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088241d504c923e36aa5656ecb60785522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d0e19c7b9a827392fb8134e5b17f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d039fdd99342e26cfb241dbcc8de5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559eb30cf2d7b79c59e7b4fcf4b783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd655d5c49a0178286b0aa9f79e4e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782c1c43848cb5f1fffa4e732c70d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066819f1d130d28bcc470e497245efa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f05ef28065f46a14650377bfa162529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777ea536ce81e49ba05f12a659dbec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6247c85b158c54519df55cb4fa5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076ff6125d84de27eeeb68f94ca274532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262390cd6bee8ce6a07cf3c36b1d160533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c288a211127989c424387f26e83226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f38d386c9e6ed8d056ad9dd1bce0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f10357e8b065de023495967bd94480536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c7c6a67fd8aad34c54166c88eda3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0a174a8bc8888a89e1d5a1c9cefa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbb40b269d3f30fcebc63880c0ced539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3ec4de1eb1aad7684429a9e66edb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e5ef47cac65ad843071b1a192500541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271058adeba89a735022fb41f4caf3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ed2001c80d5fe53dd955743a78e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af79371ced8d95bcf75f0b4c922ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae598505919e2f2cc10a5d68f2df9a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931482c275db1dabdb688b082f131f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407260a72b08f2cbbb05a6936ec431ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab785a216df252e210e5f68913a22f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece520c41b5d42da3f4834a05aae92f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ab318c226d702a0c7e6c65332b8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565bb33fe1a58362c2220198137e161551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e282868848c2c797f7276534b6e34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1a31944354c19a24e8ce98eab7c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9403ef1bc1a68f1ebef2a6c025597c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834c4d4ab49e4e3c31be827b90c68f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f053f77b733271165dc025a469c752556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197429be93f9b116b70aabe5ad8c618d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262fea2b2767a2da9c9eb5981704c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99d229912aff39238045806592e749559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52851335c7d9ee76c4da2ef68cc0855560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46771451e75a1ed4d62a80de69673af4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56acc710adeedd581d49f7c2a5c39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a328123fea902214a928e92713f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c221908e4701f6cc4584aa1ac15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0abe1e12154334198b95845d939b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8341e3a4de2418b0d3ec2e242f6539566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e2a582e3db1a8e826a2fe6df32af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a108e0b5a7efc6eb22ade77d119f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535caa2baf20fdd3e764009fc76ae2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407651e7aa2a8ab20cce1005173a09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da1f4358a9e66aaff1c84c72e6fb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa23c509e1f89f0bac8a436337f51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f5e6891d6b41a53cf0683d7266d16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a632bb07a4e7c524b590f8697b19159574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf93a710eaf79d053c38aa8ddf018575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d8d66c65ae34c410b03f53a11a7a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55a38b4b515b272e4172b31d6bb013577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb0ae8db5c20686ae64fd89d5ff14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3722af55d433ba73487238c2ad3655e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84757c8a29a8cf1372f8f15cab55ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d776e37d280551b16e1c647de5561581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4a97eef5dcb5aade00e275f2490f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafefc093eff497e559a291b832fb78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61476686b38713dfa1b6fce57d85e96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b95840bf7e2b5686fec807240ad57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5172c62d8a18f3867a7c7b4977bc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b918c6025ecc6dc1c466548ec451587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9422b37876a80a53c617177ea6b06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cdd390ad2b4f666a82a6d4dd2ed2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755162e0c25024accd4f5751b4b57f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8130e97687ca7aae498e30dc8cae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021fa0ec50422831cbe6b1d6fb0c2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29994245e4cc1b8507f08418f7a39b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbfa2b25bf25c391d68c9feeae2aec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aacf3898a09950c4b0c0dd645bdf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e03cc49182925878c974252a17d02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610ae18d7f889be5aa7d68a0d65280597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92264f311d92f0adbc7f5dc0b7724c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb07bae41757a495170ff148c9a46e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555e7dad33850e20be514dcfeca7e21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6c09dd448e27737d80f22ada2be81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626d281b8d70187112119337fee09d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028dfd8307e976637d1ca061d1cef5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb3544f8551afdb0ed76c55f17d023604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485150f175f9428c4508981b9127433605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bcfa8439e72d9c00555fffa93a02f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0e99d4e25bb83ea01222bf92efa1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca086e4fea913d2cf7d8acaf059a58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea17654e0c9fd70b194febe3042c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158fe970be3ebf7a4cc5aa5ae27695610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559600b5cc28769b69f73bf2f52c19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7c7082be4ddacd877ec7912db623612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9372e987367ba734e0cca048c912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4cd08d7f27167db100443d899027614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d0c28f535dd99e97ff4eb9a6914d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e1129ee1ebee39929fb2cc2a521a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052882796f128b441bf66df2b8f221d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ceeadb0bbecf427bfa0fdd57ab9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b0c0097fde0b7cc3de11c365aa20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6396f82ec444fd938c7944a6efd16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fc8660333ced5c11f5a3da3cd52c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ccbc34e8c4febfbfeeb6d250a138c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8722d4fe8d6bc4f7ac0cd74b884315623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad96e0a5a47790918b2d2b40fb61b37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea2666f5a3f3a722d13ed98f30478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b3ec1195b223b0f1f9832a7a81f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aae34cf8a1dbc0fdb1ee4762cd2c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a35bc63e0c8ada88c6960fc98a2b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0d8ef9e7982929e0e0cce5f9bb042629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50144a71f55ffc4b1ff02f12cc18f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd9fcdf3729faf68ffb249694409d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f79c538e4771ae71206e71f8a113d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683528c8ad64c7331eb3b917a6b9b143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c82f94eb9542e436870ce02cf340d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f81a880a26bf3b2369082a24af86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773e15390d3fee43fa808ac220039b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856281f40021e0615685a5dd3efec23e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdd332d165a7dd51204498e0e2e345638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839218af6a2d1900bf19f847109c6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad02e29b86296682c15b5b0cd21b34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a11143675ec788cd884aeb4a0c9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0695470622e30495e911f658b1ff8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974531ecb9e4657276d80bfae7ba0472643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916daa78e1916cfb8294b1a49ad2a33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455e32aa6a1c1489776804a1a5a9307645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce190b0a2d2f39cb069cd17f936bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737fb90766f78cb45ea7f0f3eb61772647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728507767c0968ba13af7f83e4b71e6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09dd0f6fa65d358e2ac64f296bbd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea806b4dfb448aaf33b16d54f55acf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c716e6376813ae041a9e3b79fe638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31581494b6df57d28d466b71b70a4c2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1487afc3d8529c15725241c1cc144f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9bdecd7b235f9327c977ef1a8eed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3512583135bb05a350ea8dc96d0c2af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545bd21f24255e040adc7f074b99d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47b81fbae97c3ec8377029450645c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e19890d8a395f3ef4d82a573f6df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd788a4c6bb37fc89ce0694fb130b5b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0bf6eebfa9660a1cd5ccd5b925dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a67123ef463e4939dd838a5cd22288661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174933d5ae1d0a0bb7a380e65177659662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120232a349f857118abc9700a24ace663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90bc779d17af643a60e67a5e492da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e3a7fa3730914ace77d50578d47f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6743b0cb0293dd6277cf88aecee450e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a64b203129f7e40b0c90f4b8a84c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c3b580a41115b13c159787988e1b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bee6a3894ac2b7c2a0c48243a782d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab0302bc5c0f6eb1ceeed3c6a0f98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901de4d628e1829f0134124a408c66cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676189240ddcc9d191b1a0e659f30b6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0623afd92be33390731b73ecb81235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7b8d8468fdf52328e0b7237d12de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e922416b6bf21631d636698519ed1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019c8076e71c27f9a6e9544e77e9fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db1f400bf5ca0a30096c53e831bbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245cb7b9853f36520bbfb0284ba1127678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71230c69cc76837dbd8793c263b3e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d29b6829c8742e7cac644f426465680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b9a9be83fcf6d68e7e079b5ebdc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4282b72685efe506e950c9c6ddc37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb6a0519d83991c13747b252e6920683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d682fb4a6bc7ee138e5998be1ba5b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7898c027e21376d3c4109daa9868685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc721aa39b222f27da66b3b14968e65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32f6e3d3d710bbca1ec7e73ae8422687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4663c4a664b5a0401459e9b7163c02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e8d95c7388bbf50eb6edee89234a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5c1796a738c5d667a23590dfcdd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bd58ca276c007bbd9bbb898eccb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb828d5ba4dcff14b8268a92735b48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ac711b2239aa8f0f372d0dc3c0cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af81834d9a9e62b2185109b323e03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a09933408e4204df9e03d2575373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728944a3d432d6d9eae245955a1b7bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d435df4c08381121aed39fc9f99b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6928a13e942e1bf0d62171b77b86b09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aee6a8c5777d49bba13e41d4b5825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee29bbd97bfde2db4b68ef5fdb2a893700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4864f75a3f4c63747b896e8f41c4da8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4ce10047c965682d9952c6f13bf00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270ccf202f35a663cbb3f0881d75e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5fbf4d106aa52ca5a19d4ab9564b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c8f700e39fa7d85cc2579f6dcb5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c7ee28afc2bcf0ef2eecb913eadc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691069e4c7df9e6fbef46e1f3d243f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b471e71d92ea84fe6ac2f04725c533708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd44b2cfae0445a88d62a8afd662a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7593a8c4e07580db4ce5bdde95e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f191fca5f44625f4dab9ff4846ea2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c48c8f877d349554cb85d0823eab71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324471a749e6ca13390eaa6c0efbf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efef372e1d55ac13b70b5efa365fa9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5204dc09030479fd768cb7488db00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c9abf0a55740a9dcb2b508bc48d6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a256fa68dfd8852f9d98bdf907d9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd3385d07d4398ff7828c9feb798b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d0d392e052655c34664308f5d647719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c296a0e595e9ba4ba947b28fe324ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8136fe98512148250548bb541592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f1b40725f10396b5047dbb2de364722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7babfed4bc1bdb5eded53182525db2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac77d007222d2419d725c167fc65a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55ab140055c146e818c43bffa1078725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0963f46ad0bfe1eec01005af1ed1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1e857b1ea7937673ef4f1248be71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efebea1a37d4b5a5b835e5d2875f2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12206d98d51bc800da1599aade0bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c199ec18d4eef8819f5b0f5027c76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53ab36d97ef56777af9003ed9e24f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559cfe8f2b2c47aaa66e399f20a9435732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df469237a7fdd09593d77843ba15257733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a87bb6cc3e6a6578bf28307215ec3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437f1fe49ff0710d4fc4d4c81ef004735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa824e6db018a221b87c878d1c815b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b7af581105e6ac97a57484ac850f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4ed97a4d170bca6e12a8c8397912738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc07be55379206d320a37bdbf0485739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f875b15e375eb0084c83a6ee8a46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad337202a89113c6b57f96e49c8237b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09bf3f4fc6a1bcd91440944abc8495742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6307b9a33cda016384b8bdbea8fcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad257573efddd166e7439f59b0bcfbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ab68debf20726a5e9958afa3c11f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f03b78d517954c33cdd53e5d8c9c67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd6022f969fafe655958be4a9e4b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cece6f2c407d0b78b58888395a3f4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433e0f947153f008f228a7f9cb7ec0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6096f039f2252edb82d800614687750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac53e7421f2f487392da158cbd5d86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee830b18728a36aa7464da8e524a742e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3e4375c3e2703efdef8e0099edc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd053882710fd3b5c5f61ffc3f994754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008261354c8bcc5d418ca7b4681fa84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97d6de4802e302bf2d7365d2910e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59839afc8077dbff47b35cbc285c9e8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206ada0b2422e729ccc1b6a3a8a52b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cd2f8f1ecc4ee07565570bfc6bbd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd83e907785aa8d4ec5f04fc9de6cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c885fe47ed408b0691075a79654b1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfbd5093b011f4d91a7cdcf397550a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e757cf9440abb6d407b8ef3a2dfdc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235febc3b4e14bcdfc40ebcb9d0951c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb4fa85d90b38adb719a95e172eaf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be46125287c5e7e55f2f6825ceb56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95f8331d30d8b9be6892b95ffcd38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965060314541a37265063d47ae2bf9f2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445f348c289776be9f0c43f2b7eeca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9966bce2e02e32e99859d2d44056da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a05680c7d70aea6a3937ef90be03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7c058c204cadd17b6f056af90efd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534a53f0eee5551f9a60d14b69d31a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ea75eeb9a630bed62d7cceb206d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19c846e9b740f39e0983aa02773d17775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790e9eb12db71d70e08d0b38281315776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b9cfce0c414fde18cbba30b94303777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8314f1e33555ac69a4feae329af4a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcecf8aa541eccb3db1985b0ae6abb3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a179cad1ce0acb7368b1ef70a37b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7390cb8483c7113493e3e4974ae3cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4924666ab6ad89e4249fe984a6f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f066f8b9aff35198c760b7fe308d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675bb39532bb16d37295e39d606998d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4abc3b981a9bb2efa1cbe2b1604973785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d0694fe3555ed72794e91fda64980786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bdc299b533cd28d1c2f5b28ed6a75787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18702cdc63dd2ecffeb1e1c7890a318c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56dc115d077947c36e5bc1397a2a6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5203a9cb305d094f51b1438232e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625073f2eec4ad1f4b60e22883bdd127791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b38bc719d31d1a8d07f72440f468f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280370795fe4904cfe7cc55d903cec3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7a15513bfed9bd6f21caaf03e9356794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b002e90bca1b530ad9b34139320488795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd164c74c91fed8cf13a1dc4cbdf2f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfffaa8476633486e7be35c90253169797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842df0e3808ee99116e842a38a40551798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d3bbe6cc6dd6dad0eb23e8933db6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d121d48d795c89a8ab422f25d3cc8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fee75e5fe145b46076d7199c55313b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d6e4352aa49847d57d90f76a265b1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814f0d7ff5ca5a66287cef836bdb66803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f5af4026816864e08306879a6084804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c68c1351ed03fc7dd9563dd97d30bb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea076d1dca7ff0a280d19ddcbae581806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1c09359a6ca8ecd2a6fa4a19ffa4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cc58bddb65e0f6ce92eca94684a94808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd4fee90f18d9c610e814d2d6c87c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c0643eea35994e89bffbf7980aff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a51fc421daa1e19fcedb2ce7394f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0cf7847b0617d46bb58c1a4288e02812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d866425f75469b1b8608abd7dae05d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b786793652c6682d5e32bd030e707814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a61ea54dbcd780a3b811934b6515b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd260009d828191dbaf2ab2feedea5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9cd2f85bb93664210c7bdff9032f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88c1dd2884031256572312df3d7a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773274c2bad43c051f71582d1dfcef5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ecbdf2d39d4c6ae42001ed8195e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd7836f2295884807c86246700fe0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857c5c8c33b4bae7460bcfe731be35822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21726f95ff389f3a688cf4002d1a2471823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256139ca8dc1dcbd8b8e98188ad6a5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152a8f21aa24704f0590b09a3dcdac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64decc30a789ebf99244473a68326c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25028ef6f385fc1734efd1d77516b924827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0481591528a213d7a56e43d2a638b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757863a609434bbd40619899dac7123829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c846a36be5052376cf90b1ca9a12d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c486aa59b27414ab4fdc2799e4645831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0464ab8a8538416fe04a100f25ba7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01796cb3c464c9484d7e6682996f3ba833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6a1aa40af3b7c690ffb8123b55f68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcdc25ca9fcfee3f1195f980992616835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9adfe8a80bb305b794935237fbf236836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87fc37e105745a1c8141192f7da12d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d99de360b211e56ad9bd17d47e681b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32384282ccb818476058e75f133e322839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbf7bf4b8a4d7fc868c4de510dca00840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464e4e2d9160b4d7fee5c4f655e042841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8983e44de047633bf4ce67df8708842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f810b22c9179d48febff915a8c7f1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2412668830656fb76f00ccdc5aaa844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ea9c9e957125ee11275d520c5174845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097da48e0d8530439a83749db776203846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84116bb953d8d326f81fa995ab0bd3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7ad5a592f585395967acfeb756f7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d3189b0b5617fbf26ae4600eb27e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f6a880f6c0ca391bf3eebdb660a2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fb8374a89cb8515cd52c4e532620f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e65e06fe3aee22b3fd086f70512b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9d381c30f1b4e531696df7a331cf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81ab98247c612921031bc80652a69854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9425f614ec8308959d68ad72df3b3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06948f1f5b3cc5e29de30581ea17a1b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a570f56c5d053f86d6aa1b167e5e62857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e1cb63aae77143b0bb2f24db1cb0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a345ba204cf5cbb54c27a0b2bde0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e445d2fedc2ec90bcc62ab43c576d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88165be7ebb7b4cc404a2a15308bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88e46378cee694b3b43bc697bb5e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca053c07f8292187e58b4ae08f4299a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a0d2f02cb7ab340d914f9353b176864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527a3b1b97e45a2cf7ff9c65536cae6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a44f1440a8fa15847fb07b3f7e913866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6613ea2ea71d3c6457876547ce1b8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60634910d83178cfd84043a3f8bb98868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a458c01115ab1a78c109e096ede79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3a247908f5c5d17a0e8273e84ea2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3138653b26f805fce3e42bb78b5b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b58676c345ccca3ae9574484c63c8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f18cec9e0e13a2e99ce77111bb506873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e38edae829058d8b673b4c31352e9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff964aa290f4627a9ba7a3d7a1a67f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9982ebb27b13f78129ff265072c5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c6a26ccb40ce69e778fbab8d3897877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ffacb1d6d6defff99d4cc4d4d4557878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959691a550cb3372ec814b47f5bc4c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e6c6b15d3a2856f1fc03ea12401d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09533feb5ea98b91efd6a4c53bab7ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3748161ca633c3b2a85cfb14650cb8d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2c0706d16cfbb2010195e718c049883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eb92aa74dd5a44b5f9151031120ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14705a3a20e10610cd3d0245f4e63fb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b33ac001ad9656c6c57cc565d7844886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ff5a59c0698e6de69749a264d998887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd627649c8d092c8f7765c49e8d16bf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6094c7c155d1220e9d7cb0dfa1c99c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e14f048e1d4a012ec504efcdaf1b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b742c61f907227db42c31aa38f7385891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe123503c7218858c124177a28b2d6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516cc94fc660d84c905586cc6e5b27893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46e2b1707d021ac94d9d29e24b5d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58a0f8d92edd1740dfdcb8e3b0c74895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c45eb15af86ba403b168a3c388c71f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16df8fc930b86fc5620a1b1b3c30eb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b56724ef9bcc018efb4f514f87d1f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f871bfd8dce8c32b6b306d05d39665899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc67058afcd7e70e1e3c90196cae00900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c3d5beebbe98636d0073ed655dda901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4658826548e2cb5a72f4ba78add81902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883d45f8ee0b7aa55adc4dca406dad903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d1f0ff7f95bfbd915b907293f586904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dee44707f8cec80ae82f083b9d9b4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8a33ed15691ea5edbb2536a5feea906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5403ff85ab5809fbc05df04711d9d21907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234300af49c8f9e713bbb9b1fbdb89908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a921734d46f7930f3613a9cfc22f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a5083a9cfafff5ce1f7e4a2ea189910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4386a6edda42150c88f500b93d8a08911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041858df3aa7e37a5a34af2fa9947d4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06820cf3af837c7f4f5185f781a742913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e28847c2d619945f96af2f1ce407a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779cdbb584321be2154af6b7ac518a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f625065829c84497f29b1cfe0fee7a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35dfbf2a557e327d3b3f988191f55d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceaeb8262d76914c637fc49dcfe0e9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11a1394bccf98fd0baca3195d97f2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f7b359db3c88c83e974ffd9e30036920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9911563d8f9100dff1db53d13303b7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91dafae77c74835abffef4271d43f0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197954efa833d0c5a15190148b93cafd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f246f82f6eaaed29c05626f0290a0f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77fcdab99210452f35b613e4123c0c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc81e5b6a82420dd908e4506a6ad8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8dec490413bae3c8cc04190062f63927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb2752d2fd62772e13413972d8e12928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58151e3e390e579654132f31b9b48639929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca98937e3ea41224827258d8198be930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ab534e87d36f5061518f3c031c468931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f957967b8417afb8b3c718af0af6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2200cf1400166141c92100cb8828ef933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950d7cef21c553b9fcbc55baf648a4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5e9df88d7742f8a5587a638737ab935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b579b8cd28f6191f2220937de7fb6e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0161f55fe142586746f71636b9ac97937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef91b2a4c2f1bc148dc35ef6c77f0e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb4f0a80dc34afc92f59af7cdaecf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e79a1769b28393737f6136a88e7e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c425cfbb7685e1a3794f2f1ca4fb0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f778aec9fee4a5b256d3e885118d6c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a3b310870d02609e88a44a5f2cc2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e253a8142efc508d35a9c8edbf8afe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7dfcf5e1d9a0d35e357c8e01cedb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54752de7df1d50054853072e4f5f396946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4d4e5fa20599cff98cc1a593ae6ec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f6fe6cd36f1b2e595d375f4c06bd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3e4c7e336e0add3c842f08d887fa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301f34d9103d6dd1878a0f9268a7e8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a999fcca3603be94d89f86e08332ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c5a186922d374c2b5291783ba9c8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536b763c9e66085b950eee531989697953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae13d1f6ef8211d11bd382a3463dc9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8bb73d615412be112fd417d3f26da955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b8873de66b21fc154b1b8a87c76a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a815d361d7f2cf74538091b6bd1109957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38d80c88645eae3d75646fa2046bd7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113947401b9ad5929ee149267812deec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30007233fd396e78d0ba10c58756e4fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd4330ae46a8498ce10441a002232961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a82acca05313a441b51cc161e1e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b80537e0faa02554e4cbdc2f0087963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b55457c63275bd346de3ddbcc702964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56f99b8296c2731b2d3927e1126b8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf41dc4851eb55fb6307bce804cdc0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbe954d8c1bbf056c04efe57f600f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf91e7fbf6aa1e06c104a9016001b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ac50521092146ef25dcf43de1bab969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd583a56dffa377dc95b4729fda08a20970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362780b1ca2cbc44d692dfa3574b3c40971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efe8daf52bc4b4d3cb462173468bb0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f316fba4f4714b6ef66aa6362b61e3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd5a5a348d03c925d2dbc5a0eeb7e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca692a0082b3095fa988d81e1e5ee975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2e8a2e9183c1e59a471f578d43e0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8357c19e51c9330bb70a510d00ee7c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0488759c491cd323809898ee77f50978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713be98ec202e1dfe1649c54f307b65979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b2b0ffac45ac87191388f43aa06a6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e041298d9a030734b9a7fae0d0f1f0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a015695f98d357cadee8b5c5efc03982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a502cfb02587071159f0aa9d7dd7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b858f9025d75f7d346bdef2e9173b3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b1f2abe0cc47815d1d18f9f2b346985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a8e1d5d967f61bcdfb28a7324217986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1bcd47b8fa8a55da2e97c19c532e8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620249f7bf27545bb7ebd79702c5806988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048856134fda67e77abe216e1f9b512989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa56ba0683d2a05df08db78689bfbc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13982c5039fb40f4132e772a6c825ed991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59858353f903118632e69795f084244992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0393169f98981e83ae8b7b54822551a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418f5af8502b85d85b5f184db310df994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ecd57dcf2e440855da9043d65cb33995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42390d242aa3747b2712485af5b51996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a85249d6ca617bd6811f4c53c4873d997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301fc93a7a9f0c2f64e55664b5017181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60f5cc5aa4199536e078bfcc0fd622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f3e47d43e2f55aedbe9a041721453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352db0591b87f5999bbee811febad7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876115a07c1d0af7edfe238ae56f29a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb231a6c54e34ad0fe57b3e1f83a00616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df150501a5b23726593bed8fda6ac5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60cb8e0ed6ff9c921032df2678cc5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d30d68b8a9f46321fc862093e16eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89477921f28a4606e151a37e7c4014610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53144de685192b3e07f56c461b42e4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb27f73d725fb16c0a3373e39d79312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2858aa68835eb681ca0e4aa5c0ebe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bb13c452619e0cfd3b4f2aecaeb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fcb42af50528c0c45a4001ccd1a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39e049315f3450d1ece1e46f7ae1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1857e90c27640fd14451d378e2cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c17e81587112a780ae1a10122234318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb3fe0265220622403894c78e70e5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270645e6d62b2e05f0569a5ef6d88f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7dd90213ec017f97018305e57a79521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef1bd4e20c70202e0ac246af18dbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c842727a610822c463430ab96a56f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d871a0358579f4bbc722016ef89624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea2d9bb8561314cbbf2fe6d660b1b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce210210b23673b95a14fecbc6c9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae05ce7faf195c5cadd7270d4f7aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361267d35bfe902315e68f3acc188b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602f9fa395d898bd5b1292a964ccf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f26d8b35b517301fbef042e4d3118830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa277dddbae76feadd901487e9b29b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51437683219f64c5b478dd4df77709532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679d1664b80c68dd8f219fd8335c5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852279fe8a3fb347749f5bd18ec42734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce224ca857d92fe50724f97dcbdcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026933e7add29f14b168bd0da9c03836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799549af014436313409a53c6e2e6e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f5768273251f65176f5f07db489838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105797cd66710c609330b2a20f7b8a3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fadfa2d4e1ed382bbecc602a5ef6ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58d9cdb466725b41417f2ab8ecb9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a98b799fff2470359da5d7017c2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a46c24109252a7325dec6b4df08bb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5ba3752b45be3e402c8227223b0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9760942fd0fe383376d87118e03e2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823ab9d4b131f6544e622df034032646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5054c021c42ef0618661f950713e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ba03d794690db40395f37b687f1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aad312dea3114df81489182f97f4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b674b2b06fb7480d6d7ecdeba233d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4eed72faf7e0bfbd397aaaad29fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55f7f184c52f4d3491411d1ba772752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815846600bb87c97a024f0ee22cee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3bad2a28784b03aba31cfbd74aef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f1fa24d97f08ebeecc18f68d467d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae556a9f0e534c49ea3e0054678d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08763d73fefd1c36daf431280657ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec7c2cce63ca089e199f1a729e36258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17a98693abacfdd8c3f658ceb4c84b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780dca8088c481781b1f52ca03126960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748644262ea524e6e7ce7d2cb8ed6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec1792a5cc09517f728878f9ea6ce562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae58bb773e0ebcfe4c8ef75c516d0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4f61c40e12aa0613c8288ae7d62b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7308e6b4663f00472d54ed5efe2dd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daadbe8acfb96d2cd81cd7bd2da58d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978966d6454a32e8fee4f8661edf59167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328bd1fd408115b1e0b9b463d4f26668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d74c50320c1dad632b17a06410cf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8296d019152608080d6ae3cae1c0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc4e0e4fd8ce75ce56cd0661552c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f0f42d1ef4e23779907157fab23c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff903901aa672d7393d0095be7f2273873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722122d78d4e43fcf89efdc980e85e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5bd8d45d8cd302503e3e24b54bcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4af5dd031e6140d57dbcd570f330c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de40af066a65eccb3eead63e0557da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a655acd7e66547c796cfb2e018f669b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0b01fcd58a5a0a78563c8587476179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f79185877a9147748cee7f1c4d2c1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b40e00f325f447665df81edb424b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f542ecf7552bd271543d0a02b0f22f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6aebee062f373d4fb4881e5f829183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53c5178cdb94522767b408771554184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1303f79c03ffd1170da14f3ba99fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229897fa7a2ef87520634c3cedb2d3fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0feadb64eccafe9e714fe044ae854487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63b8643a8e3c154618877082f5981888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401b276cc17974273e0a4387aa888089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda72a0aed0e5b9ae1aaac2a4421f3b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5d07915211036d008217a7fd279e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2efd6890d16bfcbd7bad8a32298fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7964440acdc87e93ad77f1592ef1ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261e4f0e6f029c175d43b7e1a3d92694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a1f2acf15f7825572d52d0d2fc8a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa31864e1f57b7beba2456219d30396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbea0e9ee36678015ce3fe5a4bd94197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1d0a40acdf186e6d09a83db035de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b287d13c31176b06f0210b711b6e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e3a6adc6ceadea38d39044048580100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af7dd93360a16a5b224bc524a335de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5651e9b4c1c3615c61c00e4f2475a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07fbe046046df804c3c17d26ab77c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f50e9468cf010c23acd77ef3a195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7bd71cda91ae493ed772a85d50158105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4b7505fd00f27ab6b49eb56b33e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987c9c6a9d5df83893cfdb2aa336e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920685d60219ac3c45a7797627b4c3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6630826ba35acaeaa27cd0c1ad1ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada03910b476251abfb9b0cf55c23e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1ace61fdf012bf53eb2e1bba9e594111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f556c4d2153b5530dd3ce4a1444a11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305414b4c7e0f74e27033a87be414c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a5800539f050880f55f81824a26f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def64c8775c0ed26972ab11c56dcbc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc4b18b7f8e515a4f61cbec2936e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c617668dd79c24b9511cc7a9844ae9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56005d41d2a4c935f37fa960402516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42384081e3000120af6e2a59a956b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c57870c5afc9b6741918f00e241475120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bed884b44d9150a1f107137a04773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e9ad7abfc4b8800a02d63eb808e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d65bc8485b45190f3f2109196018123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a0d2e6c98abe83641b520e1b832cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b783091307d7aa53dc1eb515f90f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89dc9cba9fa055d434a57b15078608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796fbd51bab64d37158d51106162cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a5024f9478d9c4a26293794e8806128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529d448855d0a801c3127930810b30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd76f399923df84d63695fe7ccb733130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31c9011906eff4224c0e1945ea825131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30042702162ad7442e0db14f4d458e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f291399db75260c20b9e134f6c91d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60813e80827ad76cb58c1ef007420eec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846fd9171b3548c685290159c63e100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15383a23b0070586b47939dcdd9cf8d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d36ef218ffd9349abcaf7e1d3fcea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4bf68d9c44024683231ff7e0b6651138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2ed6a77a095ea06b5f7212af913c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ddd429433c5c360b67ea5755534b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8dd773a1e1655afe17736500c8c3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590237e71d0d67ff987e08f0eb69c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d660702539b115b4b70e985bc89b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2b423bdf3f52d0a235eeaffd683f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101c87312ac46af019b5473ad087ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f5fa07931ae72fb1a341e5457876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bffc3ee4920df6d247803acba66b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcbfdbe4939d35a84a5f5fd1b22205148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faceb32b3b8c36112952da73d3810ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e03202c4690d568cd6c81a8f38234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0aa78eaf6528798d8cc691a591b27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823c827e741b7eb9f06ef2e2e898bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca532dd583479d80e17ddd12418fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfdef8967aeba3195b9425cdbfc3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488478d64c8bba6ccb789615b2423ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6959321d25b33f0e243a397bdd63b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be520362af95b493d7e4cfcf76b2dfb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46262901874ff513c23033dfe2b811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029158201d6819203bad1b92d4738dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cefd05e59534f33b01b375d37f396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a82cc57c7957cf4b5a3cc2946bb4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa67df309201ca7c7b1fdddc10f7024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d599ffaa0164f58ee0a155e12a2870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e70cf85d47df5483f37b1e08e3c547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca01df60ab2c25a17f52afe368c1f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cbd5964b3823691e6af0d9a52b0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1c5a20b831a970218cd377a5a1af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cadd39117567ef7c368fe96079013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff9b14b4cf0182b95ff0705475113169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85257b96c85644400845253b3a10a57e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2b1d10f0b2e61a762a6220ea71c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e9135db12b0caff2538c3198c90c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615820c8840d33721d0d0f76da6ae51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec03a9205e72440785657f4fb8207174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c367c0509d0d9a16c57d751c3596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1634086008195626d5d3617d96cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2def6b5b23170333de17285a02ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68645aafe2b240fb540b5de444393576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059284dd90ce5cf754541b28a8fbeb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb49ac9067b7fe2335b8ff45202188180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e4ebe6aaa22f20359929f5e9284c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3da289a3f75b1fc43fc89d47dd189182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854db6eebc9b025b397a0ef0eecec0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62156f0e54079b99e4c4d636944b106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a51e1d36ef23fe45577e0171f3ecdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b9b5fb9ddf7d0999b67ba2f4cf99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f74f94c7666b90edfe5dbca7956d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e6733bec77e2d5fcc1b19b85ea6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa56b6820c26df9d2dc7c2fff01d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabab7cf94c5298f950572443832d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427ed56351829c44ca9e6b6db48798191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20b5ccfa206454c92aff3e36bd7316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4afdaa53331d6d3fa216712465561193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04294178c5c9e48c5d8fcffdc378ef6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e52cd1c6849d4be707eb0c9a215a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539f1777213a4c401ced25a18fdcd24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3c87f547d42cf6e45fca04b048e40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f170a38495a08c08a840fd8be4b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8b5dd7055739a866ade38ca6df92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ba8858477bfb52afe21120f82453200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58ab97e3193a9c92c569831946633201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510706041ef964a97ade80353664181a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f180344403572788465c220a032c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff2e0d78220c9e4bb2043137171a65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e7c3053ba6d3a47a56708c3f16db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc9fb539044d88b47af75bcda5d3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fcd9406d14050f12eeb6ca891a76b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a3dc95968f7634074f829732f1a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8020df52ebb2dccccd765e0c497c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8fe108a98baef1581536f1622842210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bed3891ca6452579bdb194dda3329211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf3bb25f3afd08f417c8cc056f282212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d1aaf2b0b7f3c215d622262330485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50c3f028ac1cf7c64c38c8d431e16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebab3d89af5f01a28fbe6bb48b9dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6da305dc7ae871b04b71c54deb247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51fcd7a2395fe336df57cce8652672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3123834ef1c25a64cfa248209b7ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17372f729a1445bee293fba1388c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aff7937ba0bcc88820ce121f5d35e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e101e95d7df6a36ede38a2b1715e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63abf8f4c118512b9770d28e26f18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c28fe74a3c9806908f24de6aca05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d41236138f8e11cb2bef31021197224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fdab9be84dff2ceaff30a8cf95cb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe5687d4c1179f9ed083b9b8dee45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52445eea6669e8a3c669cb9ae6d0e799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe376301bfc6018af2fe8268bfb841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc89074c4d7f28cd6fe46007f5eca1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f688fdfc01ca62f46a8361941f15f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5a641541fcc8cb1ab3160b845f7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ffdd81474cd44066e79e884c4a70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a0def1ea3e5916230ab34eaa74f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a2b80b8c2fbc61669b9390cd058d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa690f7c907af5539a029e9c75a81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46092b469d32dbb75e073fe77589984a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e248d7f1e4be5a41595a17d83a9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190074657bcfdfab7f744c2ee4f928a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b80e2e67717247ce4395f152e196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012615d489573454459259fa28cf100240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041e31d440846feef62da7b3da3e68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dda2d50409cd3be35bf733ee7a772242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ed15e8d7a9239c0793c8dff8df041243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea40cd61baf7220f2c4b9c805e7599244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d6a61c960bc0d043a6970077cd6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a665870fb65ad09ec0da8dcf0f400246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0052d48eb90cd0a21d0d1169935ac2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccadde41ad76f8ba0657ec11083e45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf2ad28dd30f3cdf20e779d1b1c38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec753cccf7358b77ef50afda2085b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5986efd1cb410d9540b476e99698251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cd259178ce1b1fd1be6d6c9b1d4b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c64f02f79a1e3b7b38fc0dfe49580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5ba6718bd459c2c5e0ecfd6feb2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098242e6e6b318dc9b9ffdd50c4e49f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e76f647452643144bed3da7d5a11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f582c0a664c6ca498773a93dede2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bdf5e3461a609265aab18597d3e75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e4c852659d14430123dac9853c73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ce9ec065502d06265c555fb0eae4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94bf1ca6f882b3d8cecbf061d1b730261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffd078df40b469333522f3a54eee9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00e2b9db52098dcf13bb9350616fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a13eb8ade9ca8a338122d1bbb045264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319304771d349e74014fbabbbc5dec2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01db3864d844f70cba0a00bff39d4aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd963100470ac1a36fdf3848a175b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb43089491fcc56a849304629e4bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c1d86cee0dcce801e4090e629e7c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a03487f5f0a1461a132249551f98ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b01db31fed0d9f8374932e3ec2ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918d211591b936884a62b4e4e64498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9604bd338ab1663dcf2d9e6f039b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d3c6b9eb9e620e0288519e71732a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070379af53a4c00374bd0d50264496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d0e3a1a733ae19b0ee8a9bd913fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46c56e0f87107c3a51f030c1506b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca01dcaec493616a6e95be1f52f4a0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da769a231e841558349b98a0379d5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008e86dee3d3d6aa9610d326e54177d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e38928d2b748abc4ede1874a3379281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fafc9a741bab82987efdc27d3b305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a53c1c32959d80e1e97633a639af3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb710bf62d5ed2f8cab6f00b34e710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f8fb1850c38b31be65c626cfcaab3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e754cc44f36586419c8c20d87d2f8e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57ad4bda5ecb5e83a5ad2b8925b78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570da15e39036a0fe53e4b493dd6059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f58eb2f49482ded50754a97993237d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4e42462251032cea2694483006ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c235c74a0457cbecd47b479efdf86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e630f13f2970e9be7af156a8b8ac5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c174de5e53a780a6f301de498ae3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792526266583035eb986cb554012afda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3985ce481c30210a05aa69862fba1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a082c8619342f334f08cfad168c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc9068cd883a0e076f767d677eb19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6521bb4430d5e121058386adb8c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3f82b093fca0baaaf10aabc1e479299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d3893baa64da9bbc6fa524d105fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653fe205fcdae1351848bf3ea1c4bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81673d43787810f989aad5068b0ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59299bb76eb9aa71b67ee6ebafe9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbde70acdb67d3e53ae683fd86061bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b4de7ec7b43c6cd46ecec1ceba0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7b8df7a78b7133b14dd0d3c2716d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ea50633013f343a3c146d997328b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a6f34d45006c7c24ee346ddaae91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61333d75883420e36e5467a6a432b2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484375f38b45f658288c2ca4745304310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50de95a541fa944e4873cd249376f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab638e3f65002d8c9d886afa7ba5a62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b2c936119fcdd4a2cfb03f7926b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59a13bf0fd6af92b17e2a4f85758a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584cb04611a8fd3ccb1b6edf848ba21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180aa5fde5c2e03bbb27b8c75b07904316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527657fcef83bc183aa86bed63f6db1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5886b5111066330889f16a7ee48135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4966b0425fef55b40d81955b5bc61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb7090c88acbf6914157c12d52f081320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8dd453ad347edc07e5f0698076c54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c05c4ad3d4ff20f793c5637bea57ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41d7e10bd9f348a23b2b20273e6f7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770fe529df1b5ed4eb1bdedc104e21c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54902ad9edd336b075e9a09b880f37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c4102fec0ac266467e79fd2c50f8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251274b731ad5cbeb206cd337ffb80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997989bf51e4957fde8e991810daa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe3f66f64a6295531994e554048d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9855dbc01fde1c87d38d722a6ee38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7b20e874d2057846ec2f0ae2f833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e1b14b8161800a3cc0dd0f5c45b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f699246f0b16d64bc796a2503be108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da55b72ce1b6d9a1daf220c9ed119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ec4694cdf3624acd606a1a55fa31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd70f247b2670f2637f0431d06ed7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85d08ee3c08c1cbeecdc142683a85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f803312915fda32736ad15c374c8c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c42efd3051865c4ba2e63339decb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011599bf8eb70a215f99fc4fc1d6548340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b2938e370ee501c7675e525295cf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4120ec48a11ed6da74d5592d1bead5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c715ad7446be51c46e8e60788f688c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f855110f074ed91560daf00ac84c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf3fc5b1f51c8a71e5a5cfc3f6e787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00752dc00566a82392a752b7aacbab20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4360a51ed69e2e703c579d3c5ca2cc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021c00637344cb37be51c47c3aa9b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfd412d9872c214de21956269aff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db56182d5ef91af781b271b6ec2abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823fd728c2f7f87dad821f6dbdc832351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4653979a53740aaa8e25fd2eb3867b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd313423876cc784b4e7c66e31cc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29fcb05f97582d8119701840176180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d519ba0c879884d04bd8194f65cf98d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1b992b7d3ff79bb6a8c349da2ed99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f55a0ba89a1ed0719f93a2ca7853b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e97afdd8fe4f43d8ad9c42f0fcf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad89dc71a1407f69c7c4044def03c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2cf72ba74965a035ccb2d9107fc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e2e57e70c40d1abfa21744c25a15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e52934e73d7f03635a163806c5023362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80fb2e10fef95856e4cf4fbe808cc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8f70b0fe8ad2af29677f095391d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8299e25db190a9794ef8fa7af8b29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc0d37403503dc4fd8af028120f386366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e94c3aca5aee65c7f02a5710944c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391cc699cfc8012d253b25c93e66be4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecee9142e0b4b5699d29e8e9654486369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f03f7938e6f5f8dc1401221179c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab55e642ed8e4b331f508387b3eef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d8aa08fccf25b58d8ad951d96cd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3fb5428d2bfb584429578dd7a214373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0999a5137f2aef4c65abd83811e7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb49b470eb3c9dde4ea216f995e83e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea12960ce6cfa381766a42a5df1e3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe5490c11d9068370fc4867271ad6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca34e8a02f2ae1cfb0d6ba3896f29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093756977b065829c86f94d4ba43a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c356479b15f3dedb39ab9134a950380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f4dd489d2cdca9c500c688dbb6fb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca8b3e86c4065e182e768c47d82f1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6344178c16bda48ae356ded2ead9cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31fbd020514bb821125d0f944fec8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762725abe5d5d4a0155d60f5a6ba8e64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450df1aa4cfa983b285c5681655d2b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a780ca135902c85d03029a8a84605d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023ba4b4051e4abae887114b22d8b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27524804ee2c73f68f9f10a182945389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12450df2f34c99daf40481ba98b0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9337dfc7a56632964e7c6230b390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283554fb81f8cda19838a200622da6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2316d7bf303dba75609a68907319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8dce9c152ada60cba3a6323ed94a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8786ae32c0d06fcb632d6aed589030395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638f71576702c67e8cdf090e69293b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b9d31bdd904ca85b08f44cdd59889397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419498d1619ad3308e5bdc542528793398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f457ce77dc04424c184f8d55e735c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da139fbca5e188587b00e7c4b152108400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5766a8b99220b01434e04cd6fb2ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9bd6e5195759d02569c4e279e3a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e670c40b903df604ec40c78890c1e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c012ecfa724abf1e1b09141efdd86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb5d5bff921c19e6b5df7bb8557393405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050e261fd5e5e786e898c0bea8c4bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede7ec41446d58c1371a725107ad6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea0c393da50a8cecd9b5287007740408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ab63f9fb8856d4914ef5805be0ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12081ded7bf0a48087440c207645782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569da311a5d7259bf2e3863a387f0d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf69627086fff45bea5a6b11cb8fa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7a2a6a6b68d4d8e74e8b3a42dbe7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534cf5c52db678fc1fb3c357ed57e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442037300839f82105bbe8b161b1f31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315fa726a65a3c0ee472fd1d4497cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2422aea71d128582362c8bdcd3ef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b70f305796f3218d827b453b4432d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d98e1730dff165bd4a11ffca46354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3281779a33a56f56bbcec568d48fe66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532b83dafd9cc72d27cb780c656594421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf111ba7e2faa2fc4cdf5b3eb565d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754360ef200f020644d2a304b53d5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf41d71cadad64093dd1643bd6b3c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb202099eb11cffff296b37b018a56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601644403fd3334f70108102d3f8fa2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1cbfc603cd4b92742ca2d7a43e690427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397b898964b9e122615955f8225ef3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98b786fecc2aa307f8a0b004f819a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713773d1f22f993f14edbe18518cb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3c5509c922ffa6b786ad888d177e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2463d5fed68175e31ed51a5a83452c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547619bc9d401e655b69706db6577b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241b6c4a26fb86fff0e2725c0fab48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375810a917f8c354189a695936bd31f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00a761e0bd132695181db68bd5d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8343c526afdaabde02147629d8728437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5afca114981c2455cc56e2b4d0fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae08660b9ed2228635f177a863a5ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f189813fe85d5c9e7852624abc61305440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fd6db65a3500aa8168332c2b6f2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5eccbd8138a58c58c170ae32b61b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c868a8a9eb177079730c30bdfeeb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942a04fc401845b0569236d0d6c9ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0f2fe774122c2f6a7fe948190f4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a8c3b9d2737061bd6a615378fa25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabcb4a358f6b291f313c7ab826d617447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfcac9df99c6dc68d954e4d8cafd33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40d49375cb01e964743bdb1a2183e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243c69f02921fd2a2fe87010844950450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb341ee2d13051fe0e829be796e23b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ccb8e634a70f3d1383c7848f2b99d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b57d801851aa9d2aeeb8cacf1a71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0059160e86e00a9b0a8eca23dfbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103784ef5fac6aedb1ba2364d162cb89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617da4f5ec3f5de6985908a1a74bbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2429906771bb329bc8db85dfa76b8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda24f574bad40f0d70a8d806c46df4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2b43a1c5a2e98039087c3f73773a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb88edbd4d93b893f29aaeb6408030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d05b766601df529109a92037df9992461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463be316b85f58a9b08e414de75794462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096eafce5734f0b56c3614dbb03022463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3eb6b39b66a0a10e5627201575d22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a001b8d4203a85cd1aec3e2c8ee0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980163f062a796297c56f435f1d327466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8dd85d0c807616ff192fc2a1a2df1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652b25f2a1896ccfd9e90b59284aab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92fbc0d21f6f62d68f13151688ae0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0960452cd0e4759ec648e7340308470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7c54b771daf13a9625cb99d39c7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a29656466d8c685b75495abbef74a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0b553337fd2cd46041b7ae88cae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778569d7dbc4aee8b8c25591e03000474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6c6c504e1bd8385726a6313d64e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361b2425b835c47e9550953e661c72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3c02c35938ef9e766482da3c242c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23544354e93b0b63db0ce7d9fd96bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b011e0540b3b45930ee3c68fb72ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9bc8282ef93ea62255d937dbe138b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95883017c4366825163ebb2f2256fb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc23ae09eb4d0421272cee8964eccb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75cb1e3e810bebeb0a8bb8a9857e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7fa7b66a5faf682ddc795873cf15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca43af9b86e3c7576a08a5a9ed8320485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f17507d60430233ff691d16680c18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea6248babee8c1716bf64eab3bb903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8bdfc7baba9dbac86cda46399bd17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b35513856ebc228343f43220db8ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e6711a2eb4621bab7c183e9b0155490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a6ca9b1905e31512a57726416575491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5160270a8dc4ea8b8dd18dc33c3e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1892ce1481f5429f7d68ffbb1fd1c92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5a352383e3e36c17fd73bb9e2652b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9919ed2b701f1d53f4891faa70370f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c493fbbcc83ef3e48dc887695f822496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a012dab5b3c4bf80b4e59718b99cca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193afc79e4d5d99b41aae419bd2b7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4a031b49ae5c9d2d60504c6acc04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529df0f7bf6f142633880525fe0c8ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00050d988fc71058afdf58f77827745501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b501f385c5bce0924ca1718201f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4949a076f1d059bb4cfe5cdea3a76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b529bb0e3a804c1f4888c58484fa6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07631a5052b7b3007650e35f53873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d65ca5deba21a9ede91fdaf817e94e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5c608ea580380c6618289d411827b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb7d7c91f6a17c233c6f083d9d0bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81672caafb53ee7816c2bbee9d954ade509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d309dbb6df2281ebeeef57d0a08363510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3035a323184cfdd772eb6a0052c4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5576dafa3917f2f384684985fbf612512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e8ccf0fa89e9472e626c8e1a4d33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230c3f1e407c029101ac3032a036d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370a4773eb398694599c6667dae937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e71872bceddab2798fbe0ac91c382516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b956f0abced8a71e942765664e70a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4da5c2a3d7da7f50bc5756efd3a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf561f345367d6f11e9093c9d8df1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20b7795caa73408a08cab9b8684ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95968e2de2372567c6beec24d188ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d095d4ef7764b9cdbae0459c24928e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d28351d8884ddeb785d9e5647e7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dbf280bb36fec94beac26af88c0fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1d37cd95d5edf6cf329554db5951525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f082f394c5bcd93b0702a33cff545e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73b40e0bc5872f2aee4557cd6a829527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f3555fd18782a41fb1ebfa5639165528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bbd36063d0b68bd0b11ab0f8a76b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38115f0f1e7543061e75d2a22b8a48f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045b593f4961b74b98d235e405c1a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34bbdc4b1ced65e16b8b96833cdecc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15136126d81c74f0d5f6b5f12d4cd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd04ab5c75704f7b00db722ff158a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c732891bee1babf4653b1edf70d6ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb466a129f4dc77e9a4dae32a79c7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968fe92ba534c7d9463df1cc0778c02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd52938d526d8708c75b00d1f8758d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c663d3061bfe185ff6baaf5db021d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a4c014cb6c25c183cb831ac5239ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5808d30155b4df6e0be16d7db29cc7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798f992ecf64fbb207853245811778542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd78d9612b5087e3aed7b8e0763193c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f98f838ae9831c4c741194ea8aa0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4213668ad00fcee0f599d93f520835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f8f0fbd09d14fbb9e06a82d60ba0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88463999b2a67b871f3caac7657d51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358a6d395f2b5c3255cc4e6112e9fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474715b1fcb9c2b348b0d2f000f5c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c00958fba738cf6f136dd0038e69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876541db3251040073481f94f3188e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b152e51becd278ef8c3669067f030552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1073c778a3ada3a53cb6987bdc4bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc26bddfee80d0ac143f4944c7d461554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d17ceb627730f066f6e952ce561f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedae7d01394b5224296d826a3c035a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7ac994d362a8ded0495409bd30c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcf3fdebd73e36b51ce05cd74e83f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3f3c36f947ccabdcfb7b823bb0a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51613fda86a1b2ac9a2915b95a9b5f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa224d0794d697189b6755410fc5588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509f09f4bcd66a26b478122ba40a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4f3dac793d581c5617749f244798563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d743c5e981d7758d83f9b92f61b2510564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea15897a9714dc58542668f654ec2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961f57363222da4115789c3d0c0df2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9afdc41af3dfed2ff29a330e2302e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181545ea95ac7f816c183f0c76dc8da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683a22c74f72eb7987e13acc283e49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d5d4044b8b08f656a1b49ca63011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee725ac2199add75fc8a7cd1baea32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d27c8c562438bf4b9c436bb7a3f7c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470589861c019a5ad290768c72a4a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a8c2e52c9ae68fac77712927b075a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c65c020a8b0efa710005b15830a3ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5a24dd296e1c31da5125ae3ba54b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a7ceff097fb0a4b411df073fcc23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3073c611616db1aa5b08786847df3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d67396d87d6eee3bdf386b1e09a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b254de86cc0ad58fc15969b80996990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edaeb2abab1b1c3e66f3ff770c3019581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb90ba4fe47c0805c56f6dfaae910a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a573f60b94dbd87a1882d6cf5239583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df941580d93e606546e225475bca8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3da228c0435a40bfc39b1d602101585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4075073136e574e9f354e93d3631915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01593c40871260247d19d8690e525587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b78dacd38bf2362ec6127fa916c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77699cffdf601cf6d800f7b9ebab6f73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532192235692d1c352a20b904295985a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0abc0c144b8ed3df878ee635470eee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02738cdcd7f3d53ddf07075f52c9ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea31dc2c5f3fc815c7dea8b363f35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76a3374c55e2dcae7e36792f89fc45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e8f78a5b14eca9a5f7a82ce056f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a2d49df1bfc966832032b1e936fc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058614d17993d62eb176a7c968571274597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec892547bbf2ce968ca5020cf706d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca401c4e5024625b9ab2c3886be5705599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6a6192ee0a31a9b9f4e4beec560e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9936f4ffecd005ac94d398084845f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541737477f32a0847698ac1534b5ea10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e42bc93ac07eb8b0547e2ae91a1aa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba15bab03110f4eb37116bb06cdbe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d9e24207258d9344ca1e9f8936b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b0db600546d4422ccb06a7f15b8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf094494489e805667279ca0518c99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d671421560b29ed6e3b725b778f8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32a77b39cf725a5724171e790a175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1991a2cdbe9c524258d4eb0b058ace610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8dd4e9037accdd8c4e90aa3f4381611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1997ddb671d4a6711e61a9a52d22c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646796e137994fc5326ff1d199b40cdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29066cec8c2271e20b7d36c72230243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5822ffe009c4a6920604fed4f28ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17403529f901fcf70251508288aec4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304e4693169cba26833f93d7e6ec8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d69bbabcbcd9c2641605e04e4e062d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13cad96554bf3eb3ecfc006d72cc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1802a68bb6213ba35338233c11b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31028089ade27b3f426481c56699ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218beec8d4e599fe5f793c48a3c6990622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdc57b89df3344c496df3d03b0ae3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ddc13412dd0cfe72d84a3647e962624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284256a3553c855c6a8d7a059f57a28a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344acea79fa364240b006c46583c57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ac250fceefe36df3fc3185595aebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529b6cfd62354594c8e5b683dc8f13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb018b30c783dc16eb14f5811f066a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdac0b84c6320565df0432b4c1114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460227e5dfa95aee60dd2dc93e6fb3e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df353abb840d5ea374a0ca17b93d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3efe0cbf43ae7142f989ddfa4d1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461519a82d729da3d44079ed99691503634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519574cc7d3d0957da9d3bea0da73d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53339e3da71993b949a2621850064636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b62df34b4910c2f0e6b32cfc0b08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca6ebed5acff795a8c0b7e5c352fc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ade50467739f8e4e9cbb5757dd4ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e4bb5e058789777c8751b89e7b9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cffdecaea52a4e2c2f307b22815057641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c85f7da23b668e9aa9c23a32bc559642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55e029c2dfed1f46d3439220b9a33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee69cecc7a9fb1e43a62cb3e15be8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4811f64779fba52414996cd5545ae4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4268bfb5fac219c88c1a95707b291646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1f0c86984f5720911c51866c9cab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c31af764d8ffa7c511a4d5b145c48f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff668a90c44e5148f9217094bd198ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e47c2b5f3801ced25667d25341565650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994a5dcbc4f34d7cae5b8460dd1224651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9d1d2beea9d636945dfa51334882652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36de04535ccdc7bd7fa168e9231fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4467676e92ebc38e4d2dc7d37984b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ec335dce51b436263f3efa864904655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d22cc27629787a3b31a55718e99a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b85892b2824f233a9ab5948874ad6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d845a9f78fa49c3d9a93d58c39d073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fdabb5cc759b859a98e2bbed398f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb090b633b8a09acd7f5bceba88d6f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510b65751c0eb85db4d29cb3f80b30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300331b5681b9c7364a3eeb117248d98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1844f3f0ee6a0d8c532b6f386b0cd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee01f6c4c33aaf7ef384113e286d400664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee96301da879d608e265cb934f912665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ced3ad8658ed071976fd9389eee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a15a95a273542048731e9ff058cf9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f30c5b627b46b92b745547194335668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d15eb17354e9043687069f7ea5992669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ccf2198dcc78ca08773237f1368c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b013a2b1e52ff9a8b6cf2bd9f54b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e591b461de2d3e78a6b3d9ec40b2c07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58668b550801cf2e7104bf5ea1169a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec84f449e0222747bc6713cb4b8d46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95afc1891fd2820742960ad86f55c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c5e936f9bc9fe14fb34f4099a2d36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a67cff8b14b14e8d18bc4236dce2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7ce939865972447427abba1665e6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c42d5c3293292478b8d663225b0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f266ac1febf742271197a805768d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b01b364818dda7e381aa2f452d7f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ae928c70094089bc4a22fd214278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ca346122493f0f0f0f6d3ebe12b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9abe792eed1cefa1546e77480c33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e67e3ac39f38231f74032f66efbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813bb63b781c2f4d6fb6824d761ac3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733fe4c87698a37123135eee79a6cb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758da3ba4a26170b9a787b48a8806cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a8b69c4cf776d1e3202078da9fd59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c23710db417d5d07ceada112ffa3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62990b80c4c26337ffbeae6ecbea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9c30958882b6361ea6f915630152692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0673647d5199d1f2a15a57fb49945a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48b411b678f7c6b9d14621105f58c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83a7a8ec3bfade7c2c4a0f8f071fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51d0751dba37b1ec788051af96287696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298337320c5713948269b8b58ba9a68d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9fc3c440dac99e7e565369c79865698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf36c46322f69b724b180af229f740699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911268ccc2825c06e7c842aa249cbd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57718a68d18533b7787d1763874eda63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea57a862e4098d947328fb952a656702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396423aea6806dfd83f733aecc74fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9c1e06560e39a55bed40b89fbc8a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4d4f83769220986f861b707f6dbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da3c11d70ddd6da3bb80cd1b2ec20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e7ad10c5d3632c0e5f9ee08e0f88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f0132fe8e54de2b797216e7cccf6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ca691a5164b894cb214a2b09ed742709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159eaebf1326bf861d01dfa5dd3ef03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef1dcd84c7e28dd5e148c618b7941711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c3fec32d181ede6ffd7eaea3a68b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89122eba4044220115c084aaafceb6d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651a0d7adf582362785950847b8c5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c7d4d47db63eff41c06fc60db560a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df7c3d47bb0e16926a82964c468e37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fd37f8f5d527c65204f69da852ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93be29090f72d797e7d3946b42f61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f92d023b05c72c3d47857d9eb461719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ddb727ede02a1fdab815108716d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d2a9cf292bada1cc6a135769c4c8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d06a91a25e243cca6920d01f07bb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830015286ad59095f09d37bb8eeb2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7915f0f20c7113e4ea87de97c3b5b3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820895846ecf94197d04d9ad4be2bf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca20a2c36d27e0644492853f56c65d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172db4a70a52fd822af63d6f08d8ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea13aa7ca18cfafc749acd2d025243c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a27a7ecc72cde44dac8a3b7f4442729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c6fc8ef70ca6e569b7587e5b6f48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffdd7982f7333961ae205a97edddb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c16e51712e1460fce93dfaae834b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e6945793cda82fd7ee96f25148a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b856f2bc9a3362f049f2be4ac222d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53ab9ac212f1dde4bdf4f03882ff5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847cadc8f9bece21728c164018b9dee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e0a15cf6456db79e51724413da540737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976c594becbf34eb7a230ea5d2aa062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec5fe1fece60f977e12f0a7bbec88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c734c058f93554c7e8026630cc5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2badbb6d51ca2bd45c50d6732791c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278614b10d59c91e30c4fe9fcc4dd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b608a45dbeb7d0e9c7d21f29675fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f57a7f755dfa77b5c62afbd566e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365291a97db2eea2def1efc0546b90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6d056e65a6d03884a720dff0bdaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55f1700e6524cf50d8479bb9070e1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a37a1bfe80d61a25496a1b1ce95a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8b879dd5a839d74b498e82a08f31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9118e8d553718087c44dcc9304c95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15f23532d6fa22e493268af8850bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2fd11dee3a25e1bc028e0079da469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769e9da64957f801566eab5d5b1315753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00867754c61c36349074801f26aad9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda88c5dde8bd5d0527009835de3d255755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fa089003e5accb36cc3b32327cdee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76985155f1e0da5b9bd4f09f1fef375f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1058461dc6d0f65190b859abc7212758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ed0f26938913b46851736d401ff5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a34f6a9d945bd95e45bb973b0188760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9685c7741cfda67981c2e67a20dc08761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0261d67803d16e58aa64568fd6117d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd151ae3883305c4f132a38a92cb9b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad17cf6e0c5fa26336ea122d9b9498764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a22e3482a1281fbf8972828e4d61765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3929fd49a78fa846c42d2c8791bc57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1737dc2316e022680a65195475d17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0603ac3136e1a863a039bdc4d6bb7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09157d74402beb3929d502ff1054cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b59eda6bb41816c8e134bf019aee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68302052d9efd8a353abc9bab8bcd20771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ede327e6859beb81db8b313d5cdc7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594765a427e6273d1d0cc5edad99d81773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60328f6e6850e1e9a71018ef6d9284774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fce7372f5ca048a531916e369b30a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e238099c18c96fa598aad2967cf7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7e53a6f0494e1823d6b3ecc55e67777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d85b1dcd1413ea41c7ead3f50407d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69ad6c6693f4792d307fdd3a8594b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ed5aa09a5e0ca9ef21b304741a854780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f5c5c13c8bb831406026238b72bb8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00050f561c652a37ad938167cbe48e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8529127f884e8885dbf49a3758736783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6281455ee13ebe0a61dfbde854a3c9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425575db5b1b4c41d0732a0ea0e1d281785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b1e3db30ee4c6962bfa7b39eaf62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51370c7f90b2393f2191ccc882c58787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de285ae2c039f4bbeab65f7a5ae9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab0adb6f7c83221d95fe2e8f957cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4aa90b882805e218f5ce679e93d01790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3dca7c9f0277216d26bb8ff6e966791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d90627b35250efbd9a6f706fa417792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a45a2882e9059fe04ae902816f558793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06e80613394e49625a333898ead1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810febdf7ed03b2eba35cb692338d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be9890aa363e8cd363a77f4585cfd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f2eaff95c4641c60da48073824b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8d3dedfea132acd9097e583877db798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e022dd0d80e9bd46c7264aa74135799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2856fa3fcc2299f99dc143fc6cd6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6c3346cfa55ea8f13ccda8f0c0be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa2f14e33607fd2ec4ec112920ff9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a52aae33596d58a044373e410d56e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16066e6e76360aab7f283979a73217804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288aaacb1069a41a7389c9e395f6e07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a173bf4f2b21e88c33163fa0c372d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707dff9b3bc2008a89ce48f073c906d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be27b904df511bf77e4cebe3158e72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab51e398fb928b9beef7013c811986809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb973788554910d112a9c886d72130810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c80de700049fbd910b73652dd86c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeeb09d1d31eb9325c25282439f61d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49917ef2a1a5e6679b1eb6257c2524ab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59738c341e3f6c76d1ae37620fe52ff2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f18709b633052221d3e535f408dc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d5a2e62738df2c3622c33e99ff5cc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e7dca80bcf7a8fa31a92b92a2568817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1de9d8f94b682e8eec45b9905c4dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff75440037d62ebf32cade284acfe5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854df6611439501845c501735f14fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec640b64622a80e183e651f75c10f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeab1e6eea23e528c8732254017c75822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687d0516fcc2fbf43910fc608dc83c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50bff9fc96369644ced68acbfedaa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7250316a1f7edab6b1a1a20794bab94825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87afba915d22343f3982daf403ef3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4cf644420062625a38d923b6e354827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af2e119f4874284f7b47d313bad48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acfa604c2c7776ddc8a7c923b4ceb6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd95f8d6b05d6fbfcee4076ec44c5c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781442f24b56179434744b9157140f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f915a4eb7d10d7b8d5a637604690c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75710888e9e8e3845dc0b5c92724a73833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398296da9e9157c7b9015707b2e851834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec360552623495afbfaeef1b96f773b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66133cb92de09d3f3c52c1cac825e34d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbee2086e6918e80686d56a8915ad9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e73670dcd0e2157581d87de12bef5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1981c5446280c708d70f2e3baf46c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c3fe713e0d38079038604c7079b6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a295c5ae57de26d49f5c9d42e76119841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e0edc6ab9b1c6ca24d78a456427c2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6250440498d876e202c3f488dddd6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d397d2477ba31492de2f1cb2eaa9252844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabcfdb2820f96d94a593a26cc0eef5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64772c2b1eff535b4377c404e943d0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698545cc6edca92c0cdf015f8e5a50847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36730ac793bbdffd9a38fe64ad4154848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d07e37c6cda036331af2e7d11e69d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fbecc67c9447dd5260c5c70c5345850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d31c27a9bd46bcab663911f528dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08cf306e58888dc769868c3b280a1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786ba125652309c28e26b8c744995ce853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d41ad4296150f38387543aa06219854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008bd0aebf3c7b3fef814a680d1c58855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988b7d5d698c5581ba69ab7e3a327d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03565209adc9cc3b4122f0edb9e2eab857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2413abecd1b4208c26b264b99fb7da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4973cf8c70b8fa7a0d2e1109ffc7bd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6960dca9da058b73d2e82931c5ffb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3acf8060186a8ad755f07643d85b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc011322e55216c57405e54b54b12862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031498e60938eeca9b2794d78096c0d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c042c593e31d3adb09f6cd2463685864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ca9870d6f6967634457ed04cd1a8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535143aae421f82a2aa8647289929f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706882d59fb60e806303df677f6af629867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c30096b765d93ab9cbfeeb43c9e6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeaeadcf932119db83c78e6f66b450869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0654755b9b833b6f9345790c8b7320870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422197e44d514767998488a762f032e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28b49bd6fb8d1b4c2a73e21508205872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601bba7b96c9aa1280a43a109ccf93a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11ba5ba35fe2de6cb78df25869ce8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382dd9a3d133b7bd167cdfe7252c83d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d8504b8fd17d702013c7f3130b660876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159306fc12db505a1e928c2b58ae39dd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58641e29abad2d854212b3f556c5fb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bfb922c93bcf5c4b3897266dac654879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249a7f862602824370773e4cf6af76880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e53ee0d5575a91674ae64c1e0197881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c470546a46e912a0ef0762f894794e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1171088c189c1d30415a5b2a95d274883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0cd8400675a64db73a8ff60445eaa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d82461a3172a18453aade6990d22885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4ee6f358f59cc766abdb9cb42a60886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc63d861f6623660f7534347a0ed6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81182d283cd109c88e9782fe31fe6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98add1eff91d1787a31db0249450aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d4e2aa0bf54729a53d76dc3bf06d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb0f9298dd671403392c9a7bbddac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd4fc3baf4283e8b9dedccab928b38892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a280e6e888f1e8ace7e9fe0c269963893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a2e07a6497c502dcfb99f317918d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea3ba266dfc068c572c0c0a2582b1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6a64ad2ac027513dac2974c09232896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86379d7033de24cd25031fa04401740897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4810ae67e0cfac90deeb486edc70af0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6aed496bd9a71f91db21880b4c3f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade480c6d99caf2f81f66d47ef1eb43900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcabb01ac33cd0dd7f3449f269fee4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8723510bfbb777d5032ffcd2c807a4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeadfb7ba6199471a7b057a2dad758f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f925d25f33466fe5991523ae2e96c6a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1be608c1d2adc8df92f5153a4467d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88ad5d341aca1eceefa92dca81ba0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99b7df7184c2b1458eeba8689e0e6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7d59a91d21fd29be7d4c6f8144e2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946711d302e8e4132c7672e901a11e4c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df43c80282f08dae1f25fe9cabd5389910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e933f78e1df5e7be9ee8760822c9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e6910e62ea24fe53425c8ae306a1b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148728f474894ae5253a9310718d0540913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088606889e10016c17422ad9ccaacca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a342d6345d9058813a0642c949f3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74d4a667f943cfdb6bfe45aa5821d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b408da2ccb25d57bc1b8d7a863db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2796235323ef0538601f7a756ae76918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53018cce81787756b6fe8533fbbaa9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621f778c251b295105d21652ae3d21920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf576fc6c56475e52d8ea372da9f68921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733de2b5810a4e33034c709201b054922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57a9fcd75adc81980086ed6e5230fa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55ca95cf5f3c2c1d15117b18988d1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae0ad01c2bcf195755e091b899cc6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12acd5bd917470ca2739eadac06e91926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d197968c27eee187d1518883de84c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c39ce7446b542acc81809931dca20928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013ec18a7b52950095bddfe79b774e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387f82634b61d4611e836d8da02a67930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e266ba545b66d221b6d40d4ad3891931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afb0332bb34c44f087c1628e12cf7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c272dd51ff7ff7c50d5baace9af6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd1c10a327282b923047fbf31c7f81934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9837ebfd9b0ad5c870794d0740e7ee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a552e496046095eb055bc1683eebdbd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4100fdeceaa6696ec6f6d696e22d1cb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83cb1a91c1f280bce12516d4ee8eb8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb3b47a587c85f487d605cf534de0a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce596082340f1d61cc22be0415f7e0c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad0459fec249efb899b3327e894c4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb12b3476a5bd3bf0691aec71c4bd3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26793d0e94d5b7caa6e42194bc71e87b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adacf5fe09ff2dbe30ec45752d9c622944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465144900fb2ffb73dca301565d339945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c93bfd3eb4153f5904fb04e97dd1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf961afb471426504495800302eed4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbfd16b9924892da875ed139c970dd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84765e7dc04708aa828c76ca653600949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130886de86be67353c35abe81ce9347950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14c22211efec496b9db28669fe3ac951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e374ef8e3506952a4bfcd36c88939f8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae4051c4485f43380e5ee90aade05953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe4ea625d55575523f5ac9d8c93af9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e98e301e880765beb70e9541d4895c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8fbdbe26621342090651a7ab7f47e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f296a13a8fecb2f84b46c01e1262957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ca4d303fd80ea627fbbcb7cf0cb8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe18ca17bbb24de3cb086d5a1f65d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b015932ca5b192adb803a0ae5149960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74183f947f3ac250de68aa9a3c7a6a7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fe8073c727ef2603ab095654e1d36962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761ae94b2c30aa5f9b5ed9e372c03c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227b7a385d0c3e782b9e03981e6c7c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e64a665875c84e960ff3d167d1dd6e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff05b2028a04c5dc85290d2fffc45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108714d3e02ed47e76883117a63faf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94692e0a54c907f946547808c8c4ebb1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fad69a81df473fa2a79622c376798969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668fff6d2d91299a0531835c7a8e12b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ac386cc52a7b2fba793a1c6fc37e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f7511d7ced2a6162816b45c4bd40972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d0c1411d41c301fc36eb95b48332973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4d6522f221617169a8050c903a3e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffa3ac282683b87210f198caa246e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b550733d5d6a87716d56091508ea976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edbb2e14ecc0a8917a54b608640ed4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb393b3c76c4f6c20c604744de3fba978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491217913084f48ab6e15c2d6c710ff979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577640dd49204e270ae6c3339a96789980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bbbbb6e926165c3c4400ca9d2245981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dc6c7b124da9b418031e45afe6e99982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723445d84b8ee7eff8471a2dbdaa28c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295759d5fb581011e4b7277f3b5ef811984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b39e4ef85e0ea5104a0ed923b317a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66764c0de75b66a3a40a2a97af9ad986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6aad6cb58c70479611394a19b8ca1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b70fad002a55fed2edb633a6145c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde0c1a31cfe9e9323db148e73d953989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d599e6bde5439ff0c1cbf1c0255e799990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f1c61b8609df47a3327f52bb10b2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683b8d5beab9d3e66764bdaa98ca637992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d5d186684d51aa6239f9d362904f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1607799aa4d6f5a33386e8c7a0ae7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b424ac8be1b819efdc03780022b73995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c82789079c91c0dcf0e917655b56996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee0a5f2a4824e5efc11c6ae7e88de997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>