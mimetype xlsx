--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838e2420f09ff32fc747d8f714f6641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973b6a47c73a9fd2d194bd49db04f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02689533faa0e29cc34248f5dcd3a01b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdcbd0c185a9288929e8a8cfd3d8e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e3db1d73522325e7aebc1ceb20db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e8e21f4f057e607a3110a349f90c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42c727e2a8e20462b6e650d5c55c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52cc66578fd1348b15012d7c05ee4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1e4c33cd15aa71631ca000ea6aa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7e46e8b77c0f71ff64b3f790cd7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286dbd992d971159f71011f6715969d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7afde6cd488b4afe29ecbd2467f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48ddba3276276937988bb56b20e9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265361d0afff52d82fe9c7a48ee20a7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b7a1255ce97820fef330003e699015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8976185892d608d609328e9e7716ce716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b24517f1dd55c847ed4540f60847e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4164f826e7d0f1d58af66a30361a6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92c88dc851643486208ef78b96a5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1fccaecf67b45c99809abda495d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a667a85a578df6f0ada96e7b5ba4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdbe6cfbe67501beb33489ef60b51f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9588fafa5e70738d24376287c440623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b558826cd0c1c24fa152788a103924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef7cb77b2d08f023895ff9e6702d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709af08e78fcebe60561da7c798e59426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54ff4929c35fc351ce64f554d0bea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a482d81a0110815ee6a6a4bca3fb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97bbd1b6584e6b3b327522669b50a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386548c516bdc495f207b4d6b9c9cd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77279bc09e31e5ce8f4e3f567f4753cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13b714594860d59faa15ba0a0a5db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862d380b4dd8c8f3388c5ea763301833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe09c8bdbd2a93081fef2f8f8b2c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7913499f6a6653b8bea58168b8a42635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51617ab2be6d52baf094d45cac2f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662ee83d0160170aa6128a49544c8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012792504fc3b132a48641a51f0651f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db778063782e595d6d018dab3dc2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f64aea465df6cd0980f0571a7677b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4b7ec225996c101c2d3254111b4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5bea96f41cae544838c65830fd73442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecceefbd17489cdb10e49cf105df043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0eee44ec3bd053ae05a40312397e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0df748c2c76fb4b94e36baa07e9c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22584ac9a0e2672238a667a13a73f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109e93cef5360ba356910aa6478a5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad163dc005c8cb3f6d772cebb22ec348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deeb5fb0cd4275ca84025c62510c9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248de5cd6daf560ece1265b8d56d29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36093a493b2e0a11a672c740522253c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0ee72e59246574bfcb0fbadb4f0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc026d8508f8f34bca1c6685619a8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7ae459383d4bb881b2239758355354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f9e6cd032ac876a649884d7a05ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258508a747435dfd52c7a08d0b6a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b179e1ca7b48db178531439223ec4c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b267251aa07b619a2429204d7e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859c1664604cdd5ed9274e90cff55e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823406ffe59e8545a81344a52270846d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb19dd03e2f3e753fe1edb794789c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189498a363a7aad149600f0b287a884962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a30c5926932ce38ead6e4fbe3b5ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3e92a6a7ac8f481e4951b915121864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7835dfdc1b331c09927eb223eaa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd65d182ef0235646a4d17afb15711866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f1698df3d57de1d5ea3952e513cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e267a09f82ae8c5298c3d7a62a9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59e341a3fd2e037de2245816519cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3db8583f123fa58074dd8d146e33870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b76f2427652a5f0bf9748872d2a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f34b74529140e38f4b35f2d9b43972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124edc6ed6a4b9670a929a1ca5310a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3fc5d617e40429f2ed6458a43866d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a853198277171c81995ae285079675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca0ea60cb51bf41ea79da1ce4a223576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e3a0a44867d71271690fc8d3c19577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21972ce7c3902d9f65349b57855f6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee99def7076d7fa5c8c3254f4a684879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51eb0ac4548a003a59be6e7210e2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7e99b51471fa9f048843b571d36d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7d5b4a1ea0732a59f92ebc5203b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df634b5bb14af6a07f90e8c894a36483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90381b0bf69ab2310dda8a029733123084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0cc535127308013525a70b92360d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc357bb30422582e37671105c1ced86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a04bd3feff6da00436fc73ba4827787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd395e7834f3eb66b60888bf6a68788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861168805cef383ebe7f781b3a124f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69faf1bfea8280c58e2a33544770b1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e8c5b64d4d56471951bb1060e35a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e89069a69ab2c3a55a05c83ee5d4db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a48f1f7be0f5a839ba47862f1b04293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c6e3bb703daf537150f62633644894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5fd450656bb0e47cf08fd0e516d1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda26a25c7b8d03960dbdfb0c4bc4c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d1874929d80ae8bd7af44489900597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cabfc8599424fac16c766274d1137698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffbcfd1ce4a5cd6e7f5ec2ab0095d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5b01a26b05ac1677d5a6faec2636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f32e98c03f39b71f7e68edf9be82f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704c9e88dbcbc2f44bb82a91490dc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78479ef7ffd55cf08854b7de6c22167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b97ad146874532bc4605b2ffdec4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6809296cba9805be96bbde5e1064d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec4b7d3450e109d063e18233b6ae8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab72ad0293e914962e7f452f549db7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b848df40eda8c4cbbae569c198dc77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49e9bdee93e77dacef64e2821d763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c7373e8b36c07cd9bfbc940a9c10f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a171f306c0882037c7b44c974135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654c5957ffccb083e7e85b83df3148112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caceaaa645c8a5d443d8a8c72f3ff5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a99c03e33ae119c463d6ccff0fb30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8c624b0a4c3310086a3a2dc5ff34e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf33c6eb4624df164a5edb63b0527a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1a162b200c0872c71a3ba6d68636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89a8fd26c8b9bacac8a2029d518ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8de93be936c011b4b06fc08aef5c91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c76315069aa86a66f44c27f71b56d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5f7ba59a389d1001c5396d4e1e937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb279969feb274088f264018a9907122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d52cc0be75e07aa545387be64e67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104955d4d513c98c2bba4a084b33a14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6938787e3073a254293d630ba30895125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0566563c056d1d3df4f438948aed3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f13e35c287fe72768bb727ade3a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78403a90e6ba6ee1f811ca386cf5c81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2314ac50e12aa8ea896dd8333618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c586d651d7dfdc2c07bb354b7e89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811b408a318b7e788ea35fa45e4e34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899320f52dc83cba4a7d1fc1453a0ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899524b5894019e247a8d5b528fa86f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17d4e6c79ebab76979d3be4d9b5a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db4abb1ccd79cf1a6b6727cae67ced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444622ac531a3610589cbd42f36b1c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860c06ad1c5de659713843fa43487e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857a46fca41e5ebe0d2582ebf676a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db02161d3113b016eec742a744eb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be30fb61c3088faf94af5931aa2729d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b875dfa89366927020f98fd3338e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71fb25fe7747b8fdcd8146d1d3591142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c844e5c8ce7546000dde73a732b388143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014c5d5a127712dbce048b3e048cb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b185f412f54d2fc5547fbd9111751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cccf23958ad0f47e97b93964b25b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f85ef0ceb065310177ae0cac25bd91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518efc5205c31ca8c4752a6faed40868148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef9235c01842d5aacd759e681ec6d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c46ff38aec487be0e5b5736fb7d8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30270b45f1343ee09fff53891809ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e2e81cbc5d4b197b96a22402e5b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481eb728dbbc752861e852ae68deefa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099368caa9492087701e0ff550893377154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e85e4b2fcbd6539c7f8b9fb8c39f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e895aba0b5144d6f7c1cd7a1d7d805156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4a5551508bcefea3e8c40e011455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41d757ffc1c926e55255b376d3776158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a5be847dfcbc422871bc11007d7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b2692c9dece7270a0374cbb81d97a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120994572b9d4fe4e1d4bfc855293f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dacade2ce5df87099aed6436b1f160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01530019aee207cf346aeb1f8246ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fbf9c9a07fe49c6e31890b09da739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdab2f49bc53f160ce9524782caee9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd0c1c354d43b0358f29f44e972fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9c8fd246b7a4aad2a2aa9a6ce220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3bf5d3489764b22ee0935ec2aebac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c23147b7c11677f36347895463921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688806b0e51bff584ff4192511ecd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b02d1950e7371ac252be3ac5463a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff31ae9c367e830e5953088fa214ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6bbc31ddddcef35a3beb1675467e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b1ab94853f10bd2d093b9eaa8a2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e767cb5f23c370d1901039bcf9cd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37118d773d08890f0807d4b1404e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d491dc396452df2e7cf4bab8de76d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654465dfde47487c0a9548b7c964e54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5d0440fb8c008f39e2d8517529f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088038503e23039ecc063d34ed02307f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c64452cde23c17448c2013c5ae385d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a008f2d229636b7e70122317705af24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea87d6aed305b8189924846975cba12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453811cf70fe73c1ee131b9cd998c3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9415f6b836971d545524f6c6f14726185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080873451d28766592c8a2ac0d74e30c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061102689cde1800211963f787f9e28b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c334cabe8fe95b8089b31c40c7b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3ec5e8e397d20881651db36379c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba2744abb5c5048949de4548f551d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0e4d531796f2c7da375e9e039dde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a089311874e3a9c17c2a7692382f9cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe6571610b11695008adda088951f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0110d7328f8148a004435ec727228194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f8bee037f9597421602d7f1649643195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb37fcef90c561d8bec0449282c3022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1eb95764faa4c2ecb9e02d4e301ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608258b742e423d7ee9f749e2a5092c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b591706c5f7a9da3af4a2a57b9ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc07a69ca93e066d417ddc0fe27b83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447be06ecc7e6b444b8c2a84fad7dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d521c59d422d6317c29f40f9162733202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef647631e929527959ce0bcf6a0a8c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd193fe1688e83ff516e31d3fe5c171204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956dbd75835ee7a871cfe3f4a5d1cfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548e063378e50490e2839c80c9b216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46eb7f1436ffe2ded92f53e6731d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4394c146b315509474a4267bba4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd11d8be4fc4f58271127ea2b596468209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a4e386acd8698df390483fcd67ae6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a478bab69c39e8401fc4ee63a0707d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1fe9e1b3e30f2b8a2c33dfee54289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dabd5f9b33c8ecef69302ddcde3555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e504c18770b565df021d511fbe3f55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50987b69f86d6358858c2fe65cace38f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ac2b0fc2b63f68cf11010b7a00a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6783be9bc1acf8247e1f212912d7c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afdfe20f820859023edbe63b5690bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4f6adfd7346afa4b8bca9022ee45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e040a8d588819df9a3d827e5b3eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db8b1ccea4c958bfb9df09852f8a79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599a0eb99af1d2327d76f5bc44e7e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bd84f7701c664735dc71099192ad3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41cc618dd89150973f3943582edad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfefd44495fcfb4934c4cce1eeccb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984accb00e78a1f125af5b106dd3af1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6414a4c0d2bdc6653dee15018f8497227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024b7093c684fd0e0133b8072f9e69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4cc6a36786a279077869c492425db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a14bb7fa31eb1b11dc0316e228d22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5125ee578f484b31dfdd573f64dda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb19120fe3f6e8ffd99bd305f46cfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987b13a7d8ded993555e4703ede10e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bac57cdb5a104c4e28a20f172f909c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c748b073f8d0cf0d1f5f85a65f17b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55fc938968f89ea66c0eacca607d9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec03e32acddfc2acbdaad7163e174237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597f24aefebb2d5b389e4ed6a846b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ab00deae125af0cb5b71972a38110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efa78b9fcdd8cc5dfdd75956d45511240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687216b96595beea001ed271f7b53f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56fe8a204218ae766be1d8411ea2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3d59f21b45d5595535f151685487243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c560476a5b772a85a5e81c26ac58b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041bfded261962aeb1bd7fd84b9c4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab9c88d4e49813a951721a3f16aea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3350bd550e9325713047ec8278ab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af638d816508b8374121911dfa3ab3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938897cab6191fd7aedc7e811225ebbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051b293d0228e1b111ca1157386c97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35ef596baea772ab55986acf030f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e8c594308d182aac4e285c7576b21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9989713fac50a72d71c91ebbdc2468253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0569cbd68b68bfcb45c213badbae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63836bb96ab7e7e411c652a298cee72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172408cadb11e86686ecde4a260cde24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3520dbf60f729672ff7dabbee8ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2b406445b9addb801e10ae3c13fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ca436b4c6cc975f6f7924844e269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1e1599a380c51292d69a188863db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73285af3c83eb28c762bdb53838ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e7cdc8958f66c32285ec7fe54306262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb593c8b409e01825cefeb7a052ef02b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b7663916d253a7b8c4844b91444d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0064d833ae635295a6f85830060776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822bb0c73de684e2fb57fd8c80f5697266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2733b28a778badc2a9f789456193267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482225fcfc75cb0687cf5d8f4dfebe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf7396c7b12c75731bf5a3c054bf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10030ace48f55a63c635f7ae8005aba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f2d4180fb143ca1423ce8c4e096f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca48b8e780df340f912025ebc8cc67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404360a9fc47500205f77b64a441cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fda9efe3d5e7ba07cdab86ba5c68b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a7ee99210f514cb45178d090ddae3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf2742aecfa308a1f560eea9a3cde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588cd676aee06f3358fa97de0354eea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a2cff61cb1593c9eefd12152338b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e31408172ebc5309e985c8cb602e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3164d286eda7d1f1ef11b651813e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4b2438e08a6e747b1b70716f8e10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb6742e1627100cbfd18a1f437372282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36169a5196db818234bad045aa9522a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa8c807acb64998fe3719681feb1cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1156168a83a456612152e6cebb146c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64916b573dde01cb422c2541d87ee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6dbee0dc7103ee0ac2074160586c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f27a811e5920873ceaf22ca7252da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb54e3a1217b96258d372bc4a26345289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e623d59585d8c26ebcc5f10e99ec3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578357a56f98278fa01bb0950533ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ddb25cb5f6170dff4821a4f44629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246976adb9d987cd34f7c1c0abf28c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e38569b35464f5b73de68533da1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c323fa6262c8ee81a4a454f7320513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d412fe82e11edc9f6ae8bd82796e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29438fb480d9d26d1ff2e258586993a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513412a1b7b5de30de155ff1c8e03c0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6363c138f3690b25dbabc53b240193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d4a802dd8c799bb67055f1c6e1836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7a2534c46cc233f47205acc27d6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9133fc632aca0c2fe50d9e0cfb4bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5bb09f0553d571a249ef5d8fc2502303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef15918ccb0dc5daf407d3cd87493c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6f301020f1dc8ab584a77639f4470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f5818e19cc10a3d61fa410cf269e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca14f9a7001aaec25c14ad2cfaf2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c960569dde5ced41b33a6b86456a9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4fed5c501a060e1ee6e2d82743ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd60f591c2c51f6ce2c339cbdeec960310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d6cf5d008a3d5141f5972684ab466311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2992793c06c82c1bdff112abc932e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45c4ac0d08c7a9c984c40dc42dd84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d9e0ed0be20b8fd2b22942e1f357314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff48bd52bcfff05b2eea54629da7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdfe6bce954551d95ed6f98c5c4020316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5f285b6aec4aa6216fa74bca12de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a41377f96d3edab1ed35f9dbc7627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40a8b21e4231f6946469fc6d1050e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9cdaa3d6f41a2b079969345a3467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7c9a24728e7668f3213523e6ad1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a0dd7a0e3bb16746dae7ed4e15cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b922941003c04b1b61e654f0bb8c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7634aab0f6677f5bdcaab972d1e31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6a27a4d4964843abbe2d1e0f38c9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c25c78880b4b7b9e7f6e0d6e28ead326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc39b9a0650c602bf4da3d99e25e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7485a2dc9fffc4cb173debd9c06e12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1bdfbb595c83f40e14ed4215c889e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c37e0c2b34cc7fab04b5666fb076330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20669cad59165e8f26353c05502d93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9db896d3e1128ee90fa7c3642509d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4395ac59f62afc992b34ad3eca547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d974cd666e8b1c18b97f36a5f89d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6740a94e016a2f63c29901e55d4d0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5881b788e12f24429d83feb5a3cf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee79668ea34bb591241dff38f0fbcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83452fe2bdc043077e67148c2b5213f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf838f47feb321239067f55e2d0e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacec8be45438ef37d5bfea7292ce8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0088d41901efdcfff332bcc9247391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85eb44e6392f01fe70f8494eadf6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826ac42f1b1e6da8e6d9c7ac208a22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4c1981756b31b56bb2139b0f3400344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f76ea61d4f727d0e05a7311379ca0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65871c47b66b569cf2370e1434b729346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23279e541fea32256aebc987caccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb32632a7e561619029631717670f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6086b1e1732bb4209432bc48fa1897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce66bd8606fac76df4490572e95456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f399b698c13638c6142acc741a46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e0516b263b0898bea806902833f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47986d748340d19ceed49a80a9135a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc850a9b1b747abbd6c44b5cde224e95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1fb2192277bd1929ed4bf232a6f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e014bb627282b29732ad264dc31cf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c8b5cb493be59867bf8e0e0a0084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2949efb4e20b1ce1164c28a2fcbd8d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fdbc3865c4d11bce282c90504abd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ec50298ffce89826bb4f3ea527a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254bb24894b03523504a8dedeef524b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f057c5f1052651b55906da557cdf49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae020025396d22ddaf74c3144130e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b108dd58b7ba1544d5e0eaa8401398a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea7efc508c6d0c3b9294265d233c00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7acceccb9f4a62a8a04aca5af33384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8afe9fc5ac56491ca2b661b095f8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120bbafebfe805b8120f89fe6983a4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28bf313b3445e8e56a2819d823c80d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f695463df21ce064e510050038bff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53c69115e2777d8395b3d8aab3977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b7cdfe1370c46e3ec1efe10d4ee7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98081e836d543dcb90e2573046e7ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56695cd29d0fbcddc7a3e0f166ec5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849f20c78974c7b932474f4a7d8e72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa6c2e612338a8b6c0de12105f86b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb42af35894fd9d991c39f2ed39313377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac142051278b247a462d41d671cb4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7bf0f741338c47750fa8aab30d89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda17b3173207c689de88e1303ab232380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1ec320a7e4e7df327256d7bcde586381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1aba6a4cd242532236ece6b544e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679e4b175947523e731e21329b0334383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ed333e0e3d399e6cac4a29115a59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02565007a334a0444a6528152ed0987b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae93b16600870e17002ff6b36afc3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23e8f330f6666de32f4419effcc87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7c1f94e7f3de667241c51827d451388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372202a349ab4c4d283ad9f95f9796389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3548b416a2d03e34c38d07d13741390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14008a8b01d405ff236ba033ce15b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c6571720e26f1e44995da173cfef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7e1be7deb9036d17892bdca7b74a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0540bceeb8b7681a9f42a53cac984e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba37a6795d8a12c30a339622606ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a9dc7dc9882b3efff6512a918b1c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545b04d504a573c5cf9a9e662e238e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88add3d5cc2a9bfaa720e00e2a4a0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28cfb4a76b82a67e531a26b2fe32f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8e3a4939c341b968f4cf2888152b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423856f84f188ceffd673acec156d2cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b54464bc0ee1c355954e09f56a8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5dc385b1a9d1e55d2b0daaf3da0d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a14ab6f0aec2f8d21756ef90f8dd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267801eca0c86a70a127cf8d6db01d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471485142adb4326a7e969ca8e0772406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84440e0c8cac187f63729e5e764c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c6535f37de9256bf5fde526a15d73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e671b29dfef24e9cf357f53c252a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69c108a87662bab3222991719a783410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0898cfcbb0df22e17c6f09c0f911411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52327cc295705f3807b9f3136f5db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4466b8d093c7052597d448bc4f34d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ed59f5e258a4b4a26971b2f2fd03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607565e9d42ba3384ac967a5479feede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6062e536e8795a8d6449ec415eb1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e8a4d87857387a4f7fce652fe5525417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e42f7e9c2a549d76d51f59164d9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bebcf844aa73f258d6e490045fc3a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5318b647386c9a0f80fa3cfcd454f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a44bbce5348c971fe3bea933a651b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee472e758b46b1c70b5d8729c63da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551026ab483867db307a45eddd5e7583423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc32925e1f51b701500e4dc3f634d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af65ec3316a6b2425aed9cbb40c51bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9419e837d70e963f6e848f7a9c205426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694b22cc43d861eced18b65f59bc6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b506d48bfe5dcc6e5f71c01e3bd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5947f9ed7f4d621bfd3a4276bbcee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ffc09357acaf576d67ccaa3aa66c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd64ed28f2b341c2056a02a58311cbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024bb1e06dc53bce759742f99903b49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621862747d6f17c59e1100c1f29a2f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51aa41880703df3fe7b8b4a6fefdb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db81681e00b4d06c7b7909a655ae8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e158bfa5a8ec8fab97500d5f1dfbc8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4134ce20c6eb7b3993ef11ae360dba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642720494b405736d9572207af5e6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8f22a947aeef0e5e7d2d40e07e35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf04b00ddf8046551f06b12072f33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00395afbcbb5209f24d18be5214d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01774e4e3e100bc3d95a57ad7650651442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855a9aadebcd38dff1c8cfc0b5bba6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21fdaa142df6357c19e0342798204444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfb38e4b90119d58289ee7c6d4728445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca00ec718c6829a709748f3d65702446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a947c88f12e9f6618601949aaff85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da1a38c27e36a7e868550257411a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486aabce7fb4529c4f5c6d6756f56ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79872b2639189723907c770ca75c37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc0ad38f0b675e149c76a97d1505c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763ff62754b0410d1b5b8ead06f610e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c3f2f2019ba24667f6cc869bde90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360d06731b8c657b66625b41059c32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f433f0ee2368d84fb3ff9741b593856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d72eb014079c317343eadfd9cc89e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25933f16d63e9a4cadbffbf82e641457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11860162ea2bf15574b714b4725e40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465e63c3c49872db6d9a9aa2ee2040459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02428de5f3aa1033b8eac46f8faf4ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca6ef5725f1b179f92db869e36b306461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e46c6779d7c6f74cf2180b930096462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27d52a3b96b90db08ce65d0633d93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384546d3dd2224be4f16d7415b74379f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaafde34037bc11feaffc6899b8836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061294c8c29f9ede5330d07ceba3b8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0e1f3f01bed10b0b3da8c96ab79b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788bbc3375ecc3255de44b2627f8a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1128733ab5c71e14b1a1ed0abaa85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72543cc65ba1091d6fb8f58b2a326470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee2ed8d41d85deda7ca3bd7bce118471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f99953caf6eb1e799a1d0aedc5f03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ad5c501f2428dae996ba7697fd7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a67a19b9116330773dd0be1aea6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b5a73caa99219e85c965331f87ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b811dcb4135089ba08c4838ed2dbbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b13da603f95bf506e0cbbf713d320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4210464b234faae5c7ab417a0c62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb787c857e5e5ab9530fbfa395f6ca6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceda9d9e76f04f6e074fd61cf2ddf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a57ecc494b11b8dac9ee25140fa85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6eff5c2aeb0dc57f96ab7775b8f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e9cd0d14d6e42e6bb69eae055837483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45288126d310a1529992fd0795b72aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62257f540761a5da9a05745f3603aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33e9519df180c8d25e3d1f08762ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9c496ba1a3832016658d6b420788487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8cf74703dc058a829d2c1fd1b438488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f3f3a532bc4a7e6cab771b3060fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd67a9a5ddd80d863183dae49ccf23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0d892e87c0f2a59d59b254d642a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c977e36c80002aff131ab97eb591f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23d6ded35c1aeb810403be0e19e000493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcd43dd8fe37598526f49015d45a65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d504f04b45568f6d49823b530b339b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a04e1c4d13ca0c5ff52755424a3f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad313fb280ebcbd66687e67d41d0e8c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a7a99c27d4a13e68b496d9d570c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec272a9379f285384ef36e389002c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163e192ab9f952beb332888db903b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada71c6adeee7f837692a74f168ab3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898019a5e110400e9bf42679c42a81f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d11f3777639d042d9a955608d59d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58484f6f668071eb96bce61c43b28bec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f210936241f742b79c76c88d3df374505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c9515a68854bdf0940c9c000702f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ada62bd1161d064b1019557737d7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a06efff385eafe351b4b5ef3b60d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b2fa0723946fccb775a720439abcd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d4c8855b28f981e84db7d78ce1b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225ee476024496f62a8ff9186d7d72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebbb33da8f26d7a9470cfc59fcc3e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea09122706fe13d0b22fe21353c66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8661c62404d8b632f62b01946c43b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1baa0d73d002defdd705341bdb84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f12d8ac468ae57d467e2ef305628f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be9ecf9e6269689b5bdda51949c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf8808e5438f681042a3b727076c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb455eeb06f6e7ee8c005a6e21ce786519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca7c9c1f76ec4c213d7dee12f73dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ad655c9bee2baa59ff7f1baa6cb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994c959f11a4442cab8a54d8900d7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936443c31ce6d1ecafee54db4c24efb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258a27125dda25d039b218661bd1f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4402e1f64c739bf1d058f16d3fe1bd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2ded96d8c0b42ed6e80e5100e118526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4f7dcdfbda3a9a1fa18a3a1b88f46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b08a79a0a7d1fc0ccf0f63bb95ade528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b34b1a0cb7526e36e7fadff844fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559d6e31ec9aa83825bf4aa5720216530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02490024bd8becdd6e5f5239cb4a1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23cc6d4350d7b7380a382d36c559d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69f9bab0d0bf4c7ac4ae017a2996b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b5896d0b4d71cdeeb8e6d877b102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e79caafde1dc448547bfa9a14c0fa5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5224a371b3703dc1383ca5f5a7161f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad196ca3066b92a38004ed08b7caed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeace4bf171f3b56c43be222ada0b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e1d5b05373b053a7c7bc24f65c2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37b73d0c00ad136c55f3a29790121540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ec24f17f1545ae49448b09896f56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c0c8e0b2ca84fe41f97e5f1c51d0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636aecf2aac13303c79acde3d739435543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5edf4e3c96f5993b6208fedf5c7f9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1327b3fcabf1601b6aaa0ebc1df1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccff32950abb5d724c86260fdc158546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd60b570411f47f8e5e10e512c2b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b698f60d1a30f662104b95f47c883548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dca9b328899aeac8a35f3a232ad861549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900621dcf93791819e203c61a77c0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88694a90007aefff8d84315e9fbf76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40ad610c09c5839fe1f05c0a3b91c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea2c00f444ee17338050a9cae13cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258fa77b738aef469826780c1ea8c45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc26b748aac487b9634f175acb3906555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf27875952971c071cca70cdbbf02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7488da2197b6ecb7eeea868085651557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518abbb204b4a177c23406c5ff9337558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072895c73ef92fcf72cba98178b5259559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934150f9215327c956756f90f3c1da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb7989ac8ff2a0bf5083128a91da2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee646b2ba8c8cb3edf9e6ccaffd77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f5a3b25713ff5dd9e8684efea07c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35948995516ce616dd7914426f9ccd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902e120d4b6bc96e6df3a4a23b9afc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3827e928c64145806df26d42f27b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480a591fd9619637e16e6c38d637b45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427cea5bd8a1487c3703571eba22a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bea5e2f8fa1545800ce7f453dc32e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275202a3e930479d5a917d4a4d07d2ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c1cab53e5beb8a621fef60725b27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350a0bb7f08995d27b1d0ba348d3669572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32738e3ee0a814a7f443c1ca79dd02f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d74f5a34a5a822251453ece25c4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ac75683e284f57774d1f8c84e70b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ce07f594a19b4cca3ee8a169c714576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f841a9cf741131d21881a64646f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde658b2c4ee9c783cc043862457a6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3eb02b47304bcd54ea896fdec17c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ba5d5f017d61a058be0fb53cf532580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504cff42afc3ccf1a2c542968ab13ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e9b84b341625968cb0b588f6bf60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955484ca5a41c82d268f0a26fb32f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55045db04cfae1fa36954e43022d2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26b43be0d2f1bedd9e743974d855a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d7032e2f67b929f9e071515ca039d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8890d03cadece611a7d97aa6ad0da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e617c386ff517dcc180359bf6bf8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cc4ac8660a50a10cf2d3df9a2a746589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e339d5440613d234c8ed2bfb1fd49c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff72e41fe77eac05dadf03e622e9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ece66d83559e5f0bd525277c0125592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2193535caeddd44c8ea8440190b3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a610f46fd58aa5d83da0beca976221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2240a733e09a1df2337e9b8eeae2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd763606e9eb330bc1e3f5db4604e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846b5da43639b7d0bad9e19e8d8966597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d683f75e4841339cc5dcee258dbccd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5d6699d61d33bebf5ce049a5e746599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d699d3fd2fb44841e1fbaa05d1c6bca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e72b166dfa9e6ce5b8628bb9e8a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458feb8051a6aed53a551aab37c8df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276a06081b88fd81963232d9171cc7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975d3d531b5c85e9d7cbc3e1c660d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e586a7458aceb617c0e883c51cfdaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cd9db2264eb0ad289020edfb7cbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858a9bcf9450411d154c2ffbf59a67a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8178f7c450d77556874e87be886e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e16a16529e154a262fc0aff48ebe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d62da12d321d121e2ce133689f17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7fbc442199a1e9b621a9ebcf9e3a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa8eac61ac84b428615bcd4a81146612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f36142b1c3ce179001c6ac6961de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42b694322743b9816ad1a3d1dc03c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391712e8c03863d3d9217e4c576280d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d4c26b2fb6d4b7c23a7547d71c32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8901b234fb1e82522adb5a966ce70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e1a71150c53c1f21ed8670345ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca146356215a6f4a3eec226f7597e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638840fdc9e62693c2caff996624c14b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24efd4d80bd3f4375a8a54a602a0e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0476b95e5b24fa7ed15b12ac903aa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8053ba6ca651b65960d7b696d74e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7da4b698d03ae90713027ac03dbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4f6d1fcb8e1e4ebde732a4a368e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34990eb111a5d76e0e6641497fef87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1832947a621919c12cc5a16eb2423627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819d2a41c9cbb4e302484d96f7ac51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b0693011c6de9170929791041e3bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec46599af761df2876adbb2546a292630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb82133d887a8fa9968a99b949e00b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f277ebd30a26a8695dd4a0ecb6269632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b524e08f0268415678ad02ddd519e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56a9cd153f1c7487d79ebcd9d3bc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d66ffcd45a172c9219b7ac55c6fdc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccb85e7486d467ba9050e96a65a44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f25b57e32a51c133c065b1c07d62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7f4f61b028a34d99df6419b25b49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abea6f76b04495efe686c66f4a8859639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16331d0a29b1bb44c9621899a3806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da418cb556bada651ce31250abcc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066d26420b0b7e3d2a6eb127e1f1d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555aa82e1a34f1acf561c234413328b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d3645690f302cbcd0cc3d926f265644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e6d49ed257a1544d5e3d6c4d96dd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86464eb63bdde3073095b5bf6858ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8eb796b393c5ea670cc960bd8152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce592db4482f3a9d0b69e084343656a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798814d261d40d3cf8418ff132b705649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9091e77ca1771197e4828feb2734ab8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ddfa767a798a58a0c71c0093c92c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af8e884d00ab0e0806c6165409738652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91b87d138302e038b1cee477284cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e425432e4361be642ad7feb55bb91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613059612962ec13a3a8e726512826b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357edafbaa6704711aaa250e337a95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a198cc188c9383cd4d43c209c20c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64158c45be97cf5cb8dbc15e1c2eb374658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c870bd113a1736917d9a4393519a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea49358546d95fad4ac787186aa64d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e77715c28f1e8516c9f656617cbe6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ccbd3093eaf1c3092eb05bdd87fc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7ae7c955907c7dacc42dbad7d6ebc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07086153da8ceb5d3951ee8ec8dd0fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e54d0a919068333d6da62c47d9964665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99fb845e6e0608a39b9c51e7023fc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec72007d38b254d1ce399dc336dec3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1df6921838fe2eb2c650fd383872668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01bfe36065f89d1aea7039d0100562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426aa854f768750bd1e8332970a295670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24e629ffa4f227381472ffe58508d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f83996f8ef18e51a4505e8d9be0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf066e582705b3720ef3bd4148473673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441003decf8f7ddff10418bc68d707d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c44dada29fab47708e6404128784f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4bc609e8092442a217aad8ca4434676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250ba7b2456b20dcbbae1f99eb03e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b60fa217960b81e364123fc213a6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f217dbb9358a921a67f7cd8f38c91e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794864dacfab5969588d1b9935550484680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2818bf03393e19a1fa21097173735681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976781a11a21b0c753cd3db27f441c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b3b09a416e32659f13a21ede1367683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2756365f1427b9af59e54a6b7d74f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2940c9fc6f2ca5789e9a5492efeb668685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54745fcdf092dd95c0e516f2ec7a21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef113e52ab9fb2d66208737512be9d8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4da0fbbe6e9fcdd3ad3e3df0caa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b2f711e7bcf5974f093fc050af9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683174115c551c13a90b999f777a80db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08dff8e713c4b3d631cdf18410592c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e40a89146d2e03f40a85d709b140e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d55e898be44d37056a8da6aa93fed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0873fc35328394e83b9ae0f7c847b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ad7a1f3e132bd7273f077e07190a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884179519d540932b406e6ef3a4c74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a619f17f970b2ded5c476f0c5287697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd411570d605f2d99aa2d7f81e924d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef124c76219626fc75c8b13efcd38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373484f8da7a2367777ff13673cac3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213016371d0bd7b6a6d39f4be3fafb91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfa0d9d7facfcb01ede7dca1b62a84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440a4aa166c898f383222538393c5e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3c4bfbb3e7787673753ac3cbdd4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836b56333cbadedeb419cba5d53521705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf48ef186ba28f955dd6405ef9ef73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061bd030d25c4d9a772edae3d3df772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e760e1803d6bc64b7c89f088c3118e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5b396da8f3e0514af46316c28909709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85c8ba30ba82ab78d1a9d03864043710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83174a93a053eae6a371c2e30f9d9167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5793579acb22c437e17827f51c9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666aa5fdd30a67f90dbac645fe8aab0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1166f4d2c787f1f6424fe7b3ec775714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b377896c5e70ca4f7f328a95952ad3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9f5e94be8ab6ef46af23838f8a01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678d160c0a8fa8b4b86c417a3eca52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa23f1454120675e51a4b5c1a66105718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2257a967afef3171c66611f7da2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d578c61d3ef1523f0f8c1bf261c15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735d047423533b3549779936d603b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e594f3e72dccb819af7ee3f2af3471722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456317084b691f7a56be7be374363307723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d987f5a0637917ea176046c57947724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f769d5b6a9fd9e49547781cf76605a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b68fe420bc8659382e196d3fe0045f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9358950c6b9d6a009d1c55045141727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaaa36d07ef4f99632e6e89cbb89d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c048625e076a051f6e726950f06470729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e309e4904559ad21f7b742aacebf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985e319f512ed003f872977c01cdd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dee022e1ae2f323400e04f3422fa4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb461a65b998bb4e6db8fc164f0d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f2b9de41218db9e7d62c5281ffac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b6c2c0a91b3e7710cddc6369d3e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75cb518fb5503b68c956d55e547c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d326a62c25a7e581662d1ffbc4ee0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e695ad60d1dc0c12a46bef96369dea1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481e369e24c15551c812e58f20d7bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f0012a586a0740f07607461d902f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017cdbeb5f00d12e3e6cb18739e3f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008220b7762bf55a438ec9e7c42df632742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbfb78292e33492c37f7575b54b128743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de1ac845ba589c36ea31601d77138744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd370f1346641ff8fba7f0ca844509745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c9b6d3cecbae40390e25aa9e6f90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f446110720073c17cc90c0b36481a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a0b93606c00519c027b4d3b5f205f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325f2baad8959bc15cba2694c6efd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9800822613c6579e0c8b71740d4806750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0f862c94d6ab5bd5119c7c179f8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67c58942398393b6f4b74a01f2f1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72f5ba92bfe48ef6ee46cf6ce3d2f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd643ee46351d088d981cf34badc892754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335baf66db49b7889ba26427975dc15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb395e84bc305735cddb517a0a8e03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0135c68eddc3f2a1bcd14f2e09afaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1cfc451d0a3f0795815073c91320758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4fd482db835dae32bcb5ab5bc04f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f27526270301e71addbd5df20d3f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05337cab6de8fb081970754bf15e9dc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6f6b8c04579b8450828fefd8f9bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec44bed57eb6fd3752a02884ba8b14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676375a9477c424c268f4ef468e76d6d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f73b760d656aff383e501a684b6a6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf142bd69bb7e0c3d93de05471dea9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949c20aabe3df61879e43e9359aa9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093248aa4ef3e0eec07de99fb40c3f7e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f9f0664712e249eb58e319243b9f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd788406be7a550286f2966eb8c734c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f782190234bb7a90c52a8e912491c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff7a9efe83627b9a0c69e1c990391772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eef5b355bc035053b61e21d0692e4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f60850f2eb090a06feb5fdcc81e1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250b2fece57e174c763dac1dc997fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4297a2f94d80899196ba9bd0a7521776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b6b2378695e34956c9cb1eff71ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b13af77ecd2b994b2615d25569c080778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89354829b5718173d8fb78b5be139823779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa5fb0013df63b4e2885266cb48e2c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9ff46a60c155c55802445c21e130781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e2e2d080432b8061b7345bbe59a4a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93390ade678482d873c3841241bf491783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3867540af06e54354b843c145c781784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92bf774f0d05fa44793f2a40c0e1c7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eb304b36a5e2775f7964f3d24db66786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7b72561691a07db335f6949715a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9c0e44b31a9861fde1fc65ac92454788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798732a6139cc11ddabe25a65bf4ce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c0e2693a55ccfc2b47bb7f564345790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9f569487d30201513c9f14323d198791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c3f1ffeeeeee702bb499a0a908e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289de6bcfe50eca3e78c78d7bb42863793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d81da360825fd56f4fd554a0383ee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08265cfea6c3758616d54e92c3212795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da5fb1454c4b41810b66d861a493b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe39d22a695e9c9f223de2053c5465797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3124e4517b7632c10f819be25fc9bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c2ae7646657762889cd1ebbd90fc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ef45aaf285d2ecc2e2e97bbf324b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b8355e19e17c6e47c565edb988b5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90336b177eded8c7b0f77826a0dc4c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407033983c55cb61b0a380a63383d294803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db86bd79aa358ab54b14782de4527804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bfd843699e3edb4942a16fdb1e9df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae84fd3a1493fe89457e5a0e9b2b67806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978641a681a3d42d6c79d18c7046dd47807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638ad2324c173014a6616f5d8eb594808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159dd6f242de8d180a1c36b2dd24ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7c3a86722363a52075c092b9345f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568f9f7023ba49e49ab72453858344811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f294f2cc0027a1d853566d1d0a48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609167a13d124fca2bddb0c59f4f8ef6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732b994779f1b5973d8e20f97f045a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ca2008c561bb2f4db27a1560020c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4df9585732aa9a1c79743b76110ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7784a35af58dcd571a4ec32cc3552817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202ed746cde27d74b4aef6d2bbee08818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a236580b92cc8c4d03075de52f001819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d10125e6e0e73ec444c01a1c93cffa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947cf48ace67ecd8cc4a64daac6c989821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba589b327272aa58f68b2637d5621c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a2470eff0e4ee0c662f07a02972e5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf502c6d98051788fd2b113f3780e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e6495ab1b4560e5d643050813159825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b1b9001f5a9767473b070e2cd43b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2878641a06219ec396044b3506840827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cb982838503ad25085c2d6af73fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75959530f17eecfd355f132d0f1d2c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71bcb61d39852ac589adab8fad4c7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611f87aad43413201bdb03f26419f2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e78fa30d675e5d8f4ebb1fac4d502832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edccb00806e1dc85f4762026e91fe73833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffadd4fae38108a35184df3448f128d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280936b9b09d4c6970b9e22217b833b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed13baf8daa122eeadfaeb67e0aebb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e0847f6bedd8dea0105f4c6b7736837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f4aec80a972f5d925147255c1490838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db35784940c45920dec927c3e9df57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67c57ddf45b8291c2767cd6332aac840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c40f7ac4877b6cb4fab839f369ba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de55d44f82f36077a9fcf543bc252842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baebddb03ce91d9a5541e183471dff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5c6804ca62bc8fc76dc905d0218e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea937212644cd15e43927ecd94047845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae47f0535bc00c6a1d6304d8dd765846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b062a43569fbfb95fb0cef78d323f3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295b9b67b3f589b25080ac76cb4b9c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5aa514b4d89d126b19ecafbee6621849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06364f9daab61e39d5a1773207dda91a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b8f8e116adfcd41eafe85225b3ae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d05e3768a0903921fd7dfc43b04c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec996ad69e7e98f4d6f6f88431795853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e626c45cc726e1098cbccf2efcc97854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71c85e946d46a621ad605da9c72ac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00538e6507fe1eca3f5143378b265fb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f60a3dbf8148df69d9a36988c7fcee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55c0da6046cbdda3d83e506b255139858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13467d384d1a71b928532b3e75b93e42859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff0a46800cdaa8b4fb6dd526fe757860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe48faffb41e621061c1f62dd6734861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc89bc56d2aa09921b4c4c803c7136862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967384fba2e3180de72dbca73193348863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f967df003fe09121218b72d349b29864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2dfa7d7bd9ef5b96f267bdc687c78865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667e41d9b3e213824771b4af942708866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7312fafdbfba5017aa4ac5e66c0db9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17230feaeff82605ff041ebcc83c8c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a4c7b964ef24480c14ba9635e84b2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb941a6e5939dcf5a71a901e00934870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f74b3442ef21119d833808338ed89871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783d29a2c4a18b903e3856021d6af0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0cec4abd3ba759bee31d76cc559af873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb19d841bf74861ef7be47ba4a5ae874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27490d3af37ff13de9fc3ea48baea9a7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45bb382a104fa54a5d2f9a6d4d3a27876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fc1566d37ab493889bc40892dcb7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241461662904a7f6aaf1109b483df9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f97fdf173c0da154d961332ac3698879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597569bc85448422e0ce9e9c4d82903880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6600ca9e082eba7099b56e5fbd70f9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245cb4e6ffe8dc5aaac9e0b3646864882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883e95f732dc04fcf85fa2885fb02c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab33b14beda8fa4c2e35e9020c489d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49866b45b6b4aafa957377cd705d7a3e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4270d8b222035116f238fc1047ccd8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57ba1fd0442390f7a530109c495fa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255deffba89d760f0dcae92ec82c47b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeefed1d691235583124c3c07ca4e2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847567b981c0e85c2177ed088b6cec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d429b06d564f4e1ab1e9b54ec0b315891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013f3536759dd65b18a9f93a09ad3ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce085af891136a7daed7db902a3048d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746614103dda69b3d8d63be37dcd610894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7511c17ed5c6aaf3e6bcd93cb22a3a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a85248a09ffdb6ad90b07be51ee2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb35ac2bc1c676e1bb9653051b563ea897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a52a7aa4db659987c67caabf8b76898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d78b8d8b872fd16c7ccd413940907899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62baefbb913792d4b2570909270db0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2bc5d8912b40c40a7403b772755f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885937e79f3eef576ee35395191c1e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a74a1f11576b5c356f14ba23b0c3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366b43fc4789433bd52dec4f901f2f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32751049e13ef1a8feb9da706b55adc9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a847356accf4f8129be61265d8cb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d468caa8ffe7c0b4d28b0a4585e8462907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36be056abd1a3858d00753bab7c0c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d604cbf5e9c06af41dfd234daad47c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb1d18eac5632db5a55a6af7e13a6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a00b8465c68ce5bd57f0cbd01c87911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d91594c242b837e9611d349e4683a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dcfb118f6b7fd12ac89e130b649bf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6b6746adf796a82b6428e96787b4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6530772f78bb384672c825800202f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654ae363a6133d41bf342cc78ec4d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81fe1aef5e90dee90c4c88e014b45917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f445f9daa19475d8c6e2ee03dd01918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e9d1339e5994cbbf90531b2afb5e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de37e2ecbe31df13ee9b3f8a3facab920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4c85927cdf4f37bc9c566f183aa4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c3a7c1a4d7a6cce9fdc4719c25fe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48579adfe92b57add9da2722c326c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47793970e74286ddbcead2ccfc4669924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128fecc3dd1e01fb935f691f399c2fc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928662ef113a1e2c27866c61934606926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce04f9a0d8bacad101873c84cd74a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c4acafc7e7d9d05b9641f51464cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d01d5d78f4f0cd89404f75f9ac1d9f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a4220adb4f5ca6a715ed80e0ed357930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1087375a6c7550326dfb7f6129edbb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f3b11bdd2d5720cd441e31961b74932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1732986f78fb10bd26797ca4312098933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7057a4fbca2328985247e898f726934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efd0d20b153d30bc25e1f8732700f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b05813349bcaa48b8468a5476ddcf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee76aa409d29aaab27ac1667c0ba7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2605bf46393e9bebf929c0a0ba8e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938a15b517e00e3cad3168b4828dfe3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757015e0dd41b985bf38563620318b09940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7471cf7592f0bbaf939e6334924b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2d1d18328c35262a9252a036edbf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6408d521db87260d799bde58d0104943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca97e55ddebb0ffc0c1aed7e6c14b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37bb130b67992ffd4b68be1fc6948b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea95865bc6b797dde7fcb17033487fd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde1691f7b4f9351a5d9dae1ee9ad3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1110175ba34db8c254724956a9db4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ec9d196f643b82f06f0b9c87468d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd05da7d12619653d240d964c8828950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8d48007720d01033fb4a39582b50951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910406f58a86806f0f9473a886ceec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc2f722e46cd58100eae91145b7e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec86dd06a64e970ab7a2c255c9f765954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75705195d533cb4452c7a2db6ed5f20955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e664264f2dfcc3b536c8e09ed894f2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59746c7f6f93503ac9c77ce8701106df957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645a91b171557d0bb90748fe898f20958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc052d66e068bba0e11ae069e156c4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc3dce0a3ae3acad51ddf8f95c21a4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152be6bc57ff99ae8edba64a8ee0a6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42015be75efaf61c075192d2aee2c906962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0f8cd8dcb590b8c9d685f194c1a74963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b484dbd8e47c9f35d5ddba87be909964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c479f60ecc20ee6c4989b27f6972965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190373a024b2ec80e0a003a164dcf79966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442ded282bbd36cd9944e56c2297b78967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926021dd6671c30b466718f97b98caaf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c77d24c36f46b5148c049f7f0d83969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad620c8f274a96a29077f0313db34b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589b9372616bf2c29c749658c6ae21971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980b881ef29a6f5c109fddb191e555972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7b56b55264d600bf2724ee83c4e1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5034523a2301b8b8ace41d38c982c4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b2d3fe5cc4e2a04965715ff161c6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918304e50fb3dcff2d9347e8082950d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d702b55ce9d67f9d9f1110df77e8b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a2bf11759d77fdd2c872b7bc0113978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de1617abd9fec3a72de7e9e49b649979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee76a5154a2c8581e996a0a3be48c48980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c34616e66a0c3bbdf9b844465dfa981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9c75c391344564c983789126b00db982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a15ccb48a6614a94c1b2d6bfbe95983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fdd91608abee681c5335d188d0e2e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bb81aff08cc177d6e7f3ae8c83b2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924ca0939094209d9f76af5d7e8914986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076966600c41cf74471f3f62a8a42ce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75343c60dd6a8e9b893beff923e2d64988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816d6d30e7f583bf34dee72bae5a48989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33b01fa73a918feea2b61bc61175a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d8a50c6c09e84e7b33aacf749625991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2985e2c6bbfc489daacbb7f0d2422a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157740281389c5a0368afddb8bc5f9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a27fe1620804d3cf9cadb8fb0fc2a1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57984979f70904561229bff25c67135995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b343e06ea9193e0322bd460769928996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8324865fc3e013cd8775a6414f9eb3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff79583edd8bb4b6c5497ac2ffee9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e90be2b1dabbe3274ebb767afdc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978405dd49655c52b933de491a3bf333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1d8f38049acca01f3e8bfd75ecfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbba1881a0cd7c083faa3a43eb0c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aab7ce3a00dc20ef310fdb1daceaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140af5ac5621d74f3f4d2276aede2f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a2259afb8e10d29b4524751430c318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e5a1ee46ad75a1948a454274774b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b8f6a3bf48c1f37b800b6607134e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1236397e3297ef1ff2d298bb3d249711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed676ac956ac3ac08fe05f086883eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ce13301753dcaf82399da5f168ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406959aa979e9c3cada599b0d3d57714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9acfa7a3bfc5bd4472c32c4e4d36a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f33600413163a7305472a4f8a46a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c069332875bfce30456fa41bdbfc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eec94f3da7d5dca9862b69a77d74a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef57d27221756d4836c75e4b087b2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de315d55206996730f58d21537a01c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c01c14f40855d63c040ca51ec865621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487b3449735bd6a66f0e3c3d40285222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3b5dbe42902a57c603b34a128a4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd341b5f3a3d244899f3b3f1fdeaae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634356807676db2808e8aad2400a6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb07d0bd48a981eacab9e2feecd61226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429a5cab37246c4dad9d5b6496df1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4379ac12071042e5befd3d5785df88a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea455d2fd85dcea85cde9f4b614fdd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77fe4d568f3696133a8a8fce0e66c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422529c5d9584ed5e4498004685c9d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c198b4e0ad2a29d1d87d8cfeacfb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272dada7e3b3c19d1d715133611d67933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ffed6b93d84f45ec4159fc4fc4ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9ae767de9b1e1322c9f212b8e137635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a406b1217db8b4b0dd527abf196ab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee08985846256588dbf47606684ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85766cfa4f7e718ab7429b667e96c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1f4b677944f22d8b45913229253f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a2a37aeb67cfdcb77f5b6c63d34e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3067598bcd586b6a70a1483a398a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ccc7d2d2f53ae43b538554c24e5bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d39689f14cff935b9608a26f69f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625296c4c227024e3ae8cf3a32434d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349396569baaa56b787ef80d6b766aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89958a60447dd45233e5b2e2e47ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e87843cf9611c0c65a56a9c3fa5d7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9acd54d17b65be7ce14a544f4b4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2400f3bc5e35f27e0786392b68114849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ecb6a6e411d6e554fe4e2512f767250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e6ffe2fb994b26fa054836ce811951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2bf791a6044f35328292123a8b1fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878388791af977e57d55fe26e9944d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a8b608fd62e571a9ea85aad2998b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b79c61c5541d60a072328b455925d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8f1c8c615af5139df7b1aac61d6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8c0949620af9c29e6013cd502c50957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949554f8aa2954d2e4ec672fed753f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab746573756140c83d5bade144308759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a4afa8f314af39a51b3550d7417e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f6d8c4a87e88428faf5c25c35970561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74cad5eb5a6086a2249f0a38e669362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280ff289e7f06435483fa02260f11c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ed049c1cb5cef4a34fdf6e6ba47964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a247ae0fde90c1ce661603a2598f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895c6897f6fe6c2b08e28ced1e51d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc09999cbd23f2023296de40e36044667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e32891f4411055b33604dbdd467468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292524d9c7d097533dc0a0b587007ad069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9109690bbe3008d48646927e9d4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715dfa8252789c525d740c5e17697171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989eda5d07032dc85d061d67168e9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104e39d326ae1f2b1f61477b04d5dd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c0fc91ad7e9358a1244cfdcd3cffe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d894f12a29bfb3288ea63d916bf7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c29ec92b058e152b5026d8ed1ffc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfca78c5038fa9a8fd159e53b4facb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d470d688e17b35218f3c22a3ebea0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a41a4edfa877a0fad302f61671cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c7c969b3f49c4ec2a635b81f093a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f044aa8e50bb8fc36fe8eec6a61c92281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e5b3a088d9f014f6e6c76382c41682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97684a35973d26883af0c3953d7c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a197a5a5e6ca32e100044295ca6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d258dc728afb51a98ca4e97fa9fed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec89dd75dd356e64cf604ac5b99fe2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d88e11afa380c0711e2f6816bc9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c05e361549088f8847cedbd54d94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069096065dce22e934f2c1bd3a8e88d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62dc8dd7176ad44aea5a4ab377519890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be7f1384f42b7336f3bebd21feff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af3a32cfb39759fe158624ab52bed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12868a6a5fd5bdd92c3d53ad098687c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488bf7866121e9244ea2bdfc9ffbdcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa13f972e5548724d9e8bf3bf230095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8857d74f8fe1dfdba9290cb4f3eb3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ede7dccc4dec1e6b25f5f9b8885a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10693f6a62733fd0ccc64895eae024198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77c8f97eae812d5c0c6078fef203899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880f46a3f04c324a85831dbf69135d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda85480c1032c239afbaaea48d8782101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ed7f63462329b1b9c24ecaff9d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1e9bd915ef8ba383e2e60d729608103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1b81fec66234828bf2533406ea27c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e82c5f045c97292c11f71e2b9cdd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6219cf93b0444aa4d5685be27648e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176ad4f078c2324dadee88e75f5927107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31b9139b33d977a22c979bf77cfda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0362d3c1579501cea0286990d074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424818cac1b6a52ac6deedd8601a51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93614e60f83a59cdc76d8b3434d998c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644c971b16fa14ad21d6532aaf81d9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1e0e46621f973d3ff1b2e91a7d91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8576702466e0a6c9639b15a49a900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa97710776a21ac1a2d9911a197cc73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b8e3c4f13a7f727b4c55fdd695426116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490768e116d07654f31f7825ebef95e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a28a57599da50250a601bda2481e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecf7c9ef1f519850e0fa91d611f3a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63189144ae81a9471089115df4b81c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801a6a27cb216c888a654faa6c556d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e5a775ab322a72bc1426796028b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb72c11d4162e4b4a3ec20a0f711e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd93c5855b7874de8ef5709a5d220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf501d4332f7d44ded880a0ac53db7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3263a94aa6cc5dfae4393a1950aeea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ef7daeecce24a6dab92103b283bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc92da1d9f2ff08feb5e50c464106128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f15ee081a44616aeabc1372a448c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a41108ae4c01ac189a99369fa8814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c0e7466e03fdafdbc1a84579e26e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cce0ff8aa46128fb7a74411af2be1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d95bfe4e374dc36130441a4b1fa57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfbbf68b8a447950f3cc875d9cd94b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628354692862bbd1944b078a326fb0d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db6a872b8f454f321e3f75d658d99d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3c7cece3af882edc018dce315d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d770073bd64ae21d8dfd76344f82b01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26397c383da39cef0539cb2936fcfc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8c795cd0b2194b245bfdbc82364a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e053fee9ba75173c135e8c2134cecc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e4e3d13c75cc38484b838b926802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783fbe31fbaa52fab2b52643b6c6ce3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f3abc9375ee00f2df08c2b49053e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec05c87d5d79dc30689a9676b891ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9348629bb0bdb3a1fbdbdef696559d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945e69b433d436f59aeaad617f52c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694fb02cf4f7f0932d0bf64f0a8e1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc4a0aca730885b5b87b866342a390149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b730ad7a48f9dbde0003a39f1fbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf314dbe0995fe413c9124652d7f10d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b346ceaa1d95c611668f8b140cbe2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143940e6179a288d8140e623f9d8bec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a1dbafa9e747232af92cf4fca5cd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e770ee0c7a2e1028bf428c73d986c4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3734a846445388c49803efb99e9d98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505a85534951c3654bca6c9f99babd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d95727a615ee1079c0b0c8bba2b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff718af5b0a7cbe7bc51d64e5804b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ec43f958b6991c94925127e4eb36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902475bc0080e308f33052589ff1088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d99c6dd891a000ea215041222c2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c1fe806ffb707999e141bc2a93f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5056ce61c05b8bb9b139b45fdea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a246e9902e6c5beba6320b4bedb47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72489d09b5fbc3a759e060e6c178673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcba1d07e8df140d6bcd3054cb8a95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59fd0d2805a0117fe69cabe25fa0a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b019a821093f7a3f2d6ab305c816169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b03fa50e7c2ffe0a3e743e88f18a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd0dad7b803c8b8f382187abae1a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b015b098ef4e1a45e846e5c097a7ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99676d3978c02c4a7413c9be6d003372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f31d563ff3bdec9c87234ff8985a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0953195686c88e795e03927d006a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b8387b78a5de29638f4c3b67e44d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fd4edf8327c3f168e81763b03e03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3587a65d79c2b44997518eab6501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa25564149ac7c9e25734b3d2f901179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939beb70458d17bded1b86f543f597180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d93ab395bc54fdd7f3a045aafcaf1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de053be04358b3465e5b8b35356272ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a303dcaf5e45609fdaa2003c95032183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487bd639c27d20f840892d108f0b480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffd5f07fc5963052a0f3feaa7a0d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16facf52688a0cf696464c8686a7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a499a8e5f4614908e84b28ec559519c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c1c4ae306d97740909e0cbfa17d97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966a7f05302f0311f483eb94bed19c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb14bd51485388677c99248cab1f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f92764fa46e5c8697910775ba6d06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b21d1edca53c8ef31bec578994a1b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae726dd313807c2bdbf0af6f8de0465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41d668a2fb7eda6afaa8a079c1624194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1cdcda665bd9808376713472bc9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c18f9e15ea4ffa556cf14f3a0cff0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a5319a22bfb8926eae229c698d2ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c27ed7f80007375740b560b65f721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5725ecf9daab618cae17fd1ac8b64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807197ba70514f48b7c02b1506aec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d0de13fae1aee3bf971905760884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e843e180ab168fab9523e5f5fb7d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1cdbbab74e3f54d6cb328f5b957f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f3d44cd29c6c492a3b7662cb718b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942094508138ee7be4e734a31237234205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf41a5be4556e34382cb7b95f6632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8bf7b9fa9e50018cf8c2e69b0599207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e13cfbf6b3f84c11bd9564905a95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf601e15cfc643ce35f680d2956c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf8f9b234572fe5fa0edd697cb0d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba360b86488541eb08819436f0ad4ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f9f6b900cdce775cbfd37a2261cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98a277d7ece656dcb898e4528f425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f038f4dad1d067c95ccc325a560519214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d11ab367534a8f4868ab1f88baac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb53491af1f6b3978606048ad8216c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc01dec24011208e0949ea5cad11fed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508df83f2c66140fe1c28466c7df2731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d49171bebe91809d9ac24a5fc3bc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d822cb8ddeb11eface75b1b07ef07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06bf65efe3d6caa411e50cfc636c96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d556512ec63748b68f87aa6b254b37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a02d3bd4c360018abc5cf2759db7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d11659750a94ecd0a0d9ef8abb90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca91da91099a641638d7bc5ba9990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0ba680c7441574d00f6c8dfaf735226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adcedfe8d23c4af28860af60e4f5fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d823c36c3869ef61c3cddbd101f530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b16d3b043dd38d41aab64573dc92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd0b9d9d8eb5a097aeb93ae33c536230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33702787cb070191bd71fae9b4c92a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dcbb0cd3e8e08c56c3908e56815b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a8a01649292d965b1acd95619e02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23d6531cf2fc01ad6d5d8ed5c96363234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81565eef8c17ad35277cc6af51ca0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a32149bb0c9ce0b76a1daf036bb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4db16efd4e0ea730ee1254527d254b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a640be98645280b64de930494802bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7801ba026d1564bac806998ccaff28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06efa090c2310688afec96913bfa59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63f47f9445931d4aaf5dd72c1b0b71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5208cd5a7dfe5c5a21b6669b42469242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619833c3b7acd167c093bb49abae7c77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9473cb13c3be820789d3fe7458f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223cca756dd8706333c62cdd0c6a779245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89cf6d7e95cc680102f8b21c80ebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d712b759a02736747a79dd6d8ee6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18ec9ca4bbd445c324f06d293b791248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf41dac21d1b363a9a8d6e20081213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f99caf52ee14d2b5660cebb16c153250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363494ed7e3e25dd0f316db9be5c917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeac6fe0458b7e262c415c8b42a27c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1482a457ef60428c46c8c970460e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f56c5ec01d50b6edbe8586730576b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05832c1e378a78c5d62fc29870d400e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e8e542a78250939f72fa0cc836aa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b1509f5c31b1f8845c8422d8e93b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d386b52bfdbcd0f41dbc52c691a00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6de071554f27265ba183e65666145259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b353c833408d73c0e78252ea73e9c1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698fe98af666369fb54b9980b8ac09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601a10ef96cc6ac4edd7cf69370e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de0d621d19d9a6dd6ea5217242e7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd5e8c40260721069e91e72f49abb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264522d1f76f1ae35a0f62037a156f6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e8ade26388fc281a5d3f63e64262266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b313687e1467b2545eb202cb60b7d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848de5a6753f7d50d86d83d99bc5a32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92b574b19c2cdd78beffc618b4bc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9f83af2654ea5de9194aff02ecb07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008780fa275ea78a6f421c009b5d36b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3284d2eb8ff0a3e3dc94487b73d5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28f7535e967d92b61a904f3406963273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac723e259b12fe8ee960f7b0bf43335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a8f7be4217c3f1b42c7818ab42661275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3f4dac8b384fea9f1c7339b4aa80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41212ab1e972f0c0f76ec423e16c4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4697cdba917fe6326fa0fa755c9da9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf4fc201f76471d14ab9a61b59412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26e3fbd9a751569d7137e1ab9871e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b73ff41c4309e10e94784c9df92d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d928ed320eaf003aa05643ce1140282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168655f767fec7a18f5f2d49cbadd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411579c143f1a5a4fab381428f7ea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66071ce10660dcd9289cd0529790fc35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d8efa7f18ef34b83d7c90c0024dc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a306b56da25cc1eeb4732ca73a6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc05c9aa395b5e6f1e2d4cfd783c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7202e1849191d3f6a802ef56acd2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b0a8a02e4f3b54b6674ed0c8482e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba0c754032176ffd352af6340b28e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee658faa7829633a8a923c0b0f3b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e79f3d85e8aee2b0ac5eccd7eb252293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731962ac63c7c520b62c78483ecd56e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70bea4d6dc4bf28cb6021b6b005d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb2546a48bb96ddc678e901bd6d2b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd680559bb54c59c960a21ef6b94985297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc28e22433c80ea142e056f3ad4c2bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00729811ce1db0ff0b792ba487a39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd943fe4c8ae900d583409d604fadb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9e295557e5c8bfc71e4a81084608a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125c5464d2eef3083b7cc5c88207ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a83e34cc18df83958856cf7559fbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0e0ee0442e5d2235f7ea5d3a5959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94f2944813264e89b13f6a38c4f5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065ee7e50ef2f71fd04c553f9d0e9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c90e4c515ffc3b94d7c9bb88efd56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4825b126eaefb892fdfe2fed414cec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ee140118d794e2df676a981109e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d57dc482bbffc4c8570a8199e53b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea901dd42a2551ba6929457ecf47e9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437300819857087f8866e47342164f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743cd668cd8944667b2366851eff6a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ae4bd71a27922427dfd798a92c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6acaf5a4e8740473b68646b1e84bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0b18907fc6298e4703001f16a145316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f7c6aa1d109346a93f9f6afac46de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a69c192f9749014d75d31166a4be6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cde302c6ae98590b26224249f4911319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fbdb670589f5786507d8d941ca877320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba29350a5dfeafaef0a29f5dbd1cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6043f991859b5d62a870056d314c42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e36cbcdfeec84afc385f7394be93f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0af6c2785c92277a1f23d528d8717324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e83b0868197189062f0f4638336c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416d572a4e162ccdc586e1151cad108326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888eb6a9e333b7ebc038606394e7e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ee66275b4fadc1d531e824e73f80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b67458a914ed1fd82362381a5708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed912668b98605d6ed785306a76a91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa15d6df77bc45443127cf58e7883331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a8c7e836164aef7ce4155a29652a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846379aba7897bcfcff394edc2c161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d27772747fdb6de9a26ec877522de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f89c7dcce938199ac80b5007c8bdf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982b4399081c8f93074095c8f02ebc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003282d210b8b6f3745678372d045016337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cea53fcb200d041c62c0072b4951a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecace2f9f207c82f244fc77e18734a6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d760ab715beef1803b214bfe77424a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0362522a5bd7c56ef4dfdf83432b6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacab5fba5ec1759aea17c56f72cacc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a343d0a928e5db4c664e48301915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302b6fd66054c9578e43ebe34c5afb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cd8d6aaa68ef163798c6c2bf34570345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f016ad730c216520a3932d74aa84a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1cc44e01ae7f9419ceec823d301b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d738eff8936bf0a579c954e178d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019daf37cd13ec4847692027c57eeac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bfd3b3a97a2b798364d0add570c47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ba169b49f2e851b68ce8e5388fe1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b380e2df7a1cb66a7af10e05e428cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb8143f7c4251f8f88171cc1f705f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02324635d076dab625553b60596e11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e29bd69993c70d1ba9e545e5167ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa0ac670d8c789743d26f4555776d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8a2127e52a234259c0b438d34194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14f8c4428f5ce371db468f5216ea9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aee4c3c3d5473bb988adfb9a0175e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c62e14610309e27a8af585a565c80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b956be86715663a15d8661646a06aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a9b5a686a86136f28ab7dc89a2185362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322e20d58194b1b8fc32f7f6ef80c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd7daaa0d50a12b98d3bbb93fb418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d8d19baa7eb2d82e76eaba1c5d46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32453a96381e98096c41cc4e14810366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60accb23849a823e5275c48a7c8e7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48c4dddb1aee4f74917db949b19fd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dde6c643800fcf529be2d98e92a10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27613f7fb904f77a8d434eaf2d4e7e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c5b0332ccacaf0963046b19ed2d52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e8d5883728ba27170bb2b8bcb0fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b590b01319a6c6aed6160b4048fdea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea18ef2982371c956e5356395acbea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2cc346dd78823406cc3bdae0ec85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cea4395c3557b0a8219c3d7ef8a51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4b3311d476a469e319a3727f1064377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37941c42710b631f9020ae8fd8410378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633d2c5455644d4e312a1960708db2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7248b0b39c34febbdf7b0c06e768380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2b55aba25faf86c2f4608a50892d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b31131e9c1bc62b718340823b1480382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306d563c0cce9dc89606ce85798543383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b1f8c80261cce935bc70d5f3959a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d3afb7116ebfe1083bfa1b115202385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5eeda1a78b180238e529c9c5c22f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26941cefa6b6d1915b780f05cbd761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5ef51d2474753e9d4a3821bc57cb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5140e974d0b265fe897fbed87407389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65270c50aa1464a24dfa120889a43c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84f54fdc8f0c6667ff6bb490cb224391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ad358aa3d3bd30c4a2e5adb91c14c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f55ae5f5e9beb98a0693756d2a9fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341bc923682fdd2b45eae0e7eb30f34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144a26ad85e5d93dabf0f8668eb6d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331162fd7f384d99fa1122adefe4d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658dac1946a4f4f544013fc48b560dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db44b255a6fb649bbc74d62fdfa491398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b30964bbeae12fc6581e667dbece399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75573753e588f79cda49383b700b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac57f62f8898d5f6a6b6686476b8c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4e3634ca64dd0aea1b12db375051402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62644e658af54c867f5ac730a5869f8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178992f948805209216d4c09264f77c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d77cfc2a5172319e7507f8a7dae3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6baf876116879700b9e1648c4a98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe87fece2816a7ca496a0df530465407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94699a0a56726df5e162e27c3f1bc4f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75375631f98e478bcd5e04ec32af1f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b4783c1d17c726d3b9817f6bcc2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc26b60a081abfa06de452093a87b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633828857da054aa16be3bc0b191b8e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f2249ab1cd3976325e2a24c2666c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86885d4c56c2c0768234a43936477cb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8d03aa7f6cd8e81b33cd58001196415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba651ecb9a08aff75b85a6387ae2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb2bbdc280f32b0bd6d41dba5dd56d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614979f7e1c7f58f094fd9570e0eb1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377dc22f1811cebbd5bdaf91fa77b2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da97153328923457c8304c73dc37cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8f7a2fbe8fb64b06669930d40093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ccb709f9d00d1532a0fcbd5769aca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402134075759249b698228d72260b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb49ce85fa8a22eea7fb592172e05cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90dfc1302cfc92a67ddbaf5a9e1a19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837cdfb511bc05c5d2338f78a99802426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3679b1496bd373ba51d7a76785a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620c2027884905150d2a192aab4c76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdb613781abadc8d7c97111199d29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631634a06ea7e9ce7848579b45cbf53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0a07b4d35de100ad0f6f33b479bef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9c6cb06a82e051035ec358788983432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c983ab2c7c1ed5fa338fe7adfb43be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d4b014551897e068075b418a25539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f44307f753e6a7eb5248e45bdf8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0650b55befc7467bc2fd58fe694b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cba095578ad4e02ab8e461b9d5bfe5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b771168b62e544c00d96632749e177c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87fc0bd3cc932e58c8a962edb1615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1ecf7d17d5c50d9cd7505185f176440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc6abe1cbbaee2e6e3768187bc453441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ed296579fba428270e36a4f91dc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ac43e99088bc57bcad745c5917f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd624244f4f63a5d2279dc24c6fbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c391f7be840575a72affe573463431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d836730f52d46598476b2c119f9cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1490fb2b2211495b7a8786c984ecb11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98c83479932e74f279f61c6aaaf5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6fba75e3c3df4efffc5eee8dfd993449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077dba5d845717c4d64467184fb3a39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc39803106cb246bd657d669ebc2f87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f907bfe8d6784ec7e98d44362c0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2b548fe00a13fac03d6fe69f8d64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374fb2ec7eeb8147cbc70ad1d3c878454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3e0377675f96547b6aa3e542c918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d12f601671bf74a10d20ebfb540ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527c3a7d469a32dd598d8cddac737c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3a2f2bbb6b732f3f6bed6ef039258458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749309125c2c259910ad0c582a90e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd8bb8684d9befc725f26b8dbe9ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6666b19207e637d52609a650d3bffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8639fc3149105a41f384c194499e6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f99a9d332d06ce72f2b43c40464f67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e60b1b9cf597107eb20cf74716b18f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d311b3a11b5105f9a27cde6877851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72869ce20200986448c1bf8381d855f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd7c0550209d4eeadfeb91d31fd19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfa24066f688522a3ebccfa4a3a159468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a75240f6d43eab9761bbffcec0bfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c447e9bb1170ef9878dcdfb17ab92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a592cac8b108e821786071e03c6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ca93deacbfe95816e71817d1d3516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771aeba3346c43d9ed6a6c535ea65f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f90f3f234ec899df2b371db2343e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888418a054037ae552f2f5b26b7b6ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b45abcff43a5d575c916c7f46efa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629975a59b48b8f0b4ef462830099773477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a60dcdf7b4740f86a2b8c0387d6c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc2e690d25633f86223298b8654f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53c5bc1d80a9e73ca20fbc3855f9e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3376a36d77f1af02fb2ab8e689ae5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b30b090d206105f326bec285e53d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f90fb2667c78202ff6ea54f66415483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db45c964f70de74044239c1de37e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c922a3fc526926b9ef4d354586d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a067d645f94641df601632e97fd6c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213177aaffbbf08bb96a97d09b5c637487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b24bcaf99e9ccd5bdec004d7e5e536488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98347df3a4383fd894e83001e4f5e31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955f2ff3adcaf3a696d2e17297e6ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632fec5f938ba70c7d740d0608a9a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5db29787ec6b27ce7cce147c9c1a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6765f77c11861d7ddd42022b09be39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b90bc91b8f97846ce71cf9d3743a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203d8beb1b93b7e69360ac20976e00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe6c9c8cec7be1b750c7209892118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0b2cc3e250b01634e9a6b70b7fb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceb7079642a9e5ee0ce6512576e2d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e39e3067bba7e0dd24771a9197ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0e9c0fc45bf06778119fba509d06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2936ca3b59e016bbf9f59659ef09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e70ca03697b0ea4380720968d12858502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561368be8288967c197ef8eb2c64ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44057bd23654134663aaf8dfb67443504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e271d58a25f08efe653c0b2e53c86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f59030e9fbb652852f3f83e12342a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30843aa5eb9e3e8036a9d7e1e294ba2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8bb8b1298357575fd1ac183f19bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ead00339e7b9ab7f67f7e1af8620509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836acc5b397ecc578c13d9bdc85b5615510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b9d00cefef71f17085a19fe7d63e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895a00e16bdbcd2071536a5173c21f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15b01ccc6ad7d2862cc38588433e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db964f8ff93147ee4c9ef20bf858385514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f9d745fbdda71be68f8df25cea1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56ad6ae5fc5cc277f2e1dbdfdd62d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86f3f80d9a1accae3884ecfec6944517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77da4ced52dd06b9614e3f2810696518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3f6814d9595885dfa1c5731ff9e0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fea1b4cb02611e640773bcaa251e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a1b634909bbd3ab0dcfd49a155be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104deaf77c6d62b10d46813723fc1e1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6210d24d1de3536783f6895ed244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2fdd9e4438534e447c1529bd6cf2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759182c9fe5292c3d0b9a85d1ef680b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3682c9a6d717b01d79ed7003d4ddf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ebc6e75abfc74f3c88d0674cc7ee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83bdc7645fc16b9ffb343df2dbb93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be13aaabc4388ce14b2a593edf72fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679412e2f177ebd772dad8f22ebad5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391cba731fd1078a0194fdb751f8e97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf08c8551bd179d9b47bed0ed50d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24024041fb4b748e46eecd2c709774f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6902c7f232bc175e140ea75548db5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d3135d6ce3be5ee2bd34734ae8e40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37890038a94b7d3ca91f7eed75ea72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89fce0d656cde5d18c7472f80a899f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c56c284f946419aec4edad9139bf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a36b361de666dd0051daac2069c54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b3b5f1235a89230ec3143a615f01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b38ffbc17b686ab8b0f61fc9a73f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e764d2779de68aeb51120e8f0d6a02e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075c0e3dec697352585fb8934a54bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a099076c96e250072d60476aa8eb891544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff647889347580106a9fdb544db8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a30f08f603bb425d0f6ea91ea127546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf076af651543caa00fa1365e81f39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4b2960dd9d61b5f26eba3f93a6ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d374a9afe8e04c130ffe7b0ff36672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f940673be4d275f340a9e157cbd429550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c61f3f8c89de061d03f064c73a5495551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51186170a07daad37ff7523d9b7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bd1ceb09599a112646230ed340cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca32f0db83aa639e7bfea1efa1aadb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec154969fad4552f45cd3fe4f4fd59a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aadd8d1ff22e75fb7499578c3366b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01f058b52e968bf1e276a811371d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b30b31d4e18d208a6f4c4461d96d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81582500e5c766a7e36507320db9bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0226bb871e9a78c30ac9812e21cdf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501fd11b589cbbc7a18857d68283deb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d09fa641ff55e91e996e9fd80902a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d9f2aa4b16ab8d0c45c0637f2782563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59615482fdf2195cdcd7efca5d8cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436d6100d84444af3f4cdeb035d486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520335498d4269c2669cd5089c2ebe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382687479fa697cfdbf6ce724af694567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dde6c2a1d90c57475870d2569220c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0bcfde61f04d50f5902882ca8278569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cde17ba65344f78823c4f78fe02586570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db560095b7169bf716b706eb76cf7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7845c9902c831a35740760c18abd83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57b05abd00bcafc82e7f279f68917573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed460e424c441f9875ad2038bb48887574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451891609b67723f710ccff7b7ebb949575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30636685ec3206b3d0af2b6f9fc8d246576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55a1af7ff9c5031954ff584ea25fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c83cfa1181bd6ec2ac51160a2b736578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277376f96d26dd207b43356531a1916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371399788f75bee958dbdd22cda7684e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d144a8bc8d5d564fdbd4f9a998e9f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f046c6b48fb264198998439ee2d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd21fb73bc364fe4240247bf90a9c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0f56d1c5edf3176c147fab99eaf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf072d5ef3a8203fa6b1b2704269e3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a91e6fbc8fa9792e95ec660614587586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d4373ceb422176d1b8d66a6f4e21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ebb85261317c7e668f1e2284eda27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce93117f3f92e4c06ce4608bed4b49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6300549fd85437b38a4ebafd93541d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133942ccc04cdd3845c88d4183be09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81863e42073bead5658643b824e12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a9d5b97ba0c87f0d44dc50a86a27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75f9e9141fbc94c68339e19ed02e3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80aba33b913c41321fbf5144a946d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac85a2a32bc03cdf759f9f56f99bc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e15cf0047c39a440cb0348d3422e32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41965ca4319a12dc8e1ecdad446e22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880044f8f70be2868a521e7b70b97a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c6dfcbc1284001e43bf59debc729600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef1667190495e57b15d189155d032a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1869ed9ce2047144426ad7c92d0bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d64fdb1618cee96319d2482b955f64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc09b3e8d8c005ab1dfe9c6987096604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7c4447bc9ebd268dd13136594b30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363643cc4841a70e48b164245d380a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d2d52681c9ae662dab634953df64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331003b21eba5edfd3966cae75a650c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7894b7146ce6403d86d12a094eade609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90708ce07ba0a18c7099be09fbe1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b22dc903e2734089c2d2cef0a917b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519c265cb455b0caaa6825c28ab523612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770010c4c1f70e5168dd9e32dfad3b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e4393ace88961fd22026b1eba2006614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a2b16dfcb0f6dd7c3ac515e8b780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d986ff8914e4618b0141b28157f2ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581761a48c03141b9f4a260f3de7586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10235630c12365d05f5e2275a9a6e11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab22cb58f2d00f50908ed11562485619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b48bb014cb0194094d911fbaa2778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd2ea446d275afe05714b493f87c17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f80e582a38e9dc62ddb5aff198c8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f6d219b75b747d771179807de9e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed81d55867f09de1bd22565bad5778c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a501fdf286c464dbc33c63e55810f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1f7f18b5f4da9c61dbd22fb82d98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dd377b6c769ce7debc02282a6480f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15e277bc9a4ad23bf4891c2d92454628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0010c456e14e7a32ee7d4058fd44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae329b09007240bc87d100ee79d6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d75cafd2f3cedd980c3b0fd76869631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945faf66883b3ccf206cc3a58808266632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1ea29bd4b805395276f5335369c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437850f09727f93591e3869b58f1cb73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6228cb4e15b23bb818be1db79b19c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d9711a9850604000c0f6796bd69f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d678da9c7f2f3f0fa85811e88b072c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e885a7a9697fbd9e3998e8bcf33b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030e7558365194e70ad024a274866b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a5796e3ac37aa5d5848e8f4c3ee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ff9ab001dd5d0c0f97d4b1a8e4354641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f2debd3ff6096e788122a3079c9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f38551d0b5a1b10b797ee9b752c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc9ae6e8203373e072baf88529cdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ddb65d40c47f670c4710194bd0f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c25ada4f51bf6430cbe33b2bfed41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3b6784300c3aae27621d77b8afbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18f9071c7db94802165029e81cd24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c982f48470d5e22315f82023b038882649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a71a0477a241cc2a3eabf015a38129650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb36864bd5354a57196091de2abe58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f964ea832b22dee051367d1d686f95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b48e6952bb4a19ab287e7aff9a870653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389926f321d53427badde033fed4fba2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba2fbbf65879d5155e714b32fc1c82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69fd525a3cfd89fb230275e684798d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709247215535682c3a8189351d9aa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9613ca25c8e890e89b20e0bd3e073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a1350f8cee778a2a5ad0307feb81b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bcc1490f068229a98b68a918360c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d69a78b17e56dd78eaaeb97520d14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218671fa1a4bc8a0272a0d015aa624662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc888b4e5d324dbbd4370ac83a23a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcaadd30dc0e11d99392e8b43c9766664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed837fd6916abb1cfa212e69f745cedd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778175ffe090c35bca16116bb9caf83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58181d6b667bb0988a4896a66d16de5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a399686151672ae72f0286345208d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a39e48e5c3ab33f3bef753c9b056669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012322d0f649bfc812d9f44e773575e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f3dd0080a248b667db1ca8765c025671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec620c3d5fe1b2845cc9c3758a288672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a4e9d862442804729781b6a3b5486673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310496d5b140a62a3c66f8be7cd8f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091618a58dcfdb2b682ec798be3e852675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227a8eefe122249203e9c6dded870e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501ce715bd25c93a26b985653c9bbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa039b1e08f3966eb6f8652bad7446678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00db41f482b7ce93f70be545169999679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787d77e4c51172b6f40f10ec837b12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31c67828c0c5064d5e3de3dcf87609681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cc3d213f1f008bf3de08afc2e5fcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be697df4a3439bb2095b2ef1b10dc01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea87a2bbdb4823976420a2105c47fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4acd74101f8f50e207dbcd1b1029f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eacc115f4a96ede5f2f2d9e97e7589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f7e377ad9c4754cac0ef6e78f4fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a5d820ddc39426eea566021a27ca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de055c190cc831a5aff1a052d55c420689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e5eb21e7ef37b0c1edca6b664c83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88ab2a4a34e35fdb755e274b8808ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2202161fbcf584f42a433fab2d0873692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb669d9b19eb07ebc5ad3d536dad2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171f859bf0d24f07e2474563f275c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861c0d313f90afb2af2c4ff0277945695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cc5bb3e270d6f9296226287c4c06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc572e0716da14323696fc8e0661de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395e86eb2a72b409ef9987482bed8f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa13b6e171055710169136008ff0b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f813580c219f09f7395d7fd1546c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3032919da6c2a8b1c038b89718e89c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c777a1f0ba61c592285f27fa1cf28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739c75f68474d7bfb8d6df43c3223cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c782122f00158228f8351888bba95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908cb02dd7b8af8f2e98e5e9b3d57d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e68e0c249768cdee23ad834ee2fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdaf0d8c07348577b47f86ecf757d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971fa7c78b0e763a53c6447a26cd40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bd4498781c31d9cc04577f6929e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd881aa3e63e9560ffee25fa53bdb071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208278ebc405476233f6b76eb93978cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b674035d4ea6e72b797b90d989f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9b3c81d48e8b9c9ff04c138a5aa4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85098e971b319d0c66cee37bcee58780714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bbf215ccb168e30045734c2cf7c94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3acf84e96b0ab7da768d93e33080716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea96972783e522aa09cce7e2ffa729717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075d2cc371d95fcc3425cd9eabae3ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874550968778544d15d56722cf38788719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779f6a4745092a1a4d8b0d8e0d1ae4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7175c9f3b8ed1deb6ad2a33f9f2a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ef36f29ef5ff2bc7360464ade332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c264fc971d8fa3dbe10ad613090f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86db460be4ff0cd31d2a2cd6d7ffb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091401514bbb63f7929106f438e48d4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335f06bb700c76edbbf0ef051ee228726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676dd96497fda54bbd7f28b6d687e4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c770c9fda741dc47cefb9207adab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c32ada048b0da8dce9863e77099ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357847e4272b2a5f45c084e4c378066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99b39162d0e6bc6e5c97d28b45de4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dbc5a421f78b6f2d3123c0abf1b94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7042b6e441ed9b5c541bcb8dd2b880733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c749611712894ef2b796c83d477b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a83e503f6bd9d61ffa728d022630f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70febecaef31ee64da486ebf6674bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512614762d33d25c8973796669dbe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350dcb9dae1bfc5247ecbdd597acb78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4a605e8a0722d6915ce802784326739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb1311b2e5ef2b5214c022b78b734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9405b580b6761f70b2bb2a842782f85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265eb80daf21d654b9163e23bcd516e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0d22beb4f899a18aaba01cab8dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868770b394f5844f3feab6dbb57d6a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbca6f72f4b5a57d22f05c55468835745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba9d7672c929ec623c134b9164e464746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf5fe4d37e186a231ff166f244783747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe218301e47d91605b1f7f8d1141782748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf04f42298f04ff88fe5072755175a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5651f1217d57f3384775ca4934ed0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3758d21a5eaf1b744599dbf140ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d626619b45b5093d12d66ff33c22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae83ef7fb5141d71300568900821f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275c70baa7266ae8cc16cec20a2cd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4c3e5912b26e5f3296a8cd5ac225755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69070831a48eff24b334cb6a87c89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4aa6cf59fce15f7e65636d2fe09c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be289499fbf672c8805b4405804b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a9d0d7a42443000863c247e41f0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fdb3e392a8e712fdf9c90207ee83e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8add722a1bcc3f091d8a1bfadec63a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e9d7c3bdbc2d790b198572c3bb72762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55319ff38d03ff0cd6fb72dac8626c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc979940e37808642bac69b191ca0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50b31f883e467b57d3cba7371c84fc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb40d18750ef130c05f9c139d66cf2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d4eb21b126789075af883b24258f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2851f85d0eee6776bea3c1763dcc12b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3a5c5011f3f6fede0a4c5a20fc63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a4b995481bb51b28403db55cf735770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38948a5db8188eaf2a9f9f54f5dc75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de2428ef62de8acf1f6e8405c501c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390bf10c177f289ba0b919b7f1c17d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78030864721f4ca7ec4038ccddef0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78498275b0f9a86f8f81e6c1e166f480775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6a9cff691ea96ef31d30d1100939776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ae0718e733c86cd19114aa22e3c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806677f9e0362df801f17d17a8497ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808effba66a487f75a96a90977e9dd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c3697a39a31e4a5a3159afe2ef13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0bc1d2491029265bd445b4ada9bac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3b563d78af1440c4f1c0bf002fd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad210f4fddded6c993344283a993971783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26fd31bbb7e38274ded4a137fa2ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b579f85fdd70925660a66aa4ab05785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627238522263f7479119e306fbbbe34b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6e00661d35f076893fe69db9dbea7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce70c724b65a739180e3daa71c31c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f93b70b35a4ed52c3fa2a4f3a0676789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46171c4c18957858d069fe1e531b39d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d54a341bdbeed174c638dd311c740791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f823b7f94ca8caff39a2e26055d7a8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a17e11b245be386ba5e24bd2e46b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a2a5bc8111eeeb1d274e9aaf64822794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5f46a24ee37b96a194da7b38e6a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd7f9b670c6b21329318d923533cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8a653d7b1579b302723277d95291797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90fdcc80364dd0e8c4ad932afbcc0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca5ebd04922b54697f3f229c91245799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0e391ed6cb4ba45bd0314708b099800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86478946c6d84cd469f5a4dfdcde4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8b47fa30e6021bfb063185c138a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5b0e055c5f5483a3a750c94c7754803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09044eceba40ab38dd8e08b13dd408804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f32ca0e007f70c299ea19d0d9c509805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbeb6781af96e5ee4037560fc58fec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7ca733e65d136a9eb2cc895e00c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b166c3d03148787c77f00d2c46519808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e3a2f52a07cc27b17624f6979d9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac936deb7d03e3cd6c8b4be948e58a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9062185f52f46e4878022a0f85de51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11245523060e20b7a46ed45e45c148ef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61bc7a4882415d9720eb7886b4aef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1146710084b832d95a1f2b1416c497a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523119300c72ef45757073a836c7345815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edd21762e121ef593e2ce34403ec65816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c78708b272544dd04e06de9923d74817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891a6f8f2524da3fb30d034df22b9cd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce960f0b83b4c169a00a09b8d0584f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c08209e92868b203f9178607330a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d536316d96f5076b587af41d38e04ab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41a7f6c6f4af7ee82f3b44667ad8e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a1eb99322a16e1a02a3ebfc89e95b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac57278642a6c0c96a37825a618693824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb436918c312685c4e48ae59e81ce5a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbe45e1a7fbee37ce3994e21bedc3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34875c2ff4fd1c15047fa26ae5282827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229690f83afed79d66532b159ef4ed71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e558e5e9b3d6046f3b5e9385218e81829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55901e637f2ee8bf97279239f75d07b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad87cf09de83e844889eb87f1718cfd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86cca6e301934c14c6f8fdd4072cf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047d5b73fa26835428bc12dd13fb4a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936cb9e0ea95f14dc5775565ddc2112834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727665095277904c4b5eb3382f01733835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fcfab90de7d92a1389d4a98271312836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b5bf3826bd94c91dfc4d1449eb06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4850882c45f470909b14cd6ace4a26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577d06c66fa02c1ab98a217732c190839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24421092b95cf3c7e1737b234bd27bd7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2c45ad5372dc60a283502a8139c1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f0229655a5ac74d7383ea17962a6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb70a8a12d24db134e96273db21ad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cbbe62e933bc54baca5b4d2a5917c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db8668acc4aa8aaedc1432e82a58bc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81531738fa5627254b41bf5dc48a61846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd95db4ec9485dd5146827f042f80aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908cdee9619019494a0c16891b52c5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91768733e2292ba2d62e7d417b80b1a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e159d8f7552cc2a5ffb05ee7547d8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3277b059dd78cae2fb14d9363e8382851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5adec68ab6cd4cd2e06c8849d9c0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6a02609bece2b6a27b04a8c36df5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad39be97c4be55cf79b163fdabc08b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19e43f8ec2d6186d5fc460d8160e85855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940ff10486b7a8bc3ced0e1dd04325856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c5b56757f380753dd4c0df0221264857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809b88054885cb4d3421f4cf53eabad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e8a6b3eb62c0e55eb49cfcc05027859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcbd6711e35d13ffadc542832245eb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53eba7b76fae67ddfa2b7a5647e5b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ea5774e5be09e8fb109806339ca6d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5583235eabfc3805e6362745039c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe18844c04764b0b30e482e333ede7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930056ae747596e8f04a75c3ef7e5272865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f720398471acbd02d451d172c26013f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad2fdf3e26a4ab4aac0014fb90b4e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d9065dfdb931cecebbb8af1f8f20d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb6e1dfdb182fc4a766383980d81f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf781553e74539dfe45f8c18f5bdaa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4d3bf16e44876373f59d73d0c720871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb04727f32e92a9c2c84b693bcecb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73deffd587f3f7f26503ae9bec97583873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79d925e86d79fa78e39ba2704e3cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4e2af4e2e8bb73041b08dc9d98d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93f0b5fb4554249cdb7d271f73a14876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78e4cb6cd15bb5efc781e4c98840e5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cbf50d2d06539430519eb906fa8f3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca144b79f9be0bdfb2e4e946b766a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5d3c850e32fecb17fe4016723b47880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3cb644babaf9e5bab3c62a49083c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9dba19879a011dd732826b75cbe0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0ec89f86c4006a06f405abc6192a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c80475a29d06489fbf9af2efe17c7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76abb1cff39dde382f3f4460874a1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0c3626535215097807d46ab1420a3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a326ebeed38cbf85fb25c212deb4f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6fbeb2980e036971f7ea7afcc6f2a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15ee1eede66f53dc9376a3e70625d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3f267d8693ef1e9ae305a5639ce0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd718493e5407257748a6cdb94342891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee3d73f0027ba01c5d011e2f9c398892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935fb7fb20ad5d79093ee659155f87893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa9cfe1b4c8fdbc69ac860f28ebd99894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9674dedab26b6334e78ad7d4032b3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed97ee5dbcc9454db5cc8a2ae9699896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6685adbc7fe759bd1b1f9d306d653897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf330afc3c228a588a196d4c30382da898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249278600c84a5aca4bc140633b545e1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea165a9b39f7908752f0df170e2bd0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62253cf56cc8414aa5f98ea65cc428901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a019608ca0ba6debdf84940b03f9a3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb63ca845c2fd6f98c409195fbb15a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f13bd0c418944262644f7e9c4350e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455bb9e84cdace6bf57d3465b25f655905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178896dcdd43d7490943903a57d1a244906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62bd5efa854e7242bc6c1346df081907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc987c5b7d8217edd7ad1af67249e3d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865854f45ed6a4d53bc4b4354ae59342909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f44b65b63660d9b0475af32118e1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07958d87115e8329b673a0d25a0ab5b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4b70ca9f189b78ffa55ba02912a4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793111ec23fc40cadb1ddef3be0bd7a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee430dc7428a7a7c9037788c679047914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762add8d16761bffcdc88634103166f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d0a74fcce61570b4802b76f96307916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19324579fd729731ad67a8641f8e025917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3991df8d9bd48c682f767bb5312103918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cf1aa334c51f2dd790938e9f7294919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977586323f1d42569e769d8e7bc9e520920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad21a60e0be84c72fcd83f135c25de921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4ae2fc74ed99a0bb17e8253db0935922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672bc71c146f0206d3c3bb1f41d1463923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe5078da273a885cd964b697d89dc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c6c3837c2ec1ce21b6902cd0d61a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea2358797fb5dd7f2e8fc91526208926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8258db5d80632976ccb24133bdff1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf750e99157f7967609aef9e338a690928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723db304a9fdd5bcbf2a82aed3c967929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880542c274b9015a9a9fc05e905ccaff930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebe66f424d3e1dfb83d2feb4f1fef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdba965c4bff19e25cb7fdbbaf11bf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a13ca43fc942fe6463ff6fa19a86933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e9a7d9803194a5845b01c01f9b47934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa107586196e8b5e540966a153c2c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515a0d850d3268205e5e361acda37a7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267cdff5a2e42187d9399c81010bf62937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287d795025367f9c80f29346fd0d0e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95570c6452005b67888f020a3b832939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca07c5da1d148bbb311039390d364940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435e3ba493fdeb5ca6d528d2760a19941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33931cd31d1dd85cb0a46aad50e6eacc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108fdd6cd0ec22dd91bd0b9e3480a11943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1216fba1c07460fdcbee1239d56464944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d574e76b6188bc73e24aa36b245ad0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3ed71116f173a742058a8bde94d4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75500b347b7cc73616d50248e4299a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf1e3222cf95e1e747a0117ee46f34948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de19dc8e810e3d26e9027480fce16949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334fa74d16f19f0a05590abaa72d4d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183c5b45665ce5ac6470da75d434b08951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc395148701a6f37ffcc5324dbcc23952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56b4536f8439af339b33167d20abc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf105ea400f58cdc0d3bc1bb9f3cc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f48bd9a8713be5bdf207937108a43955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4252b86a417dcccc9abcb7bee8a6e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834ef52ae5ac373da1664e8309a72d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f146bc4281fef701b85c376f0af6e45958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1e09fd7a044deb757cea10d505035959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf730ca0786daa3ad924062203be0ce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9352d91d66158bed6e450c2539b467961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84040f8351cc22a9f48c180116130de962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa3c5209b30fb8d4331ec09af56e6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad98f550690bba3e116079bf7346a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316903979b971c8369a7ac98cbb7781965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e7a1b26af5e3cb9ce2efafb57523b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f437f07c761cd29b8e6b9eccd6cfa6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971166ada04082491675733c3b0ea8a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108c1e1dadcb3b821be5fb1c9ddd30b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c035b98ab6dc5992e8adfdc44b72a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71822dd2c4c69613c9086b58c15624971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64320f91514b8673472430e1e4e6343972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a9d447d1bd10b5650d7611eaed0ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d991d61594e5117c0c6beb9a942ade3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f5b427c3d3aab96f7e5506e58e08d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831744758b577ed5296de05b5f518ebd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ac3b52b3f04fbd83653f8828c0a5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc912b41f54286046285e07afe9511978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185f20c7bc14299a417e8e08be9319979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12edc22892efceb5e50f973f9ae0628980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa2c52752f5621628dc6bbb3f34775981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efe72c761492cb1408bd552b8650e0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f6fa1e283392e07ddd0738926754983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ea440d604a0b8ec4debeb0eaab08984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4d7ab1ec4774de45f95bb465490a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5c43fc1a942c7a1e1dfb3671794b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da378cd1d473d2e6609c96055ef56fa987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5232bf37a329e6598d2c2218f2ab988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab7291d465a2d7d8250c5bb15d060989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e50ac00a85c788c923c9e30ba351990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0cdea806e2b0bbd46051dff15d2ce991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc21c00f7f62e14122f6fabbacfc7e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1c3d5294b6b6b90d50d31ffc6f03993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac185dcd103057d9f6640597770ed4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b695834877fd5916e11ab8e1d202995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae84dcce87425105dd5bd29cbbaff996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af296c42166a54aa8f3038babfaf76fe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>