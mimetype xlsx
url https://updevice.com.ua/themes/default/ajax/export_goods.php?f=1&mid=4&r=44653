--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b0549da96ab8ec5486e13c09cc60b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde14ba25032142ea6b5b2981f20f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d42385ee3c53886436c1408804613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a9c8beb19887d1e5169a01ae9d244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3d48592d73c66bef849a8ceabefa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae86e3120ee6d8a5159aeb8ec6502b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f462358d467c194d556e6d367d06c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918774b1d0462f4dcbd19baf2a7ff5f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3db5b109cee520790a64cb8bbc8d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf69253eb9fd1878d99b860b2ea1b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c843ce2c82a4ba1e7fc87101d90c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3cf52e17e835f2ef572accba2ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a16daec653cf1974468dd67662c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08362ddd2a6b5e78d6108d9ae4a7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d68b6012420f91cfaab00d70f608a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273408b4515bdeba38449ce40b387e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90230364681dd4b09f463ccc33b14a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0740fdbfc4a8f6d6612b0b2fbc07818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d9a80f556b19a235408ee1b6b15d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6d62f445d6615b69f93f7879078e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c440ccd9a1296a530750fc6f918f1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42336bafc39f48ea648dfddf7366d6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90f1b1ba086f26677fb765f50eaf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f10f5f44aab014f40edd6709117424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2286ddea9759781dd64b82184309125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9aa0f86683c00de69464ff24fd16f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51e2feeb60a32b891199c358bf93727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2fe091dc266d30c14da75230411d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905185acc89c9997418c0e7617acb7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c729aba609ec41d228091bd8a4f4ebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255257559976a74c45ec4f79097c66ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02882c8a9059d9398a19a9cf27519b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc447000344714867d6c0a53171f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757afb99cadfbe58455fc9102fd9f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad801b64cda84750104e60ed360550b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5fe39aa5ded1aba89f333fb485bdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168347bdccbb04ed8dd4cd19149311b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a165281ec00422f8003880b7f50c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae5987ac23819ccc500a4b1ca43df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28aa0c0b3914af759ff6a2db842e3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47af2b612d9610b643fcba24da361d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223d556226c0a165e2ffab6136478942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c7b87ce2d1195d6cbe2ac589932643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708353b9e6b9b7d3d01d8c0015ea76044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06723e549e79d5e549c7e0239cefd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a205d1f4b3d244dbddefe5e87effa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1891d3626fab7eb64614c787dcfb88347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63d0b381abad3da73fe02c59aae5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8b330cebe3a1f9c92cf6c4e81db949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e004a90a7946f27462bd3dfb11c7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad571d805fd15b914c96c8fc8c85b93b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492effaade561fc0852ec06290af1dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986e45b0edcc49f36d33efafadc40f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330844422296fca607412f8e5d0b96554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb335bd5830da217c14386e5cbd7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7634ee144e7cd733aaeb8993eec4d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075391ff98c786a2d3ab1b7dd867a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af936024c47b4f5ab1d13b49beca24658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1886a9686acb5de2143116e0102bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d6116c089edbc7b71b020e3f2cdaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83f3afd47be6547cdc6978f8e067e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb38d6afe0b362a038b1c9106fef9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78afdb692064b82aac34d15c9aea1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db875b793135ace066c22efb1725664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b8839a43ea9e7178bea77df5a5df365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aba67f97b1236127d9f0f447a079266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870dbee4524e01d8dad32e83aa572c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ca626ce2958975049c5be876a63068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774c77cebfffa6d5b42bfa64e6c1db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dde0af5ba2066078e991c3c55b5fb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b48840c556da384716189b74df9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddffadb2e12773c56dee25c7c214a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f50be1f0df6d2654be8752a561f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d854da54fc449b9643fbca048c53c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f58f1c7682d421323c9ef6d0f7a2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ecba5c6f40a882e28b8bb703e78376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d092083c150acecf17f988af2183c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd5c8314ef2e069ccb84689a7c04db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5937b9ad0ccaba6e8786841fc670ddf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12bfc2bb3fc6e0fcb55cf7d59d86b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ccb3e401d4173983032dbb1423be181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5014a11b960bd6be67a0d4301713682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d3d74dc4265abe6f9aa3870f643983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae5d8c8ffb538f9d77d0f4564ec5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e15377c040cddeedc95b7ee6c0b4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12295d03baaca17f90c113aacc3a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271e3e085f063a0926bc1da3a0582987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809328dab467e4b68a93c55ce40ac6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842ce404336c2318c9829cab582593d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b2ba25784e7ee73754b72ad50104590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63de49f20ff740dee9fdf170175acb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f87d31de20cbdea0103c3c491d7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251b50b55f38e307bd6a2526b100f1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1f978d8c9605bcac38c78ae7177a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25b839d989a899df0b150514d577995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f3b36aa6ce4349dbf00251a91f7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c2f93855deda465064993b45213d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c191c0f2d4e70336561606a58483c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2bd860b4278abec42f5dfc5c619199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c23bb3b123bd7a69210b892af8a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ddde6d6a70f88df5a26aca7f64ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf14fc3bbfec2c96175ca314c9a0f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c9b0dbe6f6faa6c2172bc6de8e87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cda5299b6454d15b85e5daa36d5e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc1ff77fa20caa6e6c965767dbfcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c9f904f003099afab1a66a96d640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2046f53d461a794a04cacabf8202f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8338c300aa616832fe30128654dc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8c0c2267483e54b05141c0447cfc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03f120f3be0d3e9b2d6295701107d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a081f45b263341c8d98ce3b61194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c16989b198eb727bdec7b6db6b01ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4fa66c44b076617b0a206cfe251f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bcacf32310f645d1f08938d32eb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276761c5dcd71fb7315b6d903f3f33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0af5cb33c068cc47d0b470b1cbf6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2423411bef1672f8a0469707ffa0c82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02a93984849c1cd58abeb52ccd4e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e88d0b0311187342f72a2370fdf85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c055d03427c21c998ea1b448cd1783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76aa4101c711b1e0089d9c5036fd1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc42f2a17cf87d6b2380f6a6d5e2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b801d1aa42940e809d5852dd6efd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a2065b60808ea706e2a0c5f66d0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed2452c6944aff39d1473a1228a63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050a620b8fba82d61f5b1af08bb26a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a67f6d441a74cc4d0a1fd1a22d510127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d2f2f373f724a36a0415f2975af86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455ada147b7f020ef2bf997d3f9f3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff327291d2cf07efc7254e52692f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551013da0859993deb7977da0caf0c5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4b4ff1d0e1f9a2638b56d00cc06b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01becc7dc54b55fce0a6b08f29d33315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea056059b7c6e1cd6e7230625360f8f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65289a856574f4c2d39fbaa8a95f768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d0baf4b779229b3fb17b13d79c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ac18ea784f52a210a1be3866f7b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2adde4f5b0de366e5a673b8080cb9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5ab0841f3d8ffad3ad7242a3fba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483650e212f012aa6124a5a09d88c3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891875efe3fd361a7a3af929b1919f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad22d9743323b51d39974e2807fda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669f0c50cce24f58beececb40318a6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6388988817ba40a9584045ac4c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a6625f907eb4a9af3d0514aa65d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd45d78a9316a15a7ae1fe1f23531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2f8b7214f3ffbc0ceb0c3e58daf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b8a9fa37728a854c5e84b627ce6a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806e623f9f3a1cd244f0a5a3c8cf628149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236de58c2e495b4de129923f5b8408d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a50d0b049c1962858728f926ed521151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291667c5fd20f3d81f0053636939af2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716766ee30dda80de611459b81a24ecf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9faa901d64e635a22ed4453534e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562f5be12f7cb6069741f1087063d38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391afb9d5f073c7a9a86be99802f6de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a7dacfdb95c8827afb5eb04c12c60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd7aa58346582c0da968c9b6fabaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1941e4ba61b659490a46af320bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f2f7d853b4827053f1793a280455f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198cb9873207696a400d51e3a2d0d83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f28e72565d8c203fff955e6f041d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0457a16bfa626c97f30ba7e5b286163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec5258e65e12c9fab7ddab3b70f7a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d160cf92b727ea0eacac8d3fa67ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b5f8b40d7db48cd1dbcbd04b4de0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9472950dee6fc75d5f9b5552f549b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42decb499f0a880114012a3143d8cddc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed19f3e333f5ccf7e337e573307992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d814795ddc38fde04ceaa4e0d1cf837170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f09391e3f3a17bf8c831157cd8e513171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742207aced81f568d97f9d32d291b73a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7a1357972f22d262e7a247ecd308173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ed76b866b7b4d4df5a89cd35dee1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e164f63e06c9b1ac70b4e459ec7501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd4bb44cce252c68d05e534b3cc7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0462653b329e45af75cfeeea2843f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538831205287b0c4656ec37f75a55f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080802d40ee975b4e0269257b9f999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae262daefdca5588b158dfb4730cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9223191896ddeecbbb178bfb3fc8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00dc4a98bd76264b05ff27b7c51a2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a50225ac8a725f530942f5c04db709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e0f4d1aa6481a944f903437c8e61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674c56f85a517e9dca9e018511e205185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff916d6e6b111f829d5a8e5e9c3dcd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5307ad220281b75d48ad0b4ff627187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba0d5f060d3f1dae69a8c074ee3b9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e4c77cc1310c9275deefbd4d4d9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8fcac6a399f4f0909002c1053081190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d231f65cb3faae7941b4379bf5e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3e9aca2735ce3c1efd9daf461a39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee8782cebab0334e41302f4d05430193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c6bc9659e50ba4feb06597b53add3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041b02cd188e634e30e6a0713ab5e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e4824cf5672b0129633858de1a4d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c8d8aad96c09f460139fb08ed929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac777be4a448a250547b5824b132d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12634efb0b99267fa5d34a45a776e555199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58362a29f1f7112a38fb3a705444f164200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3443ed633f965daa07d3541919f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b944dcc122aff2d7a3e9a5a5fdb94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf40ab1b7163b112c70c6c1f617b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da2e0a479bc6f5b56bb0c7541715d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9835db6f8983d60ea37c03ba2f2689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9677e9d28446547f622b73d5d914c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6c0779ec2a957fa2b25f47d3916fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9749e0a3b0457f499a9f4e756f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e54f095ea98c156bb693e90bd191ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ccf304b68b0f5be527991ecb8349210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd92be1ffb51ebb694d2c3fb02f2064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414acd34e5f782878dca01eb49e26c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce2dbf2b08a3a9cdbcd0b4d7b2730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25b11a31c20c57cbd802a713c3051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172a5120f0c207c8a6bc965e532495215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840642b2cf16df3567a4b644965e8c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0fed65fb784e29c9c42682d4e7308217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01adb1f26a4e54691ce00b1303e79db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8008d542fc5c2200d65a12c2ae98d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032165b56795d2b0e8c28df38e12485220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758d74b642814e4e2586f23bd49749221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdf2693a4315b345aded832255d05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30a1a747c6cba57a8fcf2a8c355b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71897a5dc865c6999a1d1616bbea8d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4733ee837d60a6c484a8074c00d9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c09460c6456da9bf6a5653d107026b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e2ecf584cbc79b1a458b84640b4f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e416fdd56c079b58e93cc6da1ae99e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38fc677e326fa4fd193721ed71fb36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe729b54de8b4bf4561a9b2f1f0136230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ce41e7ae58b14f82d44bd5e42229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6aa05298f0b74dc1a6cea98e6b5b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb75ea119dccf1c00f099488e4aa73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b5f5363ab4ef3726427d2bbb9191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044583ca0a31a0963ce49b36bb35d44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ca2644648e1512507348839e118f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b5058107996770e01a0e56e76275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147fb5de4a6a108db130f458d84417f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dad6151aa84d0cbf5110d914c7ac74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d5f6492080691fa823ad94404709a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da604db600f646a38db8e8978e7f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d8aaeb47e9ca0c2f32329c46b89f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3891930965ac177b72d55233cd069c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d1d9e9823455bc148475e6001eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed96a8a9e6642e87ae94ebb344b50c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0a630e0422200945020117372fb48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b430fdfc75580701f25983f1a0a81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b0fa4555f13d4a4bd06b65ac6ffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7609f952a3d0dc5b6b30627787a8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485334e2002763f18ca84ff2dc379b60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49258555263be252b177c8bc450919f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46c5f13ea109eb38967ce5cd7716bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562e104beed5827302fc696cea06e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d19568833c1db76dc0671461f301a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac748d0f89c9f88e28251deb6ee1e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c66a5021c6a3bc7e2d3969338fb59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d443b98d6f7519b11db1ebd19610f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cdafb05bfbc1ed070dfcb436bec6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9d49b7f4fe6f3d652391127c7b81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48695fefeaf1fc536a22b68094c5fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765162450f6637e66552b9b4b2e5c77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28012e644a875fdab37d0449e5598494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3625b94bff3499b4ea160a2a0799263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d55c6e748e3c8e913c4bc041ac78b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be23e935799a64542a97087a7ab170265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d015629bc494c6f04e2b6f75c3d8a67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5eb0aa4f38a4784a38bece1b69fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21654dbbe887b7e0797f6defd322bae9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca328ae2aa5e3fddc84465664c272e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca881ddc751ac75a5bebdad55521ea1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be1fc0097988881ab84195b168c17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66bf37ea87cac504bbf679ac0f960f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fcf40252f52b33451737fcc06bd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b8e9f7f731909af41d8566223cd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2bcbc569721d4f5b66dc28373049275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e4eeb8e431c8f97dfc53ece4e577276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a3ea41a68efe737649277356a098277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ba7f408f14ccadc867bd7990c471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a92c144a221e87e89f3461bf3eb9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5498738284a91c4f21ac73fd7eb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f92e09fc19d519fd888dc9650025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53968bfc81fdd4f82c430abfedc903282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff156b8979e3a42977a9bbd88d951a84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498c8228a21985a7e78898f9878060284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64866d5ee72eebb7d46b5f6e3400c4cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161eb3d2107b3a36a4490ca6a42905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889daa5a8fee8abdf938c9cda55f2598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2eae48a1641d3312ba5cd8551925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b7feecbe508c272e6c540753dccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd927f59d6ad272aa90394a939d0e1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f7a3234ddcbd96d5949691c764abd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d91674e7f1f9e9e5312fc4f21d036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00205700c7c1e9ce13333ebcdca60fce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8a8c9a7177c45b5b31b517e6dc35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e884aade3f52a8b87e9893395d975295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5570172d630354362bbbc6b28c1588b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c877ec42230f2e773bbe74371f77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c84fdecfe5ca406b8f1608a0e5db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfe24fdbac99a9aa3dc9df9a8ef5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d86ce25688c052389ad8f78a55377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f1874381517acdc9fe339ec7ef3c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf389d4888fd7443238afdd00c61ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e487db1c651a764cc9015760a922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8558b02b8318f5487b5d44f16030c12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c87965b388ca0edc95e394f30bf84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d54d3dafcd3ccb8fe21538ba1aff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467abda71bff8d3e1eef716de6cd9a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8feccdeaf0dac14ae7a08ee484968308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d55354866e3f24a1e90808fc8876309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda009e539b44d8b4d1fbe31b4a1b254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f552cc22593e44d3b304bfe721bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158d82901b3a4ac1cb24bd44e6ca64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1114fc67372db7a8804f03af2725313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcebd1bab7ee88d4eef35573bff8cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387955a6e0fe54d4a9db202a64c5b01a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007a9e65fb5764204deee8d03cd8ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a3d6f577103285ce0506979f6fec2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44179b733db661d7d618978799fc8ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51a52ca581fc80e01bea84a631205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8842c037b9a81ad3bd1871a5c549e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5a37e1a30ac2c0f70ccda37449c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57883db02b17da4be9b903fffea53c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d14ce2c0f12b9d5e52b173de0d09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948b1a1831813aedc6ec6d31738745c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3306e23cb3b111a190b2335fe9da08b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570493f01feed6d3a10df5a7743ca11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086cc258c7a462f000274ad10cc51c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999dadd82959b1e64388f1ceac3645328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30965531d2e723f49253686ca28b15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d397c81203aa8857a96699df3d6472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a4f6b2e635668631fe3adbb8e2633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772e0fb544e4fe866f45c6451417aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00f072329b31332ea233c39d5cf3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc8b0d56b9794683a91d122a7cdec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f74f01670817cb29548ce346ac19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa65cad4171f8196a75c949096291e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943973bc5cc9bb2602035dee4af4fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994936b6722e9a98bc7de3e6cc999d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765351855c3c6796596cf9c2916ce55b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3893e31021c6e72416a59528f68cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ae038d068d49f72b765ff36a1445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d7fd4e4ec4c42c750e6bb287a49e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c7477d3ece90c4cac656b422dfe31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608140542391519fb34febcaee3a0ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa53311bab25efd4484260683f7e75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a5e9c9baa931efaface84b78ff59a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ecb0208fd60985317be2cce0d9a70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f4db8ed025934d4fcea3b4c7c1989348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d6667c2ca109e56b531b352f0dfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436dab692e83e49e2d80516e7c193a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d1c83ef102b0672beb90cddd29f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43ef385b502fcdd83a8d66d4daa9a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d7e8e6fed5e6b669871f1efb6501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4372260db50a95bf747e7d0f7735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754abc13af97d9e1117ccc15107d77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933e846971e721776824d00f18b96b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178951fff3c7b0d73a7a2a42ae6dacf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004d5beedcc829224450428c22e29b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ecc7b23ba50c37939cd0da1a7047359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16f373b80500aac2326fbeddb737a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a00dc51fe5bfd6243667db236381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102791ad19f619616e1606044eb16d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178c7d5188d91c2851513cc6c0504b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410257c5cd1caaccbe8c503ff7092836364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972116fda1f73b33d438d76eeb528a43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae3d3127867483a5859c2ff47930d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c5f8b842532c908647b3b362a5e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6fc8ecb1ea8bfbab3e1702ba8293368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f76842c6232903b09c944ff190a64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463363bf76b9873e95f2ca50ab1fc5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad7ebd3c00c09ded1d573a7a1f5ce2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775525dc8c3243b0873406568320bdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b64fc2e34ed1f517079e3da2ebf72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72621619eaadf9fcbc93e0accbb5860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade4457157c395b4b70ef002c94e9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d76179ae5469d9c8bd4ba132cb89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899922b9661f76349ee883f0ca7aa8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a541896e408672e71c736e2ae2f2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c682fa6a9bfa3fd0c89f6a5f09cce0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1092544ef8091ab47bd7badfdec3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1d60151736a83b41fc0c1e089535381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee065deb7a13cc33c763a72ac5dc6c6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d68e1a56dde8e498f4ab400873cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d47d61ec7b13cc33e77a66ee2967384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f60f4431b4698ae337b39a90d429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d95449a743344860ba126bf580a66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9213ba52f8d23b61ae3b0f9e5a3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67826a699e5f1cf211ed3e39249666e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa642ad385587631078998a082da3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfac161e8d127862261f19237dc124390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61851fd67b16d340fa22477ccd6160b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15bdd7426a6ca45b35b8081049109c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66751fbf54dd917a4b2f293599e6f30f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f821ec66dd8712582d8fdd3b78d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478754226fbf4f7ee465b61427d492395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97cae8992ed6069b4f87efa18b7d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b71a6f0f61f991963a981bc61e5278397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae345b263e2fc465b19c180db1f7c7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf38c6f91fe33ba033f3c10115c39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b3bacb7ac8a87bbcc37d3f0c4d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc31ce0167bb86f022e5fd23b6d1a77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d34d4b05e30d53cc7abb4e686a5a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb1a3342a7e4c3602a8ae539fe2c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ed2b62af51b290fdeb05b2ce67b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1da32a9916d5fff6398ea9eee2ab21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42df941721a1a9f5d8306fd760e9c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d497688e9f5d7ffb2a7f57769c932f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1bb55242f1b5d2ef9a93953c5303a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944929e1747bf14dde9734990da228e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410ac804204be81b4975cfee91beed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45874b7e4a7f3d4d65a0fe947dd80b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1815714815a6e95e7be985817e29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9eb893e2d7c3290612810a1787713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96156f6d12fd3926e97fa216f2e42857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db8b43f9e118985871476d1dcf3eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848208073f6e671b4216c208ce03f13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7244e6c8c5ea144a52700d33f0441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241ee4f182267be35b0dd45fded321418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af0ef20ecf5e44f5c91a32901f5b47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99620232f237b5965f8d7746365bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a2cc8697e130408e786c2b202e022421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669802b7a904f13efc9fe1bf8c11ef1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9ca42dce4d322b6f300b1e1edab2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469b14f924e0151622d25a834aaf642424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ed11e8fe0d879ff2496a0fb37665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd8586139be67e006b6c7ea4df3cd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece52a9b143c305aaee164048de6dbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c99914fc22993290930135fd1b7d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1e84e7b876e7da895072d2868327e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646d2615ff2828b2263a41bf6007f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c4519508ee0db593a381299ca59e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0aa34df8a580ea8b8a7b3a9b5deb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930137046327e7bfc04fc7b4a2e5f0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeed96bc452e5a49f8e74b00c914ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b86253665abd13f1774fd8ade9d1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1016dfcd5537fad8a86055f6558f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f6be8b1eb2b1530ffbca024495cb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3ce2b6fb5a33d442f972b1af9a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d5f43953412b51fb39df37d2fcc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69f3a097d0e4dd2bf1c88874a54b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14642f6ed1387acec0c8766a56b4149441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296a457426b3704db22f614c0e9d9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6ccc527f6f2c35036c4751e0b3e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ee3b525b318c7f4ef1ec933d83e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea31118c6b5d1416014abe172c91f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c78c5adce9692c8267aa8c56209f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682bc3a6ce453c8fb15edb2e61fd76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cb40b21c9bc31ff48faa4284727f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6105bd2d414c6533be98d51f3f632ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1139ce7e3f0e87aac5908d571e022f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f95623e778002e3f3cc98776eb8c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37960d0471c854cceb47bae9404a00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26c582a42ac84f4f5680b86f45eba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd8c7d3c7de818f536710823e6ba16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd8196dccaa9827a673caa5094940c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e490ec79371ce040ec73ae64aaefa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e7b308e56acc46ec85c2a44d288e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9cf01e65ff22309aa09bf65df5c92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a3b2d693353cd381360ea41b0b375459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447cefc772e9bde8e6e94cb0ccc0141460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50ab67e3272485daf76c09e6e5499461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad29444ffb8d776a6a241b89abf06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07471be76a63447361ed7ee3cbaf8cf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6254f8884d84cbaeec3099ee594c0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4c48f2b25a51678019ac94d8b266465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5aa5668c78dfc4de5053c70ecaf3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73791260655dbdd3a895810873ef59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179127ea66cb79196f08edcd6af1d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30daf01af5fa64eab59d1d7dd498f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3f4de9d4f7a23316ad11cfcc5005470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede7ee7e8e0acbadfbbd0d2560fa59e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe065aafbecab0206a8482945221dbfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c566d053e23083e3037dc530c06350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e59617032a470b7d3f4724676538a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41fb92dfa2735c5b66c43e7eaa0c88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf4ab61917fd1a2f9d47262388643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da7bae389bf9826f71cad1d2a830b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f78e69b4e3dac4645f734396a87fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db70ad05568d9838df083af433464d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcbb4bca507dabaac9d9c126569d23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de20338d9ef6fa8dbe715a2909d22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6162e20b124f7e9782a1ae655988a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1978f1c9b9428c0940432f66b9fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d89d75fcd7ec860513b414e8de0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093edd0c6c627c5242484dc65b869e12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319adffc8eae2ee0cbd77112a3c799a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51cb9164d1200b1643ed42c0899d6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732d3b84726c30c50511bdbe2a0a6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53317b1a73311f1c4f93866876db1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3addfe9be3d6995ddd8fbd370d8920490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b115469f46fe6c0c42244e51af2f4cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d287883d7f7c6b55d7202de55093492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ed3eaf667a8cca318d8a95bd7acb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49bf29353630428fddae8f749a1beb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a156315082d5f51ad1e5a4214eb8009495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc3db5dbbbd2a9161c73be9de838c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4d7bcd393307c1060800fc4907ecb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f72c44822ddc8b62349a6a74cb03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd3f69228af0b80545048134a111d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb12dce8afb4c0e13ceeeeb8999eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b79cdd10911728d68ac86e9389d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3261cba5881f6600c81056ec241ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5546efb8beeea4971f95f88a6e0cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a143324871ab131dcbe419e4f01a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788e767bbbb771695bdd0036323dee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fba273817f43ef235d1765a562fe9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1dd88849e65dbfec76c44895757a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1847de95ca379474a0d5baa9843a17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54100b5d09b8365c642e6fabf2f9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf58142399a99bab599a5afec4bfe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e70843d987c25e230d0bac9df3509511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcac18e02038f0c0f1854626609f79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c6fcf5ab199bb57228c79499ceae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacf88be39a3d8c83c529cb50002e21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35921d68e1b2e85cdfd6156f9e963018515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc2b754feab16d8da93b178de2ee3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eba182e37ae48b4d27ba04e6552f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ce3b30915fcb242133fb12defdc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41434c408b68c90817b96d2a88ba5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8f1c2436392bef65491e8447623ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e95e4b013bb93bde6846e793de93a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9960351a7c213e6a999a07f70ae1c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68762d7ce70e63fbf66f3855f5b1d097523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20c611340ce00ff67afa180b474e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82339bdca657d023eaf16ac9bbd752525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458512c26f3d9ab8960a6271ec2e5cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a34e485d2a87b36396fe98fed4091527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f8c11e1c3b5d2e7ae209147729ac7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad9884871859ad1afae35e85e8643c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5e0ded260e73c0c27ba97fd4905a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda7f6323959eb6d37844ba6781072531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34f60f16dfb97c34364b57a077dd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03d63bd7c937fb3bf4423caf0be2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc598e9fbea7ee1eed07ce9e8e1429534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da40ca7727aab917790f5b6b5b25e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648009e805a709a3ef066ec44291b888536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf462efd2d86a4eced0405a7c6b935537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03349d3c3f5907dea043460e369a7788538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6bdb6403b0b3ccda593cfba70719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49cd0549e26222629d5482ff5b27f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bff10c6aac6d943fa32d2c3ceaa38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7232a253651fa99ce74119ffadbc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621f911fac056d45abdea29192ada7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee5381386e9744951984aaeb04b0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69cc252ca47dd025e3bfd6e3f603a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77a72b13da54d14e3129e98cda633546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f37dcfdf82179baa8f9f1dc566af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876607e3188a424780614ac27d9700d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d3e872bcbd0afd32b43c35808cf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453dd5815d5eb4713f253d5ddbe06b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15f2c8c99228777c587788328502f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354930f985e02b54ea2347d09064cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d137addc82cb2d7c629110f7244b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db1bc315797597044bafb5e9652c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434ed2abc824ebb757520e5bd54e63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8efc3ce8cd046e0763728020157a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef02b8a813da75a982bd1a6a699a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946b545201581c5dfc9a8421c21d65c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca0b568d78d7a3b4164438d87b177559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e6bbbc6d10d0cabe53ab71a1a1d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81bdd1c0f4c0eabb00eb3be56482a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b21f1a17fbe6d7d39d1da850cea2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f23569bce1b26ad3e794e52abf8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43b0a084b8417d2452c3fc429fe43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894e645f9814c59ce5318b4a649a26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608259e0dce025372c3801fec01a65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78453577065675802869c3ed176cbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a792ac6a132095531e6c451ea2c35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff5843448d3191f9e2bd4837f47e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a8c4338edf94a793456b2d5ba3f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829e58b81fac25333b98099fd594f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620c5aa192f748da3b6076d5f76092572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5941b2959e2d417325ef034e0c452a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db91effb68a25b83a9d5b903c20f7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f155872c2676ea828d2ea7065cf54f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde6f3e211ad54bc1e8e3e6fb4728e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9817d815fc99a1713ecba1f6009487577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca94f8273cb8969eb57e2b3065bad6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cc985a279ade5af6ae942d6286977579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a628594c007b24105fbe757dda9b13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de84dfd5769fb4efbcb194527d49c67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984258e79799b939b7ae6a99130fb3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850f39c9135065b528dbe1a5e241a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557975d55c8a1c74e99b20ab0cbdbf8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69345468497507cab5af430a1d223585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2123905e2ad0e590acfdda3463d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b9b9468f5cdd2a1ee0fa83911c73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3cb3e5507840e88dd869304c86f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6f9e979a9076ef0960c0cb9bdddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165eb4a536fa214a6c3b2b627884c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429abf641295265f381f0311987a4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0dd37b540808ea0034bca4919bbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807648944352fb1a9fbaa3445d203a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec2a2d72dda521e4ec07a4553d227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d09e62d69438238d318230898f96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce772a20ccf8a44bc54e58777ac6d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d22ae14cbc1d301d00eb388d15086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba416efbe894b8c0d8c17faefad453c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912885c1fe2a7a13c89f66b4007d85d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd2bb9166c85f026d212f8d16144e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faafc4d03a1b07991d82cd14edf524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123a212a16fbd935982b40bd01d03b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb4f01006c4d277d1a6249869f7367603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8af4fe2bf81c99a3e9278aaf583961604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70219a254756fe1c4e6a75c64662991605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae74c2ff9b430e88a6d8edffadd81ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f8e17f4428fd9a648daad48f6fd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc72e1f294cb26a60899aa5abf7811608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798b6b1d925c483f59d46fa7f6895d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf2ffa4b3063f90f04602c2959f09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193409caec50c0d3459233434a3ac07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70c3f05c94fa30d32d8dd1e1d2bc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59edb3ba9ec4079d7db580a6e5c56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4e59551bc5641ef639f422610b4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002bc1d491714233e5f53cc89abc4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2a4464d69f19398a95c90ee1c58c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff28f7d852102633b363c48dbf441a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9383c5bd5bf1f1662d751acd4738c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6687550580b1410d6b6087b86097f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4776491c0968c7775c7a33132d8b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe0fcbb9754c590dbc8a567e8e8dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36bdda0101605df9f3936d2595e1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ecfeee7441dc5ce5b46a6fab34c35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b1b5e5087e4400f89b2dcf21792b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658980a11a18d9be013f6f0a19a381625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf99b5b98c0ccef09767ac7454f52cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff5646e4837d7e72ea170e21c17eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841139e8f60776dc5adc7adeecfa546628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180775c6081153678af0463fd6e580fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0c4b7db0f0c794ccf4eeebcbc5a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a179f42dbbc96ba2a45bb6a02a743631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bafb5ac87c5cb39db5674c8ea9bff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49054653a6f49eb883f43d6e6fef04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f2c5c41e6e30b710c40b80e85b4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda82504be9682e988bdee730edb500635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a537fbc906f63082b8f9f5c8bb64c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b04789af4d350ce222a3264f2d900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd592557e2effadeca6bebf9f1bb212638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15407aac5eeacb30c41b3af71ecdad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f81187fc886f3714df2252c62dba7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4a694297be3c1fd32e2ee34a98e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ab6f5ef263836230fb4e437e34ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6672cf4223c5a7b4000b9e501f140643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ea917fe03903ffe09ae73d4dd34f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5dfbf27ec68ab0b1bc42d46ea0f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c05ee1fd57cf1ca3f5ea6d5f56dc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df6df3e2389632d3aa934f6b292e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a2839e0168950612434a7de66379648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151de65948ff1539b77d48d322fffa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36706aca45c97b87f325b006366a275650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6412fa6af302a048941c330bca3ed1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b865a37ce07c418b053d7b25a63cd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c929181e4f4d9da1be58e3e919fbbba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194657d6695b73c1dfaf239a537e227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196f8311f999e41f1f47945a4e8af1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401bd3e97571c51821e0c470f6618a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098959c62db6d0241365bd2dce15ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f8df7a1ad95e9a4e38b749579bace658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1898b04b95f53fa56ee4fb9f6eaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c36fd0c5de0c2ef6b7e7c7737781a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690a2def45d236d4dfa1c566006195661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d13972e6cee24f9a59eba4332632d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95073fd900ddb68abe66d38f409c2c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d00323d8352c616f4c02a6d2b9678664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cbb6481a5f6dba166bff9052e2244665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32abd17690a892f026f61b6c0f02da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edfc88edd2d1744bcf5a3da57bd208667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6d6bc5424bd9cb42420cdac8eeaf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ed969c6a353974ef0b8510e9fb9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c50dad249c4d6c39b9ccac4c6611e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b59cd23005c65ea1ea95478125ea1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c05d75bfac8df1b1aa61501a8348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5154b2a9a7137a8845da53aa223c98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db7ac1109b95c1da66eb7e5fff272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c59bfd23ad1f609768e1ed3906188675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cfe82e9b6efc344c41e116e36564a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d70043bb14ead5edad4459eefbbfc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3fcc86cc986d84e372610a2651df3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b957eb96efdd814fc73f2e9033116679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713d1f6c0a0a4246f5750aec2d5625680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558483d93378fa4044a0a2d1d282237d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d821e48adc5e6dc2a994f50e46144682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d36fb521d275a6af32f57cf671e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdf503debaa8c3de4042398d86d43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd32488c36a0de867a4bbfb2b14ac6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627fe7e7d78788c4693a68dd65cebb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb00ee7c88db422d58557bc766a419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f3e66fe3fcfd7ae5cc79f3dbc62d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e43e6e122106d8d8a86ef79bc152d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285351094f270234fe8f0e433e3bae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a987990c850deacd88703da14911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4852641c32705710d6d298c4ead5de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaadaf3f73afbddf6122888d345325f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292d2cf06efbc457f16918ad3713ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695169c8d08b4019d13bb58fb7824e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c83a24317741ba2bf4a95711b3b0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b6d888118b682df69f4a6f2ed2d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ece1ef95a53999f4230d622c3cad2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b6f8be80c3922659518d0f6e0082699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a69c7207d9d03524c6c009567da40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b023690f0f22e45daccaebae81c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14af581417c89871503b9d94a587205702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f76ae862508e55889f97b8e089321703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533d82a5f46ba2c6151b06297f50d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8b776c9ed380a477d49cf84da36e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085575c7cdf998e76080471648bde5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994bfb74e478166ef538ef9baaa2301707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2601abfacf6cc0a77e29d440f3405708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fd16cc174b507d1315750e1a01454709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d761238bf0bcfcb3d99fd6a6f2f287710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198210e6eee843640f22f06fc400f2d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b739baf1552157a8787f5f3b72c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b40a46f2cd13081dd1ec950aec65b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d9c357dd081e9f6d8eb6294ad405714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52639d13d81e934ae8f730d73b07a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70b0a80e21fe21dcce298653cb109716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6738dd7689dab957e199c8bb70273717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40049253f5de0ee9b680ca783abee7a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eafed74b3d1bdd3484535a57e267f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57ecc6ef5a6879b6102df043320a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135dfd31f9199bcee6038a3aaace72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e656632a6b8e36974ed678e270fdd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e86288bd0e9c0cdefde33ebabc3495723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88fae0412e95a18e175774989970c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7549dcf830ad0b960793811b87803725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a3dff6967e00cc72d28e4851acf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed7724a05975d762ea22f085876633727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e99abc986d861904815b2f962b758728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591b78756c877eb719014070cb297b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd765f60af251f10feb751d7f4ffb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840e313780f70a6f59ecc37f3d2802731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b25406d3af2841a6777e2c60507b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba7ca621019d67569f72ea7452856733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af569a7524f7fc38eca7dbf9c87bc296734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6b10c6b30c18e542f29f35392ac5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a378bd6766ecfa4c0e5404cac45e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734c14dbf51bd31de10c568a693496a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f1b3aa8676c9756107a1dc96b55d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5161b0685e9a75bd69dc7d406c3e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e4711d959db08805ecf42d5ce1db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2966901c4164654a265dab066241e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1a64937e4b4fa96fa5d3f3042cc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edfcbee8623c5517f47102faf3f6db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cba2009b0e8f22415e3d2bc58fda7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bd921e9d69c07c81d702bb16828c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7f426176f5f5c2a5d4edf6d54990a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5f6867bac31d96f6cc9f9fbbcdc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910b1c65e9c93407759f50132ca0d77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b525263d2e1004ccba6434894a93c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b777c7d135c62754dda65e67379408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3129a83a3551165c53862e6176c60d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e6caaa2ab6934e25d2cd79da248f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e784181fb650ebb6332666ff51c54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d31f51aa0c6e545495e5a160f244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb770b00be8265ccd097fb9e1d0e04c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7dedaaddf04ce4977a934ad0b4e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fddce0750b8a642823d98213609cb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29707f8946baafc23d57b32844b2176758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10623e49ae65b1d322c394fb39ab09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a59c7871a61c5efb8a5b192dbb45c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a731e933fbdbe5784762c50b1c50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c3f07ef41307289e9b5322f811e1a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d13cf49d81266ff585c1c0ee3770763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62eb880f069cecdd70f6095e0b7507764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5becfd02fb6e2d312c612050dcc1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68965a935db5d598920052187431ad6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afc806ef5956b6d66f10ceb64c5ca4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048bee1e2f457ba78f2530625696560768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75711945284bce41a8a9b16b097d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd01256ceb7f8d01567ed380762b7b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411dd5e621da2adadbf0d5eb87efe93771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514510cd8dceef28bb32d27164d63b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75781b726286c00a6698e819067d9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b5bdcbc1b6e04fb1745386d1a662774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df735795821539fd872f83a3acfe16775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329caec3c03b6e1826b4009100dd274776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da1168f5b9c26ecb433d4ed93d278777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216727857c1355b9dbdad52acfd4b98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eabde1f6812e4d584d1159d81d885779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299c806b733563c45feed6a162116b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc48e3db59aa1b0a004e17beaf8f3a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4805560395cd30043d173ab0f0172782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bac9b86278049f5dde6aa20bef82f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e86ef7b13984261002a644b41ec08784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db88f6190ce31f6b264d639cd5ec8a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c213f740b8f80470ae38c7f3b8e758786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996f05450b6260c229a6a615b03cc2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5d314cfa94aec0ce4cabf57a57ba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026733f20792dd0d131966cb77ba68d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc4038ed1903e12becdb5f9578339790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728a987aff82a4586564c0da13e590791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ccbe0985145450ed3b35f1833355792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673854cc7de369f4fb8d60ee82cbc9d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e9001cce400a27cda4492f242b99f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a081a790e7acaa6cf64483b004089795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa982764a350c0439758aec5f56bbe1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df0045a70463ee2111dcedad013476797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead77da17c7b5016aaabcb303bdd2a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ccf2627473df8172e4259754b70d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d73e1ef257f2667e934416457a5dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06de91300753aa26c1b8bd03306bd1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d03a7b096912074d9a6ae6f01e3d8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681057cdab017954b3c69eaa93bb11803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7d5c835590812287017da7850065804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b143d8742b5a1cae922737982d769805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f84525c658dbceccc0aa659ee8b38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001dbadfb43af655e61b329651fb97c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1286d9244a45efbdeaf69e325098639808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125e2a71094bd76292d6e00bee103c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a524bead32e31fa2c8c5466e88b0bc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135482ff4bec57b4e0c1e72f6de04c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424aa409cf1b74b51426600995fa708812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a6f71c2b49a0015cb26a5add373a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd4e05b1f6b45029481393b8d8266814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d81947ef37e48f297ef172a16127815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6abf064cd904a9ed471da81c97385816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bed4ef5226032525ae9681678be9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd62180dfe9cda519fd0403a22ad4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b4c2cc00150a00dc0ef1d6ec7503819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52a1653790c77725517849fb4ec6b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49dac84cdbba87a1e97a4401e9b234821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba6538f7a9cd3263b8acfdf17dacf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550491876f9cc11f3aa66d41203e5b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8beea0b50fd88c15615cbd84aa0cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e574723571a28bebb23cd39d335f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c2c38c31da5cfc4ea885e128ec0d2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b7e44187ec168ba6e035f268ab36827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab5ea9b3881a5a508e42765f5216ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe79e5e90a2e85581d8ecaa1a42fb0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e761d462ddea766d7e2e2d323bc1207830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9385a4dbadd6c905d94b0d041d043b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696307ed34f18f80787e6707d758cba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c54b3e2d8cd7076037c2c948c3305833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b5393144d238cedd38ba2c21c52e7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33d702ef9a32cf9cb0d77a0584123835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f65d5d503d227eda61ab165dd92d0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28456d497fa9353d8ad25446b89bfaa3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd26e5bf03f9f6c00fcba68e2e4cc62838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220704befb826d1f82957a4b07994567839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c06e97c2ddca385673fcfb29ea1226840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367092af06c3b10d4fc62fd1d203f4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f73755ab474e363fe0d1eb20cfe72842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286d6b47a8f6d38c4124cf601fc453843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ff3f1f1a6137d2cefb08da92ef98844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96e1af2f12b051309b3b7df83724d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0ac49c9f476830dfebd29d00365c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d342a9e20dd8c7ad4cb4e03cd8766847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316477e859c96bdc7e3716b1773c12d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f33b28bcc21f782e7b56e6a9b9f23849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2991e6146594a7e86ebeb324febaa9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ed3dea8e6d81fefc1ef25965d443851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de931db737ef73aac9b27bc31ec5ba2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa245583102ae6ddeffbac2a12f08acc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c26e3ae5e5ec70af535a77ec44685854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e2a0956abd87f4f9725e0ffff1fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d21063410f5a920e202bbeab17dba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c940ad2c68f891e1b60f08bff75923857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711476c69fb283feb2f782f06bda60c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71decb220e6f043e583a14e8e1d1b4be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0233c9c029cf9db39e91355ce351b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e635e7c325579da4ac58cd314dffd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2665201e0f45834b71aa5fd03f808862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e27c8f9f59924130225a426f5226f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a4a6d78cd1461050a2ee1ab80988864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c308033bc0596474ae885b39de79c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed3f06011a387c02989f2cec3282e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038b250b6e8ed0033194fbc13b718d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d831e971bb308e04938b1c6e493173868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c08120283735c7c1c42ec16ea695869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a56123513142f438d90555c75e82870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb82297b47e9b724ba45a2bae8be6b5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180035568415aa7d81b65989956c36872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4ecdd6e285f99fdff809af3f79b7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f30e0bddc3d6d3767d7d4cd2ceb8a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b8e0618f4d10c7a7d51d147e1588875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f23f911ffb1be161651fea7d17b6b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea9ae8087ae37e8e184477a4e86994877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5174510fdbbfcb7f999d20ea1a840a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5091fd07458f2491baf0e83022fefe3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9d246f3db56cc13f167d81bf4f52880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf15cc8f60586b5b77f73d82dfa2f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf031d7930b7fdc6f64c313ab7a577882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de293e25f096536ee5fd67f89f5d458883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de097621ef3d66cbedbe2da0f137e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17305927aae8b964be90405237bc200885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec5264ea088109957c17678cadfd3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edeedd38ff9ca244dfca96fbc1db48887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b2b646231c56474463454c03a1838888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaadad51f0cc2e354a2d0c769c552d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d0e87786f65a3700cbabc7bba853890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ab65c9f7ed7ab2e6778174abbeb3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0349cce9f050462e2adfdac3e99eb2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f395e3df5eaa85efe756138804bc94893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741f362804f5662584dba02598de91894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0dddaaad761f0a0b1f70d32b062e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e8df5f506aadcc68c148bf2cd527896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829ef7ddef47ee7e57e628091ea164a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ea0effc239013784cb2e319f1795e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeacd6608f2ecaa811fae36c51f368899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45226c9cc19ea8bf29ee64da6a1d69dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76076e95bf16a227179c80a7f6e9f100901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c7fd9e335ffacb74a46dc5a7d833902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd98e3aa51098f3ea3473c1712536903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542cfcc8ee84a0cecb9bfd2b931ff75904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c446b93507f0c1c9463fb547b2ed47905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b660b16750667dd19e525db95d22b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee564f30fb94a608600dc0ef63980e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e10c10b07a8bfcb2b083ac8a35d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46546471878a2072d3462e5a7e127909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084a553fe68756bd687e3b54693f16910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e84fb22e7e600fdfd0a5ea8b2dee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c5a2d0e6625c9f7f10762560fe73912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65fe29a5ae71cefddb1150f900997913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20d50aeeee7f5323b09345d6b68df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bd7e229b840dceecece65f05fc7b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796cf50805d538628b945b8b3f45e71916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab01dd8bb348121819aaf9c542a20917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fddee152865191620cc8d56ab87e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d578736bd0c9dc921b2ac434843a62b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde495716d13542103aed8b200372e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9540c0a9c045bd0ac3fe3975ce07d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d128d266d4d02c72ef500a632940922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f9b05d2e7478bce8bd402c05cddc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a89a982402b31f629acd058f768d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e6eb555d1c92ef1db451d4fc3027b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f2c69c563f89bd576111ea985910e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c323b4ac79f73be1e8a9826ec44ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bc1e79cd53333e91232a5ff6073a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6aa8e561c3338ec74603bdc032ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf55ec254acd1e7f6cc2ad10297f3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16941028d110275e2718d146e0520c5e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd242f7328cd1d70de8387ea6ec3bf9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecbc9328bf625af2debe6c1e4babf7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e42b4f70d2c55e20f5e8c835fb4c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d7a1321d92da6f208babdd8a9940f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370ecd03ba083d8e0a5f4a1a1bdd69936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b200b886cc2cc806dfc3b4b62224937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf1889b1d50a0bf254125ef89b4ee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e311055f303fb084ff77985027b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d760d9939920aae59b35f5d9250da940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89598a678e8ac95ad2a0b11acf005a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07496f2e6f5682e15533df4f686a25d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb430314c7ceb4a02c84f9cc19c64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3dd4be8893b3ec850997e2652486944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194434786f9767617faed1d3d6a0f2c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dda30278359db670349c06952ae2a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14073849b78d7afd3c7546a4dfef1580947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2589d2743a380b55ec913fad8a78948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e60ac79b0326e63d28a96a988596c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa1c3cca97c0df261b6a083ec7c07950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f379c67c47f1eb9b16c973e5da1dd4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6870fd5d8d100442be9b2e27c7f7e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8436305be3198b26cb90b326588e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fbc29449162edb32d6faff09b0da954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b04205918bbf43cff6c2a43a1529955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31364e8260b10ca7c85f54346c04d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d13d504fc7b2bcb3902f845826cd08957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959b695cc02ddd452585451938abbc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4b987b863330cdee39fa96075226959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd295b499d0ede5701aa07d239ef8d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ca5d0f35159e94e5b4117a05a0682961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2d296a5a72927926e43d5313e898e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491db07088c975b5fa6a1d68cb4976a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c63d971c053abd6dadf7a338585b2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03c894a5752a49a0c7c0f18df0de7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300a2ced69bd2b3be5defe12d888e1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe92787366c72234c588481abbe19d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a392917b783a1181c7c88a799d9a5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bb8cefd9231307f2d7128dc86f39969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3689382002cf0c56ba3e0baee9fac6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a78f7ef9f9b87a70890887148328d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dfd094b46366b694b4e3545d322d8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302c4105d34c36f779e11405b4ab7b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb8bed1a6cefdaab19ba1b08a2ba7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a261dd4e021e6cf1bbdb3557ff337b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8ad9eda73b29f29279fa690af693976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d14a1b79a7c3d8dd708e2ad5814ba977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc2041e86f105874d82187e02a8aa978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d240e18412c51f4f8f3c29e74b07979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aae554409962a787d367b43008f71980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea39d3548314e3e6acc2976e38a26981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db72aac93eb38da67920a6d2f2f2e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a7e847343fe8b06762191a3ad903983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dce9ad9d0e957adb9bce82fe92fec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ba83b65545f67258bd8de4a2f2e5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcea95fe0683524a094d289d1f932b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2541bcfabc036527a8b7d86056ee987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e919b32a05f7658a7ac88d8bbdb9ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91f1baf3a0c615cf3170691874884989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06461bccae98aed136d7c09f3e832527990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7bbc2c8ba053a64984abe89c1d67991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c67ac90c94fadb0c60658397e01e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91645f743a389a0dc4b62aa4357b5e62993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b32baff53d6674522e17e73f12aa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4372a095a9c50fb18a8cb2859ae58995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb40eec91c90ac6a24e73fdbf6b5b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae0d74062a52611b3f49854f01f91997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531faf7d025a9c51c8a3629668e15e6998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdaf610d515034f2107d9d53f6ab671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e68018fc6bb0261b72478b37df7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b98a5a82a4dcf9ec255594f7c24403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e86a96c8760da930ba37709f68564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e61f0b1e88ff329f5f86f71364ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a16b4ceecf399b6a992c8cd7355306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b63f6a0140b8063ea24d262cde8fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00d1ec1e7fd271188e9f13ccc71b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd66f35d7a250214f2369531d06e9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be4d863baedde70f79e8206dd13d7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72237c0f9c55ffa2729384c9f0a1216e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122852bb5fa015e84d53fd49a2367da312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac77a3aec5456658a9412e83a3fda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f332a0242374d5e23df0af882a1125214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce79c7e1dad6a223a999024f8521d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864a1208933b30cf2b3eda791f78e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ecaca9752e80b388faa607b0f729717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc8a83c4e61f81f4c2d53559103f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b131a1efe075ef604c8b8d6de72e32b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c69b3cb2a21c4ebff212a6eeb31c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25bc5731daf1531463f96121f9cf4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5043d2f1e49a436d232c7f97c7ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d162537e5a578821d9dc5f075323e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ded429250e0d9bbefd3f6aec867024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3242374d34c45c556717e406a9f2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5202f0fd8606189e6be1eebc761a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d697d4ce3fb4f33831ee35db451e2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400aff864c93db544b6346dd0dac9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5af2d6ecf9e24edd32341fb2807329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb198d58b4c560d35f8ff12ca2280130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53962265b30eacf4e19b7a251114406b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0da1f06b8cee880065cb01eb98dea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a3bf5bd45b3601113da8648cf95b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5b11b8223a862f5cf62f6d0da5be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166cb25e22afca8a5ca5564967ae2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ac38bb5166cd9a2677b10e2fdb53f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419baa73182116bab382f5934c8e16f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c80933e0a06f9f6dda2c0bb4076438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f705c5c4318aeb571725e373c75939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5078e33cf65048b4c8e8f796f666140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2f938dfcbc74540f65705454205041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cca536a204adaba953b0d754ab4da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415a5064cd8bfde312417f0e2f573c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6ceb51ac96c89c6d7a1701509cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbad811dcb5ba0b951d27a452d7c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2227d6d3cab2fa9dd1f231ce274546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99413618fc7f31de46e8c92933296c7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22feba331a203e0430e033e1a2b6d0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ebb0aa89b1d5d966739fc4c2db0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a3b8d9243d460dc1f29b27c4196e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf63fdb833360d50a1188a819f189151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b908358432c2cce0dcbb54f06186daa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9afaf8fed78e9d1d5f2c4b4dff7da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822614ba07732eae0e6ac9a922b1fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2437b3202f6ec4f3bb385e071e70655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935113fa014909e71c14923688af20556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6dae062201c22d351dfda679e18057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82e4969a29fec555283fcde6aa07e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a9288e0eaaf3a18a488b81546873959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7010a58bfc7efb3aeddf7add9966460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96439b001f8e8eabce6d305181409d5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709af026428c405e96ccd2ca3a21c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405657a308482ac1f2f9c468259be4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a8010f8b4666d3174a556622d63164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644f87e2ff930688d8a8bde036f74065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26898bbe550a2f0a6cda1f31b863dbf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040587082c488a2d15ed48be185c6a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f610251b5b6d536221a91dd53436168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb7350427dd82e48d68ce412b063e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b4dae783adab7f064d651dede574670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c70bf6dc27790bcf40c60b43da71d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da85227d7ad83ae3e7ab701fd82c7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1e328322457393bc2770761abfe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264612f4b17746f7329c3f69769bd7ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4d17d6bfdc6613299ebfe26feecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140bdeff9ce611eb90c67543d724d0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d80644e343ed2faa88c9d088117d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bbda44dbaee7d25eadfa9f060988578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75283ee5112fa73d4fe157a047b1842f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5f4d38c6cfc3e4a30dcde01c0eb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34cb93e9935755977db45714382c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a7b5d8184e2e6d81fb195c563f6dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7edfb16daa59c4c01a698eefee94d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c93cf1d6fd0265e3fe4f97229af6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ba756f37f6f63f5e07fbbd67bf9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f4a39356a3442adf78256ce34a0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a0d75d0a8d3842db08bd45067844b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7a36952ede3f6f48b8cedaf8bb7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed787183fb17015d256fb19686eca8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad55353af4f402e393c2996e3c60c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b967a4f17750ba86df0db7e82d6b0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0fb49b7a3c983771a2600641a78fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6f98be556a2006e9fc54fa3cfd94993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559de8799256c022d8d1a354f75aca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63daca6fed7d6c9c69c0cc033c78b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235939a8fed2de233f46770843b6b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4970d04c921297e6d392c0ad9667c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2d764519d1d731247a9e6371872998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772355868aeb27d83ed06dd924ac1d4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c189239e8bff9df81113eb64c2b464100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c0a59e76ab88ff172a1d96a37738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050da6638558f290ddd76d78427757e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041d75e98a6551cbda41631834e7f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056c633fbc37660841c7c846fceee0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4324aed3fb6feb3b26cfe7a4349c8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea233b971008f03bfd1a6208e590facc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e5fa9f0a14e9ecfed2c613d5ed876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed4aab956ee582fae22bef4594c00e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba38b98efb4d4d5e8a9323456256b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad511e22664687051f2524d9bcab32f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f2a441e6732bbae2bf10de312903a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e78bc280ed174e6467a0810ffd0c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c7ed4aee8639bd0153de9035fa40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448ff9349bc529d5f4b67c7915179b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea593cb14955710572b80035d63736f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea037e2cb20d48ed1da457417261dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8fb864e0fc976b6b5622873a59e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398f0bec93ed32d430243ce6cb5b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5026d8a6129ef54b15da59f943e74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951db491698c16a948e7422fd172df5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e64f7ee67e55f763e7e917de45ab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56103201af495db78d6a3953876386122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b97cee29465ca3a09ebb8c61ca86c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd7ddb58a37b62936ae87c91ed1f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e05221f6741a45c54f9d0c1abb294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b7ef0633c9369d2f27fb030981a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47919d42173646cf5b4ea1461a040fbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e17df0be85a1011df2ec2c53b8f23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb4567ea5c2af507b6708c5b32d4dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4d818610cace2f0f8759373dc644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24379c31ba818740cc9977da8d1f913131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f6b5ea7a364f3fb11f59b8828783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0f96f026a05820d48ef4792679d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401f55bdb3f24fe8fb1b0662f8edf94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a687d54d09dd8f084cc47a57a3cfd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f96290bd74df9ce788cf72ec5f291136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ad77151539d943a258f4d32ef810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d3bcc3e2f1e157a8a0d3a9268d85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b3ae6c582c2c03b93f7a77a4fb6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b0701345cb08a5f66b569c8046cfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47b14b6ed67083ea82600a3faffb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013268ff3b991d43a4a0d60aff0894f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38214ea8416ec356cae281ea3d43ecd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf8a346e400ae9da208fa286cea6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f268bbec20f3dcfa71cd6c8c54891e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bec901c679c826842740d3dcd97b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccc26946f0f5e0156b79369f228a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7e00fbb8598338640d318a11a8a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106783104c68a4aa67c0eaad5a9561149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44587f3291eff2fb019f24843994ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa529e5fbe11f283c9d902bd9a3aaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8264aad6d1d431f373d35db47230e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ea19c2cb4bad0ba9fec80ce961ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22773ea3b74af5dca781a7be551640e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361321df77328e7714e3902fc50649155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288ba52dce5bed9b1d0df987df55e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9f54451ba647692e60daf163136c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5428f2e93ea7c25250ae023d0577158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff53bc6be93b37dc7f3079dce337a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6972c7532fa4e3583840029d181103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d55dbb764279ee3ced8de3a4cfeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b692158b48a5623c727e6b4108574c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5233efda948dee7f221a5f8aa6a47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91fd126eeaef05735bc5170b55e364164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631cd3aee89cfc8b6612d610bbb594165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1439821e0ecb78c4e1c54ac1cc0d62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d88942e881ca8c6050451b2eae319167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2979a7c9f9f8d8bda9a831afc08b73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db9302db73df89cef34aec3f5a139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7189bf4e2b6aafeb9ec4d129593acb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493745c66bc32e39173270c15f0f8b46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d6f2e35fcd35c7a29bd8e062df820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856ffe55cc1036ccc0607a33b3f656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc490f448aea2d16c5a6218df8286b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b57a41f0b771c8f2e1b5a3563b4fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6635292d3debc3bf973ab499da9597176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f6b8c187546cd8ccfdef6e8910e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54797eb6f37889a7784816591f9390bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf891e9a605a9eaa509ce4bfcc400720179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a68575d6c9a368d0716f354d7355180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b1b323c7b289dd60ab617fa5ff506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd7682e6915a58c048be1cd2f5313d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d973984a0f322efe3103b9dc29a99f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6328dba3617617d40f4b94b12ceba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0503ab96fa4d75e8efeaebbeb08d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0c0295d538a63f315209b4cad4ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b35b47a5d3cf6451309ee0d813a9cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02d5e87c252b8e33211eb6c529eec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536bb24e1481d0d74ab742d0a946c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e32ba132744f6ec439602f329422e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24422bf96ac881d3bece1480dc3c2c9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5dd0b14679c064e6fee169b647e56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897fd0cdc9bffb2424ce1e813dfceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218cabbe770d8aa3ad6e27b6a701a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e178bb2154a3b175e895ff53c7cb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea4f841220821c999680b3748509f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded8b24ff7fdce13e0282d0a7efa69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bb395b6360e16570b0606e07093ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbfd462af20f8573a0b2f69f61297e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc032eba382ea5e050c6ca835ff77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79536ab1ab14e9f130f5eb3177639e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050443f7defaf1719f7f43c3c4c850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0958bdfa69c23863afa6fbc63be78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d4117d1fa211b17584f6709d59339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d42f187ec3104508a9aee8b1f0445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b422a3e0117412e8f9f19063cde5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa206779799038ddf47d1a79e1dde2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caef9d166ec35ef8c1e8579fa26479208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0a62b1126b4e3e9774c764857181209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a00f818d9826afc991b3b610eb57b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784e2214e859bccbace0b5d723ea5f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ece346ec00c2bcae387f670566e008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404b52ae726676b2b725d14e339f9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095c68273b52a655406b4405a376f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e6e901a7977d6a86b39cd73acfc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d3a0f6b7f223e05b89fb9078f6fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447d305c69c4fef86978cd300328a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72030d989289c404a14d1236d0f3a51d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029784011b1366d642af593c676c54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5c5bdf23418f02a09afb92d0bd39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b48f2a87fe6352b53dc127ef10f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6afa3683f756822c5788d9d995e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425304566de3e3301e15a819f8ebd821223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ff4bc8a71a622ff1e467281b30bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc9306f555f04bdb800226cbf38bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43538429f486ffec75268d428d32fd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbeddadcb8760aeb002339bfedfb3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683daba0a238f996e1beeb44ace52c70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9bea3e8b325f2a519cd7c4ff8a883229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b9fa35f91626703f28cafd99ca04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ab27a5b38ed43df2e895bc5802fb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254bd96ed4fcc28448bcfeec9217cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef1bcd00362bfd811d901f4b813fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254ecec7fe038fc84d85b90b7b7a6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c669385dee4b6ae029bc8ee90361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030bb719d6b6b3453678eec0c48a84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca894c244b2d4d1e970f75580f8b73bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb75b49563a2b90141874dc6156dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05d8fc32a0cc22363e806bd3566897239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f10a4f035ab2808cb060e84000d6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa7d07e7c790f5b02717f079520e36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ebe394d2a3ebcf10c9ca27b6f268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7939009c031f121b2a90892b11a0cb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720b78d0797e0ecc6adb9b8b8374be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef48df72c91c3a04bc621b2477b9dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d402d16cb978a77c4b6986daf2754d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870561930912dc31ef2153c62ed0ec68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b10700d3da1117d4bec8f6a2ecc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200068bc59934920b8784d887783f95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397b7af3e54b3b40086b0b035b93cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff0862990c5ca4745d72ff183721e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc88d62c4b83a5b66b6cbddee2ef1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d22ddb1113504cf79b861613fd2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1809a874b43fcf817e969c931ec38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e9383b79bc1b7e0e33509fb2d62f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba00d72433a43b694780f24ca00238256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8fe7af82c98aa8e08ab60156361a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d83ba83877debef3ed5a5ba9f6122258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced3d6f51582ce27f446fe493d725fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0985b4f05bf420e8429b55a390952f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5778e0d8743e4aa425de16228b45d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789fe950a1d2f6cebe944de846cba3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12952531f4c8dedc41c1422e9bcd11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7ce19e03e625b01727d07bcff999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d3cc75fb71ed05d216c42d7e761b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a40ac9fe6ad60f2670bfac3c5ded4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13200fe97613f1c9cba558385af04777267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da0b506c1f9656424410c7e182248268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a27ad6e74737232518fc707dd0582269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d6e207eb5e67666fee48780295305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96680950e84ec601bd9911a7e1d634c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e41b0fdd08586245f5c6b42701f4a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05636c9bb86d6889289ed6424181de2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f88a364a5517d7befc8cf3491ee6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d167630b823ed70259636845de9e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9165f92d589c79328efbd6a24644a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61d1e8b9eddf387d38b9080ab7bdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ec5d4bc95e0e5de7d281512dc327278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ca3f43b9d9a65b563d5fedcc9516279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb68f39b912fcf5e1dd381f6759314280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07ec1bfc4e99ea2a17109ce99b40af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea890f2b621778ec057c10af95c30be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c060415ca6c20975410c1928f9ecf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a478a41523b1730f1498599ef61316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6851e24366eba994d56ac2000af3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc389c5813407e169c857cb63ea89d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65ba671e9c44d86b983125534f98c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1233e3c916a9b1077d283aab96f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824b034a9fa24609dffd38151f9d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdecb74322cc9cc70de530bd57cc38a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac7bda1dc4d590147a4c1b7b7d02e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7f11b4318502efb4d3288f5783e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103ddabaa3fe68315d4cdb0bd48d27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379de0540f14074b9143bac3865264294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66124e2020d8291f8aefc3802da22b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f080befaa8db1cb478993a1313501296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0839c4041138d9fb8d5ab77490b5c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d04360e29e3ecf98ad889a3976d83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d93816b42e730fc4de797ce0a06c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639488153ce73778c972ca5c8b6778b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19234547987a264561396abe8abe63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967726e2510e860807838ac40b1395c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16a801972f41935744dd5f86f4f1f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a8bcfa4f7db0c6ac6478015c2ba7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6d2bcf860203c24877adcee3d77d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1e2c16acd1dfaf51302db3e3b3b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75ea528e7e729937c00561dcf7d07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88189823fcc64b3c3dc4a1b1986bae0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f9b35b90c78ff1beaef1a516efd3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b0ab3881f8608b20cce5b63287539310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515db1524ef268e97dd8a608cc42b8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217a6e76a6420df7fb3091f2458089b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce788d206210cdea2d725be7f263d2cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067de9813bfab466549e0abc543c49a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974755466fa995be8fdd101348de1fa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1fc6403f77435cb41ce90312919f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7c4d8c92e25077ea878638e6f848317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131ddaf614a471b5cb5c7b344cce10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fde8aca9d994fa7ece474eb5b822fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef916e868b47982cd07ebe86339b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bdd06adf508895223bbadf29ccb4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f592b29823f71a9c165973e28ffe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8ff6787ccbe765713ec697ee23c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3858e234ebe484e7cfc55f83a6434324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f02e2cbe41a5bd03a6c71c0fc5bc48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84f2e3802c681b546d52e0f3905e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd583cedf6a5d800dda64cd27b225327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4683d63d6cd50213b442b60760c1b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b499c7382684f229133873558aeda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947905fcc79e1594dbdd2e23bb94db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a59d4913aeba1f8f247b97dfd7c6c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f09b3549c93e3d5133d483471aa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9f4611e31845563f3daab817dd90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a92f417886ce098044c3435ac9e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45b8d0a8366c1805826c0c77d6531335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961627b8d88a1d2c74c4a79fa73ef131336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dece804375ecbceee756a40556915337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c34913d2c5b5f8fa80bd813fac19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0016cf53eb0b7dd2c0e726cb821013339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9534d97d3313ed38f8bf904b9c6dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a046ee4f9351f441451afb189af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb0553d8aa9477905998418e24354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71061439d7d882c35d7952f0e0ee7b3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf287186af3b905467b6f1c0687a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92870832521ac45045d811b2db263815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffdb2f6b1afb0ba17eb6ce7bc39291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aeaac825bfa23634649ecf7208c40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ec208cced05fbc764faad427e538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b623c5c41788d2066d7b23ac64938d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a52407c75cba1730eb7fc0a8dda0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c6c2380e1ce04f51553a783127d4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085eeb7f30c16ec0fbf24124eb376c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db025d43e6cfce78a97f7a2e0bba03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e0ae1ff78fb99094b110d7c74971354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae146e24495a1e691d060cc9dad1a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5f2529c775570dfeec8a227619ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed0fc096dcebd00e1232d8621e750357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad246b13301ea9a3965e0b6c3c4f8284358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9af0f50aef96be2d387b9f5f0a296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffa744e91761bf1ab377f4f84fdf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f2f18e50bd31e06e79c341cfd9cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612444b38d166cee658cd82a10831bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d0c282ed2ae3a8917d8daded767d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342a20fb4a69fd7cacc787c3c9cda0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c640e321a11c44db2ee1302c7836365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911940d2d01a7e6f1f614c6b697b4182366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5275e2af7eb1d860527b308be8ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd007f7a22bc887db6cfff1f520f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2137f86e1708182b8281993a133af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944238bcdce2aa095a92b7d2db09cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71f4250997382a803f159a3f923c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726154470acf944ccdad0a4fdf6b6893372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1320f25a6ace7213215f7bbe92415a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bca2a4b0137f2e73a843a4e6ddeea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4d8339597741c39df0f785b25839375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61783d8e91c9a6e69e529d159885c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534659f21578209b3c8b72491ee2570a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d619c12f1ecb754663410170f6a5c31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da55f65884e8ad88918128ac406f043379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c09336e5a1eb2cd010cc5c07e72d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea50d258b88139b4c79f326acfd87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d5a6322da03cff3be8f77974816f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161edf7129cec13f64273b4f3cd7ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139acec504740ec51bf2e98c0dd538fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abcf22349bffcaf484500325569a97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b467c985df93b93ada9d4a059066386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70f122bd345f5c0e87f8549bd935b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8465dd5fa94746ee111e49ce8966bce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac0f7c4763a052fcf81d9492136a04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abbbca4e114893fdfbe876566a728390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851efebabc8211a9bef8607f7c084a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0cfc0ef17cd2a8fde83cb9847e699392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af253a9eabf2395a49d958954ea45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39e354cf2d824856a6a9326fddd8f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c474d607781b15124a5e6f917eaf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af4c0d86979d75ea47fb5866fdc608396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fb6d028fa8f4c758422923f24e81b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524770b485246b266c50f7d9a5521e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897ae105964141eea2784ca929ace4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de8ef0ba2974eb8574e4cda1f0739400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6085edfb54235dc8b4b291d6115f4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ccb2c37cbc3e4d36e703a65227e6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb743160a174e70fd4fdd78a266b09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16220aab1c3794bfaee088e2d2db58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e926e06c713a33433bfb76769196405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b509dd0294079a2e976c9c1b0a38c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e2cd6727a0830a11f23c94696d0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b09c635a82af0655149d706ef724a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a075f0263e49579ec0e3ea6c71ff15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405dc5376b21846da8b6f81a823d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd459ae3c90270b3e0bad823577d264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e0be176590f64f44633ffe5678bb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891022de034a3db284278830372325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d80930de9c9289147f69e19a2c59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff2af4d1d7ea4e0d5ac52fc246f9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54165b5105eda367a6b37397f1d77a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c800b42efa1d11d2ca8e53bbd21b89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e08b425aa05a836a9e21401df7fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae05cdeb4616dc2ee182e919300ef9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1a5686c17ac43130f85c5926eb54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b742c3f927f06795ee9d65db6359a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6afed9df971a357ec062eac71f66c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a071efa58964ed2513dcccec04ba58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66236ee363b78a836111c199ee076424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09df3ebdf1a027fa234e9c181d0a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff59cace57c288c51c2940d1b8455d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87389b10a39b8151f65ce296315eebc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34a1e5438a4d97ed22ffb21e5dbbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d352527994324d8a370841fe4e1bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e754eb4de2e1b1f17d9bf9fe8add60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fae2410fc9393d79f31619b1cb3fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512040322de7cefdcf8e22a88ede6c9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188f87b3beb0819a6c53a3e2a55c10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb1060e80d43de1474c6bec12cdb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74069de68b3d1377d29913fe568c77fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434cedba5ebfa7b5fbbe730f1f2a0e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dd4e6a9b73b4f0ba2b51744e9438e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c063c0bc2df87a648745d0a1bffac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192fc6dc6d8d1426ae6bd644c23d3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78e37f091fa436ece83a0da14b169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5eab2767aed9207ccd59b4bcedbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd921e4857de36ff05905a52327736d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5926a2a7e981794d3b98e04c8419443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8230a6e0dcd23398948ed8682bdd1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d83e534ff7da468e1fa3d9798dc7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182914bc7ea756e055c31f976cc89bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c94a443329f76d7c274c507ebf736447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4478bd731d793731e96ebe89040b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42e8db63c46105bfaac30d1b9e9a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cffd5f1be0bae1cc522f3511dd877450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053872f0d2c2f18ccd45ec6aba395e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14b0f4e7ecc117ad77cb0c0d1c0ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c7869290b4a3241164a4a79343d9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca408593f0905c24676f3e3441ac5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35af41c2c3e719cbd854369d9dc497455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0455e2b5aefc34ba6ec2dbb84c748d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3282cab5f14b593f02533b74fd1abd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ba4ce581c10c6ad7de4cfaed83d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b38deb23cd2c0b9a4cd2a94f8f08c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639951e692a1558a43fc225c5b16b26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573a7e0f2053a994567d631b6eecf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515a5e89cd6e75741df0784f686b25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9119af38dbfc0bd0d52dc0c57ae7fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadca3c58d8275bbca29fb015449668464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472218f160554699c2826ec059350dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2eef6d69ea996cc5808bcc7a16961466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f35f6a5b95660f70cba24f5370c18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec2b6bf4e7415f22e6cd76d6d95343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06688435ad5001c0124c67e000bad20a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e35e52548db9c67632a8f017302ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f5be02456845fe13f23fbcac91e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843269681aacc677d83c83f2d1551d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33a266b2915f3930cbb7b51aa17aec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297995d7170750e17e02d032e5fb6c69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2cc20fde47a8f965a82f7f7679802475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254b6edcad76bd919eaeae5e133257476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e55ca930c385faf44467c3376b95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd237e525589d9bc30dc40e373796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca39c1b9bb930dbe704c8f8879759479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7759c4efea0fab77c0b533e15bb5af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebe53d0be7817d928e0e1cbcb0f6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5137eebc1d54352c2dd25c5801127482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca251f406e4e25e1bd6259e665b7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55aa0bef0b0b0c0db3eaa9195cb83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d796eb37b44246198c0bb3661d35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c41f2f9cf2b67921dd733061f9c3e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c30c07400f0d98746e2cd0e9375d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a9583acc82673a73a34e6dbfe059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0670eb8bcbec24351e69bd87e8fb20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f8b0ad0b0d0a0f2e4e240ba43656490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794384879683da9521fd06f0d6c46ea2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3e7af9d312389f80358cde649509492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398a20b7d6321d2f5c18c415ac1fb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dde891e0063ba17875a961b92b68c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1077729ff4b3d9aab4247865c989df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ee0db18db7123d80d79b91efd656496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35276576f5b98b075996294f7ecec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c52e714ca53a53c0c08f0519aeed4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85c9afdb38aaf28340f246ebd4afe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb21644e5a6e448ba1558b47e688c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e750833639608d8d6daa531f726382501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce0b537856cf3570f57fffc50c678502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af492f308000628757768bc6647246503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d31fa28e24beea083e2823a88c75e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ec84262b1f1204d758c197f8ee29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f888cacf4e61c17f86b3c4756dae329506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac722efca484419b0079fac7a8e537507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77329d5c1ec579ee59bd2aef13a07e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde27bb21f1105fce844707dc7e57a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873c354f9cabbfcc89172133410bd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847a3251fa58e45d31d608d735c8d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851ea7c0717c967b77a20db6a9885d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a44f40891658b1a3c328263547fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b3e8e4d5e7a6bfe79be807bd2acd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae033ca3e486b039d5d2f38d430baf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62472c2afd9d48e7bfd9b8a74fd5d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7697d7efa1cae9e280aed07c7bec7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a5189a45227cd3a06426eda772ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84a268c6f0b777eeda1a8151fbee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa33bd9793303fb14ff33353900947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8702514a6ab24675593663246b67f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2305f522b94576663ef9576f9ddbe1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca503ca7ee585e1eee373d4ec874475523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ada35965f32217ab6dece77dc15c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd452ea86f6bda5bce43e2c3df0b18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc48229f1a6c01adcf1d81aecf62a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708bd389dc422e981c506d1e0b72e4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23bdcecbd683f7335daa520412fc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5c44436e4c1868b42d3c101fa345529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f67feb7c9102843aca86d55153125530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6fcaceeb1db12226151c9f51f9c60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78204ef96d5f9479fc77b8daca07b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779ae31da4e9227aa197536fb02da5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9bbf24f36ad34192009748502f23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a54beb9c398e8399d715ccb32195e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b2ab75384364d1595a31ed0ef6bd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb89f789a6a14f4dc586f13512bf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977027cf77264bedd304a451bcf3e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedec40c2f8e3aee9a7abf6916a7e6a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc8171d56ff8c8985a998c33c4be8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62ee57291710dd9e41ed3255341d6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d26b78298c91e56666a52abd425f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94be8d1b338178a1a8a9b02bfbe71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce856c341e1374e6f05374f4a442d3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc88d56ddcd78443f733842b75ce8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15025109b32ddb0ce5533ee7bc62fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864b22a8ebc8dc4777db70c988bb22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622dc03c6ea05d32ef278e098a8bfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c632e886e6486db5fcc5c6b86a2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f905fe96a7ab9ac0802bec126b8f66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a92c33ca75d9ab25d93e75dd48fd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c0520d65c35e044bb3479bba5ebd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dd5e89414b462fff539f9c7d76ef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874d528b560e6ad02513379a008169554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f7cac09f1174bea58584d2764db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664af5e71c170084c644fced3b155ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0aea154d45eec100e946323b07ca6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e112a847e83e50c6c54ad4bf3cf6c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce88d7691173be966b46de53a8a2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02983e3ce552f84c43a7a4f5d07f81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169716c46bf0bb6277dd06304c450c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e56bec406f5b5dcbb19d4afacc2cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102a6a6e1a5b4c861acdd9a8e7f62d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a860feb7c025a55461c572aa229e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd7bde1fc112e6f8d2b197473f674565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e97d6ac7c95464b0e4db51aaf628566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a724b6714890cd4b100e5894afd1d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b381d4cbc5e68ca8149faa6f4a7134568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa65dbbcb3d652013664552f0d69a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5dcd0ac9794ee61aab181c434f67d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fb53c3f6a8a773fa71a4ca8694a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704f71668b94d49f9c9b4ccc74d17c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ea3d34d7b039a25c747252fa0ff4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf5a3e7676b1b15eeb04820897088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242fd76a5084c98803a78f9cd89f14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d16014cb364c69bb66be16d745d80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f46ebc50dcf79391bcf364740de4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bae8b9f300169d53942dc6a12fe6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454e14e622b9dab4414ef058680d6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa575db06ff41d44194518a437a41dc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699de6486734848270098da199c472d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ef07f5e3b81d60159a4ae8e8ba60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b3a742c18cc3f1796010f4dbb692583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e3503eab0b97b1d2ed18beae15c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fc27b53ceadd0f0739c45def976b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb36b2c436aa1611e4594cd2cd532c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcde0cc1e4f1bbcb77511938bc3de8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f0cb1a79f47d842db3ef3eaa52dc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ce26d8a9bed1eec3e86e9c6e8e09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605021956279bced82f810bf1bb626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321c0bd89d4b31e3d1b368527f45a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e6aed083ef67f2f8c7f43bd19c52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553142e8cbc2fde5542f5ee53e6a10e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546315fcfe4940aad9164304d6a8ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5ee386ba978f1e941935b10348ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f7d5a4502e2fc4757e4906b303398596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a7eabcebe97a5ed59ce8d590959c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2698bfff45d2c46b736353e573c245598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a858ac0d8a112222784548fd8194f41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a5316bb02225f8d9373f45b8b9d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630bc4427ed6b860062e8ffb17b7c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf74ed3bc7d7bb9e04e94ee8df6696602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cabceb1b4f1e47c56990b0a1426ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716e9e7ea941b61dc9a6b59ec15227604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaefbeb48bbc1beaf5618f5eda9746605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80538194b75e314a27eee52896f95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f220363a11782670c893b7332d24e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c0012b8f13ffaccc46a22670b6dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d3f9311f64335f5ac087de2a34d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad031d054ee2b7aa91ed3250cd8e36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696f4d2e4efbdec9d099ffc5bae54a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950115d0c1fcc5fa6f2aebd737f4309c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb6f3888e0d2c5bb6a0e8fbc97c5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e0f60a1a018bb7c738474f38b94d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cd80e7329641dc1951e362e31ec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cd55e21c850ce5d6378f0ffa29dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ea40190c12d51845b44ec53f7da6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0029e641222a8e3309f072fc20add618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb859b529d5bfcc00cb0687b3e83c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecbc664ca139b8915a9866ee48b949620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04a473a9aa1170b967118e762620f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3addd7d96edf089ebc6c310cc0ccd18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a112bcb0b3459e17b92d199e8fce8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27e37a19223c89537a7dd3c8f1b6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61828e16d1fdd6204cda7b7bad986625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a824f3cb8267167d222ccd9490f6ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805901dfa91d2dabf8b5064b8497b0a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb4408fbf1993fa7e12f95cd90462628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9fb14fde78c36aef2237534b3cac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ca10882dd6fe2f24f6d2ef150bd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a37b846923a245f64bff1598dbedb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4dee9a4a8b767d04483f9d3de20e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65efe1ec0590234dc943350adcca32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f637f64532d8c43f87b229361c3dc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256228e6c032d98fb0e6ea384c45bb5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795ef7b3fa300cb9fa860cfb6e54ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f496577775d2c83d2f6642d9cc5e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44dd5b7fed6812cefbb828c7d44f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3c04ba19500067a41968d43b6f11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325ffc3ca0c3854ef62ec826d6dc1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804419b88eafddb18d43dbed5b8782641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85499e611b33d623828701be681abc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3badb282ff5426928e00bae230a8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304c441a0fac532451955ca611a194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236cc1a6d77a60a9317199e9aeabfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5df314c0e499d81a4ec373c80b574646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ac0542b96103c379afcd00665e16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607edf85423f5f6209f9395a9a1c579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26935b30ca894df5fb6a9fe94b390e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7518b7999b2d5ef30cdac2fcd83d48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5922622eab97452047f5930128f7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4688af1e077cfefb0b265ad12e977652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5413511cf4bc6b316af43bcd1e1270653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d3bd048f943859d6044aaab3ac66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e26877aaa548686f1fc54048d0c57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e567467e4d14c7fed4bf96a9675091656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e50bf5bf497d5f2bfa38c277bff19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811819a03a024ac3f211ad4f659fc64a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a5a5c91e4080eaa9aa88d2569319f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd287b747925059437c6ca35fa7541660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd504415c632515ca3eaf490f9b33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c1f50231bb94ef01399eb1541005f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecbcd913c1255f72424b66e24c6cba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc399ce442cf4dddcb2ac9bea326162664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc950cc646f8eb665af4ca1d4823fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32bbb6a22864b7f23523228edf027666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026525654386673bff5668ab2759a885667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20667c3c14cb8aec6b7e8d15f30da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43416682dcea0dd3223704d6ce2d88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2cabee9ed55a8e07e1cbe19b724b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31612fed49bb3ee7ffdb7d677c0929f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74fb015e1b4492a23f83c44269e48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1ed95d63756de2b3efeabc8bc9ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93581fbe831e115bc1ca91102284f87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d6c98612e12987c60a034037003a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9efeb30fbd24d826f41552c0f20d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe64fcf79d30b076de5a8e07f532bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300f723c317624163257da78704040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d81b7eb462854bf89e999156d290f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6403822286b359cc719ea4955b21b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a241b081f83ba57b79697a4124fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6001ccc1e04bcc883c007bf9f91a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4d92a0743f0d869bb45d0ed7b7f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf0c04de1c1b2425cc97a1588cc16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28290fd5c281ab8ee79b6c051d1c0c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306da8ae87c4abba4c06d33dd83e245686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577ec56b457522d83dc2b66ff11288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79984ba04df545b75dff5af4893b07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e94338a10086c617298fb775f4d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba065762085f6a969df446c51bdb304a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52402ab8f290fd1e262a973777981e8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ff963ae25ebdf1cb85d27510e749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9f02014860f9b25b0067394f820db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d00d309fbd4a58251010d49680934694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715ea267c9ad4c9c1bd4c1b41ae31d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908f61d84526e272262e5194504d6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db895170e77e299a783dc69cf2f2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c46e6890085f3549e17c028df1f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488a13487650866c8719c8a67b40f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40f5d20f564bf81ccd999a4d834521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27b94d0a4d54250810bea7fc21c5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b207e7f57f2dc0fda2adc5ec65612e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3a691d2d60747840eaacdcf3a19e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc579eb4cd531811aa9bfc30b06ba7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8fc2150f693ba81ef22c2880e6a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68689e07162a3335c25c96f0d7c0a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da5fc7858e2121729264e077e787e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27096338686b55d95cef80dd66886cc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36757d03608c3548eae17e80cee24e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44d3862528a09387ed0ff5585c50ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca86957bc2b9f388780fc66d162ef1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ddb3ee866617d3d76498c2570e56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fbbc235e3d8eaff3edf9cb2a7ae3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36210fc5d8b463e971963690c6733714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8edbc61bbd43fac7c3835a1f9ab666715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483053b97783301b2a82394a872d50e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb1ab29748a27e654c3e87584e67d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b0dd07f984ee383c8c54b89bf63a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ef20e7bbe23d471eed40e681e525719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f32526a58848f86f4baf63237d668720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5563d50d3476f6ab51bd2db42da81f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d1abfda1e69e8dd09f12b6d08241722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808fa3bdb27d1cdaaf3046da958634723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c250223fff695d7add5d11bd7f3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd097a7711f3ae7f73b4af48789041725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d1c2c695ec56203e388f70eda5b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be230c9998f69a0d5baec652e38d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ede94c6c4bc0d4c8611ee295f01c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7536e850c2ca6053c459a241f7238ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631e89b6416ebff3b14d30317c254d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb900c5b867b805dedb999869b5cc83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b36edc835aabd2ce763055095dae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62f5fde7f9ca4d1645df9090380cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd089dddd5c18aafbb603c97817334734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbadef0b0d00905d159c4200959ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347892c6046cf7acd0051087a7386ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a5565b372fa8ec57851b7b89758d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437167b99d86a32c233ce3e7c6e4455f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65fbba8b53aeeaddc7339817cd5be6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6279b767733a0d5979a3a39131d24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1eb6cf4d256d8b0ff79d5a94edbd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11005548860bbdfa0a91e5144c31da9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b352f02d72bc19b347d7e1663d858e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd06ad862f83ca365e543c771e995a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140b598cbe762ce88dc55545fa5f6d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5455659e9ad8c6d9807e4009a1f1ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fd4e4cfcd711239f603c87689fc68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f953f83826d246e3c9ed16edde55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7dbc186c05a9fac1313556ee2f977749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438c29328a1508613cc404d6c00f83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28347bed1a55dffd8e2281a332c88c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c27b0e0d3c8d0322c6f1bd5bf58e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63aa73478c01d7e37ac0756370d20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555da9702685cc87312ccb248d2bc35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198211f3dad2a29566f63dbbcb752d98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d6147e7136be50b23bf8ddccf8d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa26b04dd30f83b760631709c1c205757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1a8be76c52df2e0a41bf4e8b4dc3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd0f34b6f7a7f0d7d93acbfc2570c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694029077bbb322c96a8d985d703114f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc89cca67f766a9ba498936abbbc8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb490760087bec8b5fda36c1ed049ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143039950bd40b3ae24a3b8f0b2ca0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd54f4f87668a22b009ec60e943b11764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495639ab128d5f52b3190651cabc4607765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b0c8a3faafeb89ab5ef0e6b235c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff410eda5af8992fb4605067e372a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308065e1f723ce82b483a82267541ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f960703ab7cd101a5aa4ae179b1ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b53500a75cd8b19d24c2cdee8c65d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280acb4ca0cb9c597dab01f7579e12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f677ddfa3b80505dcae4e2861426772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e66863fe017971c7e7881c62dc9ffc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67b15dd34533bf8818b0e7f0d5efd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0354dac75a0bea9485d6d0c9bd1973775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ae20b9f924f23f32ba80a9bfbe96776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df813176ce89960ae0a051ed231fd8d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c1b77907edc46c696705b49f2358778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc6e73c30685b79e260bd19b99e9ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2dd7b203051ba8c9b0035864c11b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cd6c5290af669f59da9ff52c6843781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da76ac4cead8232cddc9a23dcea015782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ba0d5d04046300d7fcaad1609a89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dc8734516e09990bfdf770c22e6d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023253e852e208debdc8aa283923e662785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475301e54da3e9ac482255f55a9582e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b4b5bdbe22d747cb50556499eec8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa534de3a0e8aaaaafbe3d44d0b727d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124eeca6064e768af17f6f7dbe8854789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c75f4cc01fbce3168e9d6c6ffeafa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7149a06a6ac0d3a15e800d35925f696791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69985a34f79ff5b636943dfe7f2dc1ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874df60003da67ee5732b7f1326196d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7f6244d6779055fec3473618ca24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed8de009cd57f38eebe61bd26c67f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946895f73351673312b9071cc891fe6f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e75eff735a3f5d2506708779b81a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ef1d3b793684c9b5e9feaa514579e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d561f28932113d4d62513221ed411799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afbb7b7360f0e505309750ac670fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079ac305bef580575a766a19c5de97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5529e0e1f44308358ceb3304b0fc8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ebc4665906159d18cbfbfad93df0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c2213a323893bd6f03ec4455bd0d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa327f04ae2e72d1767f9845561dd1ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7237aa6087dbf0ba9c118356c465b23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520081080290c798837ee09a1433475807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e1808c844496e44f0b85c6867151808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d80cf8aa212a372a963dd06bddf84809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f9dfa2e21b89e902d62cde8c77a1d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd0d93a931152ac09ecd005fa20165811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48061836cc468547ed693fec0018d5cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444c050ac58dc38fda030baa4096737813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f13dc61ff19232b2cdbac87817652814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc8a21352cc8b9623787a4b0bf049815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0110af0eeed145d4ee35699a04a15816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379c03fab831502c4f9e770d78b8c1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041237c80532c06e1b065f2c95bf01be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9731a967ef466f448db755579ed9dd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da00155c9f4843300c2f3b521006b3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006b359b8ea0116b498cabfe2083dc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93950feff856660e0c6025a628b1442822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e868400ab25b1094bd0598089002a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3abef2aba1db6be144f4ff9b3996824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354c549714ce85f9d21858767356c26825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a460bf3d2f204e3fcc3937fb8640ad826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef60d56f202a5a7cf0c3bfa167a1a2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ecff8855ffda2b38b5652f570ce0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10cb144bd31b6c629d2d0e9a486e9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e237d4c94b100ce643d3119613ca3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15299feeff402033a988af78404f59ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7df729ef1291bad9a3cb1f7a0140832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc79e93bda5cee28a06f00ce51b618833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7480e281439b846a388529fddd74a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea695877479ce7fc63377706fe37e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34a2aeab20c1fde098fb755c82d1f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7d749d120d032d30e5d8100559e5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7bc3b1e525c354af057b71ab9295b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83bc267259c5203a7cdf366423144f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5127e42ac5b6e163a44114b73fa9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443d7961c6bc1c9fb1b85324f38dee841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c553280ddb583665e1001b9bf6cc9a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99d6ed19a8c412db12171e1ad101c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d23d666bfd936979f4ae8d65c41585844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1d1ae02f78cdb089daa5aae2b987845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179f6fc8d1f30d1986ebc66ef91ea99846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210c9b8c139896b4adc6031c0b5e37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc263d9a4ef7ab0145a2caf00eb0b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0e43c0e1d1a5d217bff1024805e3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885cea4e5401bea1cde595eaafd90d6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c385e4f5349e968f39d20f184d4e03851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f4280178fe3a82d56900c69e6ee8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2010c0113d49a1ae1b2228cbe7aa4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae3f0f12ce2e5fe18c775531fb4201854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f521a3fcfccac6ff86e680e29ad05855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832376ecb00e58419172ca038de7ab9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c5e9848cfb0a90413d6065e60d77c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c4ab71733174b4bd4beccd7be30c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0071260810e898da10b31ee1c47c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e058f1b15e713b7de20c305fbcb36860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f29e1f0fa44653ee932065e243764861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e1a71f4572803af99afa8bdb7b0d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc2c56928c43536fd847955603bc0b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8a5be5e8a27b81c3c896b724ab260864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038aeae0e1b987803cf58e17cdd51e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce625717368826202f6a844c8ca7a5c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac654e2d2f2640882c60d8345dcf7df867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bd9b7c1265000e69ff1ef8198970868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aad84596fa028c049b3b9bb45109b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b3035e60511f7b38df54df222543870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958e3383f42137757ad580127c730b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b5af22c3ba7da4f54869995340e5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5701acfd1a56c5139aee9113a4ec873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032fb6b367e9deb0ac8c3682ebd14ad874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c7f692196195f80d37c9d233929e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbede70ae8a44f5b6999642ec4b552876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58569560b19703e1967442ec955c95877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319918a0e10a70e6d824dd0f380a36d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f6e49be08366174f7fa20f2490e9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c4f2a44f0481000b1161d5321052880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff699f92c50dc8224b558e8366ba6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281466d16b624121218f048a93e1e11882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108966e6ddcdce3c4c6915e3d9d41e0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a438b39eff2609aae3bfc3430063e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e845d4a6ed4d7e556872416fafc47f7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a95dafa81a2345e5cc0958f5a3e66886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417cc8fbc5d37d13a9d7921803d7a3e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ebb601526494ee3e79714b8fabafc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3653c60e6dd882f4810e11f85c2d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38e0b3d4a11e40d9ed61d21aaa85c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f914061750495499e3c408f9b761891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f74e02df51b7961c8a9d294bcdc3d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625800eddc1927e58490b85873a4c35d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844371d288422a45321ebb6986b7b09e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4240619edac9ee602686bf492a704d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d2c9151a04dd5cdfbf866dd25539896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d565890eb8306ae3ab7d809d87e879897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1ff2c649f3d3a1eaf736dedc21cb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d41cade7a912cd0a023b27db20fe5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ab9ca7aa89f3ef56204901bcff42900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100758b1edf6117a91d6710f123a09b2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f5f896c818e51555f935f62cc1c3c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c1e1a666d64dec9b2dbb684bf457903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c73c4742fc2b14e33dc0d7113c7a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428e5cf89f229cf8965d69890af0da905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33d58439f6473b711320d0e9ba09e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebddf8290e41a5e0db87464e919f164907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d659db922edf30f6791199d9dc4488908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2467e4161fa8ee2e68d567b7bcab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415cebaea41a7abf6dfed5be5a6551910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b2d4ba7c47597be03c7674e38ce2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872cfa61704f6204b3008804ad50fc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e8fa4b3bda21785b67536df2cdf1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18043fbb6053405aea292858af056ee7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147de2aa45a50b107ceae0ec4cadc0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa1f09096c03c46f80a4284446cde916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b18946a58df16a57473a503bef21917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dad4a88f19445b13d7ab9e6b4b587918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64053b51d256a58e252ae16ea16a5f7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77294d90da097436e8c4459cf82056fe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816c23e677644a1782ce49b31e48a6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d31c7c28f7d037d78b0097079637922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ef4e6fdb71f09125c675cb86b724e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eac5653ece7872434f5eef7baaeeb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0515f165da5c06c581a788c4f1b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b834e1b20e173aac8442f5853b6b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a1f0cf0fa5fc0e2dcd380c1174cbf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd26b4d4d3973975f0cd44979c493928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4815cb2377f4c4196aa0189b5c3e79929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d820d26d9051aff0ba436f0847a201930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08424c9d0a2572219e227bdf09612f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe406aca8aed846db729185715b1f691932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98f282c2a910ae4ec4128fc13e0b5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c2da30a2da13efb3189d00e6069d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca1470c09d5ec98df711fd2123a46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9702bdc7f24b063ff9a04e3982535c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1d991845e0ad69ff25a18c6958f0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ad620cf9ea0ef35a337e10bd2b79938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d8272f6985e015ddd2b35f828f866939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3879228b37424aa8d6d31536f111572940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7a02b1d99e3e52f8e8fb15b3d0d1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc484d41fb739c52d4758ac3706fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2a7dbf9f08bd1baeac0d0f000238943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27851d54b3f359f701285e5bcf9e3114944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed29577c60f1c0c23d328d100f18f2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435310e48295c3b6ab0f943581249f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25c60c72ecdf31df7a67739696c07947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bc506df96ba62e76032cd77c0b12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f694ab9e06f53289d5014cc515ab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ef92c18eb1b68a260072092a4def950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0373f79eda58a938f0c1f420abc8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2fc886c27ad1968837999c3da664952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890895b3b642efbbdd1c28f969d8d7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f6a9782f34a88f87235695e52912954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea6a82e1725b7301f45605aac25806955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138fd4ee78b506d504a9234ce1bbe0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e283fc38c7a1f1ac924726ce27a5b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba7f25a5e4cbe80c04bdd0ba40bb6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e031a40f8f4cf2288a2c13e6e7b647959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e23221a894a57b407257a974beb1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a536720b240457d28cd6b9bdaa2a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba0b0967f0a0e705a77b24f7cfb11962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67589a16df530452bc92a3d81172e1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947565af82ae2f3f563f0d8b5763dd2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa6b5f43806c97bed0740469baea1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb72b0a2557a5568f4c9a1a20ac06b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23311f12944396fdca3219ee9889ee67967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fb24feb73623e1895749ea2d304d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5ba30906fb0cb4cbf6228564c2a1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ee2a7292e558a4a488779bb4079c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9397cb57833800c35b088b8c00eb03971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397fd7c1700776640fbc70b6a5d1294972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260120b016605fde6558832fe7ee37973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbaec9abc92874b36463487f4ffe3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20217220adbfe1b0be792d3161498b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27998e394aa32cd709d9e12b620bdf55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce084729c8cd8a3fa6c89a1a422e4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a57e751e2aaa4466a5300058bb14f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d91f8b878575f03248cca20c9f5aa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114919bcea7f5f62268f3eaf34cad5e3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794232d0ecdfdae5123a000b31e70dcc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d89c456a7a2a8425fb5c2dfc462672982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b677445266e8d6d965f661a44c26983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9e112672801099de0625080f8cc6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed6c2745da70fa33343acfc304f24985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b3b512989a7a6108ef24d67f96788986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3b9c1c2c034016d18ee27927a4da987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf82cc458fdfc69d39cbdcb28916eb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dac0f50687b8c6a6645df7843a84b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4ed947e13dec78ce2613d967fdd4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97d31025d37cd067199a40e47af06991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e61a6592b26f94591f910748d711992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e9ace95080a51ab773084b81d4a40993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a932811f6a8369ece293af80cb0e8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbd7c67a95aee636d97b55e75275b2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5298e37d254b2d2892f6328b1f083996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0941928b4ff0b0d9c45c11814b772997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>