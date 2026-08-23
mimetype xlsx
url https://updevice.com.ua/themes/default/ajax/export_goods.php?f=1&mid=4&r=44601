--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241618f7556a09e673d0ca802896640e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446cd33bc425c4ad0b7f44845907e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153092b6fb0b6bc48551d22fdb92f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda756f9316e6e6bd9457c1f08b664f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f5af04ba8d5efca695b95159d5295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26711d73a1ef425aee583a02562a925a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190a154a78a0668f9644a15216b15c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15427429d8bf844451cb41c757bc94cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7808989e28502e564237f7b12fbfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f9229f7557b4c643470f8e00ae34e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c35e2e7e85a5ca316521e9f3ba1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a30e714b914f05f5d1c4dfed1afb3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96329436d326b0efea0e077404bd0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d459c482bc9bdd4989978e445a6c9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e53cb1258ab1c1efec407c3a9732e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15c9c193a9fb75353a01f1050930316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be8f716cfb9a2671721b222a090fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2bc2cfdca6ce23a8eb82fdb62e84818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deac54ad0324dfa9989af21aa2df0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd206ebaf485e2cb677770717f4a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5cf0827612dad00d27f8bdcc6510721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba2235df4a90cb93025a4d44f27ad322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac991f066edd4d21e2a15b0e9dfaa1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01088ca7eff5e07e0be92e3a73a7679224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d69f7bd8d9419f03b6e73ce25e19e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4b29bbdd9fa965f041d003049e41526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5bf27d3b76bdcf5cdac08397ca2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9e768ae281cbe71e89a4c9eea8f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816802dbdd00af0a31bd63f07656a5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf30c7870de215fd9231fa424073a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44787dfd6a557c82c3fffe51ffc7d1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048d5e0e47e4bae0634d1b9dcb151032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b13e327c13cf58e7424692fe0dab7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3571cbd268cf43941dc5d2b7ef2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142c2ac6a854c16a4ee0498957eef3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f31047045a6b3ff7ca909da3c0fea036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c550fcbb78fb9ed26135c554c702937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b933090aeff2cf9b5aae96c438abb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ebb1ff0dcfc1c7d5f42d22efcf5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecbab6b4c01f44f44c7c8da11a2c9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb313e5c7118f1abaaac5845fc0ab9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c51d84138f7264290c7a2597f0bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cf1304ca0bad208ba347332a11f4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104b9cf01859c7bbf572df81c94c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299dcbe16d0608260b4d98f5205440945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609cc12ba39980d8c423ff340c520746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a907b2f5274c93ad7fe1497b795847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bd65b074259a87546a003094619748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d6bea9490e64e5219297d0ac92cd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9835a786a4822f3c48e17e85dea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f715eb933ec78b7d2a786cf3338da0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e6a0d99e4a17d6bc40fd7eaf5ad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212229d4ad853d3540cde2bc3ae00353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930967389a6ed0f5ecb0c00fb48dd13e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590b74716db7ce576efbea30724b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0a656b41d359c7ac6aa0f73fa9f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bedccc71617597b107420eb79da2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb936200bee00ca01a2d66ca23fd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315288abedabfd023a3ce812be1392cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85261060966cff35203a8690cc170b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d51d776db6dd20b0cb8d5e968a402f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8501336809d678d5ddaf70ec886b9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d5a12568d1e6043cc543dee73e33563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f4881702b3e8499c79dc1b8064ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce5353f63c424b75606f256a461f6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2398dd96596af94639962aac0d8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25184c24656e30754f3712adca3d41d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ecf6346a33ecc4fa19436847bbc7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8354443fb4e685536857ae60089b38c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0801688b2de03e69b164d93a9fb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847d1e64bcbe6f6f8009ddb948b571c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a1c5c54d72f5df2e5bd2c12d03e9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf335de7c12c8f512a34764f499ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7cf955bc87871860e9a14f2e4efc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2829529f06fbf2baad27f78e737b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec829fa57468f5af81920dbe43a5f6f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97ef29e7799d708e76f6ef0b2aba377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed613801672623d93ee94a2f9d43cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a724127e787239b2cfc39e502b66d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6656596db1d9988b4cb8988d668c3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8a4259cde1a6f98c71dd1c557ab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05086c11058feae54c8a368449b4f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ea290d9eaf951146b6f1a26f8ca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf90fb2d8752b57050252f0d9f47084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc78c69227122dbeee9853f3ff8dd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0e7e395f27d45c935d9613952ba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c5657ac6a74ec20694032794806887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043e634b4198de338fd4b9024f64aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0666c8b1e2bc6a32107df89bab7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e8ccceb6bbb3e7b65f79ab52a51490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95bf78b9e3d96931bba4ab143cdf8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4191055a1957231e042205f048a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea55305ae51850843845b02c6bdb99a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daca376409e0bd8bb142121f605b7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e7d2cc861e39cb6b74ae689e4b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5afc7e4f7292908954faa53b0eb7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe110964d22f310ca3748866f82f1ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd306b578ad16e23a8f7825126c113b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f69e28107f2122df62b2380493d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163728ce3412856dba74d9033738b8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f4cea95a36108f463f39fbeb0d26c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8283f1e468900e7e70d580a5c6a8039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba655c5b242712a42db47f0a2f94928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1241f006319ec4cbd98cb319308584104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8796d16d0046cf2e52fc8fc8306bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688dcbb8da1673c2313a27dd5000254106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c266c3908874a0bb587e9698537cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1168961fb59dacf4fe6629661536108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a99fa1c88d38c982b39f2612db79d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c644595778eb78f864c73520b7a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17503aab8d0f4e14ebd1f7c67f062979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10600bd0d3743ce64f464b7f0f3a870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d15cf316509c5c9a92e3ebea6d1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ba7c6cabc00665a66763958e0e6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2b21f7cbd0b1baae8689750a9f95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab7a7a615b09d40b09d705415670b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf29d979958d3210960403e9757a66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb048f7e9b5dd59c9899cd06311dec2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ccbab10b669a6008d14ca0f7c9e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0d88ecbdb2326604280acd21fc66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb15591a793a589149853cb6569a30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d7e7981b5cd561f6b81db986e3b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130944ac1d45c54b35debfd16542f51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7020a75e97de511e379219de8b38667124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f4bde639121a4b83c3445e741c354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b144a93609e738612cdf6aa30aadcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c696c6dc1c36757a1d3798faa662127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e46cdbb345aa9f1fd65760b189bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeec20c6fc722bf176a5577385473d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cccf605ee85f3588e3255c2b27c16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5de7ef8b11ba03377bd6caf140205131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e24432b2e71d841077a59b901ab7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b5e2d983981e5b9d4299e0106ff4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ffb337718f783d19b9452905a95d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237b346ef3220758afdb1c800e4157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c9dfa4205be056a62389921e5b21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944739d68d8b3ec921602907ac203c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fef693aec2965a83fa9e720ce7e1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28271c0f28fd8eff573d371e49960b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2bde6805a5157a57c5dc4e88aefc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5986c38014aa2fbb9b2e7a9baa42bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78234cbcedaf4c3f3c3fdd7c44e4c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972405eb6ad5681e0dd9a947a8be3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1598c2c48ffc482df7df7ed7a59d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab60c10d7e508a0cb9ddaf5f948b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7704d3a92f70389ae16bff107f182146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0d53fd89861cbffe90b2ce4b0dac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5547659546e6165fc94ae0b2ddacb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a459e0faa0e4c1da267d9be9472c40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528001f096fc88849a6361bfc9b92b43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4bf81c4e963c111f2dcd4c5e4fc48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20a692f2569d0efa6ffa8802bf441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3245faeb27fceaacf0aa11f9fb821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09446b91a41992dcdf9b10c95899b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7dcac7d0ac94dc0c4de34f18ab208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696589d9f0814d08fc3f53cf9b376f9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d33b559bc69d949bbda64857559b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e545cc59f4cf5779fd93f4a04250158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e108bc2f709a21e6a57c763c43bb80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ec567c1ea65f19012deaaa18fcca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488afcb7c6f2b91a8b138fe9fd41e0cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be90de7b9eb86376f136f892a6c70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91d6120b7a88262f7062a7ec64e25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702bcb78df8287eeaa784a486858ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0bb7401d1b2037bd8a4ab355d0c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241862ea838c0299e356ef589974c361166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d0e493254ce33124de3223e99146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36de7bbb926627adb8c78c4db9b2c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a814003593a3806cbf201fd1ea3af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbff831044c4850b2cdf34f3c4f3b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5e7c5f14c639dee0900ab84feeb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70977cca61833f8f32d2b315f676d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89426f29c51840c31aa8ca3cdb8447c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e5f6bb84dfcfc3b5ce799031811b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cdd7b1d1e3309099aa53b4fa15b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5e815ec56becc299da66baeb7a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040073ef58d859672150da80c542cc51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf3e74ef02a19afd3a5382c0e2244178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23fe8569c0633e0a8761af90584105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc880e687b09bc6fddfc44581fc71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bcd7c1ed30c8e0807959c17d5043181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cf9ac684ed8a468c5bcfce99414ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1e99f4f67dc3a8defa7131cd28a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d94ab1337499d1fd0710bb966877b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9c3c2d226b8656c5388eafadb34a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6e4422b516ad72a8ff9637189cab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c2f9a8be89448ffa99bef414de98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dc03a6f6c894a12b104223f42f7d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc49a44bbc0c6124befbff9574f0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe8128953359271796152115fcc831190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef1430f49bfa3fa60033ee9c86117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b748f6dfd51fb2dba5045598d9cbed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e58440a87854c59ba03a0327ad23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae63520aa31a6eba4d594e9bdeaf2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ce3b51650eb63a290c0892033802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294c301e61238bcf14109928a6d1fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27980e7ccb9d0cca0d4426ba572332197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfe0f1c3de17dba18918e853d23f7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b19ac82441f5c750958cdd7ab4755199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58fcd2094d46fffc2ad60f92247e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c180c729eb9b0ea7db46a5a7817d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b816b61df5eff2f3e18907fca570c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766de12f2b2cf9f7a5b902561d4137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba701166988551cea63e85f1e2f69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c5dcee185155470fec7d459f9d98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c5134fa9a9d8cc2f90b57ca279f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893ee5e6642b85ec0392bb49fbee28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f38edd85b5a16a7b213b312ddb28c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883057452d3b31138db76713058dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f54b9734b5da321f348fd11e08f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfb272f8a776da74ce2aa7546e01e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd912e124b2a4520adcdeee082c96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7262b725dc6486a85d082f1e3ea1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915b01d9722dfcabf3e272a0c8add0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a5ec0f31c4e749d361661694c011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f71efdbd2d212c00f569a8088a54b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b13f22938327dac382353fab117a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d586b4a763669202cde156190939218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca15058bdb3fc6acae0df529c895a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c2160c8b2354b7fd38f1a5d6a37c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845445e825f9ce5981967ea38d71e13f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710ca68ed781ccdd0a7cce0fd596f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452527d2e8e8351c7550fcbd4bd80fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea0536ae66dd1acfa83b4b2690eb3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f243cdb406e61470966ed39e847f28e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee883eac0c5b1bd5153910aac66db30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7744654ceb6bee12506a5371350a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3502f80c4a24c79bbde89fd8359e49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7843de8542e5645f0e8da5374335d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78c0272cda41db236a7bcb5659cf2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb7fb7a7205ae86f50842552795862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d93bf77d44ffd7e09f1f6bd3a225232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a29b23a223bdb4c7c654d37d000f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da1c0568b0a1a5b9691b346343a05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f593f222091c0a38d690f2546f04e93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d55fc34fa526823a761d65e32da7bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc244904bec1e5fc5394ee9faab06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1abdafd0759d5ac3aa21134d5320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c382400801376e8db089b0dd2df2e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53885045a97cebdcbc6cbde8a23602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39263473f27b5529301114038687fbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8df653c35c4b4eabf9e8a2f6b8a2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a5cbca99044edf0bb0bba678c758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d968845ae39f2f85887572e555f86b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107021fcc988ed7b13e611aa4d19fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46122c6e0f9478c236948fc599d3991c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20782b6ffe0f4c7162910653403a2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6c6045939c8e73ad4c51c845b7e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0464df6d3dfa0f5f25b9915114648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212726034d1621618fdafde534a48925250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2653b7587786cab2b759fdcb1b9ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19fa298e25aadf5a7cb80350bae93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211ddbff79278cbface36eadf358519253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d9aba4f5d474a1f505c639a458c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f567cd5d94b9f7d834c00fe61030255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d449c137e393f08ce8b98ce63f21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89731c284dda0b47af3e0f88ba1891257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77caca0ebf5178ea804aea87ff31f2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595addda5731ea56c45712d8bf2dcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db36affc05f86043ec07c4720297869260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5b8349b55b0febe58b19e16b6393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b612d6fba79f837512bc9343639cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44a342f90c6758889136003e9a90d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79112b77bcbd1b08f9beb83e3f781c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4bd579746bb3d1994eef7771fdf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094d5c387befe939a5948de2dc67cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae98caf822f4a9f21ac447c42bbc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22baa9ecad71aed482a21165c79602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c5a7f4dd0597f6c01e33d0f47f1dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c980d1412e9c68eab60cf030cff722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69ad3f51196985b33fcdfee4526fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9de6e75c5d891736b01868824ece272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6fe43a9fc335c599db127ca55dd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80c0138f939be0634d9618b8a10fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab112db6e22713a4173de9a9fa5a494275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac1bac33d6ce46ce47f580cfdc1eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441658275272b4d7d39d508d825e22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ba1118a7cca6a1463e03dc6b0550278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2153138cb719806e2c38ada512c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47c4e874c9c6582e50aed44ea5053280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed68dcf6c17533534059b74ec20cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fea5df949ead0c5ae5302df6075e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860ca2b9805859192808c2c1175193283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca86d7d3236400cff0b28b17a5b107284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235ffbb33c5ae70d103762ec9be077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb8c86c8dfe5d41b90e975cf558bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3cad4243895975ac62459ba0d4c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d44664c35309d6aefc6134024b31f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6d883703ce445fb2fad2cbd1d8f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1bbe8f26c8255bdd69dd23ab438b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c46a114779d2ebdd8960118264924291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7416d2b10d8a2705cadaeaf1c73c10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026c268483ccd246f7becacf4746fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3aca2821ee62e1623f4f1ef50113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44eb2f32df4d83dfbe232114334cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d100c992837f22df0e13f8a308005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc45def5bebf7639fa40c2d2dcf32b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167459b925ebef863ad1c083e687e8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701710a6b68a924add77bd55806c361299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37089e65187f0228bff8e2730649f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30165d43f64e22e180b2c6d2b25fd9ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28885b2142e090af7d36c281613d47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f84feab5b766fc2e5bc2aedd95e83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca22b9d46caaf77d7cafffcd1e2c327304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4477af7242e98c083eef82c81196ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653d165e20ad69b2fc02ce12285293306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1473befea608b76d72c6f4236139307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0007fc8c8a1ce48e389752f2e86507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defe99c0b598d10cdfcdb029f9c688309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f25f3c72c36b19f8a8df97aded0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffba01c92a48fefa1283a5412412cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961118ae13a8aa0ab6f2cfde5fe35ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf1de26e5c8a11a45b3f28f2bb8a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bfa435d8d649f639fa575a741a7c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b21eb005a186cf8b06d08b4113928315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e655648ca3dd012beb99f0704eff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c73ee29a7e0e5b4429f40166767d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe4165e8bf833582d4f6d48672eac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a370241440b3d90aaa7e5124a936ebe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1530d56d64f66b1babaf0025b6fa0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2322cc99db5b1f731d420b308edf0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da8abe611c39c4f2b5ef4b19a1537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeff76ebdcf11cefab99788d545ec0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8c8aa9dc967a07ca495d223c235f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f4086ebc4c4476a3b8602b4da51e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f253d28c2720c96f7e0e5060d98d20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af99e86abc7622d60ca959c930324327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f32f8cb05deb8cfca113c5c1b37b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962f7227394f93b11798f4a8e34a70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6c57c88a1b00f1e1480631bf9d9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf99fd7fcb8dcb7c29ec2d0145dca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02b182a7f2e904785b9ec7d17fc5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa94864d80f2cfbba9915a94521c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782af628a9638779d8b2aa23fa28d32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7fa2ed4edbd127cb4663493a0f740335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2939dbff33d9a3d1e01057e231f52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e46e60899953fa7d17bb4b6bb9990337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487108718116c856087de76e88e65f7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec411635cecae04db3e5f491454e54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ecf6a337ae9b6412254fd500fa724340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5a5d4f437261732efb6428dfbc00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56724f90a36b300a0a7d5ff6c89469d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee18bf09f3ce54c1dd0972299085e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e915c1fa6e943ef04fd7e68d579d325344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093d19ff0c9d8b3fe103f6b4bfd579345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875debf5cce2b72a011643ab4d222699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec211578d66470208042186074422347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd64a6bf6b2e2dc3a26031810ed664348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a174da35e38f31bc066590dc046b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fabcef7ceb2ad5f7fb1d187158554350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b352852ded215a9edc71cbf1cbbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ff64a54d443f82008eafb1c18b14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062627079e3597afbc2d9c78b52f479b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4d6325327c70e02db107ac8c936e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba3a74e1c8fbd104a54dbff21855c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ee74fadb2b8d505eca81154e4d32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ff53346670f8698fe7456d37f418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1a0124eefa41a09731aa383cc13a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baece8df3e35492f563f7a507497c3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bad406cbb959a660d744d516d826d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c4c95b626f58d917ed269582d28e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490aaad5a690c9c5d19aea83cdedf36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b6ca9f8fd7efd641c73ba075d447363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77418fbfa132248b7ab7e9ac9fa502f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8bddbb4a02b6bb555c2c136508dc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e2e88b27150a60aabb80c50bd380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407e322d41c203b8ba53797e975bf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f6704eec524ecbb96e3bd62483a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b5ca5231452bd05595c89c54c6bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f6835bf83ce7fc4e4e349aeb93f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f40e407dcf1b2c873fc80d8df5574371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77476319a53d3b14bd645e78fb02bbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62c72bcee2647dc1fabf0924059d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fd023864f9411f113d055e3e0e2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00847bb9f0e76b18f87b5adb80ffd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df94d83bf496cffe47afc54b819e27b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3764f0f5b3ce1146da5caec235121377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288481bda83392acbfc88a4b932ab6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d699809a7829b8a5e5a6b3eee6bc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e86a5ef78cd772451467963a4c85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a4e4d9a3d0bd15d2fb7e5dced72d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01fe055cc067b4fd50d1b5f83e8034382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd190582b9f886ad7825e18399769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7eb845fcbff02b737577d2f32548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d51f035b3cd5483a06b94a7a34ff9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c2d674d2742c1e680f739a708026386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f494e9b9f291d8e4e58da412ffcdb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431da9b0a4aac5e176ca3d29dfad94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e6da01288490636da49e981e53c30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a7c7861e7c7925e88f1c4e99ad2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b394702bd2a1131b403cc3b8dc78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78fa50ea44faf95377cc4fcc6d78f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92882f538669f678c76c71de371d1ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123789d4dd3c28ec6a89a41cf3a7cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969be35aec4c9aa2e7db6436c389bd6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcf580255b28f74a799774eabc880396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e056546f43e932652c3aaf1aeddda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436da548c5b9df80b2e6fc9f8717dbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0315203f6f9b933f96399550057b62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8429e9435f2d2cf66af764e385f75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037581f193c2990c01b5cbdde54ae8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e5cd76282aecda8fb43e1de1ba16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50384c0056ad6ad75b45247ba2c2ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8bd84e798e1ebe16c0d363177086404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2698a61f285407912d3084231167b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29b60ba367698e3ab6ff3dc405de68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e3fbf9b30ec8eceddd69beced7c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59af84d9465816ec77b2479ca4755408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9548bee634f5eebb21965361b6de3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd95ddfd242402698e431952af7c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf3e5389eab7ebbe4b0acd9b92e86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf7ae9270bfab02a11a06afeebb56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697bbab87831bc9f0395a549bd6e5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237267a9cd7de4b458aa6e179e41d38e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1a32d35d6aa9c28f15eba1209b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96173cc8dd2afba59ceb3caa09b117416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfaa4abafbecd2311956500324cb08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa81ec62dd1da177f97c5e29421536418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480df912424cd0a8edef996ade23e18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbafdf052fcf717f38cb16e5ad7f2d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c1631d6e71d9bf41b1878732a1d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cdf5841b5ea276f0628e220f4ca8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f899e2a0e8e000e7b3c6b0e5affc96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090339688315c4091db8830888e60f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1eaa4d66ce30cc11e2377cb60f9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8931d8821db6ded724cd3c62028e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa4ba28edc732d28ac528117ec8c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b15345673558160511ac0df2c02bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd2f080a3f864e3007ce2d181dc49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed3220cade6ba03d4c485bbf51765430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2c6f59a01905653c2b3a974188cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6355d981d00e6e917161a2ed86d04d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94979772b42fec742bf243588dc42e09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ddb51d59206a8ab317ea56bd49e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645280138abbd7eca2e11211ee1fbc18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee8cf27a36d08d5ba5789a7ff72b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4988b3dad667d6de33c3953c389b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c96f87b50730195ca7b78c3f367f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1d1a2360e30874bc8fee78736188439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a38d51ecc4d69ee669a9f0ae515455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c47c34cbf5917a0c4e76a1b39ea16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0344eeed8e65a645cdc66e9dd2464442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d2001b201cf4d59c70fc1bb08174443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f68ca41a672f9419d17555b0edda4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568da238d58db3e24746cd3f583a09f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3072b395bd16335b6c9e9829dd8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60d3654910d6ba77216df1adf32974447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8796456b917df4f254f471c3df2db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c60d0ce6852a00d4ba890174dfbc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95a3354c0e8f99e46f1982dd8326a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b37a21f7f07dfc82174ba21c9e3f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d1c004193138cc98c2e94081db54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698efe6c0fb219810c0517a7d7ae74b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516feb7e33b8a89e0abddfa19d49046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039902a215bfbd8a1ba181f4b423360455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da95941ded6b643c5e141d776c664f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf66fa1666148e82417d49a78550d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8c21014b0911e06757c5849b8bba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4affaaae86ec222bfe7a75a528353459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42634ff4f1ea95dcec33fa979fc0f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f97dedeb28fb5003dd88d80540643461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d317092ee6910e419ebea927710aa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c80a1c03d32076564ce314175018463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e1a1b3b1df2e7442ec4c95140a3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f739ae23fbce00ae773eb04d5c157465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd21eaca09e5a8a0131bc6b429d70f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43e94359ae93030857087923189cd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dd297f6dac1d1a38e6f079073af96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d75ff3eabf23cbb7a799515935516469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c0eba2171660209f2c33a726d239b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373d17b7829454a440031a5adc592b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25552dc3fa90646860ca2f448509b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc647b4059815826f030eddabb90b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc33e73e4f9978f131b94245e6e66c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395387a426b97d5d458a6f7aad6d81c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c331cd3290efe448f1773a4a917ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2b288106b7ad43f238bc6d217814477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b93fe334c3567a3ef52654457338478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0584bbdd69fcbf8e9b1d9db7a6390479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e58ef68a774911152c4c7e3911b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a1a8e9918f8c648ba8d426d537b65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f3e2fe65942bbac97789819b56dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589f85961d12e1d6ab04ad9eceef5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8237d0e95502005e3892e98f8ea518484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3860bab65d5fca19b381169d8bb13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7e07a2adfd69778a74d5fc027d72d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208082cef9410c6e160e0c645ee8c1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a46426ec4a45a3dc64bc6b905bd78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304be50ded0a4b31a6a011b60eff51c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844aca2ba84f9814aa4f9be3e92840490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af359d6b26898bbc8158e8a3df46b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c1f3d0b05b8392d66046ae28103e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b283b0643add2f391101a8e5a50037493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b00cf77192bcf31f7a43254928ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ee1cd06c0f108343bd55a5dc620f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24fcb9c17256342d462414f10f9662496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe78d65eb7a8deab055e315ed9d4f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06053de2d6437f2f4000363f89f5ff0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a354125b613ed791bc2727ec42a40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e7f4f98fce972cc41513589166b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f775149055ac0d507e22a7e5527a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb4142003143265f837cfcd296b35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f740c199d352cc46a2c78bf624b814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2e056081355ae1762d9ea5c74320504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2612e48d558e286bd15dd9a86837505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0825fa9e85460c2d4f902ee8fe76d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d1041256943354b99d02444d7640507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124bcb2ba0a08f87df3f1d1fd86634508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e227e78764f0e89cb25b486d9f53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4542bd03b88ba9fcf0f55d4884dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da72e8fc1c2bfa6b02b6971bdf54566511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d05196444ecf2adae526dd10bc57b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cccdc6f82d809f63bfea96a717e708513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317fd312ff9b53cc6512fcd62737508514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17ab5531082d67cade44f0d98562c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c33ca51636eb571eacac0cf95b63a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d2931429c614a1c4327ea493ad36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c864013ebaaf900235dfe88abb78a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab9ea873702f823a2133896010590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461357e102381ed456873dca5a837c5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d66c6660efeab54347d194dc7beb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c83d7a35a732076005d6439607f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd169de35d94a9652c42c9d4a488866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b0979178b42e41179edaa6cb353cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f512e939ef5ebe006c7cefd3797e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf144c28b576089a33c426db83dea00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156e615345a727137928f20b53c7d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789b098650c53bfa4f85c3ba81a750528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0067c2e9333dc4dd5a5ea32ff58286529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9069c98d9ace1925ff9ab225c1d835530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003241214b8f7935da1e4e5bde1de8ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be79e613fb8c17bb895697de82d732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ffbfa8383a84386f9b36866fdb499533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca642d401d0c848eb37b02d325c0324534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a621bf7c6ade2fa9dd01fdeb84718c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf129caf9a63d942c8d4538af4cf1aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8f8bc8e0d6689954034fa7b8b973537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d64a1697717e6aa309338c2d8a79a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628313bf38212f4ba0a7ad197d610a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a150546ccc202fa2968a2ad7706879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d5db81d5d1d34dd0a96459caf892541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef1ca61209cc84001cb4ddcc82cdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ae410d37e3d841d6f62b5101d7e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001386c8872bbec9819e73210ad8c2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307abe14cb2c66e22f36859ebfc7aa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0024a5ee4cf749ef354acb379a98f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6f4f3dcc2f1d577149ac80bcc96e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cba1d54be62a9e501044beeef9726548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9700e67bffdd0f69193ab91fe4b2ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739687300b0293e5cbdc2c9c09330c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb802d904c8b326f3037bb2225ae6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5aa1711bc7704d004ef5cc2001cac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c9dcff78ea0f3425ca9111b65eabd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041ad9a9429751d0e278384105ff9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f616b04db40156d0bd644c742bbe89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0c3bba6b8cb28c4d3345af8444b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d08592fc0d24bf0775f013c642dfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb215515b32219a09d4e505d56205558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7a5e311759ce14a411717688947d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed546bfe04300ef7a5e4faba1e2dae57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64eb0f9a76954cf9e5f94c4d89ffb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099490eafa129859d1a7b69fa4c9e49a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402f90d44de6569d5fcc1d0ad68914563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72836b6c235a441fbb648601445dd12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f123ded800bb711d8e87f568f7b3ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333371d5e4d878303b160f27b8378a5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56f1eebd8d83fa68cc69d7edd22ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66308ef3d8c148f07255283a81a57b07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3fbca82a9b2fd80135310e76955df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89855d988fb329398179fa632036b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f1c07715698fe3a005f10f0de349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558f3f88c07a50cd13ad5f2c671146572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548130c26f8c5cc804266ea5209910d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df648dd58e322243f93b8b341f645b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c7b9c0095951772433e878524df8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e700a03df68fd5d6570b52eb7907fe2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7451e6790bde104714bb6476a5f8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30bb85e063f66591cde072899c315f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf82fcc8a39f9fd38143c0f9b33531579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61fac3453be8b46fc9d5e3c6233ee6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992a35521c1a4f81aed021e40f0fdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fefe3293a2556df7d8e96b1a1152582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922711133a269eccffa5f5be68cb1f6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826f6b1f7583c9e4361f303077c2d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f413bc6e742b0085270d17954a1fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26e2f9d59fedc50fa0ae3132c4fc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36638281b0255276f67d6b5b381428587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a22560548699f68e13f0e5851fb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b1134e6e0d737d5606c9baaebe74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b2ed6192e98340dddacc4bd69333590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569eefa2f44e31f0f018235c346346591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aad9a40fff9f9bea26439a5150a19d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc1c440b8f6edc81ee48322f3dfbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9304e65a327096ced45cc40ec9475594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae4c9aa3f2b137e965bb2984d7af4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274786e005b7f6b3392788c8e573ac8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3980569671036d677d0b28ceb28c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d5b9e42334d41172d1a05b91e771598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb4396ebe9f6662af46c7e22fb0ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23607741163e74aef1e6476b1e7ca83a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa8a61834bc2db45959a413ead777601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2405daecf9482aff308373ef551f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830db6ea7e81955415a2e32370b40e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15606b9b2b3e35eb6beb39a0fe2038604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b277004c011ee25031d0ca86f4a4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb499c5c0e3b94e1360be7200310e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2248382bb11720daf412633278e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205da4eb7cbda4a5bd53e6021c052a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be55c2bfe41d249f1e182fed29db04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ea49c221c9c3a9c3490a92be67be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e43dec072c18bce85a86c1aaf76f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f186b590fc7bd6c03d2f68ccce3738612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bc7e2701590f7b8b7a03a5f181e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95161698a865b08bbeaeec4540ea0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145318a1eb3b8450c47d0ee49ae36c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d4c25ce79abc97222e1db7aed2518616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6a5a952b8bdda6827588f21321fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba9f6b27ca6ff6fcbc34952ddbbb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d288818f4b5feff833f1db5bf9973619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8cd247e8073041e4ad4a48cdf142620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba40fface15c21b7b2cba9ac797bc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475766f2d845ec3f88567c5997d2f0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251b3ccc608553993fabb812033b8fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3f2628acda35b94f93ada3869cae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a841565aa71df3f18ab17f86456383625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65dc6c08dc12f8eee31b702aa9ee40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58736021615ae90c671f0f4edd7482e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d49ea55d6cc90bb1b67775bf582c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67d706c00de90fe7f4e376173ea33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313444d4507e24ff0f349bae2aabfc3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702dd15307dd024ed8a43d7e9e69a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba70faeab5333f9f0629678b109eb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c1453c4fb0a2fd93e20503fd9a9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dc1d7d16fb2f6ae2159a80d551e26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55699b9fa5b355bec3e74688d9509c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c587964ea15833e184e2abfd8f08b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32d83cd452fb3875b55b4433c82a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e030db08524e5914caa0c3a69b1bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d403ebc5b752e2c51b79b5942a237639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bdcd8c0ac551f63951284a6db12e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860364b223f8793d8060a07e4d70b24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d774faebfa745fdae4c31f18449c77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0bbf54332a769bb759965be6a48d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b839d59d1bdeef7fa28bb3e668ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d824d37008dfc54d299638dcb780645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20039ce6c4e8c195a1fdba598e0db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893fc381eece200e2f89c7d5afe0a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32086a049e0873581026f56e50f9c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b156ed9a37b0d4900f0f6ff2fbaab6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e34b8fcf857ec8fe3548dd60116e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654063e1154a7c887675fceb0ac8e76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b0fdf728356a479b204522f10d45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3baba614e865c61b06f9d2022ebfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7f49c3600f2ee82eff8ddd9e3b43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497449afdda0cd6756d81616cbdc0f69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e02eea1118b565efa403fcf30364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c02dcfda7c805ac6885b6f5bf7691657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb38d7da473fea760062b077c0c678658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29f5d5db63adc78e069a7e90490202659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998e417988a380ca66bc4878bee08c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f6805c9642af365edff2bf354b807661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fb82b05b8f2e866c511c6b9008783662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2524b4e39d293c33da0d3ee2801f29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee4a920341bf0acdc654222626af5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6805131c5043abd115f7343e41a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a50267d0e2624254f3c5db3f157d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976d67f06ce842b46987b95c23e1d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32334f39de68627d6b1206b5042f32a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0a7233f04189724b68e6a9598027f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57db3a7e148f599592b418f35794b9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d26c055744cce23739424319bec7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87488f985c5a0ff19f65fcd396e364e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284076dade764fb08897b6cc226bd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9438020e9d228e1eaf9902b86239e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e539119e32249a9ea4d60149ea11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3622fd75a5fb59b3fc375b3a581b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec950e96ab80f106bfa93cbe50587bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c3ffd36be7f09330ecfa28b86c4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2df25ee9dc1958576a0d9fa18345679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175de30ed07718adfb4f84ad98400af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d37adb6514b0f2916e51275a05900681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6bcad23efb15b8a7f1024ebfe77d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71830f1294b030ce50d4e485732ba845683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f95e630918d3ba0e11a8ddb97ae43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774773bfc3092a1629b254d62631b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11cd39296c498aac7cd11f4527631a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922132412b8074cec25370b75e30f5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad79925f9cf530e6d4bd9befff5e65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd8c63f172491c10c8596d8bcf197689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a12809c10a3f36d61c000c2fb8f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b87a26803e7bc2a27b788b01dd9a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89914144b13b31285423f9fe8e6609692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335426aae42f88d9a1fdbe06989a4a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caff43e5f0277e4eed54557fec0f37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d20f9c150fe8e31d9502a86419154695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04021ab91bd9c1f26a91b2fa183a100e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2538e87c9e6a5a2d22022e40ab3fc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebab88a0589abcddea134935026dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c86b24a17ae13d8374dd6d5cd73e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fa2ee1418bb48ca26f9a13bb4d493700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62013490a2f381f29fdbf0d796f605701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea3b36fcc98f8a583548c6735014c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d69da75f32d7c40346c2e2b0e3ce44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e607b38ec71cf110fe2659c3c0e300704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703866bd74c3bd38cc699d1ff21901a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a323a336570907340246971eb61f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd100c1f34eb10cd498415d2fa128c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b1bd392db52e89009e7748bcfb21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac97ca455dc4aae3d3cfa15cdceb1aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef3bb20aa67983649ef2a8cd0dc9b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178cde77f4da385b31fc2dba540d351711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bde9b463ea530f183405932b40109712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff0458160e2acb83f006a7fd35699713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312a0c084bc0c8ff9a9a3699658531714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99abcfb3a7f7a7e9ad87cf755d728c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c3e44986399b9c397be17f5b2436716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbdf66f7fb036532b36f6449b25567717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6fa79ef690b56c5114d65017a0580718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f8f6dc5de107b4dd5edf0ba393821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678c36e7a22db87cd02dec28c0431a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c36b96baa6f92ea1004aea963c8e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813227763123c2b187e707563cc46480722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71131a1d9e653afc3d26ee40252212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d22cc041b79a848d8a3618f50f3aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcf9e7a34187b955e3294846eb769725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78f689732ce75ed0d79379a6e1e68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3e3857456b7005c696aac76a9b36a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a94889e052e87e955211a8dda5c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3e92a02b3f3de610d3bd9045ac1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54999685d222417a6a43a5e84a78c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6011f22f7235374d72801c63c81c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca60eecb0cf63157039efa1eb2404e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9b4cae030d05b2fae372e3857f8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cda2bf6a52e2ef8c1d15864c4cb3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591277ef9b84ebd16d3422311e3e055735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd2127ead717cf1f0fb5fd6580914736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7bd05c5bec35fa5693796e2cae435737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b38246fd13e4a82e80b9dcfb08cd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601930a2f21c56634c813d0ee6be2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3111242ce12a9fd8ae6881165561bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d867f7eb1ca15764f92cc22227a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1b263c8a286932348b759c9eb3762742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cd1639c8921c03c77e56057d5632743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3691ae7d863fafbb02226f85cb1ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff7c8a2a6ee2ac4ba4742191104ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbba83dda45c55bd3d1e8336cdbb31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468e4474cc5ab363ab13414982eaf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae90f528febe51ce0b810dd75c4b5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3af9a72de49eab3da2eb2eef9a16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acd9fdc01a34accea8aa80856e652750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f6df9951be7ee50db9365f3c28bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83356c74c035c32e339638b689f13c3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c83ab3c75fb0dd36ab3aa4cda017753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307cfa3fe77ada1034cd7ce5d9bee90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c061b4ce70322bedcdf22e20874c3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930ff2835701a4cf1aad365bb1be7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676306a63e650f45c3bb2cf1ffffd33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6753a1fe399e583d520369ea2df9fdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388f10c4aa10058f399ebb73928f242759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac2912394d4d68ab54f57c7123c25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de230c5b80810479f0e325afd1555c2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4e258ce70911b2f53d160783ba4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d67663693addfec9d87a5f06ee72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3b0915164a410d7e59f3d461ff48d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d0f47fa55b3292db262038230259765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0d2d5ebd84249f08735e396e37b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7045ed97398ac4ecf6343d67e638fb3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc23185d586604dd7cf551d0a934ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa15c44426d928f4f945dfb286989769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965609be2039dee218a5ab8ab336e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba63bdce664712eaf9f88ca9382580771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298493f3cb30bfb6b26e14cbbfaff5b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7a57de722d839529b75fc7fecff7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad61dd8d41dbfb33b0e3a9a1fe2a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81db691aa77d11d33bfb6b7ac220252775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136e52c81fe5f83c66f8759f4f072e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc848e60de59fab7e6ae85d37ebe3e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9ed494b2e86b6d25f4ea377b065b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b45b15cb1687270ae7a622102c21779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039491063ea7f56473e3522d94652583780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6888c646c1f547068ccac2708ea01781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125535ba0942e1e3b444b795b4cb25a4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d565b801d5ca0f8f195d435b190175783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef089011d8158f4d56d8a714928d8a9f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5225b01b8229d1c1ff00286f526ced785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95df90faafbfefff7540ecff4ef895786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28610c69f9dc7e64c7e03c7a121ac27b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239bdd254f8635c244de701edc3fe02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dcdf43b9be827531813d52635a4ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf631599548eca0224814d809ebb5f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1537b3729086ae7cc377007f8880791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e75ebee346a79f22c96543a264073792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfeaf1b7d56658835d42013bd43388793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec9211c6b61a82a185b57affcbc49794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1a70194591557ba865113d1e9085795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707aac344036f436b99b2ce971c476796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca45873310efab181f0b10e5386e1ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916187435c8f97d872b01c4d7e9e1c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140b2d5603ce731ac94d9e50036856799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8fd550c53ae90e91c322f13e7330800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366cd890b7fb66b5704faa33524c13801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e20bfb1176cf59e82e71e319c7058c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb379e15e9293f19ec229c0feec3d3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8953aeb6fdfba934c9c65a7e57922b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de297e6dea5d5ffdd9a37a5e48fc9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1d5c1b60b1e1af10d22e7eb58a14806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d33dde26e835290e26bdf24153827807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf445cdc5148cbe2ad9a48f151f68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291a654f3ac95712c52d2ca54ab0f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37eccab56566f08f4b66fc53b86de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b4fcba189a2d7d92a27dc4eb1141811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934e133281f58dbb769851077c49dcb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8157c657bb7ed6f5017b6dc1094b2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56939bafdf3fd2e3e3c070559b8220b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc319a9658ecdf3e27e225d60b1004815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e92bf0f21009f72d60f89c40c0d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1e26e9a99e4159d9791f96d5e54b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52c0f30fa472594dd1848e99d42682818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499aa04d73a97f8296493810279d3ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836e6701b620290585126f98188002820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6dc2844823a31cb602888509d42c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf430a958dd0aae08eaa78124f4765822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823eefbabe8b6b93ca3fa3423c4858823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10287e2adb197cfa72d2ead51061b7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738193bb24bc25307451599211301b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd75fedb443e474a752c3c227c79e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64872a2ac046e1990960bebb4341c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8124698d656972da91469c8bf0368828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4996056be8e79cb47c7d7d714a6a1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f03a71849dfac6182301968c6c789830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcec257f7c4f4c9bad530203e17e100831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed9cd454cc60b48a420fc23d33d69832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1a02dd937a442924b7e21c5ebcf1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ba32715ca83e6919f424e22473311834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadb3da0c7488bc6233af97b09935f4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c618c0a7a5548bee442ad80e09a36836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4768aca856f6d4da44f53fd864eb8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe597396a6431f2ec35be565e50ba8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ebb18ef39ad38d551528c1234671839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fd6e599fc5f681519946e75b1240a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a399f09f25101bfe76b56b0c793bbb3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f2378dd65457830f14b8d64b82f6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583542f2db2b3003942e71840a3f7f2d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd283a987e120991027a2cfd630d27844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325291815b0233665c3bce8c620dab8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738fbce838f4e9e5571bcba311aa819846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89da6298af762c6995c2ddf85ee0e7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1aa3e763c11f08d187123692ddd85848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538984c8aec54b7d4ac413a912e8ac7d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea61032f06e26d17ac839c64fe0a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42357c5acbdb958c1ca5c040b691d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0522b29439e7e7c8f0ccaac1a365852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256199e11fda312c2b1072a99bba3d50853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1f4fb398d8e4d5db62a9e76d4f3e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe58423b2674d05d923825ae0e942855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ceb9b50115e17ce85d6bdb5d48106856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5a58c26015f71672f7c9b07f6365857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8494667e504f5bed91450b2f2917da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264c8d37fd1425d58f8a899b0d1d72859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a7df2d1afcd3cd9ad92f0c67f3ff9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929bdcc35a7f8aa6fcd0b6a65119a00861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4148f453848287a4224a07246a93247862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafe9ea9413d9bad08d9c6e9644cf1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804caa91023ddcce9df096b1f8c39d72864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff08a7e2cdb059ce4c0a6d1dc0ad1b8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c5d87f7a1217f7b7187cf98bf76db866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c6366c5948d5e48b49777e44ee798867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928283533f6d5671915b0fbfe0ce95868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409617fa6a20d1e789715949e21c11f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39b43f97664921313339bb7d5c02e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5bcfa59bae359676ee0af387c1f38871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd635254fd806fb8834cdf48c11d889872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e8715706c6c22dd0e5579772957e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfae2075b8b3f9d00ab67d0921be7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78c55a7f7d9daba911b817190e0ad875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612efc7eb844d5ae0b1cb96793ea29876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae69d3969deea2df4c24d36d0e721877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0408bb8f92749627686bc64f139841878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17117d728fd5a59a163940726c6e30879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ccce5f73a784569037482a4265b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958829538e7a8d13e8a76d4574709c37881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18716e61abb3d56339218a2d263391882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4e97b79821b2d2c2212023777d8c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7e05ef348e06a5a18b2f1ca2d521884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc211b8a84ae9be5ce39fe97aaa661d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabaeeda88ec3feeb48e51b3a65f52f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b65d17ce3b8ec3b3f5dbb56197ad4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc67c26ef583a8b094bfebd03cfb5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72183c5d14875b5b852f1b693f3a286889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534cd24ca274ec715eba84ccbc4dad890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c61e46dd7b730b5c6bc884a1cf6f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489196075b513993d25e47af404a0a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a1e5f5bcebab8d41456ddda47af0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f427c3e328dd0e0719b7446a72d95894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb82a2b4a6bfd15e273f6ce0ff4605895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d4698dff1de207ed2a85d5e9c0d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c794c776f7115b68db20f1a6cf76807897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd2c1a55c2b91204341b77aab4b1d1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310ce5eb6418ca446b764f76499d025899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc87a68e2eeef860860931b6b9601900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0348d587165d7e366cf4ddfa9f94c6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b477ef57f65611850ae925e515e5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7663e8971932378a131da074a2ff5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aaa2d5ee9961fabcc916a04ccd69d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf89b223484f094bd30820cdf392cdc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411673d8fe77d4daafa0762e436ff503906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e96dcc447a1b487d871ff8dac0e6fb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca873218bfd164fd0c0e72ee89f6a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5be7aeb09cbb485d1682a3d8c2e3d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603382870df09566eb6b5c1aa31c15910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e6762a1c430efdb77cbf5bbddad6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5504c8a1655212a7788a97c16e55e5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123de5fa52b2e73825ed75cc925ede38913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2e9fc473c7f5bd3355921b188657914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fe141d2d71330bfeebca3e3061cd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad6156f37e745290274a3ea164ff9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05067e0c796259c6a7db6fab07689f66917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932d43edde8294f97f246c313d3675918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0a57cf1120ce3341d69319b6a8d4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42553497b59641a1aebf0bf3b325bbde920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac8ea59e1b6f9131be623ce2756803921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2505b8239f57f2de7010a1a1df50ee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889a38740edb47e706d4d29912eafa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beded1dc0ae12eb69cf7b3ee3d02cd4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fc9c5f4f07daea197a104e042baa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d989bfa1a205b2acc9280b90853d47926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2ea221465479af04b83e34f2b95a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83824671e7c4cf42515bc86bbf628c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398e30461ccbb24495b0ea8ed6452c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e774aa0b7192cd5621c23c9e839b0cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb819c9c1c201e965ef16aee95b88fd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74bed978348bb1c7e66b12a813980f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099058f29b1c75c5b6a594b5879cc1f8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad68149c130c96a79b7a24c8f5412d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f75353b895b58f2124b56d9f1f38935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce2c4c64893aa39806c5b226ed383936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60a2e008875156c76cb3dbab7a285937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d4c8d3632c741b39a6d01b77862c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223701a7ac1f33e184c06deca686e847939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817a823a8fce47a0c9b08cf5560bcd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524e696532ac5b035f333bff7ed362941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107bd1d39e15e36e4dde2670d23861a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d8b13762f5133d997e98052bce65943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953c6816d0992743da6d0ebc129928944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa15a969d1389b7442a544f7875a3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca4caeeeb338fb0e17762b927926c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43d5e0db9322d512fbd2de2cd10ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919287987068c80caa500046b6a9b97948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f5bda6e9f85c4503e8d01710ce631949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435549eb9ee971e96d2e86024b0228c7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18f5e91d631eda51de0ff8dc187f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe8c7b76519eb1a4b2ec77dbb6018952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578dea6a574377e74700296138ed2e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3ad68b462831eaefb0094e180d3f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e562ccf81449d2f7411cf3cee2ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ec78652bf2fee020e863aa457f79956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aae25ab54ffebaed7c31f431eb69f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59e0f5083e512b6668d7a868703930958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5564c9d05e7d9bfe61be8f0ac5d6df959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d3cf9de4afffb44ff718d6b34c07960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5530792d46865effb837a0eb7994961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d6547dd0e957b07e6835aee746f9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467c59166f3a1fa593fbd32eecfb8d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff494254dfcc194842372721ef19a7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf23c787708b6a727b6ef78e0f9825b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c957c539e9f2c4d3be432db0af84ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2a7c8693dc926c8439ce7b88854d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d071a99b4539b08306bacb59b5954968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959f5cf5c3e1f372183519a1bc0f96969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9372fdfca65adf26baabdb8071c0a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281038a8cbd84ed5e97d8fe46937eec9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62af96a018b867a7d0e26d9ed6221972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32c8fa35b2cd7ba6dacf67f6a8a3e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0c10d5b9f941e559fd7ee7b7d22a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db73ccb8d27f1af488ad9411eaec1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab87ff8faf5183b90c743137b06be976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c25b3fe0006205f841a215696461977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f659aecb9000fa77e7198ea08af7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69dc0280b45f251ec3ceae2771e398979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042474984ba43ac30900dad85afc08980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819faf8a40eef60ea5d4c4dc989cf700981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347faf8769588b298fb394c3bbf1652982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104827ffcdf2bd2eae833a6f0b0a3d6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f6fbae536d707a63abce7b231c34984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11d436767b12afd8cd0e85fd52a47985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feb5e91d3a63081b6d06d83462367c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d23f12be5740c448db33cbff1d10987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f1eb555e63d6b29a7d76a67ef3c8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13982abf356ddad26c8e9b8f4a9f6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac3d895c38a4baa5944c340ae2f3f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568d8ad2d42a8e6ffc926ede791dc5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a8be32df793274094d51fbed6d59992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee141e596fa92f19f0ea205a03ae3e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a5a67a3454bb7a96a835d853644e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b34c58cf433b3af3f92947cb9c01995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fb8c56cae9341b61ba4d14a3710d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd13da2e4adc884cc35d341024e46997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e936bfa571d46169054859e1a4a35fa998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ea3b6e6cb51bf2599a457e8b74691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b6768b914f00078744ba127b71d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a31881700ff707ef628f9bdb92dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed70e669882f6bd72f650953c8caa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848594490e01116d2f48a5a5058fa5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ed67b0ab54826d6b28827733a82f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9ba3820b11b8c7bac75e3a5ba5b347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54c3fd2baaf78b15d9f9b353b5f558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c66767ece9e833f1a3c929c2a8c5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86087a8ea843a16b32a1b897b4975110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b89c58f6c91e739a9c1d1901884211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee8e52ecb11e08a3d3d1c6cc2848512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c73f0f577db927bad4b9aedc641c7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae481977395d5e2e65d0913528011d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aff764684b7df424345a7df50598f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d7d84b087ab1f684c05b569808bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b20e1cfcd19327424e253b1dce6f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293e72ff85dc8781fb4fdba3ff1bd2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878180dce2376e97f8de048fff247c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c29f8ac7c4a005ee8c5ec3aa16a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cdd90280c11308bf4c07415269e5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1327bf1dd7694e942b3ab78e4394bc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f33659419ac6e8bce695dc3ba859823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13942c795eaee06707a4976c5f94e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2faf238c6fa850d0a8f06c3d49d0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ed8b13a382b63fdf94c021ed05b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773846d86801f41eec320b09e05e74e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816da1b33873bcf3eacb7778b59ff40228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc1ae3417c926108b2fd9a72b263829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f1524772c2e50cbb50134050cd7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b19ed3767e487c6f630960e1147c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5a4f77b2172d32acaab3b203b61232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6b5b07e048b87ad4d8ca054e243a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7fa0bcbd30f80ff2101ced9ec0c2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab5a5cec4776fa786748f2a239e8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd431ee42e784a4cdc0f1e6de0bb9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd049deb3754f0e1b5e2dbb925be8f7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dca10269fb018f8cab62bea40ea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908374b43f3b23386fa7e950bfd27adc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a09c3ceedc4a5e8d4a79b114e8da840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831627da60ea35a97b7537edabe8057c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a0549d7cd3884d4fe9e99d862fa3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e05706256c5311387ea8ceb541b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc88b3788279b69346bfdefdc2e13fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bc6b3112d7e7758773c5280fe4fdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc076a3922b340b6fdb6426d642b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932240f95fdcd064ea02a0d1eeb6b9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb8556d7673cd5fda144bb7255774748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d445d386fd722e3a10f82fb084f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399b18a826413e8cc5a40e0bab933150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ebcce6250b75a8902da76d06dfe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514ff36686f957832af85d7e063ee052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c4bcde259fa6ccd3b0946061475253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca5c0fb0c72c9d7c8f7b79e4ad797154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2250296dd78065a70052c5232997155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39440ace3f6e388fb5204bce9ea341556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fee40ae6beb97d7d6c150f09e39c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b1140c7876b051779dbda1400206c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c14c848da4ec6e14c20ffee38f91859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4f81a0129f4a0ef0e96b288c6a3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaae82061eec1c27611de3a654264d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393dc56652e3dc0d939640ff5c8620e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ecdf161de7ebe610f20995af9d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8af42ae2b40e54ed5845e7ba57a1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35fb8e4ae395675ec01685fd3116e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51bac3a4c9c019fdbe5a60250f4d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f12d3da12bdb3ac4a4baf431f78567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4f4c4ebbce0f8cfaff569afc7c9c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b14d4538ef9dd12657e299a57b5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108022893cbc35c0e7817dc93f786f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d9e87846ffb9bbcc5eff1488afcc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343aef35305abca346ca554bdbd22a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a468d502dd2164719216c4c392d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796ea970d149f5cb88a4e8430f3d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d066bf7ca4926918b9a00cc4ad837d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbeed70aca0ca2bc20c011e0d5cf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d164a7caf98f0318401e3acf92affa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988680b5ea436a02dcd56e4c56fee4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d85d5f697548e00a6f822fc7f763c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ab6310cda93d6138bee589c7c43280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5372cd397f91de3a2643dfa030f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d159bea08c62f6f40e79e7b8cd62c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f3875188a7f4e6d80c8d34367be883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aeda585c8ec0919d60d7374c6905684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068519f2bc19ab1f93f1fa83db0e77985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92eccf7239b5bb3141d55976b5be5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e31224de6e13ef35a70fa1b41c06887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade12be4a5e162ba9c0e5edc29122988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b66b7e60268920ee183671147f6cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d7a039dd44fb5746292ac9654b5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3605b2e3cfa17c727f889c4f6fd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa09abfd191123e083e68be389911b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f85641ee7851038908246414bec64593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7975918006b5422c77029594510a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832655ac33e671ca0be1e78bd13f0cf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51580611e37716310b39b6e4380371b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea3d4b1970a29a406c310384b055997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8c253f591016af4025997bdfd51e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2c1f7383609b5522f291a3d4af5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf151faa543c03bb02197608024260dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031a6c6aa55f35eb2cd341af88566ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4aadf9f54c9dfa3e24f7539408328102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b7d722afff74d1fce6b23a1420ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713d9e3c3a782d2265452b0c15a556f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d15dd5652f4ddda7f83a6f1091a5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4260a397cdae402bfdf60fd3840cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaccc06cc96ff87002c29db657712be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb75279111a1d9dd0506c884f2dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e334f87dfd988cd23073dd1bde030109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369d336cb3320453fb1e9dd8e5cf06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898022178615c2007c338e85f1d9504111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179a24b6b4511cf0325bff1ab31928112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b755021db69c57a234918838515e0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af57f2719f36a4b422c0e4b92f2df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77112ea27aec12818b45fc5b4b86c5e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcefb9e1fe2bdc846f3ba7492d2a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc276fcfc23e03250767459e9c6733117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f19e61a7016f66e50746a108ae495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164a86dbcc17895dc6d0f846c91d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43185aeeb79f1867a19472f894597120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d410d86b21f81ee8e7ecd5f6ccd7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2314f6953b96dce947d38020d2e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766394a0050b257941826af4f7ae744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc20b5e95bad0a031b0205af158350124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f89697dd3f7eee1288acad3e2481b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7cff80154e4487663bb19c08275f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff1fd29eaee33c259622ab4a806ca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39b928a745de1f5ef276d04df81e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e67ab791e4cc3fb5c55809ae7c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372afa394880cedaaba87f543d9d677a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c72aef0c78c783b433efc1483a6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b70d83d00d5adf049e8155b17ea4cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4eb7936214efdae531319b5a26029133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f81d426d6af9dc89b047c8e1fc78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e09f60e317f985ce7bd876a6ff42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f6a962de2c7f715b4414af5d46d81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b346b9b7316d6b8fdf03be258e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c194fc8fe012b4c1d18745f266a567138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d7276778a645b5e9064bbdf2e8a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a08c40b59bb888768eb0b10982ea32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566397baf5e41fbd69f1314682a08211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f2e514bf93b01511cb2b23979ac4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68e587baa6e92d10d1fe98a0bcca9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e839afa12565de1876b0c6d2bbbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ad8664d7ce39f93b10e608bb03f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15bb576f01a749fd47ebf8b263ee75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372c69466ccfbd6018d40241d27d3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf8b7522b17944722badd76543a1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8761530a91e27df276d870960ee00a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49494551d4726acef36e845240a369be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2278b6577b31f683b03700bffd24ecc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52177d434986105bd04323cd9b6b3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0cb5f979e15629d00ecd9001adf4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12640463d89b3a54ce57c6b1d43fe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f94bd0798ce62299c67a151f94ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79564fddda8ddfc4ca9e1ac8407691d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84562bae37e223f7eae56ee0d499cb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7e868228c22eb496e6b81e797d998158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1284a38b671a68f135d925af03116159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a69a45d8157e1755e84a42b83154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea021377d9d8b671bd8b4447fcc49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4d63cb9c22580694a1efcdb315376162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b7480a69a3d83416847a3c76bdfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c16d91bb418602fdd4c74aae6955164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d60e2ead043e0b749646f724bab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615a3a3a3103ec19f7c2179395639f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed277e1c378b8a3a782a4a4c55d910e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a609daaa82b987a68fdabf5dd0e662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e43abfab16174252c4dcd1795d9e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26cf883ec0afadbc74cd1cd270929170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24dc13d85d83a74451b6a5879f31bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032a921badd179ae0977180aea6414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c67b88eb32da241719d073f414a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a886538e89e8c5fb9224a9440d78bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184447b7f9af925e3dce4ae295ba1c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8ddb7c24ae0db394565b0d7e1181176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb29dd47651b11a2ae6241749a377177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1118a0f6bcfa3f6405d59daf15212178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca656e3baf5d17a3735d63abc5a8a39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168713ff4e75f1c8d6d645a32e64bb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f0c2a52394adcdc57e379364cfd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51ebc31db12cd119a488cfa341367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8acbce0746b36f5bd4b417223f8724183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda584ee7ab6c60e95d1a74f5de9db5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174330e0d8d17237daca5433e06f2cb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997998d673f3fc2cf8a25e46085361d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe86db524a9677dc4e2f64254e0b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d922f2460dcfbddb785bf15915d3bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20ebf2f47102304cb5925eec2e0d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff4123c76d8a5cd90efbabb660db9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d428012302ee6e7608b759a40ee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75e95df45775231466e3fe568404e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141152610ce120e121a905278c2deb45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381581f40d723e679dc1c2dc937023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538039c9e21c27f2aa4391664ec44d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b209dc489507ec195bb8ae3fe9ed86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d46bb7ced1eea78fb85063be7927197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb757d80fc5bee3f649452c8ae2a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445fdbb5470cbd596bfcc9a458c0f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3d5fed92beb9297c34646b7821ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9aab6c94e20ba405cb182405afc1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eee14bf2a95f55bb5173fb04ddab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f98715bc60202edd73eb5d29af87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979e2e1aa8ed0fe409962cb10ee4f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf165aaae08eb056274db58c425339205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af671de6fc2de74163abb65ff54c996206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6104ffe97847b1d479ca017e37214207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034f18ee709c5533f9a5d3e62837bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ed5503063713bf06770961b256fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1897624e23e840d2614162e9d8a9ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2689f8882abd0e253eac0155180df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63ed60f8b2633a5b8893cac7f559d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9739f1c06cafffedea3dd9e797c3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabda6ccfcf5e5b450bb9c2e61a562214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218db9b26d749bbba8c73f640c9e4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e97ecaf5048f00fa7a3ee598bf1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a308b3364097994682b5468db1e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a87fa386cccf1232f2834751431bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828950f2c0056c67eacb7fee76d0f96d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870eaec215b591fb259dfe0c96a0c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8dbcf9350fc9e6406f17fc31218b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b4d301fe2a98669848a12764f88c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e7716f884837cd5395bc007d5e3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac0f2940b8840890c738502819483224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f5eae7aa9cd6e513e0c9d62b9adc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c94b12f5cebd92d82a882b49d8d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1098bcd5ebcd84cbf602212657487b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1614864af08054c3f22a7a077a8d0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb147e7174f1c4f029d62f22cc51bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e6d0e01efebfe0bd241bf2cc1d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d9c91bbb8ec994f73edef2851447e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c4b753e43cf76f6d1a2d0995a87dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c2e743198a52746dac571f1283c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f662a62ce755000402e40f1f2427234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1446ac598194ac0d4f27bc45be50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f71ecddad946a4f0061e5ee3792d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbafcded3e6dfa3525f32806f0de05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df480380c17fe0422007e9eed4f59e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa76a56ee617c53356c1d914a998e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f520ed4a057b2bf92316679951dd60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6ebef55232133f44c1bc2268876e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878717c9fb3262c1dd5b1ef7928490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78a18cb14cb0ea065343f43ec1e8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464beddd90bdaa60400153eee69379d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909dddc6df179875f11ccdf5608dcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960dd8360fc1732c1e37c5ec4835d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc7ddd6086bc3a0db1d3994e9c58f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bfc9d5da87b10ebc785a90e03102d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f565ab34046a9ee6addae0ad2b7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865b6333b7b6d2dff5a13553ab1ffc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de6e1db20d6927af5addefc1bfea5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87fdd8d92a0eb909a467780f364635252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4197dfab61d2892c3d8513a4585d9bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68947ec6c847a4db646ab9b1821e563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f88bfba7d285c2d20604ec189d994255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1030707b30bfa61a28f3554b15805256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb27e539f8007c67c7db305baadba5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59928190ec3673cf416a08a57e4896d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa0bd83c111757a35b0d8e0178d96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07332405c05be359aef6feab49d53270260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b6035a448e096233a4586519b5bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d940805e7e83fa70df747dd4a76b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201e80445dc159026f21735319159d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fafe48573244caf5c201c7b1b2c34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386520375d834d427c8b3999ed1e5123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c167635c1e955f75d35a2e0bb7151be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257278b1b47722a587fea8ae2c80bceb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de0572a0b841396787073a3dd44ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef32f41566a267cb23d25e2946e9b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a16233543c593cb63a6887f417639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b1457bf2f8ca3236c7c87ef6942b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cf089a39ed90938e055bd4aa250a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c87e2dc885a2128e2119059ad07c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b938d4843fff6e49c56d33c1e8617274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444156c53798d2902b5b460ae5ba38c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f55c55215915316fc9a8e23a36dd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc467c55a4c8b587ea64f1bc257d736277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e6ab02bde1065e06ef4f1de425cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719c237ae2545abba57b6e30d098b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3969ea9078ba255bfaf82197c1520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d071095d2706c9d7f79a13bc7b296281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e22fadd3b6184370d2e778724813d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473569869a496a2e3b7c209760157c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224cae0f90d141ce54e06ddb8b00b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20b6d08f9ec886f511f7b41acd3752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d3d06bfbb518a7cb344f7a25ae26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa64e2fa878686a38c3c4a4161e79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d902a37faeb0829e10547dba0af5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa668c36a9ee43fe2421c9bf80c583289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18e01de51bdf039d41f8247ff906a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d721dfac55ee65c2361f9b220c899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396467f649bde81df4034a25f868232a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24796912a1e1cb6a1a5e1275e525c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c2e0b72ba8409af4445d62886e1ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a327575a691575ea625441907f0734295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162df29da2d75804d7284023e6d51c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab913d87b8f5a6ded0ecaecc80d307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604c9888f0348863b02653c936d752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ad1a977ae5144926c5c74cf685af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a609d9fb5313ac7af0ffeb186f3786300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f965deeeb99efa8e58e53574b31834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba7d192329ccba72258865e87e2c03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e384a3f45f57aef920e6ab637b5412303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd745b5da4a3fce7033eee690df70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409e800fabef31497b2b2ed723de4a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d119bccd6177752c7738354390f0f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e92227cd68c37a325395e0fe19c4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8074eadd0d0796b5e30109b1613d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd80d161fc3536e793da0ec73a42d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726742b1b00bb5bd3d3c92da694982310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a61e8bb93e0fd73d17bee776d8906311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340a2b73e58cf356c6633babbe561e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc753c48cb0ff4f7a7d4bb733032f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33045cd92c10335033428578e7049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf3d7c7b52c4c2c9b7b8455119c9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c92da67ea915408d2526915735227316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239005cb9c348d50d566bad240b21f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46797ff5ce8c9134703915f1717ec6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea11f55af3353869cbec2669fe799319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746cd4e3b788bbaafbd85769a67cba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e238fd1176b8f2d36f45d0cfd30179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f072b6d0e30cafb88e2864153d27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eada1a762410d311eaf4fedf64b612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed3a4cf9511da7bb2d2c1c24ab2e21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969fae122c332ffa423188fb9a6a105325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa208c8365145a4cfac07e4c06f8ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534349deaf93079bcba5ed86ee31244327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d76ac797675a691ff25a420a768d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496098986811279f7b5c501e87c451a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8807ba5444be6a91e9f7334dfce48f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2437953024bd5026f13a204673f000331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5958ceaa7d30970b5e148fb335337332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1de96de090a88f8ba549a07c8f8b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453468c0d567d9b3114ee521b1176ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc6fd654ed6ae1126ca93f24b576b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe0f73c8525e8265faef47c88fbaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338d82878a4412b0bd3338bda3f6a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707bc623a3da54b8b6d714f96af784338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6429f75cf248703666731d2e2ae7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0bc3b0afe83db3af91077f52c4c9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33c9f827923026355f99b5e7c46ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec54d68d2ccb7dbf62b38ec3ded6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b8bc8c138e15ec7a7fe5487d1414a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486228a1ba6af9df5db465730bc68a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a049dcf9a9cfea1f3e228decec3f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40858d27d55fed20353c14d214657f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d807f0a556ccf68d384766dee1536b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e482ee3865290b2da1a84f4d6a247348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bfb186b7c0c2be921f43d1920fef6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4054d215fa3116134abd7194cab8b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e162b8b4da0aee6b70be4c57fb54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58952881060901b6a15e36593195e56a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059ee07c0d417a124c89c33d66517ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab74708de12abfb697b5926990a4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4835be5c375b2ecf85d42df83783a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2e2d3e778a8ef2497a1386c3ae4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9f14905cc0de8a4773455a8295e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb037be2a32e834f47d424818868f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88404524edba07964be0245463abd712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17bb961d38d57ae2154baaa67ac15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ff13c829c4a7737d8bb037f699cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4d4859afe427ece85a6f1fc0549e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c458def8d97212255583cf26cd9bec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc736bf72f61dec803a2d3b2356df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe3ef981e89f058e1c5a3925bde745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd706118724c1fab85b9c5ac99c03b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80103b3c25a58828dff26d17b6115fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab2153891ba9646ed9ea5010b42313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e163c8eccd517bfc6e0af46afe229369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1550a16d0cfd11e40b3252fa985c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4f6038ddc3b88c5fb381a974a199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f4a9d84f2d4b236cd4ffa385dc4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a004ea995a383d578689cb4edfe6d61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d344ee95df11ecc365e8f3bed5c40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913549376e6eabc9ee141f2cf9fce32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828caba116d5efffd1e8a021b4bf7b88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4e042d44b40e12fbbcdcc9ef72bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8022c9c3b362327b0214f7f944ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad09136696a1cab41debc709bfdea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cca8cb20632ca1cf11c92c57622c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306bd56fa5346febeab70987dc6ee9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b294b221207fd1c488df2d1d399ab98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37c248072e5ea1a79ce4d165bf086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c67c5c847f94568d09502961ef712384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59204804f498fc9bb6a9d63d9463927b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c24c320cfc8ce92d78c54d24ab59c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b73bf1316f9e94bd676e213c3849f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ae3c86a90ba6fa652fe7ae84e6f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d90ed1895ce5f0bf7745f7f969348389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145f37da49fbdb10c3370178eb503a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950600f636276f25499b722d34f51b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f249174f44235dd5d88902267a9164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1905c2fe538d1228188278e9ed6e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c9cd9fe6c79873e9a39bcded857c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efb001fdfc93b54b972054e1e0576395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb241cf5c768acf5a158c7fd3023a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74586ca74bc8f6f93cbcdc0558f73d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ee8b7c4e729223eb2d5002881946f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09b26ad0311766bdf704d1808a112399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40183255b950032d7c2141ed94025f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b44a4ba754ecc59b47a0161541eddc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79369ea250854e4280d637ec58c4d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545343978dc63a6e8cea66c2793861403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1782e1c8057fd0e4a487f0a7735b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce6d396c4815909835956fa0b998a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470732eb79ca7f4b797c51daeaaeb77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41c19431683fc746d94fc6ca58f2db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925478a4808ed10163520bb91958c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5dbe0458d58fb027a55b8f25f55c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8641b05a92d9ae21559895f7a0434c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d8737888e6df5ff6eefb03b73fd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2de1a375e851008b3374aa71e250a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3b2c76b93f21b0aa8830ec484d97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48bb5810eb284ab9754f2cd473325414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c402ffbc84c0f457a630c684da0225415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f798f56907df340a0496f0fd687a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d784a5c5775acb410f387d7d3887be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710da5ed6239dce8d820915a6d9f68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61931509035fb0555d73b5d268a56f02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e48fa30b7e5d315c756de5d21fefaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd3fc195c8708a270db0d1eb1a109421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691841f1e4151610c2e52c5a2a2b340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb01805a2a26aaa232126b9d14776423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5958a6f5cc2106a80ca574be4c9deb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2c42d9efe3cd92e730988a6ddaaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e9a376df757094b299c968a770184426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388e110f6fda8e328a004c2352fed1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527545cd4f5d3d43bc7ad509c368b1af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f7afb1348efd1c7983b62d99a53e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e04f1d67585adf536c619814164f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4729cddc7eee886ca34b9a4af00049431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306ff24207f4a43342e20d1b846189432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d39aa93a845a6e909a74c844a32c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d2765849dfa17b23d5ea387daf38a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2522f8fc5b3b56cd5f9fc1e4f63e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933e5f7fb10330d0f4c73b3add6faa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c586b403a240f661c78fcb5f180c25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39dd85c8bf2df4963767d39087d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d887f94223769187ac97f58ef719439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3775390688f9126cd40543e4446aa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18d9722d180170286ada0f1730540441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a572649308841f2459efa019db0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7b91c14088238e503972570e00c26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99cb596d062d4e862b74984d679af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0425487cac5bc752525ffe902a8486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a43e25a54cbe2a145d582c59782dd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c90bab0a3ed7f18a46b156a6e645c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dcd466187b85c4f192f09af9f3eb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20825f6b0ce4cb81c9cdaeddc38b210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeed7386cde2781c33620090030535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f5b31c52b67969940d8e8ba709c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa4c17f6a0514e035a268d05d9756452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdfd8249935d9bd3d58beaf582221453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2bd18e5204ab4f8cd8460d48c5a14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252c1c18a2111dc7134bf068b761a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f369f2df479181d30d33ede1e6ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7586842833b9daf58c4cfde532bf00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a2452ea1ee393633bab6383dd7a2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330356a312aa4bb60366bd0d6248044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830530d6e761d55e04de6c0df20361d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49cceda75586a3a5b0a4082c81c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d72be108fc1e62adbaf4137d33a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddebb54e73bd1f02cf1c5b2e4d76a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad43726f6e40aa98f03191d53f2edd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152c10c2b18e94f5cc7fe21814edeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff44d8e96a313e136801319dde8af3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac802c2f372c7cd371a4911e9bd92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48351fd71640c03275fd3ed7cae19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9cb1eac90c8be3d5db2cc3f86a25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f47617734bf9ac6e088913a8ec3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec18578b9708eced9d835c3dc55bf2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671b3c5faeb1d54520d42b8201ca7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570520156fbdcf210f82e45c0c6f67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0892fd8286411069d4b0810efb725d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223f9d8ce7f304adb4f418eec1ab43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1130bd45a65920b6f30e0c438d7d063476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35070c330f2eb650ec6ac298525fe34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3bb64b4bd1de1806843300c2c4c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c1e0f33e237e02d5ccbb9874ccf9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595923426f879429d235c645504833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0124e8de23a5cb90cb148133a05633481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ef24fe3101da22ad5fdee45095d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2cda6b47daf2e029f8290b20bac4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7625a8bf59c10550005b23298045f64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4b9a610c36bded449e993e9be0007485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b943a2c5fd06cb53bfabe74e634a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec02708ff4cf451bb20e7dcb5d2c70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772941cc58b242c41ac99ce5a78d2429488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8d7aa45e07960217dbf44c51a21a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf4b3c90e4757619ce66d55d89b4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c800db61e90ead835a27cea594f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e27bfe73f09b14d87aacdeb7ba3b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47f35c4a81466dc39e91f58d81913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30033634e2edc9a8a9458f71c5e6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3807ac11e46a5ec0cdca973ddd8cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c87f22483d63bfa9dd1e089fb064c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4374aeb23477394647d3a2dbdda8ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3160c73827d76d4b80cdc3595e55d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343969897b4b0033ea87253918f978e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25653e558a56ba3520ca12c6cffccfc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa254d52bb7bc58b7298dcff88a28e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a551937bbee65f404e8bba47637d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ba50c6d2ecaf738b475836e22150503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a84433d7ae60e68ca5c55d9454f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f924d706fb8844d75483fb7c19ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ce87f350d4f9cbf78d389c619527506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342b637d728b565c7cf2b830b05ad8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed504be96fcfa1dcfa5fb9a67a2eabc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fcfb568689c1fc345d05a3e1f7c14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6ade02d0407e291e4a7ba1af1187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c11b7134bad65bfa45f6441e5e9ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d370e74d7103edcffac5e1310f88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650aa3c54da15fb081c5981f6c41f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907085b4239cb6f7d07c82248e1b645514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893722d437f78c69ac1e628e012e829515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78568bac0f3a14e1dec085b5cce0c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96c5ac544d1697dfd18ce5cf64ae8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d5039aa3720d66a3e422b4f5b136c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b29af21d58ea8f975071959fb1b113519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c649ba813ede852a7e989e0485c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbafb8218fd8ef49e3621c85b1396521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9f926a4a49bc48af6a64cd405ae2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5648e7307ecdbe3300e449e4863eb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c84394aa0814ccfbd3b6e3c3379b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37e36d9e6eff5cbf2a13cfe98457d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f871d70d563fb8b83bd27a90368f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e410eb335dc057d359b658d2b131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e0c6f76c2b5a60e7fd23ec439f2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008afe3997ce94536143114d1af58b48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258eae46cea97be9f5aff4c45d5fe9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd23ca52969ee81b05d3f072204a6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dd3f4fb84eb88442490af616782d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44ebe5677cda8515dfe8f1587c138b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687b73656710d9c027d2f16f4696055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415fd670ab7b39a6013565dde231ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b0388c3ce6b2698d867ce7e6811d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd1e83a655ef1ebec9c3899105aa03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1e54fe7f52e2df39c3da55851fa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4520b2f6ee0b5bb6509323de33d211539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67878f717ad207a27af8f22176cc0b33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f89da63dd094fdb341862947a3b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3de8e4b991594156ee4d5dd1d38db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac81e27542fbd458e47307a760a56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dcf37c1d311c097fe679da6e127a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96637224367f38778cba56fd7df0da8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1669d235e2b93a878402c044f5689546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee154d3439c0d536acd21006c8cd2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9a933312c2487f4fd5df8c053e1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60873c7b2797460293bca794345fbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c8e412f2856896d9bcb171aa6673e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd214eaf68dddc546608ad15fff4b92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62e0762dc88a07ef4076c90e5e7fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e195b76bcccd59bf482e5f048059662553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020f86ce0820355d631fee77b52810554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0845d69138635a8682d4eeffd328fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e42b6a743ddcfd65b1e2e8d51bc64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3444344eb646bc19769a9af8a9b524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242c588c5aa19f215fe2fe7a265343558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec635a582bdc9b86dc0f71b60c5ba0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91ded4110d80ae875be3932434757560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339f4a99f967c204d5ccd42ed7cc2b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9cba27c0d3f8e2ea66108e6f1d1fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06d3890470c116529f7cb2524fe1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e093077fc8122f504f03dc0d7b9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f05c46e8dc2b6858b981f845f2557565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852aa87555e0e44b7cc48e2f071064566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c765dde15efab8fda35e51af5b062d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d503dfffcbe6ded5e4c64427406ab1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9334003ef4bdbff7786843b550db67f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d135594e51f5b85db3ad1342c6779570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c945e05d57a3b8d3ede8dafaa2dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c587994db7224da0175fca90e91b538572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b74c581ab18249f3ddb0888a81b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050da6ad9d94ceca835c1eb60a6e129574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab62b47d2d916f680c29fa48140f707575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a1070d660fa67cbc69ba7f5a50b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6939c15e2b9703f6b8eb5996a710bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce720fe2465e6ea37f01819026b4554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c1d3a632f994add238cc86b5101c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd95956f37cb9c01586f0656916893580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71862434b8dd2f4aed19529c83c5f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64efd03d3d8d5075c3b2238c2f12bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2ac1e0c2dd26961849effaa1fbb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9064147ce517c22605c298f1bf210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3b4d26ebdc8fc425921d87076514585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84508f3b6926d4c3b90823e6bffc44a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aedb7f2ca0866ecad9fd26e672f6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ddff2dc0fd30358a5f61965d9d614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd48747ceec3ab211449cd9db221b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc95f7c1c400bd25b27457d39be45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9fa5b4fc3d7e516d6b2f0a4346a27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e413589b77d0f844782859771b22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07a839621db488aa419b32aabf41e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de32febf4ee0d4fd725a352b2b70cc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f342d227560aa1c27effeff0d2a949595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab646ea1336b217f944bad3a118dd35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776872fadfee264e08a925a4b007cc03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e5d807df334ec61f8684c3261096598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49431a63ba42dd5088c9fcf897a3c94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cc3ddd9b055ac659c9f6098a419c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afcfb870c380c2f5bafdda8763ac4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6af59b51ea636d5325042127b6c95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251555fc21c228fa807839a56111500603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3612b9b79289e285f5106d377e623604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a69a6e4ade61433615b316732bec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a6dbc54236231fc565e0a2ec5a10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6c995a6ec3b70a7d5441e6960e45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee921810c06e80711e6c177f18abcda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b3ec9a41c89355684f22d5157260609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815514e6721050539f8be6d080b2b9c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c71fa5347e65e22308af50063402611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711d6abd97e5f51f5f163a1f21b1f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bb841b7a378f50a6f6152830e5e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca30cbb27a9dde3caa8dd0c4656be2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70741f8f585c20fefe3f3c843bbfe5d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0279c4adef98d11d4e76dec4f0a38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f59b1a92981a3273f8abf32a97b6e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2d58537efd4b7782383ca1e5d916e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb683bd61e02feab09ecd1d73adddde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f08e3f2a635a3f046239eeffe03b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f6b32e7f61dc592e995773f40908b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9958baa8b61a078229bab0d23fcd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ece122b306062bb3c52d46831921c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae019f13f6d1c48c6e6cc492385ba8d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63f78112039bb61970e165cc99218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a1e3c4714e1eed0c8fda3bad887e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a24ee1a7d33af3b9f9bf052f04b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc896f823f754611a6bbca498248001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dbb3f1ae1e09aadf06b72c433dcbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17b74d41a0330cacf80af3ddc6a71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052620bac3307bd51889883aaf0eec3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205bad6226e5e26822823b3e57429c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231ebbfc9cb1664ebf1fc8d28c1359633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a807ec8d485673855c9efa1f0be5e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8199ec33cb37d0e93a99dd60b03e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2f17cad9419f184e85e203485ff8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de3e2acf84a610b518bc14311bb57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0f54390d3c23785c910529dd210b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f2c53b69fbe57868823d95c5b1b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73c7e6b75db35b72fc2bb302a1628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b821563cf8377991fab13169c4ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd28541b34bca427ec113e5f01cd899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d413d08a6726b530b8bed04bf720e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef172fe211a023b5b594dd606f23f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b48b3b7b9131a36fe8a647ccedc5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba256d43c37cfe1b621d99cbe20eda1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b047ebeb786839a9034591e980bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37213c2138a01775df854f653cd7c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b284cfff96b88f2413b04b71815509649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482b7d4cfd40786b4c1bb89956ed45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96929bb80a009767adbd41810094f3a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c118bda924bd6642806fdeea56e3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70660ac65b65fb09420494077190ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df3c25e16f36776abc3e3a12ae462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6dd30d0da06f897a1c7dacacb06a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52268d88abc94e21ce53753709644a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5bd68f86fce9480815e7f461043e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb07b70e5471483950e9f889e9a8fb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c254273540fd943d3accaed12ca2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac55a0d4b83099b9e5db07428238f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d032c8396a6a56e478fe9fa086b5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e214cc5af4fdb47d2f434ba1473a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549c206c3f1cedc886bb2757b7a60e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b62772c8146af561491f956ef4ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91d56e9defa87301c31214ddb13f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6d619307b02427b540f1424214f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa7d77d048dba48acaca4ee54b1f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f828486538ae8a99db63a9bd6130f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec93d1e0b16be423c6affbdc9fdb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007b8d6ad7d7aeedf4e3c91fa33cdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b218634897ff3106a703937fca23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b54a4339f82eb12aa56c615de7418672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3894b1016587c41cac8a09b486c6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbaf6928509ae95a2715f3e2b87a9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d43ec36d3b44549b28078585c502675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c8a06762e17753dadb832a48a267676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fabb91866daa6bbf23ed92e4ad76c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc3344303046a38231bb9f99cfb17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20426a7256648752540663498d103679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624abeaa271e5dcd0113ae3c9a9318e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508528a869b17b4c04c2fd1c36882f7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd01123c5af852b54347d641e55308682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d122233743c3cc5350008d770374d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f2b4cf96f316f9e5039c65f66773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19452c7bdf5dda056f26891dac6ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72797b5f6200111fa5eff43055d5e0e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9141642d85422a2c38ebd2303e09cbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712283b1eb5a85cff966feff7de7853c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146947825cb938f6010024146499073689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028868d4266d9ce37fd7cee0bb121a81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed011875d77f61f5d8c0d80c385a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418aeaaddf0ba1b402fdf90a79d07bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183264ed1e068cd7d29ec573bf07aa9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddeb9cdabc674daaa7b000894aa124694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7127e66d97bac61d438689059d808d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a8b655cc8053befc9e766dc84e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af15a5ccf6ba42c7e5756db00f9d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bef7a3db30129a1f1e864d489d8cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61749f5f7c1a65471329f5f1be512f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989576ebbf68b4ea468be9ac21a8c43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23531b39857d8c8682411c2e03ac033e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c761055a09da1eb87aa547be0d8a445702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79d9006172994a765b9d3e72be9a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ae953f829ae05e06f2989f4e7c02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d54e900e2b6a833c9e937f18e7fbe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abfbd5034865d0999171f7575706c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e1b41b8878a0ea78e4ab9c764bcc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316dfdf74d3f39330e597d2a3c1a09b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5996e21cc83936bb9e25f76380bd14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7361ef22320a1e3f8fd41c06ba5af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d07b968791b37eabe701b7bf764e75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7614ea61a6207b322cd90c8b4002a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8d0a0f78cea19346133e3c7f5f277713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd29379b6e40465cb3ef33fb191a76e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ab1ed5de49f2f40029e4c55a5b84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d193994d109cccfd306532be7c062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997b1a4f65bd321b1eca07ffed7750717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e25afa015bbb027dc937dcc68f84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9cfb5f8df31b706f4b8b944ac0293719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34369919dd004c14ea6cdfbbb03ec8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de58aa65bf8446a2f8f7327160c42a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc57818615770130cf67411950050722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f18cbfb366dd75e0207d9647e4e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f36a980393d9235f848651412466df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d9f9acf4ebed9f0995affde5c964725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0880b68da927a91de14d6039d0bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e920cc76db32ee9b3e944e45ca429a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53162513691a5285449f0b490679398b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7dccd34ec4ad45c3dced9d6c8c6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36079079c7acecd643b5824995e324730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa6a9afc2d86add1448a9550a4017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d44fe5872f103de1f826c74b82d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78113a7c8822eb0aaab24bbb4241a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e6faba1e9153deee88d53372a86b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436cfdfb0528cf705c6e9c33b8bca31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a994fb997bec0fb6a72a230d326d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87d45cd21ebd1722560f841d7458b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a9bd1aa41143e2cc9445edcc8216738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f2c3716da3a0d234986731dfab5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e876b250403c9f6e66f9d7d5e937c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4a1ac64e3aea93b22089db201b4bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738707069895081892cf39e22fc451f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ceee90319fe5520360e482438562e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f073bead3a7451b223d5cb7d733225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf9e006c75dc203413dc7368506933745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb83f3fd6e0b7b97d2e0a753f8cc82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931da0e330eb60f2adc9128e6f4c5f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8b3fe40e23bfa22db3e117cff4082748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f1bde8b3b0ce0f05c6d4cc93dafe3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7101577b02915352d52747aa396f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8f761dac0de86cadfd93e90925ec1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df485e848c5c7681abdbc37515ecd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d0c804d6c035b1bc3a82653ce6dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e8a26fa738a62b4e0932986e1372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02757277e10a4a2cb90b26818b5af4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5556b1f2aafb13de9694a9479d30fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a2cd20f34a5cb0a2deacc359a8f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2fa6faed7548d3dd357516442269758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eeb2ff4fedcdd67e4c0dd584f977d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945a07f82498bc34d33ebc0892612d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e366672899b9ef209099a1740257761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5a4c3aac298cbabc4e6e76f7f318762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f6d082e2fd78cbb4e7efac7cd6c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567199fe91474b276577adba0c4a38764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe8794835dfc0d17be55314729fe8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d433d452ccd81bbbf6c31f6f5551dcc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b278b3646f6cb7fc02411ed42e4d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e344526ae0ca8dd61ff529a52cbc1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582dfbf000b55caf0690eaf44b3df2f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea0bb22075d3259fd1e620e7a75cf6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c0ca8f5538f2544824504816cab4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55628203ad36f149cef1411a5af49772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656828a0b37458831a73285dcb38a2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8e0f12685a6220ff236de423ef8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ea369dae6414990fc300adc8a2df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c1379d3a55d33141fa967506f936776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efedff80a28933cc6d4d82c3f198de4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205b51f70f8bd9cb77e466013edcb8f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0092ac3ac746cc1a1ef2a3483f9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e91cb927f9524fd7508f02f0e0975780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d2869ecb5ee0f233f3702ddec951781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb45579be58a7797bfc1eb32dacdc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434764e50cdec06d53561ba2079466a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec64982e11c643fa36d629b5dbb85d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016c6be5ae60a5fa31877317a20829785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f22b345c397e06e8af56486819e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e177bbd96a1317814f36f3cd0d9b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f2eedfc871c2ffb46c4221c47376b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d2f1d98c3c25890513f27af93ee7f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c822f6a4aa927136a7789410d62d99790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fcbc2a534a8c9d93d81f7c4c88c93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f7472a1a7be382ab4ab231948313a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6039a3310b86a72cd19c41bc40718793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c901a614f308b5eb9442f96a55b0fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904ed50cb9dfd91065621aaef32923795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db8e8201ee247c6280618fcfda04a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c09a52dfb2547ad1719b7103f5130797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7028fb4419820d73d1153115f1de9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a9c374d8ef41dbd87f45d9f98014799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850926ce2f5f44b9d119ce885b5402800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00a372f68171c724bab9ddb7334fc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6ae642e3b59eb742c7ead93f785c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8bda595421330619d8985ceda3d6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae567dc1698036af1d6fe028a9fcf47804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041af9c99c57ac395bad5731dc70a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019bf705a06002e82fef2d6213e13d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40eca2f36e7906391cda7278949f8a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22209e0e22bc9c0320bf151a8da840808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b723118af69c70a79c0134da4df4d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0970c60879cc05c6ac603399a52054810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0e48797c80433bbfa85c5aaa7c8d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a917c7b9f603408bbabc9df5880c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707652c7e8a01706b45152100171752813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151802e53d9983bd98052b021a311b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472907e120375b1b60bda474b7c9c51815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6320226d74e34e08a746bc110c8f56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a06670a9f3b106bc4843a04dad651817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a733b4324e385390212968b8902ddd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b423a1bc53bb8afcc8352077cb71a74819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550f3630fa0a8555d461cf88ba8e1cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c75784d0b012b5dbca3628dd28aff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1475945be70ca76c60247eca36617822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434a621a3628ec38435a890e3824bd6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b389067935660b3c04b05419ec6d82824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e00d5d68da3b1eb6b0c0b86423930825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364993ddb8c456bda954d213f6d9ec57826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b4ef04310dc5e2715e382ad762b1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1601d5453bc10db6884e57be3cb979828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76dd2fca5e75980751464863874f1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a0e4e697914a35fb93867d590cbe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b77e6598d10450a4d88bff06330fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b8c5b2aaf12ff600bf3a69150db5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc3e97b347b623e69e9a29edb37583833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206e6fc4996dedda86ae9d66742c63834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfda31bc3ee5d4e39ec99d57db77fd5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c3b8337b4dcf487b400e297c3915b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f62511e4f75deb1b6dee6f6e61e2e8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8fc54ed36696e75cd7041f1c4f5b6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa51af13ed155ea4f6fbf7fe9420d0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30adb45e6ddc4147c8d565bed06a9a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba8f72b3bbbd4090a08664aa56704841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06556864dbf85a3aec6ebe81a2d1881842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242ede27f5ff53a185a5e25e124c06843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449ea858f6607039db87858b18216b6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece735c389238a501e877943f9e13a0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eba15075e75f4f913aa729f428b287846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32830e55e4db868cf53a72cc97bf54d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f2953de71920e37cc5d7b689d94b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fe804b0d3471bda63d0365f81666a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2600d1b8be67c496fea16ff317420850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d21602ea78319afe15f761d2a258851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca8929f149da0966da9cddd206a34852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541e0104223cac8bd08cd5def56080a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e091cd5f361f986b20bcfd231717854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa1d9616d1d6e80b27e75f8118e214855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742256eb55b8f336d77a211d1478cc8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894db7975f7863b1e31a1a4abdcd947857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0769672098e8935df434e17cb319b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc672030c6c68eceda2c4ce7e93c0e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2723dd55a5a0bcd2a802ff987f2a9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a612c926dd242dc4943b11154a18361861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe06c895144dc2e839387ab5595f4a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430d55087497dfdbe87688d0bd1f08863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55592a5a4b3a7836eea45e8c8ec62864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3718cc7d2b830b6ea424a9d2e46567865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd917665048cf13742cd35a7075d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3508c5bbf63a94111f90cad56b1c158867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e0546769b3875dcadc90e8503ec5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ad8b8ad8e8c19110eeddf066c5e1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcb80e935b532c12b1fe2602027fd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a8c766d74dfcba2c449fe7a169de871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffecd373762bdbd78c2f48f00081fbe872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0316dd109e7b680839cc6105ea4a31c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e00bb9fe147b72d26cf1f9446371e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c43c57ab55c434f763f782d29e1cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9907cd565a2545d6f2d602f32328306876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b614d47529318cd29704a1a0a55e63877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a520e29ba5ae5694743e7fc745a8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f5a08ecbccf0ce98c91623e24d48879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2e5957610f9fb27a8d107845c7b8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3075238aa5a28e31da4a57bf7a835881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b806a14b699d2ea686afa9338c17882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd5b81bdd153daa70c45ecd3a952f4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730db6cccde4d78d3e6b811369f10a1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700f2af4ba86fdc8f53869d5fa4dd22885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7633453cb90c013c3cec243fdf19669886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147aa2576c326fc051d1cbe2f6134f1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805ca37610f6bb84f43f46313f8365888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25d648a0631ef8abbaf24bdb698be889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdeebf14762407061cce9e79009209890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d8a90e134ff00d2c83d53e0ba9c23891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0c07616f33b7950a94c101cda62b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645bb450eb0354d85c48bbf04c7a52c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019bbd7b109ebfba94f8fa9858a6d9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c983c54e62db02fe8010f0c5a0d76e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d1af717a09a8043bb1d677427e6f9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0d90808b081bd78515d7b28ee569897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a969c5586d8225d7a4a94b373637838898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680adb8446e25d252f45179a5c42a8dc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450146b9bf573a7bc4c27c998389af02900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2202aa6529d4ca47c66d5fac3b665901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e2b84a35abc91c96c04c656b2e63e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9448336119ad3b6ca6194f6deb4a5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d959e9bd8c0f4c1b4e85e071ebdefd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8c7f6c96035c09d05e7575b9f6570905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f388ccdb8a883ebda5b788a5a366906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204cd018b0fe6ec47d0abb9b60fdc8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9721a73e493197af1e9f970d666465908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c1d3514a254925b9d640abda866f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c248b619240774fcb8e17a7e27c4bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e340c0181e4603833722a1c336d0d0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0446f32d54403b08b88027136e219d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ead498206f3ddfc71f11a740156f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a730f16f2a91a494fea9f0ec34163d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd6e488bc720b5d77cecdcb1ba547915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20eea6bcfe8b04d39ab93e3a64ab85916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef55596acb61fb1ba09663f576c0b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b0440e0d0848711f968864906701918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345c58a97edd2117912f4ac63fb949919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92be36bad1d5d81aae7ab976762248920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfff1ea299fa6db34ea91e506af3bb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a1afe1191d79e160eec20cd3c08bc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393db1693313923848ef6d5ee94f9d9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1996f57866c4c7f314108063a180924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67161cd6fad4a8fc1c8aa158911c41925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bbbc4725a6aff21b45027fb44fdda926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064008b3ffa84ff5b7244847ee032b1e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c91aaeae0ecea81b14b5711bd25799928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6849aa7b43d938118ff59a0f7cef6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb2064a10bafc0d3abfb07f39af9e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd3ecc58ad24cedff91ef7b25e4ce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070440c522dd3f4327c1e7839985e06932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314e8d044d1e45588c54e7b3d240c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c10a66e2990c90c882042ffb0a0cf1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216795b0886d7b4b598936beebdaaa4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb80a95a6409ef43d06c24ee090a67936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83506161067c03083e6bd684d7e83937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c21a0f9d79dee9f64b47ffb34471a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687225ec0d191187da9eb39e76de70e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc71d0389d62a61714516a89a1f94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474567625fdebbc069172850fadba27941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0666af678a4a2d75ab65392d4ee42942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5829d5f853f2bfb59493cec3d0b8f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f5c4e541acb22f1ec3a42dfc11cd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39046d85a43e732cfddafc037b66e36945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924b40f081cc5b7966a83ae361c5f1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855a79bfa56ac14aa65ac87438a20de947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece13f9359c00580414352518917d8b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3dbc06ccfd2f55f7dec5e5ed07ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a858a067d978e7c541339eb6cf36e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e8c3e140f2a6683a6d6ec21dd2ec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274db758b17747b6faac5315bb8800952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797747163eb948c18bb18acd0c0035953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefec83df6b8ca682e695d29bb5a236954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83121a904d21bd767fd97af4cbdf7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd4618999e6dc13d0950d9f6bcdfc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d3b44a087dca586645b536cd3391957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ff96e1f35e78497cf23149d2161a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45657b236cff90111123f75bc21c332c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab57779d295fff27c1245c14130246960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0db692ed7c73c0b122175c76c86b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae1afca4e64979b23383cbb270e2a5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f5d323cbeebe8ea121abb5d9ac76963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d0cdc04a89614b2d37ea7accb7e8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494093cd28fd6331630c5973fcdc8ce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd624151e099556024d70411227a4c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b90f7fc400c91ee6d707dac84edb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac258df19a1459080fe4f06853d98968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ce599b380e7c787ce7b5486e3d34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bfccc6947ef8685a2db0e7b023734970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec417e1129fe191abf9e78626ea24d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53ad8372113f765d04a4353bdbc02972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244405452aad631d3289cba8901347cd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d9b99bab2618791ac211bc2d03de974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f62566df8227781a6a39b91196c4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7de9c71e6af72ad5e85205c3d7dc7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f25336869618d5ff7f39d7ae77bd67977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b58361bdad3b889c2c6f9081cb46c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44748998c86ac1067245b83610e2d1a7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396155ec4f5743fa22de8c43725e4390980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ecb8244eb37276d8f6bd65f3e41fd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c80c5b5d73c727e37326bbef08591982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc978ae9a24ce5feaa6d9fe3eac71f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640896ed19769c398847b7d2e0819ada984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770042aed13db2df12d5c7e5513723985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9b689c7eb8604b229bd57fc699f7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dedd2fd6332c349107f6817c30117987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60f710b90f4f862fd359a4bdbe964988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1740c0cb11a7fe682b4529725bd8a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f2cc6ca9373ae65464a0e0a114cc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6129930af2780ebf85d62c498b1063991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca392f46a9b4279110aaf7800b04de992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0679cc39e108c482d9a0bc309187993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a879a87b8748620af492e56a7052f1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065408070e10af23b681e2a62ace149a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d261856e640c6deab736c1effefe28996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723286801e127726c4dd1b785785a85f997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f000d2927257a608d5dd5a0858e4be998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>