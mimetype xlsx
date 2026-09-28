--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098204d7fb3f74abc483d7666590bf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43213874d60df853b1b19d7faf0f202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27e1be70aca6e84d4cd128856dd4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a40ae0d4e73c56e4472b4426965e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90479cd2aec1b8aa8ea0bca88ccbb215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560e46c797423e331d131b753a82d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd353051d7b39a2ba2a3670888afb34e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f04fc2026272a4fd11515544b49f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3bd796591498e71c46247676a325d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36d4735f1d3fdf35781e0a91bb9f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849db17d500f0891bf2b3c90bf70d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb1257b660872cfef798e0e20acf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c98617e84e4bdf2d4e530ab89d988c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b88e9f344c1472b32e0f95f9439be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba430f567e558ddebdb51449d61e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb03550a2874d1926a41b0b8fe71fbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d193fa3d91fb65872d183d0139357317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44194a3d0bc1dcf10cdc02258a86c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb97720bf8d35d0af73ffd61ca16c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a907f10ff149a2a6977d9db55d372220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd0a43adae416123a6ba494a584b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6e14bda8104c9ad6a79a7d313fc6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fea24a9b8c4d15f43ced0f39480b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7817a409bb0ab156a29925bb9093724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624951fd672259e15df5d5990a801025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837baf7639771560f3dc394be45d78126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7101a0fb6ed70ae6fe647f1d0643027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ce24eda14c6d666ac9072e566161728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da820c0bd64eb0a15cbf60cabbfc88cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b6497200870cd9497bcba8a709f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7b91f0fbca2e2ec27b25fbeb3f64f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e236911e20f159d62b115aa6751b6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5853dd36c2ab56cbc3f094a09f0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b39472d4b4ba18ea17ce17883f2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b475fc5df530ac7eb2792ec1387d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721ab20ef42c1fa8af628627c03a5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8016bb3ff20ed6cec5abed724f3e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74c73f3c520866768cb5b428bb14838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaf2c534da88bec2346474ce0e683a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c5ed3767290d736bdda1fb6728b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb14b7930b62f12a00f098765867c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542f005ab8ad52380457e52691c83642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022031a08bcf6ecb96ae1e4e77b6102c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503d12f3994162130c33b5a1c2e8e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1c9054f2c527ca68826a1df3def845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54392a2cef74e3327f2e49df9189962646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a1541acb57d49b9dd792337f11af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196e8f789b18bf8a0294b3c9e05b8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13551458efb4946a8e057211b6dddd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c91780e032701ab5e774e69b7e6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8095314d377ad7d21ca437d3ddab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc4fca43a4b1b41f63441b6a4df7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac0e96d0039b24f4ac0aedcda507553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91818594d84b0f403361dbfc34296ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5793efb59daba32043be7d21446955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4def835aef3cb544951afc2c07047e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ef7a2ced80bfa177d20a881606d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63c4e0e5ac1b4338ec4b80e7cd0a5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f02c60bd76babe81b47f2ce8b0ddc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c8912ff16ff3a80b8f2756ba222f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88da6e84e6dea19e0caa3fc2cd821061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dfe35590900a0a774d39ea65e12cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982becf0a17120d4442973611e6997bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16d8667dc007b296c6e3fbba310f2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4804b71ce4e7beeb18d5c0a30afa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd8d9478ea0e90c9000d648df903266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335470ba8d5366215775f488965cd7f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f08cd205ab7b39ffe1511531359d3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f76ed38eb8a3012992780eceb0f2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336c0dc375ca8248380ed55442042a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b91d4525a8217d05da507bcf963e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa0407b8c097722a4b6985319080472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93762fba587b4ba5d8ce14c23d5ddd7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac1174529b416138fd294fd88c966174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85a76b4c68318061726a7b7ede74175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064be5a357581c730dd1bc8ff883e6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea13ce56c6c555f742b52b284d2ea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b003ca1f6e33beb208f11edca04b1ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5e578efcd85503efc6c4fb250acdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3ef5801b0bb339690f08aefe3a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b163fe5983b0b876a9eed26f81fc9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664987771c25acadc7f96b8903d1f2cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c26a8c84ffb9922739641f1f9e6b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f979112a4f6c254d68b206e3eb11784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82caaf4c39ca43cb81d837f13a97385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afe062bbc4e4afe33c4a74016762aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1338f5866509042cc6ab83c577a7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3d2e773116d3a5bf63872026467188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f98f4b480a9023365af1fae881493289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ea91c0fed7eec92a447bc55b709a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f23fba1e88128e85b2f78bb0bc4d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2f1d90cbe6107194e811dd2dff06c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5569967ce7f6da1f295013e28f30693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45c3b42b71fdd86f30fc3cb11eba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f28d52b14bd087e88d6451e10c88295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d26f1b292f4ed07c020005da0c2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98aff57db88fda65d725db0042c7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a9cce1056c4eb99541481c96e9e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e02097b1f3f7a1560f12225179da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b87b5a53ff5b5938cb43f99852f34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46987a1104c3dcd983ff97aa83bcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9190d71f4d67f03610cae2f5bba4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddce72c38fa906cb0aa23aa6129588103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358880e1fec4142a9f7b75e41da6bb30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23b1e2323794d8544af56f2d8cc7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e1f9611107ecd0436b6956bc17b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1366bac7ec5365ae4e4dbc5dd68eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86465f042c58980c97ccacc8c2ce1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2006585939bd20ff195dcf49095ff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650faf38a7d03d3d0abc414a486685c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69116e364de58abe86c761c14fa1c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e938a5456eb5980f2ce92ecc3ad65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347688fcdb91ef4c7b0cc20d31fe896113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d210c99c84b3a30e65e4f2fd9220114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c95fd58a96ceb5eb33e3381553f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562aa75904b5c5c2acc93e0ed25140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d3429807b60f8da408cdbf9f8865c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd065f930da4bc9f6e0564d13a4fe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c728a954d5cc7c324366f67a5787119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e158b2a74cb2b1ab31406f739687120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396eef052ecabe488d1e049cbd0189c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464b039df6265653778d27159959e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58c9bf66bb2dd5930d7a1891707a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176838f7c2db17e650f26da98775ed60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432599e67b412b5048cda521b6c1161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73bffa1a1e76cf1abfc793f9622ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0714461ce7bfd2bcca5e9467b641b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8852bb8b5fe166aa1c328229410c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5fa1030d9e134bac2f6e253829148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637a6b4672c093eb840397170b59dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf1a3b43df6a9705cec566a5aebc16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ffad7d610a6dc26b7bf3f15b67fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c22767cd43f9ad4b3de251ecd005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c753ac2b71c2e672d1fc6d3cd2a271134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db0b50eefc185322166aac271acb3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d719fbc10a39b93c8451202da770c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303bc148f4330f1a082eb05984c35d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022f4d437f10300eeb1607f8a858fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e09cdc9d0452f5ead8abd037877597139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0571a5dbe0622e17aa7868be1fc8b5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361b872a458fff1624ff3793997790141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ed50823d4ddb0bc74ff4e0ee60277142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b98e1366525a87df7a2ba3cde49f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec0f7c998974aff2c9a73cbb7669b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6309318f383e806e71540b9771a46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f39b11a283e9953ad739e459a6c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb04245e93788d1c2cf2aa71c0a4c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f888a067ba045e262a8c38c3ccdb3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01ad82c1f4c7eb2e995fa7fc6c16c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45b307a8666437eb03d3530475114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf4eb9235f1c6ec16c15ebea20c985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88985a5c1d141de1048e3c52aab46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8da384f459e151087f6efcfb1c0db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90fdc56db130cd40b8f24809ca45e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231fa9bc7dc46cde53f81982e532602155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca219ab567b21467bddb72468d44ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284df4bc7761f6bf0ef36b52e331e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbcc32589a943120c98dc5f98046e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0d2934087da179d3efd7e208fe83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315c5e53a52984c2d101178ae19c01d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bc9bc26db7e29d81b7a5b6d1680ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f2942f9b0f3a96903e9872463876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd910924475f6c8af8169ee2e8e3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26cca4e523a8308fe08e13a3d2f5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34dc50f7bfb856c9ec78feab7bade9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01316e5aaaa7a30cf0f74eb8f852329166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889ebcf8c139989945079953f82b90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814a27e4b360e18154662adc0faeab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360e36e044d669471ed62ab60b9bfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6191c3a935e99578870dddf6ea1e548170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ebbf70f8d5801c81ea0237c99f0c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ecfa2a933946b6520d38c2894aa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83713283daa62e2aecd123f7f75835e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7e1db85521013cafba72e86fd83fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b538ddaf56155d9c0ba0804b1acb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b4c2cc212277fed8f91df483b045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22314eeb9a377342fc78572c9f66c29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32c371f1481db6699286d5efc9bcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708d57173c41b29789cf4d380d0c49d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d39ecb62e46887d797b972e1b4578180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e7e57ca037b5bbedc0b5a518c623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e303b35f73fc3c533b34bb76518b58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999858a320a76b5dfd2aebcbf84e1225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227311dc8d5f5e8201a2620cb071c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31add35c5534474f61fc70506090c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f150dcb0340bfa083eb30d097f5367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43f0d45e86e49b7f616a05dfb8563187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a2c1a2d80247297bfea291350a05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f99c8dbb18fb86b5a4fc399720a6a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214dca4cebc70d727de6216c4dd210c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9a38b48d44845b3cbd13a17682fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a588fb0672d42c5988b1946274e3b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875803f4b02b2a873ddbcecc67e04e48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da792da465076db3092c7c9b1b7469f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f637d54411b08547f0894633057f92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6002ebae3eab6667daefb97011371b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e9993e29af32b9625aaeeced3312197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9136011b4367262735b4c680d6870a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f366ff56c36344b506982d93c6c7ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60fb80bb7c9b4f3075da6946a7e723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e86e214a3ded17e775f5e9f869dab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33762a66b2c4eaa0cb12c25903bce4c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f4bd1c6a41e416813c6a816314d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a1bace8cc3f9936e83fd65337774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9b7eca2c253aace28f09856662ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994c189a15f28e343dad1cd8513ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b8204d4bd3d286017eef79d4b734a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a77131a26ae84704e02f50d3b17be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ba6bec169ada44e8102b12ba8019f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbf0f7b51410ab80f10bb24d35a7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509092da0dd0937e9e9aea805dee50f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df510f69f2e535cdc4a27349ccfe129f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3bee955b572af5a882a7262489c4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff4eb3877866db97fb3c8eb24d187214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd92c0256b413035eeb8f0e3e1e3d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fb6c39870bed004ae2e6ef605223216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5eb8e56f951dbf67f56d9944f9d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4994cd006157fd5f62049ca7989e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c876f984b5adc2d520c84dabaf969b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf1dd67ec310c56d4904166a25193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a9a2e18e938ae7a317750fa98d3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919fed26759a68a694c830caebc77c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cf25e25ddb9aace534eed208e073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c29628bcd9a7e8ac7a8b8b3cc9cb1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676663e90b9dd398085523ee6dccc486225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce47e2013b0f0d011fe43497dad313226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2b418de8ee8050d6ee4e88f9c13e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba460b3943205eeb191e232bc78e318228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fedc780c44be7ec81c5487d126e9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512b87f723c7a9371c4ea56d929fe52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe51c211df2942f6617a264ff982a3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f902100bd2afcd52d62748bcd9dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f894d1a18aa5769fb0934657cee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea4492f5a55864e7773466f7eda12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287daed9eac923c53f2e32e3d89eeaf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b2b489c12386e06d6a3239b033d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c9f9fa14177c82daafe6cfd8459b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e44c462775130708dea0f6eeac99e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32fcec57c1b6692f454986067915b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbde968439fd8e28a6cee15ad316af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b57db765bd6a1196299ff6df804f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13af635c1ff22b9a1e4acbbee2836242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88806415469ce6eb1606f395054bead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a57eef6b23cf2b8daf8d649990bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264d82b207d8cad15f86ac338d1882245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1abf4fcb9c038f90b93b5f07fb61c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a31b97a6df8d4183a2bac7c2be5100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b401cbb772fd2baf7902a4b7542b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d197c0c73513dbda997cf8994646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c3deafd298c8f8547ff7ab76b984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f596ef57968e8de655687942c2f6f2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439e88a71e20bf28c873d365696595252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e16ab94be09339ecd37bbf6a79f0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b7952c857533ad20d3513aef061e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581c77be09adf988935ec93bfbbc90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a48740f8909831a10bcc1b890e308256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783982de2d7efea38ce8e98537b2e9e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db27d404824bcce53924a3f83af4e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cfe303ca4e7bf84a6ff09be810d6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924a919996c6eb995bd71276f57af2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406af00c9a4e54642534f45fde0c44f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20315c92ef222576bcaafe19da0b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af9de5c11c6028cb3719c9acd9f4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ddad122adbc52157a36efda49f4ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b18ccf53863683e1bc4f6ffb7f6d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2b9576a78fb2cbef685527cf0913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa1a497bc604d88c583770cb6fbf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba40b9220bef60c78c922b261bc53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804a55c9bf10cdce5eb911384045a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a54b2172019f7e78e06a644bfcf3ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b19f37de41f49885e0e48e8a821f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515612f47fd143e486fe87927c0e54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f8319ba9b8f163b3b1b4f82ac6be8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374736282888048d97b1f20f1ae8ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52614b301f1efcdbd089f99a0758e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204dacbec8bf6126175794f5455178e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066cec9f29ad3c0e13da57ec93a7f0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9892a1aeed5b709daafc2fccf4e09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed48158593e156b95ef3928abf8b4d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935df73df6e9f4a9a0a0dcf58b29474c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda465f5771b45cc93b17c7b5dab50f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38adfb6208d96df2bcb42a2a79c58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cf45981d1e48defbe7e08e46e2062283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fd87576b9d02f36e63c7eaa657b6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793041578727f3ac69466b252e50489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41b486043f24eccf41f9f4941f6c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04ec5208dc34ef42ca955388193d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519651ce75fcf30080d8ee63f4ec3d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee01c67f0a70a80d35165d0378de2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e0536a804a0ba314a213ad36f86d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef5bac71a60eff4a4fef174a88111291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17582fd48d0a903fcc0c332ab42b0af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e2d17cfe3b08ce29cc7532cc70b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a6f2319dbe81afe2833264f1d7d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbb26a86ec733880a179a94d265dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671c25f919a4b20462d8720173da5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9fd73fc3a513895b80f19d90ae8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eab48b58ec05a8ec3c3f3024cdbaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce21bf1b092f833e11d9aa1bd08275e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66a44e679ae583c85616557fe7dd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d91a686aa94b4fb149391b81579a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470453c4ba07d86c99782536b8715bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c357d54eafdbfe841eec82730ef3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec28cd55df33f85c08a96a1273c8f7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b078de3c147ccef5cbd74cd01371a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38fac38cb91e09bafa6e951b13c8a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92532519921e7f007519da51dba5ee2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c4c82c790f47e2659bad4845684d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fb74ca9b73624aa9adb59190c79b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39358f7817d5ef2e2d584e9cfeeb8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595538e60e2341d5bed62e48e4ff4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0a1418326ee7d7042491235c8ba7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4ea51440a7e62da6475c37c5617e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011386f70ebb1cc025ff237b6b1a214314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ceff200b17280f1cfa798558a4959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f662a923fc9ace7042e9d5c7c616e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae531fa36ccae28b347cfda5b5160317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c07d25f8442ba38a14055028b8a12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4e338e2aec3a50c33ebb344730bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5423577a2ac38154653ad6518554b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075bb988f39e0108541d0dd0e57a9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe1fdcd5ee52281216291d781d8bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a2c08c71106579c0124253366cae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eff9cb385ca7aea5c18f634fc2557324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6a64b98997fb732264f01d11f3f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49381577b004ab7e530c5afaf24c6107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316de4cf3ccee658068f1f8b43098cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32174c73723ef6d63f03c244835eb3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85c717e0f1a9235936c5015e66c844329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaec153079d1d1f0d703f34c47043f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664426a260d8b38333d2aa2623c64f63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade4be0f80ff7c31ee4b9173cadc25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc898aae32d2228d57dd0052b8c3b82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86886f9e40f18b1ac670832355a2256a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a880bd9f68394cb739d42d728919aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0cd619f133620ec389506c28bc05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc41ec2df8d7a346dc6c11fc07fac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a57c458c1755f92f0a322564a646b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d920e717c716d8e1806bba708fb9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c17ee250bd2e028191ef958e6791c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3987e7497601dc19f2a9e84f9d24c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb7f7acb3d034772df89ff2fcb088342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd50a37a1890651ca0bc8303948e78b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c9c5683f9245f79d5faabdc453b1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea354d84dd5f785e99db2ac1ef158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607037258480f72e7dbf9c9c10a1e7a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cbeb5311b94b60df9f03987e89631347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed74144bcca670390a2a67107fa19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2814c4bd95eaf251a827cfc3b8b1b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048318ca29aad748a5c5f57b8ea657350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770562cb3aa123dc709dee9ce4ec3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218911bb739cfce523c71cf9846a47e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c5cf73290a453058952e5b09e460353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08773397fceb91afcc84211142f6574e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c673041369bc8eaed2449482741c81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3286cc6756d70de68c7a8de53cb4a02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8888212576d6a3ba1582630fb4ec289357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b17bbfc4a0bc78ac1ef7ab3398f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662bf349479e60ba605922d24f3a270359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01975f7a3e1ef94ff55b22a440d60eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfe9e623c23770c4cc34f0d725efe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564f77ed7dfc0b049823fbafdcf7c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761bcdf849ab84a44d5022478ffb5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9fad3f149a849646a25501867e16d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0649fb395a5912ff6844878e7cc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df5a4755618bb87ccea698b54b3f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c99b2f0bf52a8c1a2a31e189a437f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9959b6d73f182faf5e237481a6cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12843b4fac9278c4a7f3524c9636fafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9d92364da400dafa7c0cf23d2730370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9d989b796f6fdf4e756e95540a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40cc29f7d9eb14be708ba4bc5b52a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a65769f6fa2aad2c631b5ae25bc426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f054a160eaea9063f2a6cfe113840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd846c828de2926d562522f284d48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0e36deb6d275259d982d1196db4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342fe6952773b9a7a8d96799e0c5a46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca939f82515bc5b2ddb3c193664e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca087bccdf5f6bd154d42d9eacc435af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0e4ab93007231060487e3e33ee99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abaf07e9af1b9d7ea56e05b343e9f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2080c3291525ae958de1e37894f723382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeae9b70445fc2191bc28addc29b5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d90c9dd515e96043d279f90fcbe20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cf94598acd889992ba1024970a88c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a5d921826be538ebc8ca4684cdba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d618f49695e8ea29c21efac14ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8b391a4277269e6499e89e556ed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ed6987be18a5fddd4b4d634600db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba83abf8b0eeecb84770fd3ca9c29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70fb1dade6a4da49cb24db2223377e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c1d3370cf27bff99088004ef3f527392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d365c29514aeff166fd94c3852b21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6fd1fe7cd74231aa6883b130cae2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae60831960d7718a950ed3c1cb45d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e2f050c75bcef8c28fa68792ea25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626363ab3a750a904e0829f40cdd406397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782f556c5f55b2aedc3b996529bd17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8605bceb5e906b14123fcf2a2454533399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae8a8a5f856afa20666873703495c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792902de9cd2a93ec8a482e038b96c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da857e6711c8f50b5379b8f86be0d62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ae28c6d5bda63492b11b53e4c2051403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba70e97fd24dc59b204e28d547d91d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b462052623866e988aa36f779d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a167adb445db97113bccb0adbf8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad84a6abe91d499c58a896b81b695f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e92b4f47784e22b73d3cbc6b5fb93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11555e62f2bfaf359b857991918e93b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e99b2c2a38246984892af0df690295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b002b5cc761f4c7983077ca9eb7ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55ba5104dd0204b8c8e87a61b5261412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db80c2f107681bea942053a7d09ef0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f98f01fc47c084ba9f3380fcd64a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ace62ba94bd8f3f7707dd5ab6bdc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4e0ad27dd791e37b04e4ce882bee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80687644b888265ef604613d48b1132d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ac5170a580047596d20d60771e03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edede774edbe9dc1f68ccec16cbeed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afba0e3c3ac78671958a50366c8e12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efaaa9ef998ca86e1c7da66cd46502421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534c27635ee5863c57c7a012883a4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf6f8069cabd782b73d23343a534e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3693dba7af37a309676e4e50eeaa49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305486420f2b952272257e039c16668a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a9e803e8a71eb6ca7ebb0080a206d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa7047431cd778d17523b633c18f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edefb39ec875f178d63b17f55b2b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768897f78bbb80794430ab3187a78ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468cf4743ee19d9cf69a5ecc6cdc43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207fa7ea65759107e7a8ab972d2806431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798e8929136d6f59f6d792eab0ea04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fb6621e30b6ac15997683e0b3594a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4c01b538c68b4fad94af990fcccb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effeca4da10ccb0bf5d2fa8390cb56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c780aba4b4f9c320de9eec34f445b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6ce5bf27648599d0031d6da60775437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dedd058478d5d7657abd3c339eb8ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e956bbae10960d5609ad0c533666439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f73eb46fabb31328120224de8ff9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a386463a9937698d9365c81a2cda8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b7a70a2800a29bba36ada92a8b21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae447b9c0633299ccb19ad67bc9e9ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c7feeb7495857c962f41a8f1df33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35662b42e785ab223bec51a5689ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3255a20fc3fe56934a9a908f5b8216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db63a01d0c0e737d871df63d21380447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4516bf7a981a7875da385ee9d63b21d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae713e3d804f74a4c4c0898d2618cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b7727ae3bd368bc402c89997f56a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b7260aa817682efc779200317ce4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb0ccdd1b98b6c528d650772fb698452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a276daaec89ed544eec9c8bb707e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be42f5cbe1588a2b45d43ce74458cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c3580cb2237264e8a37b752adae6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914cac3cab7ca046a367c52a24c1d3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa40d33b43b457cf9746ac36d2f678457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd777243fcdbfc9e1ddf96d8156adb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a745832e1399a0f91d1f024cd9b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f827e72798baa281b41532f32f7fa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fbd51ef8575e6d9caed54486afb44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170e17a8f6c88b1f3b7601e7e3b043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad244377a97d87b016c2d5b631fae5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243187c4eb3633b4f8879da1aae55e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bef852fcca9b9a9ce9e35dd5c51f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da530fc860b468a6cc44c298a01bd787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a074e4436148e1adb97dd471828e87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87282003ce6ce50f107d095b301d0ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aee7782316bb3372f05d168b42a8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0ab74d80aef1eee0f75e824ac219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa0060e551ca6b1fcc4ac68990c2f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e49d3f16adf389a09e8abb999f30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c7981998071b344e10a438a5e083473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b765a7d0f0a15c5dfe5a222d49b16b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd66baa1f37177e28a9ef5bc673a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f16bb29712346a6ef7779efd966d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7612e19538524973a0eeb96a078cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5075a19d70e2a4e11a362b603249ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d76d37ed70e1404b09b0666be92265479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e63996a8c81826b3c4a839345892480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c48bfcab1abfb1133ec60117c8f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc19b34d0ca41ff0032143f3bc7a84a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4ae2df3592ba0d5d718dfc4acb9a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0efedb917d6d6f2b7d65403b9c24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed7985aa24fe1c4240a11aa0eb2ec7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fd28ac76b87a79590e775537cae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d331d0af7f187b4e0c87be9098b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeeb1f60bd2103c6483d55732fa632488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad392e1c358879199d6d5d010bcde71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788840e47a731cdd1aea343b16568a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f888b5c60645373b09bb7c186725491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007621f217e080cc55419b76ba6491492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9616a0ec52c6c20036e667003109f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7f08c68a3f66637f0c1e4c96a89e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4dda3e20d60b585eb004a2a32258f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2b3ebe97a31f23ba9db256e9065f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bac4b4a362dd5e92a2e3d7c342f1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0fd6c1a39c928ea18f1f775132bb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d062f647d81f5d9d40d0379383512d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509355d23f65ea432e6711715652328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e295b570ff2f62b4eb4a889d79794f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb18501140c4d320645dc79046c7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b9a17ecf995b793e217d64e4ca2a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a9be8412fd78369cf52db5f2a981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d4ac23fa06e4ebd84a9bfd6da2e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd8c85e90f009be8705058f03055b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3bb4f4147979555142490485fdd12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971782eb672ba450a9cbbe0803d82b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eab2626c6a7584a08a4fc34e42a9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6aa7090c11b891effa65c1e2e3033510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1fc0b36d11e61fcdf48743d8ff9a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99caa59fd3ecec99369c57167e4360f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac373c68b0f5be310be712786a297513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc6530ba69a68d25412acbcf79eaa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4ffa0c0271d5c40c24d27ab069713515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31284bff342ad3dd60f742174bc08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5def30484952bb642688827e4e24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f0e52ab60448028d46786a38a44e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc065f21b4638caa526eca16f1198519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da80b36e556cf13bd6a9903fc5b4ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c801d81ecb1655d47e3e24fbc44ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dddedbc6448499e0e90bd9daca9cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a59343d99ec259fca9c2a7a386317523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f357a8bc616453f3ac194b075e3b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619d33398fe65044b76e281064c6649525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07041fd6a7035084c797ab294530a8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8202899255c65541764d544814bfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ffeee91275b2a6a54bc5286f0608528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405f1911a1ca98fec4334a0988e7357529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde879d4527ccb64418b07e53f08e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da687c4acabd99c72185819d0c24708531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64603b4421364612f240fc58305cf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afc3dcf44a326be6e9660eb9e19a32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f061f05166f6dd4b78367124ef68f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4911107c2514831dc09d8caa1a0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded1decff217773f991ca5a469a8016536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70155637f496dfabe1b266fcc1908f95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f46137c59e7444d0da564d7dbc11cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96690c5880a9bcfb14e37da809a3f8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975950404155527c61319f7b5e81c31a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4c0f0943ab7f66e697062a85d1356541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c362dfc99fe106e42c8cb5f1b027569542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf78e96b8f2b50e2833671f2c0c890543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ff9b03754c82e0a536ae03e29419544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d419b3cefce15c8c8b1a77044fef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e660d1f0a7e26f78158555d39087546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c3b76df874ac2246d4d8d0eaa073a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36081edf9b8c3605c6c0f85157743548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd74d617c090f35fe7852f32ff98c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190a7aa292031073a909dbfc077d2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8639bae3d8b87b0c14adf985bc8520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda41e231d285524783000a22f710be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd31a27f55e180a07da64127e95cd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7fbeb9948eb39f3d1797826a73a07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e6421ae815194b268f2cde777588555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bea9db957bcb27965699877af0187d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fab28fd3728ab9b1153835e2fa6cdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c41c875cdc0ac8d7b67b796d8b48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde32324e02b810660cd5752e1e219559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ffe32952ee8ee0c68650b5e367945560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa89a50a88e41f4095f0ff55a061a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a9c20bd4a7c0f1d7c18c0d4237e4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d611f6292a0c6ea1518a42b398c560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf93b2c02478390d483a2fea4367f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc742e7bbb50982992c55d7a73f2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78059875a922b5346481b8aa279931566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f045ad7c967f80d799c6d786fe4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825a13db78fd7ef175631bc1c54955f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977afd7b5620515852055b2688fa75a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc55d9a36a97488d65297362b1932570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac5b6161169ffdbdb34785da9a90f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3d086b47ef01443e8ead208029d6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754e2201dca982ef31d178040dd73d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec948ba3bc8f4fb845a61328981bd0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d020320b0e938fc40dec50b5fbdc70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258d0587e31ad73c7670311b00de8d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b828c0d4e69fc772f757e5f033e2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f54d6a365418eb9223dfeadd5e51b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da84b7972f8fe93ebb4b04c5f20249579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286643d2f25229dea4e1687fe940b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df085a546c01dddb21ec2ed4b381a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de256ac8a3cb4b49e809afb4c9b46fa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23d0b338aef50fadf36d89dd5331c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb66bc155f565662fa9cd4ab5b1543584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68fe40fc77b20c8d7a345429b16518585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca8c8cd7b8fc6cd94f967520239b90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b1895053ebd696c38bd32e278368f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff2392fad15aa18aeb2a890c06eba4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630aec3bf7a83777535c23dac9c527b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c300a8c8ef9539c911584b4cc02995590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d6ae3b83dfa30b6c22cf72dc5b55e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae002efc1daaddc19e6525e0ddefb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce104319e012e9a9256c9995e1f8525593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03bf2df3c33c9bf3d47ea8856bc7b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceebf6c544b5c4e726196c07732ae5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130fddf19cf75f180ab997f985887b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8a0774fc81be635641aef071250f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f6e60e0a4fc4cf5e5e6c283526e86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b443bb25d6f09cc4011978d51d2c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a90f82bc928c36cece1ef2ff2f0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f416e7005cf2531c5d9b22895032601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc3b326f07d360521dbdcae046f46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff832344f442e8874bf1394cf7d45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c0ae9663deed67fdf034bbfcf3b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4cf536ffd712a0123258f8d6069aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaeb3eaef9004481a160d2cbeab928606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca69b0e342d64a85b9b9785387f126607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c317dec4223cdc6e01b4670adc50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b9bfbcf772fa7f77662ca56cd959609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d23426caff91d723c3545b694665c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ceef323e879c02567b554cb5a06b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5612beea40d243ef4f84a7a1b138612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d675ab2a099c160a200da2918d81e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996dddf1b84a5c4717faee1b6cf8c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a91c38d45aac2c9fab62c2ea805912615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e1cd358e05411793378b0bfb5b53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e364a6a188cc0ace17a37e84239c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb13104e30e3220f6c3be246c3056618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207282de2aae45a0e079595a06a6b2f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104eeadb97cba7f43f6d16c5e71766620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc51db40f0afa7e4b361bfbee80861621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e936de20523967f2e672265c150ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdb32a606a82b71e80c5cf8a4f128623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77f65384122662f45b9386d1d84e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b985e19d7c350b08153eecbb71888625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ed1d410a100d59aa71ced63bd3c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352c52a8e497018160bf8ab121ff5fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e58ec8c4cdbbeb070eca8313184e44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb100bd8f4c6f1b566cd4b24be09a30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c5f4aa14ca6ae8aa31c19ceaa175630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b8e67c4973625c9d9fd47134ce1fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20bb14ea9e1b96373ab5e8eade944632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e14d3dc1a745b081501e067425b82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad88f1ce31f913684fa65659947218634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f15fb11c9c0f7fa8cba8c94e62bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81488ee5f4e0846b36314d4af5cb357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9e91e0c74306b7308358fdd1208a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365efca9219ed891940b93d3d77e8a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a36a541231f5d4d9164b7ece4c1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7021b4b4ffa71acc6d837321ccd05b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145849910ad9cd5fa7fa6b0762c5e74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f73f0158349a8513e09eec826f010642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689d5d39a2f2bda8209f0a592ca896643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165c32bf704713daff6f0c9c00f555644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b1c9aa1926ae12f821ece50896c7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835839a2515ae77e2dc67bf6a16807646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397acaf12a812508c8cc7c33e6b69af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa1fd91b31c0e25cfe0c4412d11bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5492774e0d2c08a665d69efd2db9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8a3b5e1ececbe617dd7f2e5481b20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb11dcaae57792dd4900d592a25e813651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be53b78f8dbe22b489ae4da1dbd5d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92970390ec828fa6e373a2efed715c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef83503c7c69f4bfb6920bd48701f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f34b69cdde6a1b527bcdd7c04ad7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035149b1f08d7f7f0f6f62bd27c6056656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1304308bee9642d63a583666cc94b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafad1c298704450ba051408bcd56df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28638b1763250726924b16cfa20b30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8631b5a9a5f9a3a1aa025d362f91101660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60074685c5855caf95cd05b3cadef888661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb141d68d5fc4bd64cfdf27a4eb99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482729fa49b27dc05b13038daad1ca8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b65108322eecf7ea52ba111ff5b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ae19084a7c58c6f47c6f0c7c6b35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d14ca5b04131ebed0c9e8fc7e84d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2bedc6bbb31e8f78bd448ed4cf687667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb900b2eae9abac8ebe4765a7a746668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758fbd8c447c9bb7ff6a894d92113d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfbde7472568c5354a93b198b358e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba6bf40f6fa6e43f7f0a34c95f64d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c003d5ffdeab2d9c2b712316512f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9426af6a32f8847d67196195a1bf00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9e452a5839bc93e8e1ea972216b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b3fd6f5d462e667762e51699bd2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a989c2b770932a74e0db7f876dfaadd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf5652cfec43741c5cb80be96200b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d93621e57b95e5da468853ece7cb0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576f31c824b9347247797388a5163b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be9f9f088272d5a64de536b994a24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09154dd774cf4205461cfddeee626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4b4b753b7f8f032753a0f4e99e31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd5d88a30ac6272c109aa57b3eac8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5252213e2e790d9a0343d43fd44ce0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2b4fd89b389a16172d11462dbfb34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40437aaef088f175d76d9b38d976701686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3c292a174540c067ad0f5d17ace67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8887f0690d1905a4d15c86c3ae8d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c025be4e02e7a5b8782944cdd99d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4189a2787dbbc3374a99dd13926e59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c578e3efa1892981a65d0013f360b76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74c21123c05f1983de3d34a540ed7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99e891508dfb089eb61989ad7fa69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a2e863a32e35a9090a83c2a4cd95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3298a657a78bac025fd0390855f93a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1129e3f7141cca6f7c8119ca0ef21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f94e7a496e649fe5b31438057738697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f90e48de3b6a4198a5121cb352d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54212357483d46f620795b5225133699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313179ac9d9a1d38095d6a94f877f72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836597efe7dca775b83828c019aad8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0c8d5dbbf2c9b155592f6cffdb8f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05278e8bfb7e6cc19c878ccaa7a328a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef903c7098cf1898d8050c2e2512d70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb94887bdcc871873a7adbe2f0e1b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e65dd5f54475f48bb913f9d6f4b2ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa83d1bfbc2e434d2f08b0275c1340707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319f6adb5037e78c96090011964c67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3f6b6195d2c59d480243518ae17ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9859ae6474c9ee368867b8fc3d5342710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10a89ebf66c4127b801d9d3b9a4c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3dc17b98534102014f6f25853207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9c455927838f7c307043cc901b9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7df3fccda8e7aff8374f6bfc28e2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219e4d7468a982db380348ca2d6117715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975bcff8432630367d905d12c23a05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3832dfd74674b33dca3fb06c74754717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781605019113889135f65cfcfe5c70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edad1b58cda16ebaf4e72fa0d73764719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9dcacbfdd7c3b905dde0352ce7f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c613fd893a0805ef7ec241092493721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a57b9438c69ff4f8272a010bfce8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d415b309c4077e32b401d988a5309723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf8d0ed13f065ed04400ddddea8e89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab6a48e2e8d847a2c6c636aef8215a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1d15c45bd78d1f2f05763bb61d572726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c817d701ef241d4da32b04c3df842d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e618ac6aa3c5d0a35bc9bd29f4a3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788a980470af73771b1726090f3d78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554f4b249e553536cacf3c38490906730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231ce1a5f77186293e74c2ab782f84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e55170ad77df81ec2ff97a690f7fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7eeaf51bd3434eac9ea01de22b97c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755b6c5c7283c9640e0f1c511d658e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423c06d4aab6423bc68a88427e7ec6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd91ad393f70a142e6f4c8bbbc41392736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65442053ac0ff47e627e56cbb8ef7a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808df57166f543090a3105e3f00d735738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d870cd2ac099a8e9c45edd567fc27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f471dd8dbf0cb0f11a87972104e13f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0f7c1bcc1c2ac399a17a868a749d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257513227e6bba8ee1d9ea3be10e313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa406f7df39b2659e352d6a0444539743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9447fc0058fa791e01076da2d811d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a18e549dc46355180bb501b1bfdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c030ad3dac187ebb5e133758cd5bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea8cd497c09aad8b972462650090a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda385d358257b586f8a0aa358ff1e40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b150c73057b4eb94744299dc7c1d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8619ef3d1b03e72614a9b5dd76537b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940958518ca2b441d0518487b1764af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3de7274658298ef9922852e55cb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca207270cee0aa7065eddd27a485a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef34ff550a3ee28e079d54cc20ec8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b391b7bc0ec0362519205d5cf9894755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839087e76e265eabf4e88e9aff6e225756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6445012afef416e30cf0a72e25e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81a897967a1367baa8abe16bca351758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6699072f75466138f4311bbaabb9d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d4dd3fb0cb39b10959b95dfd08e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffdfdd8207912209ef3dd15b7d5653761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fef21d00d2538594acd82591f73d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e41cf6092505d3bae1f2518d8e8834763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725fc1064cd1c772b432a68132bffc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fee5ba54b4af09ff390a55db2cc54765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a8b8d3ac631832035dba7bc30bfd6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba78b9aca9753ed0d60be3370a7281767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67662ccb49a3cba84d367f430d8cfd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588a4773fa3d72ac966b9df8da2545769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946e7291016f560eac64ffe58ed140770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a006ce6d271fc223068cd1c9b56da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eb24576843f95cc3bb307278717e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979a9ee44e2711bc3f75f6cd551490773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae984013a70ec909f990ebc5d17713774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547652129c2dc25813688d062b442d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9165cf051cd750b0202a45ab336f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a02c4f906753a2768dd07793af723777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13078d0cc04cd93dc0c4dacad2784f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270710c09423f62bfd3640213478bff2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cdb4581f87b5cc9cb9bf5588cd67e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa480c6ea8e58cecacdc80f8636ec6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af449bc74a160a73a310fc6cc72c62782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ad697b344d617193e4be2c6232858783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b19e92e51ff9993c2cff50e3e5918784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0b01e055dc93966da4672ebb3e49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f21e0128d978de61d6436b086b14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851114ab8c43e526389a3ff1c6aba4e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd68666d2b00d9f134aa08b166a615788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606d81c46bded79d1bf73c58629ed7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d6b1fe2dc13b7f9bc99d81aa9c5c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b5c0055f10c677c601a0423ad059f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bade8f86bd6678283973ebcef615c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474befebbc4e521ecc99beab1117f73e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ca3ffdfbd7842e64678e1a8aadd4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f6969035b12ca9eb56bd45aa764c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a69ba12f52dcda2af5f03e443494796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222479cfb7cd82445cae015e00aabe0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b23d45362ba7f8e172b34ea3bb2eb5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ba0ca219daf913e754765030e22e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55670b17ac7fc4b0aa2ba4031ddb7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6910fc0e0cddc28e1dcaa647a368801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55932710e25c4391fbf111ba31824cea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee94a00a9c5c7b1c26016c5aa15ead803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f7aafc2c436094de1361ee851a45804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f760661037dae4b5632f92934b6666805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903893678ea930b7d0afb08c92aef0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa0d2817f86d6066a4627c19a5d584807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc4fb812a8871e651a1e72acdfc90808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d7eadb586ec1c87f78f10f479e4b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd485916303958fa867b09723d39be0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b619e5b3590f32da344d0bca57254811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e778c7bf0ca19209fd213de9ab0d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a97a54f04f1b3298670bd51698c59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ca7cf321984fe22aab9d2fd6059c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32bc4b500976b66845c7c5b771b08815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abde0e10dcd41e6d769332212b67e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dc59860281a1d59576518e143a9e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e00d8688ad2cf05a08f3fce1fa4c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccd3e72abb337f6e0ec84565ec100f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6507a36a81441fb7fd4ed36d8a7c8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3eb62fb852915c1e87f65f01c008821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ea82b473cfe1cde836103d9c34e5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be529615b960a86651a0269f9d642823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098b5b7edbfe0498fe440ac91976f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54ba6ac17902c100c9cce871f58cc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc07ef49b150a1150d0d479d12ef3d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b84b620f724a987fb71bc9cb12f28827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea2db3afbe31229ba692957400a1f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c93d375e89894b2b995bd6ddbe616b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070910e51c2e254b22ab8343544ac345830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a833280ca8edbd74d42ff7d743d133a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67a2d29bcd008446ad416cfe47314832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309230da5092a4596df68432aeb0744833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b909a56fc2e60b126e33f464bbbc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c18e1ba5ad0740a5e1e8b0ff4aa5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c471e9753b7d6aeecf321bc9f72193836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fdd711eb59acbc09e5ffd82ad0e20837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7136accb961ef5da572bcb5872473b8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0d94be3c6f9c632287bb9d7ac2e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7177c9c7dee3fd1b472ed01780586ad840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf3d3537552b514975ba462339e466841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5971ac32a31dd9df42570aa122a43842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3908f4b379ddf902ed6b1c753a3b1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885879679712f861ec11ad721823a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a68229229ec1e9ca74f49e8a0bbe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce5580a638c6311e5cc3cff025e40846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd99ff397da41a5de6b37174be4170847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40d6a7e383864d87f84d171714815848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3084a5f8fe0952edd7d3dc562cc1a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e56e5479d2297f89d3c1cc5eca454850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9d3a5449ac79556173b57d4a003f8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256fce9287d14bc33a568bae720ae1a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c7ead4107614368c816982116b2f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859146dfcfcf3d47d1e6bc393372d4c7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ac3b1593978da73342d092010047855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f92d8e07936ada42df0a9a9c63110856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f8fc49d93514622c35d0414196e63857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77245bc6a88168a7713b9883cdeff858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdfe486d053ea3a17c3f7033e8db7e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60fed7d52c32b8c373b783fe8b0245860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e002b0ff79269cd775b874a2b965861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fac53c14ea5836f959974f2a01fb5c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ffab57f7e94b22c50ba34a621ab95863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de8b84e75f9de185c749166bc4b85864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d845613e18f90ee440d6f642de062865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f5aca2338088ed6b5063b23fc4fd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7817fdcf487ce63f01295b220bb049867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9f8a9be81c62fe95e7d9c2485567868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d36477889f7570bc781792bdc2b84869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791be3911d5fa9c6c8ab0f05cfa051870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472618f38412d1eccc5dee7282fb5c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d41c4663b9a57353d9bc9743c0d5c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1a9b5cbf441fdabc83849561e513873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745c31b54fc07d342d6de624e0a2f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3df9458f9f6d70a2a849028d2f92875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f74601899ef8e2454696c05ba870876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ca84fe9f609e4b01d7a39bbb7ac2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6540833a3f5e68ad70f5d49480c333878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aac991f44a165f0a626d99fca4178879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5794a6e10999a283de51d133e397c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820d316b7005b305e44bcb0dc14fcf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56650af8cd9931847cbfc372a8e4e0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeecbc03c80045539fe1571c93ce13883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd60a38d94a1182a98f324f90e3117884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7ace1b3cfc9ca322235844d3d8c3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c88cc0358de4887656208ba79949886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939bb0ebefa7657b214b933ac031f9b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe589886a24f51b5a187cabcdaec2c5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a9ad872c697e0a353cabb545f8b04889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75059e67634860e8618572daf5d80c0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e022f58781eeff6df86df310f6175a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dacd6a32d9bd6d32e37afb1c193c7e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f09a44ccbe733399cea2898ef28e8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2130af6ac9f2969d0ca422c5466b92894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfb55afee752655e3eaa33e7dfc85895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b16a0e12651805d512d305449e98b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea8e8c2e113a12b9cbc9de16f14a78897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb958c1063441b552e7211daabf60898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef7d81fa52e0914290e465f4c349f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892dcac6ed72bd1f4324014703883b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abd186d3b20e4c841f9eec23ab7fa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa33c3d180d729685b45c4f36ce3cb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3df4bc522f2a2809aed5fae3f24e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82df79e5fd858632b8932f6a87d1619904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ce170a4043817fb30ba5281c098b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1bdc8ba8dc31fb118e5f2ded05766906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f09e97ec9ac4c7be607f2e59bd3fa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795073c536bc13a045f8cea7d042ba908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb38387ffc171db03ed2d9367cccd03909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ce382433f935e9eab9eb9f27e0d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a109d1888835f2800a5fbfbc14a603911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8adb4bb9a73f7d325085229c7c5c3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e07e469b81636f0ff06bdaaf95bf5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febd40ae2558428739f92d1724521a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d38462f0c4a35b421994b1ae8d368915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ff66e6a53443dec4b000e567d383916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf14949d639db167370428406e861b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100c6ffdc9f75afc2688ec0a64adf36918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d18d6e965129465f75119f6ac0836919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504dcb0ada42bd327503b640bf2a65e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d10818d2c8fffc47447245a7d093921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d5a4b6de60b83c66f0c878e3a071922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1af507b3cfa5ddc1340addc03e6a9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d62b5f96f7dc5cc7a5b0ba5430bd2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205788fdaa73be62f00f0872f99ecd7c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc4d5bde6c4c74178e04139a38a2b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee77c6277c3c44090b111274b022b0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32746a193cff9f2827be4f2ace6ae97928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8c53d019a8b00e4117ccb4faaf2b8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782361a635692a61ecad0cc69f9d605930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703cba71f15b230d47e7c7327784bb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa2d945f080d4334602d22b9f7d95932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede2b177ee93d4f5aa0385fd39dd640933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301adc70df91d8ce281237e09f9307ca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76a414b21c7638043b608d6ca7747935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df93e09c8d02b9e6b7dd426d4a788936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba407ffff74f540359a0230d6892f8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e10611cf2341f421f7bfb4bb932b8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c633e09bf83cc278430e7b47e956939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f995d5bc4c6bba9812acecb7ffe688c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdcbcf3426e9ce6b93986aec0d4ad0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d927115f2537b286a993a92d65a5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390c215d0ba332fcc08af97c52105f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39131935ec54c669f442163d1c09b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2297054d6165bce4bc891b3bb7edc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24cff4f5a64e5d6a31611edfc8adee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329741a5ef9073e01001c583433a58947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001690ee7654f8f5d3f52603daed328948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b766acff9b2a20f75b1268fefad8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd68e035586d686e06efa42957fc7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff23f72cb65b22092df85a25857afd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b8a461cc377ec255e91b63318f13952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e3b46071b3959e9940ca86c621983953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfee3d412b6d301ef50d3ddf3e08b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c52964c334187ed4d786e30f7921a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a650e963a2f81498b23b123150fc4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18ea1503bbd1299ee09237fe26c6a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27be81f066afe662d51084dd1ff74c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37656c5d72254b41c5b904bedad54b7f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b2b6d60e9aac88eb886085540839960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f3443b696f5a4ba2e42cfdea67e2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cbbe02ea453fef843094200303a3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0560d3db1abc90242d4fc3e096af963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc648d46abefc67d33166449ad245d1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9c1aec6c814d2aae0f553f516d17965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40007eba797ec7d03712648e49b0ac07966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53a76e67e80b9bf35111993578895a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf7a041b09e239844467ec09d31855968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bd2824dc78ea6c467f2e231cef1ae969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d4bd0efd64c69305adf22c74ebfa1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28045a2c93c529b779eff5bbb07b2f9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78cb8e8d091caf5300f0632d5aba4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d365b6871302d37708b44e30fa2b356973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d36c5e472bf5396057028d8726161974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604440c03add686ccac9a8dc70d7927e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9eec1bcdee7bf03b9a66785a09db976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c091faedf67f049767dc784a08a4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee88d0633f796ef6a424c21121ffc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e58709d75e20f89164a1b3f69829979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d114d93e3a027c984331201fccf5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10519e3249f5f14cf70cc2741a2ce3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17e476e5b79ae9329aa22cde08961982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada15d4f1c30ad92dc4082588cd314983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54c50d46e29569f90a118c49bafa44984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe133d63843c1f491ed8f587a95a6c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394efca29866e32c900355213652de9b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd04d2f0fcc65f6bc9b5f9e25699f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea11fe901ca5b6012c8cb4c450d76988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49757171a9459efe1ed751a4dbcbe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b5d62a4ec12ce68cc5e636f1c9c79990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac504a191afc2fa68cfe2fa0ed816991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ed541a5ed9f82616c2900bcf443b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337470e1a495c3c07e69d6deed3bc09f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2106c7ddff30e60cdbc79e9168f4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39096e2db3e63f3e61a7714bc48254995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fa338c83dfd1aea8f8389eb0c20d4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91512747fd823f34b04e81e2e07e4997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc38d8ba4c73274c08a2f8674ed2e241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a23cdca712de71f3ab186e0be5f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69990334bb4d357c7dc5dd66e9f1bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682134264d6237ad4b34857e81066b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024bfee71b9da8241e0b8c29f6f346b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7751fd8cafe45814bf0f6482d2f686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b18b805a1bad6c92beb52155510f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37035b7420aecf1d3511bec64fd14a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1bd05661aadea2979b64a86693209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de916d3692c87deac825f72de429636810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bb65d6f758620fce0baba7832ec311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003c921b6da13d03b1b712e834b16d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed191287e39051119c32ec6ba5228b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960683170a621de1db04b6a4f2518314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c873f53fb7f33e2385819a2046fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684bbfce3ca3481e4b8226e7ddbad4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1284ccf64fc2e41858616bf97a0e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d2ea812e25ef50bbdecc573fd2a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c2999c1d867daa38f65844d789d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a1d104497b10d529e54f5703223a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d321253b23e1d03d660c12c837a1f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3753a868da37a202c10d576d609b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb9de3d9ff3a7d4072520a268194c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51af957683c65a689935d5fe53cf8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502226ac514fe39388de569ebcf2ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728cb988ec135ef16dfc31cc32750426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3e8789a634104016902d6a028fba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea9b4d23c44392464501dea20771728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6d78f917c3ddb1bd5b248d42090d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d470cee5e570f18827a3a26420e8fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f44a525147cbd5e45e95833e0ff5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799d75748846e601027edc048441cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7869192e834d616b36b2dc9903915da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383441f1932f20f38de03c0a66786f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56785873e51c12ce9ae7ce1f07eb93935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4744656812b67a0a7acd6db6829036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e255560867f2f2cdf27e0125569837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ec8763ff3b9c0b68865ab05d837038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91b1e7556a6bec18ad5435f0001ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc187a988e6751ad5c3e1a523bbae8d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e206ce8ce6b7043ebc646bb51906441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa2554025cb06eb7f19030d30bb6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc34610cfd9adabf02a19261a0a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128faa36bf076c490ad49a96f6a1ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebb1fe3c987a07e7c37c16730d8b2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bcfc3ea202ae4908ac00f8671f46146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15647af262052f34a669ddf516488e0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a496fe9563807a76a475213789be9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb73997737e5d35526f223018f1ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a69cbaf09a93a672ad11a254c38c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df223dea22d90426a748f26eb8e1d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3591310c1e6d8034cb7b20f6d82ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1685830c761cdcd047196adf6efdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3b82eee96f777775c0b1558adbe654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273d41cda2c382f5484cdb5eaafb9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0587053adbffa42f997690f1c35de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bde493690a02d3fa0f30c592a566557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea67d15669bf3f305932bcb3cebb1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195bb291c23398db0d2b2d3235b6fc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f4699be6439453a6ca2be002556060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b463c66d2906906882df69bf64c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b25ead3f023eabc936eb679c90fb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb92a06572e29b585a03d9f23a4d2d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638470b1c0e029366a2220c3b6d04a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f06767543b0d8b0700aecb459e3a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975088a3780e845a2bb7950b720d3e3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506466d7d711e91d23e333f68fbea1c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618bdd580ff2e2b62c1da439ec19dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214693c8400a035046410c2bcd91dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d66994a2b998fcc57ee99adc998d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d5ae1c57c54157aa3fbfb92f31f1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ff02dee673f583ff38017cd4180072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a7b49b38e5ab1b23401dc3a05de0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f489316f428ec0c4d2c301ea18b0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5f7e6428f68ea0698eaf71be59ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddedd9a3f82aca808404f0987e6f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386967d080081120ce26bdd71be6b42077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef4661b64571a603e166f4dd6afa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd49aafb847c90f9f56ebae56dfe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c2c38f5ac567f4665f04c3e2045180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d09a79adee701077de866bbdd58f4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd341ea9ab5334733e1c3cff75bd7d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5839108d613237dfafcccea895e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854576db6d782a7a365c828d9ac1787984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879c2d6f1d9acb9bcba60f30e767fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9607d18c44ceab6773455069fe33eb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542568ab690075c582eb1eaa6d8f24f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a0791be9708c2603211afce410e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ec0c9b1dfe201138c226cf7c53f0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae0227c077fa2668ba761a60737df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552adfe3cc3e127d5b6c0de396f949b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576094a4664a3e5b068e4c17954770c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ec755bb0fbaa1bc6bbf04ee45e9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b599e6673d4539c00f008f9fad0f23594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57755bcb78239f7b87c9e990c2976cd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ca75b029f41de7becfd66516679f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941daaee7035fe1893adc70ec7915f3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dd5226780eea466d77a683c65967798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bdb7d5dbe460242bad38b013d63c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad92acba38f62b5f4bc4132a80fc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eaee3970f1cf16025de06edb13558101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e7bba44ad6db5123da4918c9522e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a604e943a1228ad16c4bba98cabf0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f392df14d344b9c0d8cfb7ee6aac851104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61083e7c614acdb511a6144c7cd75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a66f10d416976138b576f616b527a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc857148b5973c241e0fc2f901148a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78dc72595d3a092301d15fbc3035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c28132742e5988e3ad015d10828d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542932c1343b6a2e17c1141d38a8f77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0dfe6c8f9775a31bf1326af6be33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2096ab91abab85c15c0a070a18cf614112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b4c630b23d93570114751d1f2e82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504cf81134144141a95ad55e039a6b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569ee6cab260345de2e207262afa4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74abbecfadefb48651eb80db176ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80bc84e36277932abcfd3347d8b39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb21d73a245a8735d8b51496e9073118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3644929dea3dfd60a08cfaaa08a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c335ea2dcd975dfb1be08038d831c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da859663b19a25b5ab86340db682642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26fa94876045d51abbe51915db623b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42225f21299a690c92a2111d27bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dacb0c9746cb0a8040748095f8f6d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b24098ca5d039c6b442b050270d04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e136ed6a036e077fa955c377de4765126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656b6b78f55e6076e63e324b70c698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f64c6e6ef6501d8f6b20ee11b499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9243aedf6322ba57b75bcb063561129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5328296e415ec1455d1b65addfdbd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61612ab158b28b5e2c7c524c03f424131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d017c5ecb896c44e6547c0f5babc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d8334a8e09f5c39689c138e8c8b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0259cbeb15b28b5b56a88ffa94dcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c047a0a66c9a806e31f583b554b889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154da3654f3dd934106b2bc00063ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098b259f6998d20197e041c056fe83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845742299a5ca55b55acfc974040353138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d973a165d26e1f876a69bc528c28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e501afe370806159380edca221004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338e908d30f88b89445217027c7b2a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9b4b866669e9da0021411c4f16df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdfaaaa2ecbc959b63cf81d2a7a84d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b5904a06d35566f1e7f58fef76a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414bec4798a811379e94d38a69199ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb968ed5d8cdb07aaa919c83ff3adfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af157300771727563d9bc78113f770147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca7af4effc9c67310996ac0f52065a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e0dfc7105880523cccd256b2b3f77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3870817901d596b53e3690f871835150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5d602c22c216683427c0d3a84db4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c989719c2b1d0c78201400191d5ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260d07d474895c85c5f59e151f3c7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322422c5d51db670370955597f02a6c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bf96b0f69fad80e21a4adcda83062155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f05885e8e027336d7f0584f82512b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1cbdfacf71b58d575cfdd0fac2d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd3c81d8f3ed0217ee853928d799d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484473fed5ecf065a346c47c1a8572159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc643dec98d35efebe159fc50b2e158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc54ab4c8e11b6e8119b3ea51d0a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da861a9d49a009d4870443cfdb02c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed01bc0e5f203a92c950d471464fac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f921b499c99d4d582b8fe27b6f629164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed852844390e646e28f3c60e6c36daf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da511aacce28447d232a71712285d3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f207f261f83586018534f078a394167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4c4b9b4d8c939821b4352cde29d79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4112bcf08e9a1026d81716e9764b49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba7beb77b48563cc2d03c0995203d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac586700593a4e4a7f77323123e9f0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365bd993c09c9ec6c3f615981977d55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc83d8ba62248040ec223674e02d27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae204b72f42c1615360e284d87391174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586427ff0a243d5a1e57f0e5685ce70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4ea2613a390a2c4f3d02eff53a9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57b582d3958a9b78b35fee7dcc0ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa595647332cb6cbbadf3e5eaeaab8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a4f09d01395ae401f9f73163dcae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5f0609b1a7ef6f58a34a98519980180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf602f968cf9214b2945e1cf817b877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7167a6d2df412e74251cb215efd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053ab91fa96bab8c435c53846dfd7b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b54dfc3da3e24cd2ea4acbf524b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31258f5dd91eadfba713d3f127c3d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34eafd468b2dd0e5a2c1dfcd314ae9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde053fdc8b309b585086d55851aa52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60346ab26f53c917dfef0126c1394ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7f8f74b7b5fec6b519b3bd9101fde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7b0ec050f6ddbbbbad412e2dd10e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c376f592da92c77703c26922a31f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c15fe6a72f2b19ab0eabb22e05ffd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34d2a3d671f4ec95f68af013c3059193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48a9cd4b4927bceae5e72171f4a4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bcc1a0cfe62d617ac6a78160a4ee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26947a1197bf276b5b6aa6c6721e72a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81666afcec1c29ea904c4e515bbd1583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f4c1772b1ef75b62690928b9d1e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb517d7b17204fcba8887f7c9ffd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df836ae49dec26c7011a53c47d49731200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c5c6c40441b2005686cfadfeb9cc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a534255c899a93546a2471a27ef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a913b6b4a875ea24ed860d068c797203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d04af89a63688f0e0e85cfed3008204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f647196a06da422439e1eefd705d45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64e75b42e3113941166b0ef7ced5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2527264e14f8f420ed940d0845f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906ad2138ce7778838629e622651c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70478fc415b83ddce99b83f1d076f5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a416d2d0267338f062854e6f13345a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe2bebce6dbe6f005f955fc8b39a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778d06a0a3573fe96b34f33d82d7e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8b93bcff51f94697c49e0bf64057213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f9a299f151684510505966ea277b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40a3a9892e3380d8b65f8de1cab868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190190ba8ad94019d04a29221ae716f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8026ca7ddf7757ccee5e32fcb79525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f9229234f82fc0890c8b846702f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce60124986118506b54feb0d2b477219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572821f17a1e997172abf19c304b7a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5de1eea5d8a1c9ff057d1d6a9efa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b249a998935a677b5aa54296195192222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16686693b0976bfdd3801e2676d104223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902965969434d170df3c26b5a7fd1a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044ee79899f98d470324a463e66b68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd23afe2bede44c65ab28bad2799a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8841f87ba6285cf7255d682bec887227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c48904a83e1f583540d2db928baabe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828a1e52c53ca9cca34f3f9d41b73b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe18e1202a4a8c9db7f0d547e60613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601c1c16194309c41786830389bad0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb0ffe80699a1e09c030264124f678232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0900768107a5550bd62555c4266f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c28ab16c0e9367a6fffbb5e5731b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c83ad9395bacbae5714e6e5a37f6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a153f1317f2505cf173b60f7d92704236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c96aa8b6c8aee316210e603a130f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e556245a79249477ed3f59135a34e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44fd5abea4bc8e94db1721382d7740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b517cb69d567c9f11ce613a464501240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4851d98332170d277d7c3c77a95dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03382f0914188619072655372da102242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe912ba56257cf4f788f2c418ebf8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d85cb4e431ca93d7bf31d6b02246244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee761eeb92ef61ee00f8a958b6a9fc39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe2f22c3ec4a3ebf83e88db7f9e62e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd2fa4799dacce5e957dfe756cbad0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b562bc13dacac4cd5bf1134916d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a855f377fee9461f025bcac58282d50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b57d65c0ebbd68765f17e188a559f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe0342739ac3ffdf5c011dabc109d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5370145112aeaa650fbe70d7803c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753cbc777a527c6fa17ac4db839587253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87027b6f22abde9f2932d1d825fee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a79a21476cb8fe5a69763f49eef4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f387bf689bed09143c0efcee7f65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a19fdb11a2b6ed25283428e7e5d571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda4cb0898119ed4067fe367668f8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003be5395e47fdad2ee6733e79c631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ce8809968d091144eb124ed78949260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c29aed2f204df71e288db5bed9ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36260345270749aec61550e3552114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0ae66c9f54880b05dde2110da1a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791504d86a53303dd1b2904ad09aa54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b644532bd3beb413d41da309ebf1a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb8a09db2492415563d260f86dd3b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da76c93340d4d7e0d27e2bf84dba108267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359818f32cc39d063e76a9526d34987268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e675a3bfeb3c79c98c0316ec27041f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e28b5b502aa504fd95256c9b23686b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafee6a59417f70a7a20117535bb00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4304da3ad308e918babc19c93f9bfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f774b9d6ef4439ec03b959cf53ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3adf51e2722d8a3744aa0874c1b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb0b95dc2b4ab5c1ed6518513b958275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3798ce8b8925029aa0b350b00489fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5663df99165d70c2631c4d92f35502277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560798312e6f3b1eae7ce181ef0b83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43af168f680efb46fd0f24d09c4c89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30de586afbece0bf7bc1d4c76a0cb9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073e2d5a4cdb6bdd55f6df519769a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d14fda11fb79d623506cfbf59a438282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbad15ba3fc458e1acc01d02788c59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844016764eb960a1d0da03266c1b7f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82830424f62efb04c7bd19f35b4f47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f3024568e7b770ce3fe84644ba99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10dae6884d4facfab806c888214bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad074581e529b17d976683e54d5cbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fb8c4d41149909b75542eb4051d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cd72f58c634346ce56d638d5b598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef52fcc2787c745aa75893884d4938291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801655b5f3d5134d478a54ea5438b02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc8b4b26ffa3b2abc36200a50c5da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644ddd3db70e627fe359e2b64acc55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940825e2bed2f678970b86d4b1d890295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504caec85a0b54ee7e2add6635f7701296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35209d7c6c581be09512251db3134015297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307c0455c189bdcf8fa5a22cd7abbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4550858b0d9ea43180211249236c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848b0b42ebbae7797e4679e68b512b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c4210aa5413eb7b7c77898db2f7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9d35f75714a798a702c708f011cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43120c307e11433c4c6f74990db42397303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907df8347971779878636fe70f0a143304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0392d3354a2d80028d8cd3cae826c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67db745a84eaa98dabd766644e40f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6774486b47c9dee4b7790aef725ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23586a5999b1c203323fede9448d703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0280e1e5e40e036b28daaa065b3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813d830b37279a075f7ad7b7d96c01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c54e4766a9d6f90f5731d6ac1ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c6333030cb8e6790b17e8115a4371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77909835374f06b8a399a94cdd0e647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c06b6f320491f34f38e10e1f3bbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe02a51e1a85d43b75d85082de363a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1fa7d639b33ec9d640b69652a88f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac3b46de89b6b9f03b82a58a6a52a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a993f3a8bae8d16535f8495a8b2ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a274ac1177e530db5eee723df5de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f1bafe82ced74e9ba150695bcddf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c1916e6ebeffaaaae1b67abb1902321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009b9813dc31900b43bea7e00aff34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40fd3f133e45d7e198bd5abdfb74b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005e014566c6e3cdb43c9ce04ed5a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d80f29d27b9555e1f571dd6737f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcf798c9e96a64f46f11ef8d14014326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2966a33ae93597033ae0b5b1de50a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0717332fa6e84c8ffcdc169798312328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079e23c9fd8563a56182a1b3b525fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43cbf58d4276cc44a88c011ae3c46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738887802eba15cffd933bf81dd1f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23c52cf8096ec96db677ed15a2298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c29ec12ce9273126380444040a46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215d0e66b77515e45ac521c02c2dec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00440924300e3caed81f2d7a6513a5d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e004cbad1f50529b4c054c8164e7d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3dc9629cbda37bc760a692101c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bee0763c4e5ba8b9841ce864eba6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21696d1e36a87e0934dd949b390ef7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23acf190ae062789cc56580adb6e46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4f83cefc2ea0a81d6fa4d3a508eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf73d120e6b5e8bbd794f3baf6c6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152eaabc05d4e4edfa282ea7a62315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664ac7e4ffd6b27bec57f7447ba059344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4081dfabac17f82ab37ad4b2dbbd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f89374af3c0739fa83dafca508e6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba85ff43a08d88c77faee81a41de0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01a8b9901b9851a0403e89cc4841f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e7098b0037d7278d5a524158a4b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90cc20559db07208b3438c5235d32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dc47a747ffb963f699860091ce234351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5eae80fb4a87c985451157527c0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52e9536febc6a6fa3e02356647390353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6f80f9c0f18976cf154f002d5bf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616745dccf40733654bf8d4181c63f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312340cfe8b07ff19238a2a82302e4a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d39fc8e021f40c865f5b0dc60b28ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3595d55cc816c87166744646e07f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c4bab1754daf5c911b83d2ab78e37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f3265b0b9c9d581b3b121ba1e166360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03e7985fdec393ef7e328c1256a1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86081facf1859b8ac391623c28fa5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91290897d23e6eff6db094e4a51b16e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c44aefd30ecd2968cdfb6717231b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec75f00803a4d0d970f8a9c7caffa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43568247f6d35e91eabbff668cf1f0fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ee56a5fbcd59bd6e01a20c50b6bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee941d9558ef13801a1781e49cde4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c409469cfaaccd529a3ce35ddd85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c75cb7092c4e546170d18a12b25b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ca9424393e6fa93ddb905fe6d6a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae38003500abadde3049d9cf7751eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae6e19dacaa3277a557c3943f3743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e2280bbf62a42cad4447c0ee32aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefd16499de58597df140e43ea8d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef24b767c9d80045dcd8dcd43b0877376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c08aa381176a0a707fa2a70258fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2b037dcb8e0c8f1ee67b11aa2d3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34988200dcea94feb5d055573e9b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bac9e288d480f1caffe89ef5f8a06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1966d31b7c463d534673912885f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c1315b905392be450f62e9f76f0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842845e0ec15f754cadfdded942a8ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544c8ee80f8ddf9525afc516dbd389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3571d0a02df9be0778b923a3babef4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f751b6560233d24bf2711853d25cde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58725b9f0195215f35237c231683cd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e938b22cf9d867359565f6223afc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08bd6ff6ccde1a0c970db8e46e658389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7cc1d467d7973202743f52e38329a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c0f7f5f142915f21959a698c3325391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7269c1afd0ce57434671d1794ec80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c35056be9e33f3219cc6182ee0ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad64ca28c36c5950a288e1d4800fe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb6980efc983e2f5a35cb81b7b6ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790d23cdb1ff4f90b388c918cba7bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4419fd40e47049e4ba8387c8e09ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53587665f66121547c703fc01708139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da841a70de43c9a9301bb0b93474df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8657a67fbf4604b7b73083addd64ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8fea45d5e2d0e44461a8a3839a7f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee9af4c2fc2577189c5a6b9c81f57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92f6f6497d512aec4844bd897e64ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d1e21b9d2ae06d3f4708a98cab34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8dbb4863c055cf5d7c281af712e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a79d67149119a0464e0c9ff0d8eb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f065733d18ce110c85767c594251e86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9c3f8956fe28f13e5da8b3501fd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252eeda97882f0c091e021ce9f515e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3b98db5908161f1107ef75921e11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df1ce28a4466c2a548f9fddcbaecb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e89677dc70481c9dd3dacb97d6fc1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6de054ec5df7a4519692f9893d0ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609874b5793b848d7debeacd9d05d53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d141ac78d0b8f462489f9d1ddc2d37d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36584557c7c0d67ea51e3beef99a2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ad8709cce2f68015fb614a5ee094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf8265e72ceb3a2791628dd08f60e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bab7d281719eff09021c0d5b943ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524bae11144dafaf06ea22ccef3522c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ecec564ee342b86d08f8a15756b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae0e2a9e0952e8f8a1c37987ffdabd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5c80d73918e402b884a82cd61037423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6737a8b4a991ac9268a8a3db37c3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c182c71bd69576001e592d123f093cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ff9fc82f6dd9ec5cf983e2844c1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ef2abe81890301becbe27ed0d36a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1664a2cf4f632e3953d5d32c088cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de65a04845793eb5a8e6a0048c5692429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801670134bb46f07f93105a875449ac0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce450ec6787f499be710a3fa0faff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91edc3a7252aa35f708372ca167480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c4d01046667fba3c95f4bd708f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e950829c40ebe2541d038455316542434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b92e41abc2ed051b4c040bd342dcd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d4337cfa07abbf469878d2e9554c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5b5b04de9cc81b06a8b71b11d4f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0bad2f715a938f4a38d9c501ba68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae43daae47bb5809b017dc64bb18bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873bc415a0be71b52cc4e76d22d810440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727abb67997582df4805ded762c8f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abff4a00d6227ba08322878c224882442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664d7245a062dfaba548fdda5153fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4887c04c1128dae713573957aee56a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693446870c3816b2566dbf8c9ae07fee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e281db64ff11eb12afc5a6589d4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e970e18cb71224d87e000938df6a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a324a0ff09dee6b7ca187f30907cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc45b936ef126ad45cc09b0da82249449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2f7ffcf8be640f305f4fa479a529450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235fbe64caeef645b3acf2aeeacc7c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685370fec978e27f27532426d162dbb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852d83d922d8633e74933351fa235f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610db406a25da9010e42235ba7ee1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43fccfd2aaaac63a58ab30b7b3d78a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8468a97ad19d8d1ee0d7e988737f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555f0b60ccfb254d20f7a0a46beb5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713bab19c5df191b7e1fc790e017e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce547bd0507fb18e0ea0a77d337a916c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df608cb7f421e120c2d7a464b74cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f90919bdb03c6cfd7cf50bd561290461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f641738ff35fee0b36d8dc076c15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac835affcd02e545c866906ca070ccd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fdd04f75d5d3af172d9c90e77138464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ed6553acaed2f0ab0fc6a2843814465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92963a39b9e68e1eab9ff8055c55f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e164361f537a7227ab4e56e77b65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9279aa267cd6cbb78e7b7a87e8507468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbde32506892ea7a2775edb2fe9442469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e517c8153ddf501230ebf301c01ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d7a49684f331bde5578ae247613a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d60c87eb5ca007027caa0e799a41d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937965a5b728c7357ae1bb0fe199a14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79e75e8760d57ca53e3b50e849565474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d184eb577ec844b8104e56f113493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dcbbaa84284783a48cb967719055a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484fafd0d24be7b9a91f59345d4eae0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b764e83f67087abd13b5ab358c2067478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a817a7a682b1399c6048cd293872479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f2ab595314fdf5dcae43fbebf1a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259674f817ed6c3bea3645ff6a01270481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fe6d70023c292c3b6cc0fe95dd9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede73d2d6e3afcb6334ab02cf1fd678483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6374d30fc0ca2f4f1be6eabb021b91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09cdd2a4c13b4c2d5d2a277093303b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9401c5dfa7a4fc87485e9b0c9f72b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aada5b703e75e677eee410f77a161487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49a6a254b28319c4193129bd8a8a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748d91b6469c770d4ca28698d79d1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f209e16dafecf16c183bbb2fcac035490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6f3562aa6d289d989de841c5a27c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df1d83e7ba63ab549de2afdf80120492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777651f4a1a8437598488ca56b46a31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcabf18a6ecb6d85370bcc7b5aaf7a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f8229fb7bfbd26e0994343277bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d371e3d8a7ff1075cb9e2ca6f2338496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fecbb992c56c77789b1c1ae52e4e76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f93e1de8697a3014c9c4f1951917498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa6905a7e9ef1d9a50b86753f8fa18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da98c9c40608899a8af4a5948ad0c58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9716a50a19a3bdf52cab1799e1f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba695f5d49a4629f9fa344031832ab73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bf99928aa3565adf49feb0da723d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ef6a50fb2729a1cae48d4d65970f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1b09d2d20996864204be850462776505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e1df6572d601f697f53ec2b4b6f08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb01cabc95a9f105e528e1a77c3f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071bb5673d8d1285e5abcde97498b7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7650f6b9cb15dc936075514918eb5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153178685833fa55a9940e1a37b51f38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079228d650a25d97013ffb3b379f541511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47c6d7833444c9446a512114f1dc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f18b1d7aa45e7dc0893cf0e254318513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cf7481b8df350d622c4c6f862a4a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732b14cae048cfca91202fa32cf168515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb64b17052424966536767af48244516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0b338f860e2dbeae2dad3efb986f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20666cd0f84bdd9e2d9e16ffdf41d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b66c31722d8c40d67cd119a544ab4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5834cbbe8f0e989e8b57c70223ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398edd13cb26e0f1a04ad7c4056721be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a8467e26c5d7d1b91403324de37b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf4bbb07f931f984a10e64f171d67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62918c39aa431b06bdaec2ded751b0b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f02a6fffc1bb34ea5cd42b414cc95e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe2476b1780f4e2a51c21cb89f206e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45812e9cdc30e26776229d9286df50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042d33e0e5aab8eeb1c674d5daefd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d535f9dcf588831ce105b19c26260529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469796dbcb0048b6f45bde78697ddc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64422356557cdce948c78666e5ac87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ebc6ad36b0adfa74759e2255802a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4cdeec496a84925a269b75bd4135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4158ee8550dec618a5f21d69f7e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289e0e9a78db2988c968509219459b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d347ef8f974dde62224223e6c4d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5049a57a0d637467592a3693f12f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee339650cd7643ff35435db82fd7c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01602e2d6249a4d72e5f5d214687614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9909411a25c23e3a76aab9690ca99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25466e0363b7b72918b96b535d22f5ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8cd2acdc7584adf239cc0380cd15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2165a1838bd29a50124454f9dbf051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c3dec8044032bc841d8a54580c6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa96c4a5f02dffb7eb24ce1d042d39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6c5c679ebedecaed6b6e2e7102d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759a9bab0ee6ae4069da19628d54bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f499a88799a8b76e7c1bd3e728c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd0198bd94fb8f6883ef557d5b90be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb9176e2f788a01a6ca6cd8ad7f13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38595a3f3b22528fbe933a7f4d9370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1577c061ef2f41dcf9a9cf2fc10afe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53eea0f1dfc48585d40382dcf66670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8765c3dab642dc232547034e17ad8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97bbe7ceee9659d985ce1feb417533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a1c51547ece360b70382182f85ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35485ed91f5c1a0376cef36e3760349557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc550abdaecdff9555b72b9248182558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53392356b1bba6bac43d07f5e62149559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91c414a62d24cd09c499946dd85c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efb1030a7d6e759ce02d66a6c3b7ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e533336b7b9c25950b12248e03240562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2320e7df7ce8cba36c73cc0c814678563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b4eed7e2f70f9ca395a88f7a13bb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d03a8f6ba983591c36dd3948c72d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138bea828e6b9bd4e7d1fe8244d71b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e9014eda592077ca6994b4fb82a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c66b010526b0e3a2981ece64099a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481161ca5452530d015258719ba81407569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c40e11341bda98d17ee4421609d0ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c68ae93657e2f88ce3c4652a9f348571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf4eedec31919e531e814617a3f1fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e44e3db83e79d20083aea456283db3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bea4f3e1b73cae85c9f2504baca2b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3e40c8e7fb5e0d24b0ed7c49dd12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1826bd91354ca3c006245a4335c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98956cdc757639ae5be2be028b5d3cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d747af73c356dda5cabdef0b8844b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b684efcf48f7b40397068e45d2489579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad03f594334a7c87a2d3a122eb2a28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1670d4fc1d5f34d81a9d31752be6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143cb8008df466edf7a8492afeaeea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0c6789638835a1e35d8b0cab0e61b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e11582d3602d955f5bc4a1269e2f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ef96cc28a741fd6fccbc7b81d00ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80fa79ee30c1c14ae85c070c2288d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab883274c11ffac93b7aff476cf9ea3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e66560c53acae481a305af9f959564588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d0822115aff749f44c73f6b2a4e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31793d9422b2b12052819f523efcc5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3c804e31f16f5676935e3f63c1ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a78f2459de87e7cc2dfcd373815473592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929039f683206b51e2bd6034aa84f4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d3143c21e82b77cbe758cbcc501ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ece6453ee78a95d40990bb663f2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149d1c585f7c2b5b7218aef34115a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6daea6906cb77285e1248c1e8c8470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797e809cfeab9e79e6704ad3c2d1c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400e5053edae5ebb7ffa66f1fcc0fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608030934b14d28f6ec2191c3e5a5127600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976674bdb3b7ad753f33290edb6645ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fff92f251072b24d1e9f82461b80f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefb9d005e94c99fb57440947b47279603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16a7e78663c95b242a0ec08640f63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d4bdadb973b3145a0fbcfcf72e6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e9e1f21d563db068c780403b49638606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c654203fff7235950493b011414e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ca0c65302cdd5a9bb9be7d30a0a5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c508676c22097ee8364cc9c260af34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dbd40b8a47c726406468dd41bb93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22f131031397907e252dd975171f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6ea3ba896ab0b4eaea78a6f83df2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c1f1d0958ccaac8d01a682c8eb14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f8832db5c8ed75df83dae0eddc9ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b80db08d808b30c43d14fde948b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc3d43bc1ef644aae7498061b5897616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6add1cb2e3bf14a81876ba3f75007617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf5231189f4ad19c969709327425e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2686df596a2eba70a24c34f858ac64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18043b8addd3e2098db8b528628d7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb6b235407b6fbc9112eaaa489fd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce9c958f3ae92c3d618a6ffcc407d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073c3f600c66c7e858de793b5fbdd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbbe60144da2c0327571ed03503ee3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ad96058322aa924a094a879bddd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39101fa0c1f0564f6246cb21e9340626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb13810e9cbb1960efa1439270d7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901db00bda964576d985cfe6262891628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bdfe0a3417aa3cabac77cce14e2b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bde4eeb757e106b5357cf450fda73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3cb90030e22ea165f1c6def305954631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103b3d6a585470083d0891fabaa11b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca3cbbb5d491288edbd4f45c390a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95f8098e243bfbafb7fccf6b906f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8ad59b2d0d1829687ba43f97b836635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954fa17c1eeb2c7511999620492f2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1145182f6411a3a4ba23c80034d082637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e8e3bce135e97d80832e11a2f4edc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85e239e0551ad53531c0b0d8d837f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f44ff2f7b2efc566c9510b24039915640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affe082f03e36ea20fee012e993741a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be0a36786487ad37b80126ec392dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38382689b0a619c30be69f6b24713f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210e7e844cd3c4a55adf2d60b4a199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51865b5aaadd060cc1dda0d48923ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324031ac047f7c656563b326472219646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2650228dbb7a3e5326938f6917de8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a04c862b1491ee848e091e4a88281648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055bfb9389910470b1d423fdadbf54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c5ef64110bbbafa2cc552e753a87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599082a2c3c2afb25b045f45b565b91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0f9b51dec70f5470c57c43e48c79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062444d94258b2217596265549c2eb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c30440b44f50b5c2e420282e72a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea3521313a05247319e4df1e6187c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d149d538458cc2bb2fea473892b4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0924df96387e5e765fe9a3bccda86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279dd33c035ccd718cfc16eebc34109658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc827e200182293f33a1dffcb5a40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a70e01dce25c3e45720b1d0bcb1d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ce4845b6a7b3988be6ca9005c33b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a79443222295ee874be5bf5b4d58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc47de8a517f5ce388018c882bd490663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aefdce5e33b49b747ac938f96c089664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61706438a1c6d604b177cbc4b02db3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370726566eca8099ae1b7dfae51ee83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed199d618790167fb571a29bf8371667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58987ae8398441fdc22015b298c38e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172eec35b3a54552b11c5464bd80f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816cc6f8180843837d335d4c44baba2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b63909b8cde754894a51e8e81c2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded7bee1451bb581faa987392aa5a2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbb64116194217f6cf271b37601c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1798b89147809e07b25b5d0c4d64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e149acddb3f057d1affbc7b28f0c5a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f7f5e27eb12d817d9d65b82d18e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54127fcb4c5690e9a65c4fd0a30cdcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037393d69387b638a4eb73bfb2e559678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df30ffe0dd5854655b66143fac515679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef86bfbcc86c8ecb807055f09f4f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695b40e9d8245772c43a7562fa91b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de8fd6aaa89829e1ce56a24363b35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0b371c3b2813e17b4ccde8796a5c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221f8fd518d0a25e8e6bf992471629684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f5cf18017873a5517dd6de9cd764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ae60ebbc95ed698bfebf38a41d6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d1c2a6474016b6bb3b706aee0b21b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453429bef77c5bfb1d19c4b938edd3e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6376b28c85d3efe6c40b1b89574c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd186fc169b3e54dc56adee7d0b123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248cd364b1a2f4c9d49624395b333ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ec704c0a4c78d6d76fe2eca0bdec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451651e2dece26f77823b56b44d643d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda771d65d1a61ffe627178ae5ba4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367ffca920061529690fb4d95c4e66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a2c259201856ee913c70be6215d0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e1afadbc362eb2559c263ac71712697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d61ebfaf6f31f666397c898909ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7166c8bd1f4ef6a1a96b8faca73e64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039373d202ae9209dcceaf8dae03549700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961988a88b9486fdda6e41827fd0e478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b9a3c8b0337d67db9ad0df36d4b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa49678fb0a7d4a808a0bd2d733e33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02514290a2fdd794d1519ddb51fc79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7fbe7321a5237d914195dee2ee26a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf75117c1cdb9f234cc97533db31ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a214eeb3f7b8ca16f71cea99d8d1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98616e564e34b7e0e6a104afe7225708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef38a09a3cd72401fbb7da7567256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418853ce9a7f6027b41500c2d663bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d78d24cc094179df80709395160ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a501f68c1551b54f30785e68b2889712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976fa1fbe6b8d03ef1fb5649f3b6b9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f90346f48a9a106725c98e4ee9ca5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b1e2029e75e9a9e51704d1873359715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a36781fd3db372d57cc40d3c39af3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6a2e75f6cdba10d9a1b821858b62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4bc531738f992f318065856e4cb11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c74d97a10bef92ead97525ac8c66cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4f95a74d9f1748aeb389514b90b6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf5fdca6815a7566c426632747516721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c749e9d41325f56a84b5b7c399204722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f86444db197eb3fc8eda7b9c14a5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeaf766734739b38395352629c0280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e4f514941c12e39b3f580e6b4652725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65312ea02819321d4689f63bcdb5d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca45623aa057c33ad3d06c24e6608d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d620ea5158487a6bec0db5f7ac31bc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d5df6c480a2fa082530b5dce12b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fddef019f42677568eb8c9f8f524f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97f64e29027c701f20d75cc1e568b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755640290917419dfcd411270b604b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d248f3942b816877e34e2720437d2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4192eb4fd8d4c75dfee8389852dd1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8831c28d19c9a1dc979167b57db884f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a5c778d3217c41bfecf1dad5656f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c620d45eb70050c3942a84f1365585737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a4bb18fca705373066b8447f352b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17603f149d14ad278b9a731e7e88586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ad30c8af44eb4b5f961292d0d1ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2dc3cb6341dc927152d4ccbd45eac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee117d93071f95b01a2b27658ea6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd32eeeafaffff424cbcd4dabc5dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5b46d877c74c41eb754a8e82c7230744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb434c1661b450e6d334d850f674cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e643ad4cdb423ff2c998322082a44c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799081b5bf8a9e346b456db18697b77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3bfa687b9bc887e87ad9669f65327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3fbff2326d1e8279661f57738047749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf64090204191352e7945532a2035b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd85a47ca712f15cedd0b15eee992751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b7bf9b2660180edc8522dd8a2bbc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda515d9c89548722fed730242d146ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56185fd886a8c9a317567a8b5beeb867754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709076c09da845887ba6f35a92693ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2a7d376ebfb1316bfd714ae02c0c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ddc1b3b8d38ac5cc078c09b52c2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e092f019a686fa146dc14c4cbe8ee5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9043b2ea6684908ac56c7219d203759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ec6ace6cc4954edbff207da10a1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258dc824f968d6274c3270eab96d4ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0745afd9ed3764c48c0e3a2be140c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136abc7e7244efb83e6d5626596846763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ec204cf5786ec19143af3696fa17764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad3201f20fe20c5e0a06bad368944765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e508b09450e19b9ed1cc67bd7126e6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52116fc55e96511e4b1ee97b7f09d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdfb4a5b3a2006f12856ae1e044b49768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a15aacfb4a053e0a0f695d7c2380769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64776aa072e87361c39c1fcfdd81e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c53b3004782b1cb3189d5fc92be047771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feefe198ce577e5a9656f44d7f325f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426ce6903177b6bb38a174e5090677773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1243c1c1113fde6196bc9cd4d6cbb73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9972150923ddda1bd85ff6dc61797775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2974819989b35e16ed2ed88a11a12776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2525f5aec86f9d1d82346eba8243d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4205c0ca7e6eceb40df3edf4b39b1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dbe49d8d138068efb0b0c5405d27b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d3a4f943dd1d5c8cf99c957f83e4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1f981bf15cab5eddfce94eb808ef1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721c66ceeb1427a73ba3eecdeb275d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e45c3c83c81bf2c6120f5a6947dc4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326767af373b3cdf765139d0d14397784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de3bf1d975703e8c685ae94915678785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384c036cb8b4f4048b00167e535c2e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b44e2ed34ed8be92861f1a584fed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b919cc46e909a6d32d068ea629dfd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a7b5bb08eb4bd8846b4e62761e57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab40b19ea0e3a90b44593b5a74df6f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d7d16a16757d1954cc0f20c35a44791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b31b590e9054706935f60726cdf8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f42f5bbb7629e37a2487dafce3db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951295117aa8ab45fc7652d14e4af9e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b9d6ad57e9872af6e43608378350795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3eba55708ddc3f0137adeacd3a6f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c81ffce1c1e6efe790893023e6296797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774374d549e3d84cf2aabc035beb2e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a89b07ee21390f6fe51c3d4e8906799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8296ec1edb550455e09748ebc9e8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35960f155dbb1deca96a49418221831801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fdeab4d7c3364b507f5cf6448db68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535cdbf8353ded373e7319791f953e9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee766ca6db6218e8681928f44597d3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e2ee322810dc76d118680ddda80d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8731e735f68f167750530a74a1dc20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1695dd3071a69f9986aefe37facc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd25e872f8920844c632567f864d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e7d3f81aca88998d83ef512ab9bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5632c16ff8bee1826e11e4ad0c7ebf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f361b7787511ffe2ab5855ef6c6d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a5ff7b3c153717e85c9a167d1592812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609608e6fbf61d61f2944c993f72a4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b804eadb2729a3646846d0c63f24575814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d62179794f3d1b8ef996eecc265fa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758920cd5c8dbe72d12635eb3e258b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e517eb3f5a57725a1a9ba61b27ada4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f30bf34eb163a3df1ec66d4acffb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c096fe0f8bf7e521e078eb38b60c67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5468949825d620637b42d831a512820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0f3f8a87c5f17a929297efc0cefe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e18224e67eb24e338e2df93590310822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cef9f6ae19a30c46a0f7fa0ebcb6b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2f353218715dc1766746fc7cfb5a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902c10381ebcb7222cd08673735df0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe402593c6876bcfb43a8e3acb71d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c9ffd090b38e4d01e6831faa1c6eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dea9c0facb1aa1661202e91858e45828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce751e34e8e0fbd5ed45c7addac4e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712c70cffd55999b26ec0bb955d444830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc79dd4d31069772ba1c7be6dcb2ea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f02c6a323bdc0d9f7ed55fcfc173832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56cc01aea1179c400b390000165d7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d973beb9d49b49dff70269f61aceb2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bae63e8cab4fec372c3276d27e627835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334dec9485484235ab756716871b4c2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6099ab664c5c31ca17e74e55df09bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719a2dcf3d2b3d970123b827fc9e0b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecdf69623d1ad5bcac73f581f08f8b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c761808ac0c9014562f9e48f22095840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba88ae1f8a1035df4270cb6ed5eb37841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8d3b4d848ef62b151ce5bf9d9251842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ba35139a0ade01d40fe3cca2b94a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d435029f3ffa874fdfec0c431c680844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea91f675b8749c1811a279a5eb6523845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec94456821e5f4f06029065ff0c6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c3e64cbbeaa9eba879f9e054903a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c306a3196e797e7d32a8aee72e709848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc32861941eb63ccfbe8bff160cb32849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1b82a958b24e046d257c739ddb87850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33e897670cd3662c7384f6d9c2ca3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5daa9c8bc0d6bf2fe646561f77304b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad0bd88c3ad101e1fd34b546f779f7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba48552fb7163b3c9cc3315595dc2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74f6481a1ddb45a0bef592ce936ead855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c56e7e51ea8a15ce55c654887e19f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2709af1703c0bc6cb8b71ea56142e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b26491b12460d46c5c3e2978c29e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab07bac9f3c2b358245a2a7cc9bc74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877361fdb224ae82abd1e50eaaa1a9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547acc464bc5a5219ef04c47eb37da1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d1520641be52a03be6af9dbd0407862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc72e3094425358c2271c2071d743863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ddffa25840552222a7ef63331bd6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6eb6989c90b412efe89258a6d10bd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9c85b28515b9b5855f4094d6e7b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a65b60baf52d92e81a7ec2cb70e3c9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c86eb524a362a469e318242abef451868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df964926c01fe72fa1ef6803e00bd24869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac3d85fb68b19fae952176a5b7336870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f24d18d3d742ac844c67ea8d8844871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5a78d6b3961eaba986e1a972d728872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6a4eef173d990b5a5c2edf6580cbd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c113c3b9c9a69ed1591c0ac389d1af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb189199e58f80bbbbf7164106be93875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284beb3257f7df7dbd8d0578a42273a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242514bb17bb7ea9a34f58badfa9db09877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32065fbbb005ba1e1ea6a137ecc8ba12878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bcec5bcb7f1a88a0d31bb043fb934879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea518836395255ae6c1001c175eead880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e475ca533ec68fdd4fe8f89e599324881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849936ba3d0fe4ed7e0a42de1e68635882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab877bea70b23cb9ec0c7ad72d876883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409317cee83f67dc5b8b1fdc38744fb9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d3b3a24fae6f260ec35c3d0f66016885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab647d044420d76567c7b7a4976c58dc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf1b36ad1e4b1c587fc9e114f78a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42789a9346c533ed71e0041bef0bc4f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568667ea213d9f383778c758c9cc43889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652776ff008369c704e83e859e0669890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd173da43f4132051c667313de931e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3cde5dd69465a3964dd4f49e603b9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b93989d2d9c9e69cc90aece2ec7b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa71b994703308deb1f61700cc956e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676301ce2187143cd7fd18c48383f1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba5cb26b5c445f8f971cd3b39edd2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b5c232cfc2b78a3cff901ec62045897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb004b4fe4f6a8e1210915ed695780d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb18ee85ac99e940aa3320e7b15e2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023429265b6a1250ed38811bbf5a9c74900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e491b4f82798aa0970e2b8f48b8ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a9e0075feb048f319b07a1c3a85d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5511636d2e11ca87959febdaa5e3409903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77294a51c7f233db2fee3f24ddeaae13904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92b50864c86e2b70dbaa848fa5785f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73bb4683eb72b9564296b95c70ac0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7d9d14f3bd99261fe1ca8edf6c055907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568226e26b18cefaf93f3751a7ff0c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde67a11f169cad2f981746016da455909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413e50bd7614503d6a59434a95e5f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e2a5ba7b93cf5f39c946e858a9f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427249b8f250e8f09bd2220963bad1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232538816761447dfabccc77ea641af913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824686d0ada18c86a2386e464bf36303914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11be0490d723fd6fd437d9e9c2d0c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cd7b3f332aaf623da9832a981b3a9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52cea4fa3bb30065c3de506bf7b391917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e448c794677247f7573800bdffce2b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d645a6a67f6501cf5197b127864d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c8577fd60134018b3051b56ae793a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367338d9a88c0a6a334ceb6d7b318e7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce033dcfab5b2ba009a514ed4b701a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8cd064da907f64a19a4113e8fb91e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0362ab0543876f9773530ab2948df9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca759feb858ff7bd394f23c60b349925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af1a449fa71edc8cad4d71323752af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3f482fe9910cb0cd84d936bc9fb98927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6eb7bc4ce68ea1eef397ddc9fe50f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8376b171bb37ebf445abb706c212e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf09e688fe0cca53cc8c53108ee20930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf857f1e6bf411622e0a502ee210064931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b6f9906318f3cc6909cdf5decad24932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126450cb84bf809c4e591cac46a450cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd671ac9a74f35dad91e9b5f6b9c0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc45c2eb9de1935f65df2f1c1d51d9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664425f7b06fb67af8f35f7fa478466936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919641cd4166b1ea0303e62452a5ea9e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee395abcbc127525e42e9b6f7b17a2d0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c4d02cbfb1f6bdd2292e67392ebcd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6adb06f252c6f47d896deac9d9d5e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120cf79169a7afabe5a7524cc3f766941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9c233e6fe67b29395cd6d77562be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc52b49b8328ca3d22d7cae85996a9c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f470af38df7d1c0e58cd41081fd523944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8d4ba2aff3ffd7ee39c4bef109ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc44dcc1eff8650e457834b407a175946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4fcc80a2db0e250996346ae462a9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197acde3648d8d7ade1eeb1960def8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d2fb09b10033b1faa61460900c17949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ca5b2fb8eef1bdb29dacf6fb38c92950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e32cbdcd199723db3084cb1e1e699b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aaace070a708efd363607ed623114952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36937eb9b66d350a95bb835f5740f8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31563ce0446fe8dd03c745fd26c72c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59b36699b9eb507169f079f3d1e41955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a348c07c6c8be684d96d6d8071fdeb6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc2a21ca3fa5e49492ff20006e447957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cedf70e85a26a4d18d4d4f7a6e907958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e980cb739c5b7e1b26b3c429b14da9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd12f32d8a3be514067f82740fd4e5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5df6a36c534a70648080834b3c0d7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c98cd781ad0ea8b71dd64f907e14962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89ca90c79eb25e1e439e875fa4eed4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466c6e3319701af3f5fe3b929ed85e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38613a8529255abcb6aff1527f28b32965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cd11d409c887ba6d1b0f03eb7fd16966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85b6840dbe099d596910a048c4176967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff76851b6b90122652318ef95c05a4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19483531ac6ca405495babc468f42d2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ddfa69a741853a559d9a4f8a0276970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf97a34cac8e17f30fa93cdd53d43971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f07d01baef2d7e6bd4697547a44a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2dce8963f29f680399950d817c4f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b8cd37f76ffe7960e4725019624e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd7a57aa5e85a5656125f0fbe1703975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1a75c39990be98998d28be8290e9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1df302234fcaea965344c9320163977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62ecce94aef804810e3cc0c7032af978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf41b403d486d85098bd7cb1ce3387979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60dfd4dd6855e6cca1ae77c82f131980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119dbc2cb7f9a7c353e50f123f921d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2f5fd1718eda44e7c1eb8b405b6c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5e8a5cb3f29d706dc15907ed0b1f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4385b71bfb704db5c1a6d58048e5fe8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7daad26bb9d23a463d4b7176bd82d8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f7f774ceb3e025803566640b5f3f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3ab6af17c51e5bd2f32ef75574a3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2435f7e86aedc67723d941208277988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1e5e46f68bb9187cf21d9dd2e8f84989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023aff78cd467a4dd63b6e6df1fee00990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca482218fa2c71f54d3a6f8ec3534b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5133d9aac6edd77ef5e8506d8120992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a363ff4b0585e62bc2519ac4574297993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473605ba4743934f825f0024b253d3f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc52e20a9d83b74cb58de0483da43995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755efc89780be286efc01bed517d0f9f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd2ab3ce33eeb7db500372636afe3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>