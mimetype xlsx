--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed45b2bed8434b76675874a84ee32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e1637cfcb22f9413fd52cbb4df812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ee2f73d093b0c6bd02298c09b1a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e84486619b784c9697a986d74dd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be740c94dd8e525ba3e4b23e9c5a5cf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebadc5744b48bcdf9b795cc1d3d2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdbe10a986af08b216192217585a1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe78a1b83673b1e3e9bec0e149a8ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fc9877c86f3e1bcb2e42a46524d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf94a1ddd46405bd4f759909214a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3d7ca233d6102c7d78550eb2712311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e855b96b56780da4d1392e43bf45112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077eac432d7753923967f38f4d6c47513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318060fdc412070707cf93948356987e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b396651fee0b0de352eae09076a7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8b1906f7279fd4199e395e5fe94516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272434986ecae42af2c937227cfed48d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6def350d8ccf9c34fdd7c3bc4343518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57968cddc3d5108c16b15c13f169dd2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d8a2ab210dd6af8a8776f2d95c5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259b7ab57cee089ff8176bc3eb782721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab68fc185dd3f434bf55787a1269422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1170ab7a4f2d19b2d86d3df21b6edcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280fa7b7e375e3ba33af49c3225313f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96e04db506c9c4575ae5ebd68cf3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58354cb316f5c0e8a8bd68d04de920f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373038fc7892dabf71236c8d51bee0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d2a896ebcacd919f47cc7c47510eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd88782c94e435d97a5e96e7e57736129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a7e5383824bf966574e0ead3a29730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5c2c9c785f81b4bc0758c5d7ea32331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bf9e9e3d9b8a86318db7768f5b0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eaa6c0f51913edb7b43f2990c9ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f105cfe1b918263fde78f3571e319034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce72137897d2402c3b3a15e618f72c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1e751ee2f57f8f730456a7d6067836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b7b6e40ebc306948dd55a880070237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671da59174d3f4c38bf5d011ae92e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546807d4d4870f5490143ff2e22f88b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbc159f9bd5ea3ef813ae98302bd7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3221a10d5d5d9cffed5ed012d4caa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b833e679e893340cdf8e9f2b270042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335991864ce4ee692521f503c7d6599843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998530caf8183d9f9ff63ed0f6b5400444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5b09d1d07d11bc7af7d5a0d47eb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b5e311ce108834f3b68d2734c16346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eaa424f9e4680098ceeef064bcf6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a040d155d9b53937799d2046a0b624248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb8af440618382411c342ca0be8e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e312f296d8c539a0d6e5143da175550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dfc949a3af4f647a4d8ac02d0ef2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0c33774c0aaa86d91b41eac8cf6ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a32f311a15324b35d07e5ca68a82153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd746baf7a9ec677554b49480e30cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74acba3ac87cbeb5182e7f225d76ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ac238742d02788c72ecb93efd4c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c918cbfb3db72a6d29ff25c93416857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d09af1e24bd0cfc2f74839bb7f4aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e497ccd95e358406c34566cd16a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6726aa9d55a8f05f721022f11c8c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5379143724ef1b9965ddb0f74d56ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba76bf7867fb81dd6f9ba7190d09fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2161c75bd572f940c67fa97427e0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eff4f477c3222db7cc07da00196f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444554275a83640127682b002f3326c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fca8826b3e2052390e7b0e2c2422566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8dcd90a16118db06be4b4afabd63b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a0e93e1bc0b688c9314d22284a8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0cec10eac4892ba208f84c011ee7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199b496aa6a558e9e85166c40ed09b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bffd69b7afc46184188d61f91127571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b8f75d920181a960703bb6aaa39372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ddcdb1f107a4a4dd2a15b32c7208173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e107cf53123b5dcf74633e92acca96974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8920fd93e718642c0ce63004b249775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9302c6fcfeff8d86dd0509d0ef1c2e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3d6be907e0b29a788dc563a5f62a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d5992c1305c2a7a6457be6d66f1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989637cfc99a8c041b66a17091ffa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373471280eea0b960f97ae14f6995d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7609d72ab1a2e0e526c758b3f97e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ceb5e411fdf73e0cc1026e39a9d6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d01be302143ffe8a10ed489ff3f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500fe88deb9d4d684d01f22150238ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc564d2749a5a01b4ccadac986c300685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0977d12561d31d862e939c25e3ccec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11b22751a957e4aaae3e6e927851987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1aed9690f6c8295e6bbcf2f0b58e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d9996390c1da3c18b09feb8f2b4a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e63baad130ddbf32d27b0aafe3da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558db68d8d4d982f226c4ee90a94e6ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2ebb45dc5ad67424516417b4a4c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364c70ceb8dc4a088b4216ff956dc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da5eb7e242b1b9dc68439a8baaee494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1926d611fc1324c72f7da1b64d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc269ecbffd224ba47710a5b423c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1940d336af97c4f2cf6f748b02b57397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7958980cdd240d57d8cc3d86c9300f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c16f9cdebcdb55b576eaedfc20f4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844038a38fd4dcf987f99e86f3f832d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb92a2959f85fb022db20648c3e390101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce3f67ff306da7a743a6d4e8ea65c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b75a17696030806b893e58e1d707c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b815c74d2878c800e8751f83a85c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ad63f8582e1289aaaf6404d7d183105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1fdc8b615cf18baff20c18f3d966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adc029296c2728d20fc90b089af897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694dd6db398b557cfe0768f25aef11c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fbd2018fe1d9f7ddced71f4f484f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52c434a0cb37b42837201fd960626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f8125a6ecd0216ac10f7426e71f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660590c429b9f24f089e6bdcfb9bac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd6fcccf8ec6b6f8ead5850e5ce2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d41d814db5a8c04b6e817c3ed86bd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e208243b8ebca06999e57a73dea83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5919025207da298b1780fe3d5e113116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425beb34024acbd1bf61bc0617b78a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f156fcd031e6042031563a9491c3c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b0fad5c35da27c20bbed9b6e35bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ba8518a460f94adf1e3bb60cb4c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d894eb4b2610546299380f48a563a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7cfe91ea3b134aad52ed284235440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2c44d3c315936e0218dcab815adb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857330c49beb2ff2a92bd87ecab7aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2a6879bea75bd57ed5b4d07d9a4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1d4e0e9281f586b66576c30db826126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c04e3b93d0a4a3d8cfa03977ee3a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6d83f6e12b13bc2fd6f0156b81be2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c9eb97a6fda11f6d7dbb293290d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e36fcda4c8bfdfc46dc02385d64aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a605a5269fed1cfb8d7d2eb38d824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0667d316824f45fb221044489de1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a500b8a72b0dc211a5ef325a316d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33783692391f0fe4460fa17a2214489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ebed98c027c935afac0eb010491d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05ced59afffb84675a394a2cef24c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525beceeb187ea722fdf4f142b16bcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed167e7ad59b19534cfac820fff8301138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2447eea4897291bc3b0bd1c0afa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab1c317ec05a243dde8d472f6cb6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598ffc763e06cbddbca2e54511a8e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c28bf5082da13b76d2ffa1e3fb247d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19847cd28afe4b501776dcf67f132e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d7adc042ef975de4d768c2d0f843144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724f7d7aa5eedf866a292e688e69b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3dfc04765d758a320c12577c7840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54887779ac0d8a125029cf111c62da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff3e1bac1e7970e20609712a37f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a6162f29e6f6dc7b646ab2aa5421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d4e2c4f394c5c67ce71b363e58fbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd345ec0faeb0de7d8476f19dbaf58a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1ad78b4b7a8310c4d03ccd984552152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6233a2940dc77fab10155474dbb93f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86056fe3c25a47f9bb0fd14b999770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965a4bfbaeb1d2ba93b5eb54489525155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17fd0e5b40d09fb3d7a6d755bc33c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5fdd2113724b928d2b2deb3916c8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08a7fd4ebbea2930402ac870021dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb259bda8a3ea1cd4b80803fd4b34cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e698ecbae6ad96f8691f7efd969e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4fa9f0245be7a5c174eb548f54247161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaefaf11c3ba7127823f027e263aca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb33687f3fa55ba5d51548c1ebd472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ad099b2612638f52d29a01ccc6ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2692b8242ed51d824d2edadd650a701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1fa19d2d0cfc1444a4c207586cb22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41a2b7b3533104cc8aacff80c6438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08f716cd9dc3cd977c706b6e90c7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c42e7e678af6d238e2332f8fd798a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010734c987e29766ad7c9f2168c3b66b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bce183c878a12e20cafce3b6221c87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920258f3ae20a0c46eb9379bc54d14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cea8a5fb3b88b46c9cc1d21773526173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582be6731734c6096f2b46f5087ec2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc52380b0d9f6ca21f9a9add0977bd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6423b351478d688ab3841e2776ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0aeffb542ef086e923063e64666e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6b500b7f80f8e81a709a6f75b07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a05f9adb2f424be37168620e88da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ce3766c8b896a5dc158295397ca2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342edc93a7dceaae287f404deb65852b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dde53a081dde304b61a55facc5cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e37643c0f5f3884d8e29e184d3d41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955f8cebee650d0cc58e918d3cbd7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5251155eb4b72e98788a3a16c9ac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354d26ee301c40c1931a108246637d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62196fdd1f7071c7ccf98b8d1cdbba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600aa678831099e6882bde9913d1be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1317c04c2f9b782ce0c7c032f737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4ff08b8c8eae689b8ba2eeaae8ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fbbce24a7d97a46b7438133a2e57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f3bd2caf9690d4224296cc137a74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878516e90a57d887ff20f49c1cb5bf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebc8a4383192a07e770d7b3d9317c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56aac96ecd79d66aa77c470d7de981195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e726042976d54ddbc5011b09b792196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e3008d13238ef3d7a02fca1fa1ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a67148886ca838ef5256ed0fdaa3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94902794fda389000ed48188872b646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687f2d5842d2322313ddae78f95f79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb8fb27cbb38b8b624f6fb1c77aa1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605a011a8359e50800d1037fc57d2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cc93da8c51dc376614cee69a1fb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd431c80518965a6d472d163f60bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6c5e8594598fa6ad26fdde0e9508b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f53d83d15f9fc3b387bb6218e465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3000fdfba6a7bb8ca7d7e01841e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c98222373c10e98cb18079b8b725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba6c879351f67b4f83ee40c5737818209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582abdc71c43ef453d330cd59b946f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332ee6d8dc7aa5f1c60bb95103fc74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d211648804fc01df566e748be00f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27ab295a9d1011a1f149b4b336131213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5557b1f44ef16289af06d2e178ced214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057023dd43856f6596a6791d9beba3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d15f742c4db51f6ae2b4dd1e5de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5c3c1115f2596121a3414106a26ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7b7b5bdebbb78a832b95eeca654b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e0c38302c5b4134efb914dde853d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a20084e2ef7e08cc26cc3b9fa9ba08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686c34b14d284204f31c72cc728be7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e8984ab71fd038a9ebb7f6405670222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9091fe0701371f3111ac502d28e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb0b530c22d9020c145a810bef783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ab60caed30a7cc33aa686a5bdfdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a73b986569c905fde51814ca84dd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b9d8329089357069c3dac629d5955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd05f2d10540ff8aa473a372b32b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cfaec6be2fe12e7e23c92688aae3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70f8bc41b4a413d6b2f90f3739e20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc6ca64b4439873c1c9068586e3a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bf30837ab165e4f49ba8e5381aa1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9724cb62748c0207bbe834adc0488d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ac9c31e4a5cf7590534afaf1897b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb2b4e64c77f276ac38276e5c342e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93368d89beb06a3422c823d9e5b0301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2d8b7ab97ec697e8cc4594753538237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8cd91f793c0fdee85da1fc903445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a19c3d08efb7dbd6cf0b1b33b696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ecde1e61b6bcf130b0d82affaa89c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b39284178c7bdb582cc309f484a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa54c7c902da0f05f4ec2fea62e101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ae060b239a8b3a553b95f7cb85eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c320e49d09649edbceb3e394adc42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16b39577b2106b27b0e85b81e1dd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147d0f99ff3ddfa610ddaa71605d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a123badc444ad9a008b523d4c896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4202f7ec573e449c4c394fd76df1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ccb486b5e0843eb4cea8e57ec01b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026f6e1f116ba3248cac5817a8734c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b24ade1b2568781e6914bd20b28880251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781066d2da062be4e85ca4b7dcccee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6dc6ceea580658672f463b7d38226253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7aa356b5fc6abe38445b4d891efba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999faf6dae372c206957d7c5e4592ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2ab560b55b9173985038a4e7eff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6c88a4c69cd737d69c20c8cdaaac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88de4a3a6eb2f7117c32c5b6d234e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e255469c2449deabefc1351682ce2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eefcc364ca94dfbbc7a0848db3a1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503dc1788c1323279998159ee112cce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd6407d5c167129558b4b2b7c9e14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ddc191110ff64d149b60cb70f474263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef5960bb6a2489c19dcf8b8a79edc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8875627990a8b8d27355e9bee6f700265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc128145da6a5f6ea28266479f76dfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a70ec3d506fb6964a1d6bf038dd34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117895441f146e80accbfe4164011af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e6a14e44ee24cedad2207c94ff01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f4acb56204f28b43a36553b67a099270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed47893e518becb4fdefa87601a736271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd6d304673c769ee77f44b7ad8965272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22656f406e694961fc304a8da9d8e890273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207fcab0b8b5f11992d3ab4b99e135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79060deb6512cc52b8bec622214fdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c08f485b8ab0fcc9c0c08d03bd12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055095633477c1f0662d0db5726c71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920aa927a8d2907d1a88e6b3a3f2afb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2dfe356360115055451b70c99c1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55023e28b0b7e568544d46e598a1683f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28ac856fba32dedff639fd276bef0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed504f050daa749ba37e6dbd92bd6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f137266d02586f88f09965571add283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa8abd20d6b4bd5c691d1de5a83092284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8306f59ef032fe35a444f1e2feaa2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec293ba8f9325b4cac322d1ac72f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf554e6f4fe6381d566fd7f6799d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae71585124addfbe9c18bb33176c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62526a8a730c618134921b5081d9fc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2b295ab9c1af350820d34433854e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb8663f68bccbb643e3a708229786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681339641298b1ab8817b8180c5fc37e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d5240e996b9f582acdabc29bd728293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a088390662bad3bd300ee27b8936a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbe1c7cb80f8e7b160b7bcf98d170295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1561a61dda2e0e4a2777a5ac8a68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b135b5a8c56960c01d12044fc205a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af4038748e682afc506469f7717953298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ea0a6d273923c455c40b9a6f9605c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022b34c98ae803d908e7c8ed5d2567c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa758bec38db86453a732b9a74f43e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08ab5da466ada254378f08846319e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebbac3846ca6348e50f19b16bb5430303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730cfca3fc859c66a65c5731631950304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da99091f446e534625ae543cff21dfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae56e27743160f1696cf53be769b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b18e58207d81a0f2bb3c896b857d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbfd84e9232114c61e6812502f5637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248767b4a808d163f90d7f6d8970203d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ca61eb7c54c235cc0d5c5c222681e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2cc0346a85c38c64b7124692b7c83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80f32c0790cb2cfbd11485385df46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69c9105affde183113a271bda53a46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2290e961e49f16475e88fcd89d64b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550ed0c16855c1b6fc7b93e629a870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a8ce2189cf0c51f1acc538b7cabd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f761688b4b67b97c485607ed464e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65395812240c8702eab2cd06522477ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bc990ecf8282f3863e32936500f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec3f957b741895ab90abcdde1c24c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758364d387b7b05cfd0534e75c9f5a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7db795e4370c95c75e4e04fbd03b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d883cf6473e592845f1c6c682b70fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea871f1c21608bada5e198e627b6d97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb4449146004b159441babb36b6b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd053777aa394846ab5423af10c9f16d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a1b49612d20c91c12cd1dc094e46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd35b3d1b32ddf893b80f34d0c76ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2b516e3ef33bfcced1b9609d445e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1181b25a08149e7b4e4c8d3e2f058330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec5e24c186a3b05e56a5481c0e2bc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd62648116a8e8db576b320964eda0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c359c9e479b37c8d0c5168ec2c6534333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ff44cc40f9cc7ac634998c9008e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363530c71236a41ad79495791708a657335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f26686c38bca6dbdec52779668ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e69c9f3826efdfdad570d6ecc9cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787dd698c444861591312e824c685fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d917f4a60d0a72351d8e51be6321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2331349dd5478424abd958ebc5166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a701e704cec88937c6e8be94924a6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667d8630afb518516551f0ec186782342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb54816df9ff1bb3fe415fa5b2af1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3042f3d5c04ecaa6cabc1c11954739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c52438314c0d90e748378a42083f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033f834fc8a5c5d708a2e6844666029346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799502794e7928460d9ced7dffb513b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6ad07725b2b938088b5e65bf5d44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f5294fbaaf4cdc995b9f7348c90e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95dd97dbd78a47c8f9f334e7ea5542350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879b551920b8ad23ba2bf34cf2f8eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130fd9d69b0589db1b064016550eef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84986a918c592657dc680218bf22c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc2b3f194d55143fb981ea9a8d3dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b41c4068fdc94c1a840d9419881df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfd3e064d8fa7142f5c03fda8bc63e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817daf783725f22495bea474b8ca134f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85530619df90969e135626d399263be7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a513677333b9b59a6b39946d524af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df38caa2ac93925409a4313998245a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e61e22d1b60fb26eea36fe3e5d0ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4889317e8e5a039e9174126fdfbf9db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79debdd0a22dc1c18ba51ace0b8d7f9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2805a6ba054882b81469c7c750b1c64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b712608681c610caee4c2b26fe876c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31c1729fd08d233a9f2e58eb1146e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d5e444f097edbdfa1c37ddca8f8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037b0e32cba390e6feb090c89781b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c928427bdd7d11d2488dd64e578f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed04abd0a5539415449a1ad947b080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36deb8119185bc3573c4762f1c2069371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8403f9ea7326b2aaade88c26b51aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687130d7de6103589a2aaf489314ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a471706099d0d570134d544965c1c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c53adf7c6d7af606d8def570ce387375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c7b571e0a053f90643df1c7aa0b7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5158592263c8b730645ec401b90c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a28826bb51351ba74c380fd9882e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4b8a453da01bda2cf53987795ce0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a082121b728069e4d862ba2e9f07262380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b643d5f053b27922fc63dfca90461f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f6e6cafd792467bd4b36048879c12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6faba410d5b3c078d8fbedd59a9ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf2b7782b08ed6f6e8d357f9adbbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4f53d45aa69c5999eece04c37f096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888113e89277023430cd3b400161a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370f2f580bce3a406b312d3eb3f679387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f767f0959f0b276d174598e37d8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e091043f5a84fdba871ea396f98fd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aaa1e1a252bee8285f02c9e2452aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c4d875e0db458d40e33bd7047d63c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1a9f7de895ac763a4eac7842b217392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc4236bd741bfdd545c1af79d3beb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a7718eaf926c05d39671cf0f9d9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900f5efeb3c3bafb780eeb15ebceae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a562f0c33a47839377a81da5299349396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b77ebfc6b960e97df69f3bf73411b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5685b8b031401923d10f0d2bc95b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478514478cadf69fecf1e5609fb9503399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf2cdf52b2bfe93dbd82c956367f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096246e4dc9aa2bbbbb4c757609c6e5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f60d267089e5c67787a79e57932d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c849ae820abc708741d029de4ac684403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02895e46baf4fd74bb41beb60b3aed3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc85e552e0e3272c28243a639e307405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380525d10a3a7763d02b3abcc8cf5528406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df8bda75418ddd8a7b975f1ab8b6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec19e0f8d3c4c573e10d36feb599a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae001ff84956191d21b47bd28ad87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a2e4e76ec650de1cf3fcd6e609c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461866ca18f0134956ec34ed0aae6a1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25fd7bd7af56280eaabbf72457cec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399894095d3b3fa21cb972b372cf7bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08bc0c190c7f40d16e1afdf6a66010414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cb4b40eedfe414186c51d96eeb117415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3794d1f206b1ddf32ede1264303e38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae032e991eb9c2858f28dfd79fea99a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c8a66c1a17310f524e572fc9b6cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9e5d4ebcbb78234f713b9d00a7bae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad97a2e3030e104f17cbbd83e43f19f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5404d0668803805d6e970d521d5ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b132c7cd543c1f3aef9097491dea30a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c7665e8cf3501a16d996a6de3f13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79039ea153bff3f77499b637802ad7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484fb9c9f66984bc7f5b8c12e23592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a9576701cea924e2b9c8b50dd043426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ddcbcabc2fe362cc71e2b9d955eb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3234caa7b4bfd5408acb03133171f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe8400198d60d9f04724ea5e92e828429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de61672e3c37f8e4a211e12590ed7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f16bfc3127c0d0ac4987aeb12faf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea502c91fffde9a5300935892e6388f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598193314039b58f157a1f9929c4c58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71908a6979bcab5ffae8f75de89eadba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f611668209a5b060814a57553e97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cda768259b8b00d2ae72c73e85361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d13d97bdeccb1c45cedc21f3362a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1ee3ad01cd8e5d35820a314e77a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6e4af443aae317fade610b7cc140439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad603c074df71eed9ed24bf516316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6474b11c34df71e2160395378e8e84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616761d34015ad52702493b00307481d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad71535441b0812c6478cd8a476ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1effd72934d29cac02adcd360789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ffecc4bd2bfbd08d4d24cd608e73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bbbd654c575cacdb051ee30406eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30197403f7f404043cd81b5546fac0ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63cc3ec0475a90de73af587b462d52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cdb026b7c22db2e1cb1ebc7926d1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cc8f5c76de26b8422e1e7b54b768450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197fbc1e99666e05225a16be8e5570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650044d6c39d9cc828c94c99e330e55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea46a0f6c7b667308be85cd8252893453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8bc4c97c961fbb1dad12b92664aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d641d36dccf0bf29cf2bd5659c9c31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1ee6f6f0b8719bfd36880ecc5c58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e9601e2673a95bd99f480107a31f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb39c8c1c5da8243bf5d4fd5ed547458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0198f1a0a671eccd54181862ff785459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6794c53d67f0fcd014e05b6a84a52b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc60fa5dcd5fe95c0f7af7ec2d47ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff710163b2fff1ff8346d08a554b5b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291f740b1ca9edebb85b1b1548c12f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4de96e86d4fe72eb19012b70f0af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c084ac170f7bbaed378c69021d4cb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b5aaaf05533a186953e38ffd65c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2af8699333618c26222ff38af2cb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304325f402810db9417a48fec71922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a42e66d7d2c68464cbc90d6499ec0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a444910cc0159209ca5d31547e777470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bcce3ca6cce0794c24fa60a98ec73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca3b1697c784db33c0611742e3fd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b8e93b3437d29a4f494ebda8bb08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f18a4fce711ef20325c2e15509727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77636c4b502b94a119d119ec13c38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b850350f23dacb0050d75d9a01361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46473740a1d228bb7f4a256373f888477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b796bb6384fa3d059b0ccbea2928478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6cc62c2bc2c9b70337d6b0bc9036a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43de10356ea0336079cc29e62c24a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a29a35a851b97e775ae14cd235d4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a465d023d2042349b7e0f3dbb8bd44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3122ef12928a3d7162dcba6280e337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654c9ea735c50066891e9009eb47f81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac2ee914877d14ea217fdea633fe48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade0b829fbdd62e327e7876b59ac148486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2599b6127024739f087220ca472e85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2557d16d557f47b644e045850cef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51642fb147b5681648874c5fd7f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc02e504bf0c21581cd2bc85e2f12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93474aa77219ea1d7f7fc36a98e909a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae43e664485d4e907b97ea40eb910492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3e3eb34ea9901cc9a1d35b258372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e7a706353e76cd1e68cd5e174eae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8b27b54568222608e1e89bbf60c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ef0b1adc333643d369e899e034c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010278ed2bf98784cbbde564bc7110f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b20a0f41aeb7a01dc34b87aa3aa3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0cc92ddd1faf3e22f34fbe0a942a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53151537c267bf751ce0975d8600a6f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14568bbd7190bee88e071446898ee54b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8403e4ff501f73e0afdca157d90e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a91c90fc8c83d76d8ccd10de0f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5417f2089e43e52c9b767731afbaf27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89d453bb276fbf04b5a546e8e2536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad786c4a782709247b9ef4f504314506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17ec6acfd8089781fb491911ca881507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb476a8039214376424072176b456508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e17ee7ec452183724c27ea4173952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531c49fcaf6f55971aa4a81d804810510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16561ec47e797f154f2aa8e5725fcba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb9dc2d91f61659bd80f872a446ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802420c27aa3dc681f7e0e6d17d0e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b18925e1c151bf0c75ed8d204c43b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbb23bab12d9e5febcfdef862d05e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78205ddbc9f3addc61319204b4d126f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f943977c2f2ec1f21fa2b39129741517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f97d09b316f8a8f32a9a05751d308518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810cab74188a234d899cdf0622d78b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab127b416f7622d59144b4587286191b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc3ccc9ac6c509b59ae9935246943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20677f979e38fe933d75e5e6b7a3b9b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819627bd253ad1d09cdf6af5f82ddf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943c3f87e04fc987be09a59d9b19a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631627e1d04ca9ff879637e27ed1646f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe961c59bc4fc20b48654ef13c100e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510eef2175c1f71043d9a193f0139d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90f2f6e2f1f6f766e6c317b9612e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ccb5089b7185b662e987c405509d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe7e1f3fd20d81f4ed77158e6ad38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc743c2538d14ba3d55e40cd0352db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1dd611b92f6935ad0a6c827bb0bd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1166895a854d1ab06e03827eb910af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284001dbe6ddce98893939c07a4d3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653adbc42eb0b2f338592fb0352f375535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b88ed88c365a8b820bac2314711da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b149757b2fa11d189c978c0d4b18e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575cd70fa68d3cdf0bac086fa6f0286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a4eb5c08af91e5e53100e772007c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99d694a2a2d729d602cc48febae07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021e1e6dd45d675a74a0f113bbcbae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a56f119ead681285d9fd15849246cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe3ae5a696688eab4230281fa1c6b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419df45ad1de20c41951d0ea8a37216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814549c4bac33f2da2477e575b8bd81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c95b0e93077921242038c47c205b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90e4e3132e61d0c75cecc29322b4c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab66638c925a0650ca5835c0840d291548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a17d1a260b176f29d57a7ccc4cb4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e853a54f32ebdbd6419a4eae9b69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c858eff805e14681663419e585bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057d9dea8ae3d740575b2e6be9219d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62615f6fcce223796fc263aef0993553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a228a5088cf880423b7f49c81d1ff6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ec3762842ac3ca6011902516db711555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6e8cb291a8dda7647a5108a751f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ca691060d143f1f107a86f772add557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc402eac0d41bf7a085e21bd502bc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686e14c9cf69dc46bb3b57a7cb3d13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ea066436bc5b92076db5d749e1e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ffb327b338a12384200233b98f6b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe79841c9ee3a48d6884b28eef3c623562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0d7cacff8f9a7ada9cdf49d3f39b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf69c191fb53269ebca6e1ffa745c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d43b4d1382bd4e8e8d3bcb2d70cac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db265a7a7dfa65834eb394f6b5451de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165520f06d3fd97168e135d31826d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e9441393f0086216835394b435ab2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281d389a85018aa043c9657d1a9b45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b32644ea147d88d6a429f0fc1ca7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f59a19c133fa620f59ac06bd25dbb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb037ec1c8194709054f8d38a3d162572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a635ae9f7dca6ee2d1de7f3584ce996573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008da1e0084730ff2a2ea1b3ea2864b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5dcca03c7e8d3a4f49c51493de78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd730cd1c2b68e9bc4612932f2bbc90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e72a80a950d19921a897a4c8ca449577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661196293bad9755f4e94aad6f0896db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6789506bbcd1135867811737326b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3dd92bc095a4c5e85901925513e4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdf235eb1780d2a98e9858956c4520581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27307a17b2edcfad1cc020a23b4c868582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30017fdc8a4bff33ae731fcba3bcbc03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c346711c41530dc001aa59a0f4a57d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564893d5f44f490f9fd02caf5175b98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318b238fbecc03d53fcfcf7c869971586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b7ed14d791ba5be9576d6bc20836587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774846575e064ebcbe0cf1530ca3a62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bed36f74106fd44c4035e81ecaeab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c7e11d1fd9d4d84343cf60142207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad9b8e1ac0ee806b2f977b44840d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089edaf423882f4952e145f25f717e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92481d5332a1330f24eff9c28d0440593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093d61d71971d92eb1791a4e3fab53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455401f7757cea75cd1a3ff352d1c424595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace205e64ef55b837a37f4d4b178490f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145214797f6a09c3e84bb0f8f8fc32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259bd5b5e2fc2ebf7dffa6102f2f700598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607d5d4c7ddc848bc30d88b471d269599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3d96e49568facddba12ae07c43b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af945e4e64b5fad31b7a7d5ed3ad2c3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f2a392fcd438118296dd39d8e0399602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1bfdb37675f3367358f08a106a43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c1715c2cff51413205b637a1e964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf32e3dc17c06cd4f61611d0a9b162605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d2fc884f886dc940a07c7e515f49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67311b36c0cfd75119e20eb0431bbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2237e2e952bfc91d3be4a57bb13e92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3cf7e09a506521b56b89e019e44d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d060a58a9639d0f04fc22071e51b4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37604d6d7c1ba95870c57e2ea0a6d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1086751b9922898cb1ceb265ace1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d838bd25d815ad1470f05cd3a78f66a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a091cda9b47b925511c8345dfb910614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca56b048a4d00c1aff616a7b98dc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf7fa6cc07dafd1aa7234376dcda3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3142ad8a20b1481817305e0089660617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b409c5051c65bdecff4c917c735cadb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ffaa8f3e7508fb34952f851799b15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d2b0384167399482b3c15d0c5868620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27448747d72f67a093043973d0de29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b704b4f7425baa1fdb446981bb2fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072ad8002e68bf9a4645ddd257656f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d2118fca40fe6b24f09425f380e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03dbf1e6734fd1c0f9c02bde483d73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e85eb59c0b44314b6f03df9e503ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa46a10af3b7ac10b2a558697c422b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd638ed67b922f41706240ca2f88455628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a32a310e4a5bc414e04b345b213c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e479905fdad1011c93e121612ed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b3471786df967f7b20eccdb6d293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e08df771f60e66c1dd926c1719933b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bae7efd12467c2027cefbdb5396d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8877cb6277d3d675ce30f00207aa2ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629f588842c4093bed5f43485f88a0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ddcd4025fbd2babb82889403d0d2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf9ac7eb52fe67871e91a43e9ff414637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc866beb73771d6ec84f1db4541f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c70e41117b6dfed3a9691beaf134639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd346a849b672a82b479f5fdc644d59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbb85cc7a3f873713e3c742d1c947641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b3e48b6599f409b52a41f905aba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e64e0dfdc03f50a39087818189ce93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c25b57c4b4de1663b6f8c6a6c33fa7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb0feefccfdd59b0bc893ed1b6b02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2aae35956ca1ecbcb997e12a3793646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8a149a5fc89f58a986c1210c8c10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c03ea9358f8b963678b756de4e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763fb748d06929e1ad15d1bab34b35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a707cbd3389111df1e050a58dfe7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba928c28edfd36f9a20251647f3a36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836a9e939ef227bc2aa12f5e66fd0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47d763893640319bf5032769c1ac7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e058e3259cde8cd6a3cda5bb608c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c2d626e5aa6e10a1f2939a77d572655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c64f5d58a5cb23981d6a36274dfa9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00860cf4e6b03f2f9d389a5222204c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6ad962d69785a94e63bfec30273ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9120fd92db208789dd4c7d91f698b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859730f6771d98ce00df4718e12dd56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f19cc41f7bd4e3375f756b12859ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc80a019a15418ed0bbc953a89d39d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa7c79d872e2f783f5565440a28b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4e89582b4346731f961c41f43341664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2961c75328466745edae26a75fcce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a904fc9c373423180a23d2938748a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbccfe6901e748ea904ed971062927a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1095ed01ec1c608d99c2441ae3670668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233bc98045b14bd72ece50dc16f1121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665690d21c856c2eeeb7c0b08e1e759b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c5267bbf1496569a7d8f8a5c0369f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482faa8f346113befed90248fe373ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bfc45a79f8fa03614023de9ee844673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8082653aeabb5820f4c01138428b91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0ad83bf500da1430b452d3aec6cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc92b4baf220a8f3cb834b0f21e6b5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adff0bb9c8d7f93b1bd334da9ff7ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ecb8a253f4d14fdb3a59e1a3dc50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639ed65b7e902f4ff922ceb54ec555679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a12552a28622929c01138bd366b262680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572086af8413fe2829f48ba37dd2fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30762d766565d1ef5986df55e1712682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0f55917eb68d6f6594663c075c0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ff6f069560c89c167a76d8e3dcc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495720d306ac8e83095382586e365cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d61c0183616e24856232a27f6778686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033466447ec703537995344b00c510b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e3ebdca95c30ed66493d769c0fef4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a583f2c8291798bd68468053424d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564ce429b27ed0b07dcbe3f286da59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe8ee549fa65df646d877628dc025691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2b4620640b3d6dc496b50a4f1f199692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b509cce5d0e04621bc3f5355298a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b65cb17cae01697b21fad423b096694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b466068a0f3e804143f6d9611593225695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d0193f5962d1891d03b64ce8f29d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1abb7020b7c2a57ef3b79d5d849c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10f1ed43a14e8f90b8843a99a88bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176920c99c81ad83be4ee38b162b2bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20187b07fd7abe0dbd14dfcbb5d128cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32631b1fe263f0db96e0584fe9b12cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3459f7aeae9f54b16cd3f7c1fc7ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d8c4d9e6fcf34e2e5f0b677851f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce02cd1ea5a5cc7aca4b638c94a611704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8eacb88a651795e70e1933ac2c6c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc0e8328ed55387de767c037e2ffc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8922613393773471c3f10cd394eb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb188964b62fd996520ab989c22645708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376529e0dea83ab958c42b38dee38d85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921596116aab0d77a0da1b9d1d89ab1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c17d7317d3016bec9250d857fb0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f1900208531b3b8d0cc64c6901b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2318f244473cf5f853d083d7e56acc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56153cc517ec1addaf3c54b00728dd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681158962da409ac1181d90faa4d8892715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d322b9a20af4093d4c62bef3dffe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a8ef171cb85619e1340de6f2c477b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6388fff3d34d268e02bc64b114c037718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b07ac35fbc3fa70fd49861b33566719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eec138e66f7c25a6bc994d530b9c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178b98c0afb2a8a54290fad3e58318721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759466fc22dbdaa875ec373c5a169b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf40741a37bfffc7518ec784d18e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fc214647177ed05c7cd8a7a36291724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206304d85a8abba7e1f5d070dc212732725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7df88b62ade278d3708ac6ed0f7b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d86bd3916afce6e4cbfeda7ec41f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24eac0757d7adf1ee22c2879827426728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37737520042ae932962a9299b80dde9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704fde4f9313b23358a1f9e9b917b1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a451379de8eaaeed3641c6f4fc50fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3ae363a33fb563faace575f7c077732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e424b632fc1d8f445e4e5ea65fd621733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a21fb24ff29288d6a5a69cf2161c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e00e58b8db81b9c3036b6f013b1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9820387d3f3e2b80ebab2f9c95380be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72c41b37bffcb80017a8eab14b1ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53596a19348ffe21f9c98476664bf64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c789d3ca502abfb422aa661b21120f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326190dc4c82f80b3c378d49ebacd16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682919b178915fefcd5450897c7108741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eca62ea1159ec19c5e3bbed43f23a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a767d59e58027f1a08abcf6bd0d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58382eda0ea753b2d5d9b96505f88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768682793b5e789945bc65cc3867e6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6db52ae7797fc253491e000bf5b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fb7d72587d5fa155079802b56a28f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff72ef674b516435e354e9f1b184c05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a13459a10294d361912b0f68bf8bde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdddfdaef7686bde39c10c5a5bf1095750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773283d516e68bd4685357d712150509751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd04c78470bab44f749f52341b427c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5828130c1c1e56bf14c486fc239655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37aeadad781710ca92ae5823a1c39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790eb90af974f619973df5f3237721e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861df36ce4dac861233b0ecf7be615756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5884d8675ff19945c8dcf042f19e50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf2b7782e85294a9d9258c48e59940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29eb716bbb34775de813419f8a052f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06863b0c42fcd3344a58250fdd2bd1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777280b8817bac8bb6f59b0c115de3d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064bb8c5467da9e19f14ef8593d1e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e210d858f56003358539f413e8ace763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef899c1bb72e47c9c87dd483fe824a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d541be2fab6110b058c1272dba129765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb3a021fddc05bef1de0831615e28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387fa3c1c2d264664754d13d23cef4c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae9222ff9c501946f3b0deb1898b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc0718978d236ed89796cbb6a1fc5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97ded391e515183315cd650b6d6d1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140e9a236eb58657d7a40d3c0dcabc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c3fea7f7e2a744af3b6c9b9704e4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385b91e8ad064a69c107ab16a41a088773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2690528541729cf7eabf1031980bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f4fddd7e727ddee7da0958e95d85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d4b07b6c284c1d298d9238da62eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e253c7cf53c493fbf17a913cf9c4677777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f603ec9d6d12492b7659491c9e3a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd609d1d7031302b53db058b55289779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0a12ebd632f2fa824b424ac21e807780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b396ce9ee8ad9f517ab7c7d163c56d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc090baff90b2cd006bb066fdb8b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef60004730cdac2bd6eeb271c5e069783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f15720b7ed2ccd923739319d0ec8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae765637e6d1ccc20d841c346ae119785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd69dd0eafa2bd8b99b44531e6fed65786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abbd828f422633fb4859156855378787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b083f7cd39489c0e67746fe01412b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624869519379026eb7c729f6880620789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9633afc2f7572d8051c095d4635dea3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291b80f3d1c700f99b9f830d530cf4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f99b84552cd605e12035d62036630792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae460852cab28869e85e6dbc467b78793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a30b18a7a078ae62993ee595e33f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce2313d056cfda97a4535ebe0d328795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679f585c5d68cc397074249e9e079c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159fb83c0e23124246c1816bd3bd0c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769407c8815a604084e067f3cb088ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f4056116d15aeada63b826227f63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8460066535ff05b91f9cf4aee1261800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d22b214c28c6f2e93dfa81026d3c8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69924b2edbbbac00381ec6392a881802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0a97d3f6dbcb6c6abb5e6bf0ec46803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90851cec3f4ae5d79fb0d59b3a3d1e9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a4d12d581fd832dc5b42ffa0f4b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800872661b74891ed46d365332190be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424ae19bdcdb3976e259bbedae8a1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f706d2ab62b3741ff2a032df8226808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4be2af7999c6083d264e1cb147935809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa5d6ac9947ce3981658c950a43a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8f1514b957cea16014c9225faac6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e25677170d6c80cc61c0b66c92e39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f79a10f4270a16df61099b02211e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04014587e7390c272a802452d7cefb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571d513dd879015cf989b30eb6a4f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7ec5df49256031390ff99ecdbe00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce54bafbd17a3557a92003b1e83c1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b095e8bfdbd4c2635cef5a4c2a37c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db298d72308b6342a000a1109d347b2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566fe507abeef4b5e7a049a9e8cc03b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ce9e34711056d00dfefb67bb75aa4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff95e5c42742f05e5b0f3e4936330df822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd740cb7dc535178a0a5c34c6c0ca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bcc6115a94897a52fae0fa8267c6f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd53ccf003188d843278243adf452825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952559591406156e5c8ff98faa52806826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5187f144b72254abc39bd6e47996847827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabb50d0cd4e307185bbcc3b166096e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20948972c3a8524d79f17986104bae0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32da60290810f573fb8e59d498dbca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d423137b05e2e9135d6f14a3a5f01d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053e25f4b3c4177b095246d90fee1e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c8a2a5ca149ffb6f7527714b061d0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b4d3323fb16648574ca9ceb55fdd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f8281e2a9eef624774172c0f490c8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29379a03cd2b9958a42d513b3b095d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba1a0d5588a1398ba27fe50490159837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e41491094bdce7ca0bd3e33cc4c587838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c5d927dc38be5c209164cb1896c4e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a99fe67ed79251107fc050a00d89f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356794d297794d46af3af34c8e9eefc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f331a297c37aebb1f0c5795aad22842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaddb27de50bf4dc72a0c0ca50b958843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385bc1f5af1ff7e2909b8f2a3810f3e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e68f34c9781fc65b606238218ac2cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fb7b83166cef4bc9b41f6893744a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b7732d5cd39dd53fd4cb0b22eea6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47eef80c2adbfb91aa69ff90237ba2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599ea4ae81448ef4059ecfc5f6cab6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b6c252e5268ed6db6b19ebf881a4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37a2484cd790bd1ddb91d0db6446a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cecbbc56eedb94feefefa61a3e2f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce45a3eff54dd29dad8f453e8dcfc3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba754f59c2036a7567e773a52e8c9c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70911fb9d26fd5c3f69426527d460a4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ca337e2972325c0dc58446b1cb81856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd95bfea284e7ad02b9c160d580f54b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4e0be606cc868c288be9290bb10f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb512d277fa9b8022217c7997bd3cc8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c8108b1e66c115a4e8159f70f8f51860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fbc9a978bc2c7097283c2dcd36a0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83fc0ab3724cf78a4d786bcc17c79b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73221d438af6ae7fa759e5014cbb96863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345fe927f4f6f0bf6b0868cef57aaa4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ce963282f414e5fcb2207c032271865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa04d9010f73042161809b6971c71866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7e7e620c3d05d66362f11860b4adf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871734cb7e4e90785ede11f593c1ffe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e9be26a18eabad923054b4c9f17a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dcf28a7c387e9cb8e26a6f75d876c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574cd8d05054116c586207e17937f67871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bdcd92b2bd74fbdf4f3d0eb7ccdf3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f637a34c080bb0f8ce259f0929c2f0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f42a4b6a832d0a01cbd573c21abea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132796cd5ae981b120177d3a2383809875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329200ecb50a7cf4b88d49079b992d05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d943a96989e7dff7bffe71125f27c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946591c1e4e75f08dd1a190326db99cb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8c35bc657698d2cafb2838d11d915879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefa64cb57fd05888c1a046023cc0d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4c85f4cea2e3cfda44340e4f0492881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341328b3da738faec6b50d0e74767a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d7a646b641082ba2a5bb9289be67883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21215603b3f8b53ccb6441acd781a064884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699fa06486ada73dadfc993950165ce885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5893cb273579de5caeadf800fddee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f96868fa2bde249e94cb354114e5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19f3959c6d4fc75d2f2ac77af9705888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7cdaf90f8bb5d06aae3b1cdb28f0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535c6453a0531ef2dbc0ba431e78a79890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a831a1d08641ccc01aaada284c214891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219974837a6558e457acf58917fb81892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97dcb46bfb2c3c6c7d1c52d0d83ea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702c246773bbb8d55311e05311f1a86894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da3b7156a97bd8d143abaa7fb1521895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e899819b41a92cd471cf946473cc7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66dc8b32627b67a178b5e0a7e751f1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be158ba758e6557388f5f162d01af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f2de126c93a9b9773f2489f89e23899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe1c0fc4067cedf9d43d31e3c0cf5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749e8a930c47554da39e2ef3db0fa3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3e026258eac570519ae09dc99077902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f597d83f28f8cbd11a5d667b683f8f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796583cd1010ff6cb706e339ab42919904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ad7421588bf15f522f7a3d0020e8b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d99ce19199e1979c8088803e4f35906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a828983a5cf811175feda89bedc8bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad330884b187b0fd753eabd6f5409e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320c746ea1b49a2276d19f3e411698909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da80e6f7d3d2d6b496b3d1d10c87cef910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff786abb8d52dacfffe42eca8125a2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282272064c27c31e34217f70a5a17e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fec81abb6ff2626443ba6ef3eb982913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc1d60a851cfefc29b25135c3a312914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baba21f6b73774f512a53366567acb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c64da306d4d9cfca3cddc607742c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7b109bb5b7cc2694414cf526a236917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca20eea2d7ed3af34969b01f4a086a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0969a0d110fedc4bd1446cef3c685b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d96cac39cf5075d7c7370676e34cc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6182eea71c20104284ce42c36a343921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522522477f992b056a8a25e295bc61e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce65fa1c1edce905ec1696753da8f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f1dfda7bb84f578bab24c265d8579924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f911cc67b27c8f627b13cabb8669925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b14aa43c021e95e225522dccab70926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77022f1f8497cded9d0bc763cdeee1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e59b7dc48943194f04ce679de7423928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4608039e5fcb7098fa09810014ff2d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad76f69193ae83c64a5cb93f982752930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f2b8cce826496352dbf8a0fc7361931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097da7cfce45aafcc0ed632cb888f1f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ee369731d4aa200e03ec7beee503933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e842c280c6dee1b6d22aeb57a73e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1a4870f212e23f597038ece433d5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfdc6dd2e86e720f30e0295857cb9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e83cfaf2784dc5f7ab8c5ab6764ab6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b528fe9ce7afdcb2de79cdb2c295cd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318aa0c6c806716fb4f93dc692ad27939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5264772ae925f1f2310b9a70c98a9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296785057ea7de031ee0589e6cdb48b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1a78b23474dcf090a14e3bb5e4e9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fc5d864d21ef41e7fa633c654b25943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbe71be770f420e8f37d28eb46c695944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0963ede3cb89de4cb827f42559a19945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4cf570366f92ac89fe416047346cf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b2c1614f829c719c0081c7bf04343947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3fbffcee319e9648966fb59aac35948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ed83245a51e6dd1060e1016a29f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13546eff33c46c4f9a40e85cb7dccee0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e0f01ba16d645b36f4fa7eed7c182951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d42bc7c62686048494601b5fd567952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760703044207b05886888f86fe3afe32953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0e936d27d74ed7a2fedb178b2e41954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e2a18d6e157cedd73f99cdebed8b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9af14269843b424641387b426c2f5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114741f81e1d74f2b0876178a80accd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb8618ff0759ba1cc3c394c3bb4e2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b110c6f856704bb0cbf5f6fdbb81026959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f06a58f7dd2b3d29a8cac77d6eba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad408d022f42b9f627aecd0e96b9d96961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b8be4f3ce9d239ddd40b31eab3da962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762125fbb49fe2ca8c28eefa771bc6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc7928c3da57b4ce26b1dca31716f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d3ccfb0ea49aa0d492f68917c308a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a41bc0a079b906e2d1636e79a12ca966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4397bf063850196f73530733372da7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfdd9d021fbf3fe439acab6830f7bd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0c7bc73b65c65dd20f87d385b4de969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710acfda278ee28f293d5c21d8f976f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a924a744d15306cbd038f2c5775b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558fd679b2e18d4fb30211be79f6ecf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233eeb53627afe4518cf3516dfba752973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28b018121a1a2345fcf1d462b9e89974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc604e39da5813f32e4f78d568b16d8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ae18b8056fcefc0db9c8feec022ca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b4afc98bd5918149f2c20754937fe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad9d313032109431ca47a65cec7995978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd1cf943810357cbd5d245bb7ee65979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abf54b359328a407e405a1f3ef6795980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb7b4c3a3e5a55082d6e597b671bb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e2365bf338cdefd00ff9fffcd681982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db0edfbe0312b3420f3b34ff59c84983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a20fa3c35aede4b23a38385b34a51984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebf3114f2c6de1e1ffd1abdfb2a07985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a3d2469c11023e2c671f00a6040b5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb32f5633f4726580a4303dca3f2fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e326e23b78344de715ba3a31dbed988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb15cbe8ffd2f3156da77de7f2f312989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23e025b0b74e3182753117450739f4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd029c23385937d6a9b8d476630dd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392cabb5b64e22b4ae425f0ba43043992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898eeb6f3aa96a50e4c7d7b27cb8649993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731104bb3c3391ccc8a1ba726e89ac8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793d79a793de8c489a4d16be6e7516995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd504cce2c9984dd3b0faf3248dc3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a120f3fdda53bbd2bd9506692104997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e0dea17ddc5fe8689199f2700c0b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e9f48c4389ab494bf47c80dd89672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ab11ce663407f82e6cd300597a3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de340cdfff04226a832eb135c8f6c484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c71379b46ece3593d4ac98fd6ac95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70a84e0ee85fc0ff220c0e0e5e6db36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87366218374b6fac19cdaeb0f442664e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347fd7f3834cd23e7a767fa671d3fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f62cf88884c9271e9416f11f7376a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c05c22e394662efaf9818343fed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492396e422d1a2a9589b96fdcd560cdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80ba397d0bdaf48831b9225b288c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e806c6693222f8ea30cb06d9d3c68513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e9ad7680fe90115079f6eb4936c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bede6fc3edb4627e4604f6908e54315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e624e7df77ee27e5429800a966293116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca4907c0afb991ea6c5ae91348a06917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5dde0628d534a30ac2c2557efa62618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f075ccc7df3189251d7f5e06baead419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8170f614781d52d6e16eb017f7931cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e10ce9bbc42c443bd92e4b338247121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2f9a1d92561c0cc7d799b636e4a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8507d2302fc0d97cc649ecf6e1f39523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f898e187e3c41bba332a672d5fbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e13984cd7c9a061cd6d0e818333a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ce38f50ac98689fa32d40e9f9b11e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715f67420b721d04754fa8053b806b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fa659570dc1ab28c5829c943976d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb574106bef0554c121453d955ec7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25b33100c03c118222ebb33330e5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408cba45f3de2958ee6d8347c5359b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f3bf9202e53ce523ee64ce5a45e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94336079376ea32d35227baf9a436bce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e782bad71dc93709646e5504902334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e19909fa7a2c0a8cf84dd09207c0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f656b70b3e79de12662f50136e0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e480dc113d9eec9712e7883ff98d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb924bbd75b3296c0ca0efe8ec444038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004a7265758b1cbb92d4d439bf7ea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7be6f1376e60b28c4d401f6a0cf9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44401397e77acc368e6743bd31f8717441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620fb3e03acb172a277fe22e5f9e96242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8cecaf858a77afd271c702539af5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfdb16fee5761421314c708ac0275344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9523f79ae7ce230ae94de40adaf39645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d41b9c324ae6839323cba04bb6c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28182fb378b774d2ce312e55c82a71747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b1cf1b626fab94441034c4ac7f0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c18accdb60b2351b10a1b340170249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692488e406478984aeb26f80296bec4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d887eef4cad1936caaeefb5e018f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98203e7e1e1a9851344260a9df7eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276556a5fe18817c5745f5a6baa6e6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab43339405ef22bcaeafed8d44c9ad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c059e86d388f7e6d62b143e9214acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd83729144029412d5aaeee2a49e1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed3495e6485b33b9647b1c5cf3ed657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02229c30f093bfb0f67b41a044d130d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84044b8a5c8a2dac9deb1b50a5ba961e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e8f44c2268c092738f04ebb2301160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb11fa3335064434875bc1af9caf3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafe6966e4a9f3640b46ccbc8ee87862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536ebea8085b9c74a303382578ba4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc81c75e89a66bbba48af960b9f371c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf42b27d62d3588831445b4a3641265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2071b2e5bf09e6f2594ce00900fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe0c654c11f5729a14ac2adfeedf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385db28056aad74e17be44b5c0ecfe868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102d53f1715f39410c996d830f7e08669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781018f1e3870462505bb9b8127d8e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e73c38ae6872e0e8b2656f9595a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2159a45bb9278e66e4b2dfbb8cfba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6bae3e7cc9aa53ab43f7e61eb5f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273112e529ed50677c08adcc7e3aebc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859567285f88297a1072660fbe2cb46b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e37dae674a5be17152bc76a2c93eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e94f484789db74928847f7413009d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677357e422c672b9e0842600dbe8d84c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70f8c60bf6bc24c4d58bca500621779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1c5cae4dff093a158e42db795850280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1908d3cad036ee27994092f280f5e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd882fb2e0b47587288f3abb64f848482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc790417c0b56fe327cf0118560c2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6e6ae4d725463bfe627c5a66e471d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7f5d9723e6c6d6c820520ab8bdb7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc2f99d86b71220070ba394825804b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e950c406458990b667d719f4d257887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae1140ef444028d79d0ceec61991588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692718773d6e65b3fb20708d58585689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75560ae9d64e6b8f4d805e18807c76890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba4e6f8d0999deb82c9673acd946891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82fe3c586ca397e86095d3168d4eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ac0d79a9a4be97f3c7696af1869993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b85ef600ed4aff42d78c8c93da6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a21613e9513d45b2e24498caf91ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd72e7070d6c36108389d3582dbb7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d4f8d32de072acc7b34554864e6e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d9115754baf27bd79ab51ff9e8d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c84240c1e4e1798bb6d25712aa3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6c86031da3ebbe8660d04b8726448100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2329ecb1eafe33fce040df27cee9861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b782f7c963168ff294ad0868c0d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb0ad14c9fe80f25677ff028f43582103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb636e9b8f4788c4b539d35fa0b1753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9975ff61853c9bed1256ba59933ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ed9bbb317aef92b57440812f808d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ed39685e31a873b45a3c2c7f2b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3667f01728a7e4b4fe357a9dae6ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713645e3aa0c88d682f0bd41a26e9f37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d8f2b42fe906b6f4bed7f516f863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386e83607fc78f2848aee006c62b13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2fd26b05769a4e44dd4fdddda2a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff2b6d12636e35a0e28c954473874113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d0922435141ea9894fb05ec748b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0abb2900aa62d16ee43a9be8c0793115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc94319133d166f796cb5277ea0518116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa56fabc24446a94b9ce4d2ba1b678117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c1a5d89649682b5767e8e1790ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990685f6285a0096a66039c07f6e0555119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a239e8be848f0021a152d0adcd52dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b395dbaa1a84a9da0ae621aac96e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e40739b23b2d09222d3a06d3c61b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1545e540d0fefecb336eeddd0b95ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c2dae1099a774d7563c241e211d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb61a26b3f75e486de7099de41760125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96515de4cea01abaf1b6e1f79c7de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5919efad1121f08952f09a22ec6ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb136f3a72fb209cd41f7199cd6a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796e2bbbe802e2ae1f837809b75466129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088227f76ee48b390f27bea3af74ebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca6cb741e4838fc4c498c84bc4e59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387304c6aa491eccc4320f94bc9a19dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a2f86145a3755973abea438fe6c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68803e3757fe696d720827c4c6a91e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e5e60a06fcd8bcaf5206772ba737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc5724344f6a0e8d48ca2fe3ef4657136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5a3ec6aaee67612778c8876834047137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05283bbf8909173998613387951387138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc864db5ab87ae6977919341c85e4ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20878f0e9dcd852901f990ca8699cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ab4e14917dc208cc53ad174f45882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92d09a5f16282ccffde5195e4b406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b9a75ac71e4e30608098c8ecb11c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598d7c6d380ca26d17f2296e0eed03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05254905b3c9b4448fe30a1681502c50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82f4531ac0b42642e069deb5a6fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32090325673560fe668f9c078774a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615f6bb16960a4fd6aef495b11c138e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69cb597e3a9f09770bd29c81bac003149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13a00ac6ecf90f0dec0e209d4d049150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3ec83aaff34c1bad4b1f270d56ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c04f77de98210bdbb196945bd39e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2292918121d63cf1f21f3fb04751a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a28c1163c2db4e8a3eccb1894c6c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d68f709a31e19c0c0bb3231a86dda9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5caf289e1af7ffc8f8dc7138142b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa818eff0ca087338b961fe2fa43b91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99bd440c80b109ffebf59f77735322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e2fe03ff73f8b0d489cb41d83e7f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fccf24b6467201aed8ad70c36ee11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d661716059f72a044251cc1f059bc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331cb929be46c2354f4670a225375a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893813cf75b41a06e2eb2467bd79074163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc9533d52a2a99cad99733dca5b9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6574e67d855a149a6d7dc9f02587e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1972243299b47f5147080979ebbc1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c52fec3e48e960840bee9898b4253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31e9869360a33821fff182495a29f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4eee9cce96cb62408a46e4ec170cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21cf177c1a5c8bc7b2429c8c12efe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054622d52bc6d9e87d18eb845e12f4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9205458d00a665dccbf538e107b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982326a2c64b3ac71b780497e24b429173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74afd8faf591cf6174e15f21192745174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c7af9233d6ab502c7554d1e1fb114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b013e2cf95cdacc18687e3b5c4ba99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b84aa387a367dda185bd57d604f91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da477f10b01c70f87e0a0032c38b90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413a1eb0a045a0f096af58c8fd587f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d175fe28196a47e687fbfc870b2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbcf3b2556fbe8722f72efa40f5c0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ffefd85bd3dd3ca0ce99e6edfdc54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083d781f00348ef209776f0f33a466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a268ed54536635b15f11c705ec16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4441d4550e207b72180a18844b02f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589cda81cb33f59a6728f53282d9f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dccbaed81930ea6487f68b17ac088187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f670d424fba13ac8a5b3895b4f931d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b28797c4616eed20bf14fa6570f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4bbe73225353ae9b2b503a4c35694190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149cbff99a5a81b88533e42bd57baf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35166f4a1542b4602fcb0d30e7a556192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fbf65f5bf0766d62e88c96f4b1125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb9a1a392d33bf02a5a75f274d9dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b88ba0dbeea9e25924ffac6412b73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189c29462e413bcae7cc73a0271cd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115d2b6e4a2fade74db25a3bc197cd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0789e6235db0d73e7690a1c4eede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ad8a0e48ef907978eb4b3a38cd12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258d0777738c5c06694c24bf279efb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e1a9b79e47902d8ac4eea38244cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae04476666c498e1634426d956179202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d4c66f5e80c835a6a3bdf0e2b0e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4493eea1e86f4009a3e15f18c30d80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c0cf8685b3ba9bbcef0770ebd37b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a4236087239ca1e551d1115011d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a06caf9cd1bf144f860e438e2fa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d32a89e9416f363ee098e1c36d3fb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865004d09e1a0a7ce6b4fc8d165c1dac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed3f8ac3419d14cbf38306f48c5db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d69dcad0e651fba84c2a0506d0f37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5e985b7e71ffcca003ebc9efcc2af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd851faeb9fd1cdf810fd230882604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a98a86a078e471886b23af936b49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed263694211e0c0b7e4a804300dc08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215150a26e6f124249b6790c6b7254e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654281ba55626c5092ebc5d5db04f51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbbbc71ddb16937458dddba1de99bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3136c1604ad0cfa7ebfb009e4c4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50a4d25d1d8ee955b6e0688a0ace9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0e598cf219b7a07b688ed1ab8d56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b64206e1d2abbb9295932754cf65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa57be0e041e9544b89609e46347ab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c8ab62e0a023ec0247cadec30177224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d174576d56f686d1652079e6c4c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d7c0d7f9e825f211214a1078e81f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e252759299834e40676973d8b7cc9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be26e72e3c2455138200bbee44761228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2dc1964070cc61e33ba880f22561229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd52d28650483897e963a45741a563c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab466ed3c66b6eed6d1971804066e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c4c3006b9d6b28860ad94d8d73e03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb1fbba95a564fbc2938f5158b822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096ea0ad70e01af5f98c26c9b4f7e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf10199bcab83b27e2eecbb180a7b48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420ff522358d449689e5a8b2c6e051236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8703781aad5d740dca6549059abda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4556b8614e0cf8a2da54fc62333253238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3ef6cbfeda7d45f619377751082b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94325c4e6d0c7c272e36718769e4a49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b72bcadacca029a7f0dfddb8b1c5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e540c4096496247bb74e1da37d188a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5cd6c586061925596de5dcef3ffdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d78495f20f88f77d52122504aacc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271931fffe72052ec39b90aacce53374245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5624b67a49f4c0b70669c5487e67f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f469798c334e2c8ccacb80945e9dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb32d395dd04c350d710f8bfec9658248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b76802723d249e356b21ae62c295249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39202610e6901c937c271a7978540250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e0734892a5c23765406152a87c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d22926358b357570e26320189c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e999a696ec7833367aa36c901861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda282c34a7193dc5fa237913deff6a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48fd27567b95124dfc9e52ffd1c773255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ebd6d52b61237e0cee61d9763507d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66622b0343dfeccba5c89784bb8449257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a6624b14644d955d5775bdcebcb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eaaede3a666549f37bf9bc213000a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f0c33b00c0b85e07335f78edd193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650aec6837e4effca113f8cbec4c8e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a9825a69488415caa103b2440518262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece79f6be78b3651668b8b3b3e7e4a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8ba28e2b65442a261e8807244a34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017510f96d8af11cd059e5d6fedc540d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc6e5ed1ea15459f0ae7c68bc7817d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e837316fa35d431a51f189ae2812267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d0bb30f3514d817da0a8bfffabe4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa80e4ef99ea33a1ca328b4cdd518a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44535688e56ba671eb62b18777756c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29b43a2ee3948cdf52708e79c1f7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9aab253c82c3089f614e66479d15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a7a1f3533b6100c8c23dec19f6443273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7f08fc27ccb1e2c00776efcb13f72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612811b3273831983f140f0ca66fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12832dfdcddeaaa4bf5f84aa3b54fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ead2fe98515022a7c5bd2edfa168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3add32d4292d958792a9717f38373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe12e58015fb55a8a56d1cdcd0b997279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdbf494603b2cc6d15d7ec36881b41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d775635b8daade3f6cbe8df90014d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846984b76f556d8be51c56ef74057395282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d85d7a241f0e13f2c658c4e38386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd1529c9f067b409416aa42fca2a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d14ebcf7aa33bca989898b0606b4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187488adc3259e7b9be012818935e093286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182007c0421bc02996450317df623f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9c4b849f76e4208e89b4d66d979b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a60e96bdeeccc397ec53293b94ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945f2ec27fc5a7109cb38f7e7b0dcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe623ce75cd75e4da2617539fa8ff8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b829ad9b5bbee9a3839cc28ceacc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643f42179d00160bb2ad700df33b26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53962238981ee25d724b5f0c7d80d2df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d3fa084fa1b8f59c2961d5818654295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34ea49c6a7c7bb15c99e91743cbec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9bf2fffe58220c1bb3c4d79935aad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d2bc4ab0df0cd2c05ffdda89f1248298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5eaec85753e162378b938bb1a14c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d849ed6bbdd0b94f9d9c1ae46b969f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf855df2674be80fc0a6d45e738269301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c789d18ce94a1565588f01153f0cc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985506e6ef65eb03e82ad47b2d4e9695303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03951013b2b1f5bac262736469848921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a660d74ffb77d382e10a6b871966f70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45350cca872d2b39cf5be6351343827306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d90f3336b5a327ecc47d1572ba98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8ed7b038a75774e8168c9d03331d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84fede8b91fa0b5eb8546326a194b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb356be8f1c2574c4de9b828f9325310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c38c7559d9c55188948e5c56e037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec50e9283c8cf3ddbbc335a0f27be36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff808cc6086a27c8e5ab9a834b299e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9f5377de8bc89451fffa3ea324f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11690963734ad41bdd5671f5bdfcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd661ede82015b7e2f9d82978f8c177316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4578d1a1f28c994cd5c1deda364eae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816586e510b7c7d12852ac25d2b3e3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308f066b95d3074134d4a59d2b60b1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d60556d8348af20172f007d928c0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4924b23812e072dcddebfdd5186a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991eb0b6d0fb73be42510a1bca66de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0068ee5bfab328d1b22769152d9d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4cac4da629b5a443f164066dd460e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659463e74604364429ed5a2464a0b23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538274aea4dd6752eaed7ea2d40e68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f34dc75e0acc8ed08c3a9c4494bc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ab9e583300d6c2fe9fab1c00e6ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f25d576d0af2f120894071dff91f32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937dbf7341d81453da3dfe7be6f2fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2343601c4197794875648450e6c34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf565010b85e69a485d978090ae93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5eeba93b42cb8a3fd0404d75966b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301564d878a5be46f2465061adb5ef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d93007f612bd8cb788756cdf29264c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ab2354b6e746f458623fcdeb8e33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128cb359badce2b7e1b564bee45ef3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd1ff288d188a1c92497b10e33b35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0fecc5ad201becdb0f32b75cd2b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd5cf4dcd0f117a0174c615b0c11d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9081cabec25324bb35b9417a3fad76e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6219009865e1c78382c4fcd79f26de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb077e3694c0eac0891d11bfabbca44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff0111ce886afb9e24a89ccabdc605344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c369a2e9c8a3c7c85a8db09c021e5d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1fe4823b1bb579811942af575720b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7630d4aaed3cc9359cc32538591439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70e623f7cfcb8260071d5a00076ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b021272685deac12ba71fe2a6052e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263447006dc6de91c8d72eeb36613349350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995c8e0477a33c320aa9ea70c75e53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c438bbfb89772245aab6f720a770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2dce21ae7fee418dcff9463c4899353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617f6cb489630f45ee2e687f8ce79c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a057dce8dce28fc114a15647571a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51aa6993b80918e836afbd8b26bf99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cccc2070dca56729f979c55c86322357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460199ea5a15f80f1d5e4d4e3f0cc53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abcc06d2c4507326db19822b177dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c93d745cc574fd9a2a83feb04e235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6bc86a1fcd4ebef391d02c4911ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b7c2b3b6d6f7a718d7a01178cc15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce8def871848d9d0875b623bc9f03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5ffdf2ac3fc1fa0014f15d03d9d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d7322d420fa9d4b0a80ca3d306fbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b451e34444df21621db854132a7f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808fa716b606962d8a6aa0c72ea45e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1962b0cab7bfae55dbe020cf95a758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdea8d018500708c50211e832857ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ee5cd43a40ce5d99a26499388203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb1bb4455f0e6901a2b1210f9cfc61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696767085b4ccc62510b78100418b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666568077349aa7a63cff00768aadb17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0358aba82e9ec4575418cc883d88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0578434b9508de121bd2d55ba5f89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351cb2cd33e1090e01f244b45773e4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d740eb581230cc3d1dd1009e7ffc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62671a978fadb86c7f299b75526a35d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd1d151359fb73bcd2e471efd8a238379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129c9d4e29f17aace021850d2c56a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c433b15697b8a71a7397e77dfa60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd9faeb6046f8347b26fdd9ed7251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec7c33d5ccd8c4a2a99d93543bf2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d2b8fec4e241fb9895d536246e32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e0c79b3cbb030a325e3e1ebdd06b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916556e1b86741e7afc802fe93ed14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d407913d970af68677bae44d96689d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd117a6b8b04fc65d5fab7e20e718d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c231ed94536bd090f57480d34f704389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250142b2f822e7c98708451688e6d3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1b5907dae073c627d7831e0a07ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b95c24a96e255e284b76a0f77037f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9112aa7d67b53ed8d4ac0713fbb23db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bcdcb12992dfcb258550f9ae88c35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52166ef41edf8ae810845cd97ab1b58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d02053dfdc050a90c51e4d07fb58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e61e121dca68a5981be081da6cd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944368105429e742a4efa28d59eaf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329ffc960ff508df21c4b646cdfe90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35d3b7e6a36f4f6a8619daacb468d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95bba879076368bf1e59658d41bba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1592eaec1f6096462c5c66ae4e9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62900c734feb7accc6b7c9863d24b21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80afd49d76ce31ead33fb37b550d14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522df192d7a5cb8a471526597e936a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e173d0a59fd24cf211b424391533406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a29b297aac4f1134267d432c49ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d836584934e6437941f9c2d87d317d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6a12a703e30a455f88c806f84988409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9c3904390574646781671ae19358410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3977fe46c5c70c9b3bee5830181a9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d0e79a4a716a2427df9eee8ca2926412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea7cb38bcc567ed1cd9d9108b9c4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cbdf7da03278b654124f81578b2b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd6b3f6b7395dbdcefe205d28bc6a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef702ca4c2c296f8199a7e1ed077e93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2a0690d30cff9cf407fd9bb375ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991744f76a664fab52663c2a429e08a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca5d012760ac7540d3a637bd2c85b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d8e4bdaa8feedd83836606c2f233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda0dfbaadcae7a8c732d3db0019d07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dcd6ae0bb2494d69c4b865a62bd7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146c505cc92c5a8eebbaec9c9c4eee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5c74530eb9e3777e71fea74e6a25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591db398eda38a8928328022bac7a73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c8eff402849ffc473ba14be7ac68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8957465b4fe5ec9779dddaa01759bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c142a1492e6cf6160abbd78f23dc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4c84cd9fdbc48b9e756d0f815738429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21669c9b2bd0c608d95c09f6b98e50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26897731cc948b8149056e8b88eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d13cb281cfa4e587a80eaa9bf2619432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0395d417176407fc432da8aac9e66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60e9d0b590179384f4a9db8acb6a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6f179dd1a599afb2d48da7e9a6dc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b366095d7751217b5f53262f986cf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92531cca0ca5cc27e7281c23a2254f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b49075fa2353541bb8185d30b55a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07044f133af277e3fd254818c9205f9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7ac69c5462469532329311eb0548440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d037e7545bcab6141afd009118274441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea21188bee31d537702f4dc4061d7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f07a140af398fdb93d8e97496127ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975a4ab6532b16aa0bafe383473405444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de039fe29526eea1d1ee655fd8910445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b8fc88e24d4e10ad77e2d81e29bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551d5699fb2c5320a4ba23aa66b4c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ddbae3338ff658abce461fceb746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7204582ddf87b9cab0b75c70121e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b454ff6dc6e973d7eed723b18f2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892a911bf41fdfaded7b13d1476ce6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe9c94470987b2a8a4d5f7cb9d710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfa8b41b4bbcfe8e3c0690dd0d9b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb3ce6eb26092b7b4ccd65dc46841f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a8997d640152643dc02581787f73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6b73afc623d491518888373023c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa83a03a3ffda4bad8f7e933feae4a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c438d05721d7ca5a476f64ec4960458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe8ba6dc5b529062764c7a105535e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e72312a96c7ef1c0f729d1c626db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ec407401354427d680d93d441c3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3189e6b6aec535f364cf24b1003b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0fe3b61157406c36b42efe11ea2c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72878a5c7c63147114ad125a9e3d18a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7da5e921019cd9b321596e1dee4da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c2579c1b8362978e3989f54187da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f82038bb0e48c46359d7b55272d08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbbaf89d9bfe6dac7a23c0a9d207db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7596db9bec8f7f1940355b595820551469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f920105f65923869e8e082e29502f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447bd2efb451208a7239c43748db9c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c25776d8d03293022dced71b7a833472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37557fe407f019070f86d0269e79cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ff92529bc74a9440169c4d2b59ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb476a2843a0f6536803a13104b8c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef46a5e9189dd0ea7f2b1573606ac1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17eac37cf3932a7685352e6b20e8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e361ca473ca40d93ec5f041bbef4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f08664c29d2c82e7fab6dbc460140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2487fa9e7ffd4ebea34068bfd72c2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f37d951eadf727bd2d45c4b008d1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a30cebbb5d3f7e871019656cb9290482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2c5888bce8982329747c491d96a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca2ec78f108371d592819c6ef8e85a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b363e32a65feab00c1a3d419f8d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a6c2ba1066c2253664da69726e6d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f43839f2cbbfa3e3b33b8359b5e1c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5d2a0542e2e14f44122b4f7887183488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d7e1c6f5a9d76d12dfb19745e40b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c4d44785dbb38a48517228b7404bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd96cbd764e4fd6f0c110bfeb7125491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643dc6b4bbb524f8f20e9dc9ca993c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeaca9fa5a09db57c08a7c259e7a32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679826e2bad91e5e4ab6a466edb9426494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e006f0b585cdf5f0a25caee8ef00ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1a2d545ebdfe8da62f45a2da75a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbe682ac6ecf4c182158d5e4ff432b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707e6ba8559cf053cb1c0fd00f59d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ff0d911edf3e72c639d20581bc750499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5f2a4029373faa0ed6e57e8c6a5a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3f642a8d7bd6f78045975a7749cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710c3c1f635181c424df26cc6c012c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd7c28ff2b43942e236944b6b4582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4021c133744db5fe42e4312c9b1404504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f626d47d532ceb3219c602adf2da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f31381da10f51cfb4a2ee3134d07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9fb99b9b28bf1c4d0a686e675b3a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a384ba32bd486d9008d0d2242ea6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc9812a9bc94268bb6af2807b4fefa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad127c52df76f7cad4146e2f20975a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8438d661a9f814815df841e0dfa591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96bb4b251e38f8d7c61cb328fb1412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942838453fceb496cadd09c37d8e0ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe732275c3f92a6ee93f79a0fd24537514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e5bdbf4efc72600217bed46e5cf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b12d774c483129f244742c6249b2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80f13001fece25e876a88cc742279517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4c293055723f8a48b0bc611c4159b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f8f181b82c6528849c43a94731ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce9dd682bab37d67f9241ed7c725d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96bdd14d457394dae7d05f61ba2bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c5753a7abaa22ab0cdc9b1de66f9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7532404399963ac82d0f8dfc76eaa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418b2014b99dc68543c143d889ff36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550668150d594b5a86e63b223cf40b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367226867681c84346ae4b6ec01f11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b1c76718cc50f6bf9687f4027204527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652d6e902a0f5942759d2312dc4e4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ed3436549b2318eab04ec4ae0b68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304c3eec959a3b83273af11ca0cb8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6fbe62054a9dc0b309d81d466df59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e94529b5df6384d5eea606ef16f7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b018728a04bf82e31bb9f5339a0a78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aeacb129983f6864d3f3bfdc5ff3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0304b37278d2519ae339387e1cfcc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ace5a856156ce60be7b6d8d6c1e49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17943236b7c6bf34567295f73c56f9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a585dda5de3185adb8087edf3692d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb01d56bb562a411595a57a54806ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4d7bb0becff6f8524c3faeaf8555540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ef218e426dae5f20995ebb186250541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c8ea791ae9b4705063a686a90a2f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43ff51076be9af3b4aea2040e2949543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f8e2b20a8efc54a5b078e745875cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebd74c8a71438148ed6af2138762b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22bef661a3a0ef0c7e08c3aeac5669546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac67e8a2abb0b1e0d301690f5bb6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07784523b51298e915df4b18013636548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e380e026e77db0085150ce4b1df1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e781de18f4394fbfaab48c7d0639b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123f56cc3782e749565977fbbbcc7f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79a4b064896aaefadf0b97bf357c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36544a3fb97e7c41d2091beef5b7c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12913ac30112a160d8c28b839cfe30ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9354c6cb578874276228fa009954a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567afb76ac79e21bc8626d71b03621e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97734b88ed0127cf5cb9359458cc9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b140652cd77e1cae80c7a2b309536558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3bbaf7295ae9ce1bb35e227d1cc38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bdbfcb9ad90588903d65536daf246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4735a3b2c1e08abfbb54e1b692de1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c29ac4f20fea2e832d776a3c2fb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334e2c7bec8330b9852f3ca58fce4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e1236987eba0d6a00dba344c0d128564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf5cc025da91e7f121054eeea0e78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a99cf63ba4f66e99a8704b3939a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6ba1bb79f5d9b2681f99f9324618567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96b4d9c719331c3c7ab4f0243ff9b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d17a9f84ff48f942b86c8d289eb817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02f92f1ab9b7afce2ca2ca66ed2ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68ba396283a0ee9eb9a2aba3093f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637409f27d39c88554d6c0cfc7e55c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66696a5cc22014a4b75c1a264277e0db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed72a6a3760e35f73c5426f4ccf4332574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15a756d44cd11cfcf7716d4650349575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0227fbc9573f65ff3bf285d19a35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e51709d73391955e4fc35cf79b69c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c632e9a4c18648a5f1538ee33c0a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a11f6901087661f194938ad9a8ccb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3a3d566891791fc9f84436a8e84df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f0dcde8566f449c0fd5c8478a44ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9f0d9626e0930630dc3e8e2d2ffdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ccc72aad697af246f190474ed78a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156bb64b722071c8469c762339948e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762bb75c27ea8e5e48dbb404164cc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668bcde2a884c2acb4b915a0115d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ca290fa8d238200226ada1314dc47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667e9151f98ccb532825a1ce0ce19a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbb6e6948b6f62a2fa09e3793c27e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d01fb5d082761ed8f047031cb6525590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21549f187da16538cab795119eab8617591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26b49e23258d82caf214e12012f7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523addef8875a4d573c442640bf4c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea07c295f59639df4259174de626c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a55b9f8a49ce3cd22ba1da168e68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169cf79ec2e9c9c3f9b9aa0e42697c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569251fd23ebb9935b7bf583b9918941597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8564920b95bae5ed787b530f1274f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea17ba8048ea539acb62a3637cddfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fa249de0c1c0083d8873e35588416600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d08c367f20ae8c4a172c56a134d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ff67042bec05f5baf7f98676fd351602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d881d0ce71be4939d73764ae5186603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062837ace143e2ee73b094d3085584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d291d1413723c3cde415ff7fc0ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422964679032e8383225efa37ef3a5f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a236d3062393354be6a3cce0507732607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4838d1bbd30d1d1051a45bf49576608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc548d43be81be02d61703c4b61e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e79923c827fe476d6f2eff6f95ab2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345101db1875ffd4d74d85de4c8ba1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac303f51bcb87d8bf2a521cac610b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb25db4aa330dc5f5c105bc9fcf99a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b66af22cb906f8f382bcaafa58461614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba9ecc630cf559c3bbd90ff8456b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1272539e08aea960b17587b2863c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafb3573d91ba2892d3060e8949aa48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebdefb1aafdfe18111b451ef166dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141a85995069c255997ab0b9df6d4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93689cc61a87787adcf8470e05605df9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683c91782179ede23fe9297b595e65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421732d770b677f2437881e7aea76339622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad58e09dff1f821dea79221742373623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cb0141f95dbbc3cb0f1b3b10a561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfdeabcd55322c42807127c4c2ddc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec68a6d247ea9b9ff524fa51a0bbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee84ffe1c5999688ff12427e5b6406627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb4161400d13ba7f29f12ba39b6a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8498bf4348dba5262483faeaf03d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060855f1c7f1ce6abea6d80cfdb2f2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb82647ee8ae1c99949babeb96df1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188af9ac6b9924d81d7131d70c796ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6fc1522cad076a0b2ff5e27062ec6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f10dd2bb01f154587ee96793f4c7f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd160ff61c15c8c3fcb7d4baa9e86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace6bf2df3524c49511d0c440c9d62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ab202d03dcce33c0576810d61f86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd897baa96423d68cc316a4ebd0fd08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9c88805ab5dd65ee6b16ee5bb755639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cfa2054d6d35361a7db65e3da610b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5c2f80def4eddd1308c5298c1250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d1e634cb6ab4ce4545a173e62120642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f448464e247a8a6c215a0ba48190643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d1c684b05de2b40b6e18bd27e32b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08766334c8eab38daf0fc829ad5e86b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cca246651a22c3f1bb898e32deeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2ee59e76bf7f69735f347d77bb553647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09251e4a7631c77ec183a7e82c8ce4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c14c118534cc8a348fcb44a58f6c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf24875b4d59f08b6e7d223eb24f81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe04b1ab34430bdf9c4f8452abaac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c65609343f3177412857aadef0f31f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7235240c8e51aa7d3651fdbe8946e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf87353f81f42f648fe123dc38c9de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b29ac3b3a2b2d409bbf4ad162d682655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aae992d7a9022871aef6b0013697b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f700d599364efcd1b1571a6b9ed9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4288cb1c6199de914aba528c3c757658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610382cf20d6345c777a541a8cc65f12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80be4872e1bb5aeb106aec7072791f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94bfa542b84ef2f70a9a06ea57d12d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547475a771b7a99bd637ad8392d4208662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd977bef2f3f07b9954d94e8f11f21b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036f845d3c1252256711611a094ee7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6bdabaf506ee681e85649d651a0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464418f01412bfac428708805b1c27a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87120e62c5c166ac4793ac7958151d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fd8be30a2e902f793df949c3d921668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe879e8f3f4e13732a9bf7cba3d8c35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd952a92aeb338d56c004cc04d9e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2688c45d23da015fb083b8adcdaca7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a305766e12accb02ae1197ad836a809672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7d52db143ee265c3307b6db1890bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f21f88768dd028ce68365bf9734a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d98019282452ceb084f6259151fce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bceff08752a4442f2916a96314a627676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e80c9db6f809d05520aadfd0958b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c0c66636ff7da651d46662d0f9618678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5f655451dc4d21cde9233c392902679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873b829d8bab8f586bfa501c26d051680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b759dc6510d80acf4b3b1c072edb226681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5662cd7a452fabd5e86301c99613384682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de07e124242b0d8b0487758bef4fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39707ca79895bf46bf97cd312bc072684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a31af896a7f38003c1d6c86dd8d4fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0474ffd738fd984902c7edca71dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9485dbaf9e6f49d3b3c199dba5c91c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d47a062fc316685e37291ba40e6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6f04390dc3c57992067a3e5bdb52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50db788e2dee51e7325c1150e1d90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ff2ede78cb26e04037ca6844abfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e834a3cdd10b5aa0818cb4cf295799e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33f27b38aee1d313577e6aaf060862693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0416e8834306d6b4d8bf95605bee64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936cfaf5eb12e05c7b63c7d7c4e1012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa299a578e3dbf6e4901658ae5a7db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639c1439b8d4755a472bdc11db3a54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d82811d033bdadc0a7d2c728985be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cad6c38e13b6e80f2bba6394dc808699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9644f65681ee461a9199fb55db4bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae3e9ad76c6dfdd779b77607f18bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0cefdad5e743d9e2830dd0066b844702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765bb0f9297738085736c6d08a7463703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e054fff2bae0e8d79f2f982ecbcc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355722958e35cbbde7ff6530e864e04c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2333487d474b4a24bc9584d0f5da8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea8bb7ef0eca762ee3ea12b022137707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283b57eb43438dc59f89f6448e7e65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4fde918b48ddab4c4e6302231fdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c049726bfcb862e67893d4b617c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed9a59b4d1f4207e6dd5291a3647d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed9e35892feaae98c26d55fef5bc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02015651ff6c88ed772fbe25f5c0d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127e87335b28455c53cab18c8969ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608a536f770e657914ec0c3116a091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15b3f67a043ffb8d06330bc1477ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2341f60705cd4d8c6cd12bdcf5fab2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada671f236868516c50f89a571f93af3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd3ca7a775f9c7d126ef129407eecd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad3cc12e52ef00267ccb9682207c46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0db5a9ef0c2d10e0c0285b6a3d7db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39be0253eab6daee91961608905751722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e366840763e2f43712d228af2d71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59b4bc93eaf73e77639cd069c6c66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf826173cf4948941f172eeda2e3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f84cacd2aaf587bdc8b321599bae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2e8645c6c8c22f9a8f10a594b8af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5680c7745f81e88490178299c30f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780732b25a9a15439d359f3827c594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622c036b93c7c68a90e76dc506421b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7ce60ef6b62879221a69ea0f1eaa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3943441070bf09f94cb3eb39b4bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1586af6a3695cf09c67737dff423733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a53f9c3d526aabb67ddc2d13dd6e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c737d718ca7b594ac3473b0e9e1b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb2878573f5e12e6d952de3317fe3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1652bf1c9563e2a1b46518c423a1f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ae036a4334d4e3d101fabcdeb6cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad68294cc6945eab6e46201c218bd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2bf6f17618e70b54ebff9b48a4f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f5e7d898da6f43470c2c07f0e65c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e432c6ca1fefaf3cbb040c4e82a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783adce361832063466596c72098c062743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8735c6c71bd9ee3325139f128f94f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca527e5128be430fd88a1b2b4510cfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ff0498dc0e4698c3312092a6950f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543338462b491c5940a1ac8bfafa9224747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392b785c1e5a72cd6fe60549bc0210748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864d536eb0ee3450e770d8e009ab2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d5a57dada6298c326073b2ef5192750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d56e908298490aa332c57053f3ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a602ae13ea0e723d655785cc4b267a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001bcdea24f36e026933b5c81cfc64f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075ce83ce71c8b4ce08c870b50f509754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9406013570615256ee98fdc7bdfc6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e70c0e120052af73037000c171d41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289e06f8e833c9851b7ebeae9b780c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cb1145a57b2254cd9a88fe69395a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357b8134808f50292e0800dd932085759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abd5f0af1445b28b69ab15940f4dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218d6c56b0190f2e0a4e01fe331668761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24567df504357fea7313d2d48c193762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c6e54016d2326fa5c5f38b257e23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c1599766b756dfdcc41242f0d9cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f02e0ff30a1a1e0d05e87736bc702765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78614a409f83bfc30418c4dba984cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a95379dc2674150e4ab6f56fd3743767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e3a5c0e673da0679da5e1cf344cd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd37e61f8cd9fd9c0a60704373dd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f043dbb196470db491a3489f5830770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2aee6fb0d2dfc24b8ec0f2d0ead7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae78f71aaeef4f0290625a79c9ac77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f0f4339796a0f49300920eae51638773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa2086dd9de2cb8795e4ba8ca9eabd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0102940e323b4590b598bfdf7159b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4bcb152df8b979bceb9e13ddb459776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e0fe1d44da7751082bb1a7fcd0d10777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f9f470040775f3bfc5783305cd3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e6ab4a84c2d1604693c0d462ecfc4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84f91e430c45195345d1bde31c47c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1bb729be8b8a0298a87def645355781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afda9af689ba187df99082abdfed87782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfeb64394cfa301391885232344e22783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92057f8587cd3b18ed7e00fb3d63c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4483595492e3aabc965e1f39bbc3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bbb5974cd1c13a6d9a05cedaa2666786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257391a68ddf99ecc04329461afd4076787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538c4607829634bd389115c70faf1b0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351d6222c86d6fcfd38a965059500a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a29fa38af0c4d52a3d51ac8005dca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b14ced3a9328a8d207f7fd4dc37849791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e21908bdad90e397006ef17adb83f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6486b6920cb12531362e4215b7fd85793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd2e76f9c721c32f91d834010eadf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f02f9208190333caa9242bf85832d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b243cf41c0499aaf2dede8ebf5a38f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f648e6c54fbf5fc7a7b63630f5e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c28d08b52ab9a70694143aa8b933798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63643e9b7fbf6c6b7096bd079e9b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ea6a4be89194312aafd019ae5e84800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781cbf2d8ee4f98484944ca2b6b5c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899273fcac07508934408601ab4dcae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bafb7d029e107c3dc515a5d35d41be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c166fccb00990e9cd99574f8d8591804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920964025cb9f56bb4f753c8f29d93a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063553102afc43a022853146fc73e8be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82111ab4ca7e5018ab31633af0e50bfd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469b0cc44dad5e37513ac38abe87aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a0e247af5292456c3dfe85b398eb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3eedb206cff5349f3065d22d80ff4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfbe56a2931ea22e45bf7acc6c7514811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c7d6f1234f843a9cb62fa61d0a35812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc76fa3b034508d81bfdf6ee1e1df813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141471cc86653212d6aa3bccd402ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085029ae041f119dbd800c3db3606cd0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad737aab9c336404489aecea045c72a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a5d1d4d8778eb62da56e7f83b608817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40a16c6ad9a77a6dbf83c18152f57818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ba8b6d9017978bd9face3a2a9dd1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e213573df5757580fd1cf2e1faba1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6affd34fded8772607d24392a92f609821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebd1a156af24532d974b89f55cc45e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f95246a798cc88fdd8e098b2c752823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9c306e6bf119834b4952479db061a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95703d3e9bae10910548d221d710fda2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0c1ac9480b9df8903e8efdc76f15a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f79036ddcfb8d0c98be1c6c29b6a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302719c8b542e95018204e84d4df8c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c433a402806adbe1e7429f91b60e31829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad96dfbccf93b4140a154de0db1fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f72044232b303d37bcf0dfbb68ef831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b0451fa838942140f78eac113847832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da626db2992b5c19d96ee33fd60c53f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0bde3dd047e8da4b79d187cad68e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adb0f894449bdfe8396cd7413781a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1adde51ac1f49ee52472103fd480836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f218fededca7c21e25fe81d5c47aef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0d0704202d009b42338841e15787838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f116cb1160ac87315b3df0a218431839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb9b76bd2bb30588c17fad861718b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bc7b03da3e1cf1124ac84bbc0cf3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5bcd7334b608f95179251f7a7d5a8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca0d7b0bf95c4267648f4830fc0cf9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a4f383a772af23c6b754d811a5f6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd191ca509ee75a7550371d307c3e66845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749b89a55d4363e483aae926ac958a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9482aaff2ba444531cc775696fa1e0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cedf4dffc5d277b60b502d22d51e6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adbde3b332affa7455bdc56a370ea8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c1ac716bf770544ba54ee7db60d0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f71bc8278bf798d57aa743b58bf79851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c02957fb4e92f1e35151f29009585852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea048974470ecc06b669e92700ac27853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a92685b7df5744f370e1bf4a31ca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c6bde1a7e46235b105c171f46cbe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244860d3935f3080b537baff7cbc731856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22fb9c452403e3e20a96b97422c855857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0dbd9e43acd56c18178dc8547a89858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a3fa12dbcbb4a8d36355eba6d7d8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f082bbd0ed55f050bc7342ead4756860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59162248c4883645e3a1b354b24c054d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02132b59e737e984c501d391ecf1d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd776662559c5073e02a4f12af532c6d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cd7f918b925695bb9adb3be61b0f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753e0053c12d601d3d269636515f5b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1ec45bb8dc7466cff2e7d6f8fca58866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd96126fb7c2d922264ff7c8d3fc6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcecf507472add88a0db825b6b8ac62868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35f72b7bdd26cb524a78c4074d0d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de1823950eecc10314e5cdf128b06870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0c706e8d356c5dde52a808a06924871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b2c391afc634b505c785d63481ec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53054d7159c53451552068eb112cf03b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7dfc6016df0d39b4505332e89796874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675af33a4fa00d95dc36ebed2345ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34022b268998288418bf1c8755a42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0b287e4001e56ad8ae86fd93f8d1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cfc97434ea9ed26df5577eca5bfaa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca369da80d85622e94a187e46dbf3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd211ab8c47b4ab70704f1e1f9f147880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a5d357cf175f7ae035ee0c632d31881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca06aae834d4397b2a82426a6d008882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d488cd6625ad4a8f9b49fb392dfce5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e4dc6fbcb3c8750aff80e4fea0e6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14578a7c0e8eb0e00e01b5434877e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c67fb6c44830fc6c01aa3a4529eca886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4509cbf088c1a653fc01bfff6be114887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce7bf00324d240017d6c925ab530c3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b956e51cfad6f14fa244d79a04516a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2834b2c0875c5ad5db8e8f87c8ba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f2b365cb63710bab486f01ae3c9da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5b1ae395c85f500b25fef9b446a3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690e41df405918e6fd0940e56aecc14893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e4b345f5fdc4ab8565b16f46d95e7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab69a441418c6fb67c4b1ad5ee56eb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593791b578368e597623d51e3b304b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5519a1a32bb6e063ce90ac3d880fc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d288be3a3761d79c132f6198366c6d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05682f508a31a41a1e4f697de7287e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d98ed208ca493098526f46b4032da900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315c06553b8dd962011f156fcb6d47901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18b490787edc3afa6a19c84e04cfa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f3c0892417d8adb237a2f66729ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21029ba5da667675c6bbbf1a21e39c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677f29ee7eb4ceff6177a897f8d5861905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41477d2a7e009523f6b47df0e3b54906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0eaf2d0c491652498b442b876b32907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4faf0c6566da9203b41ff519e95d83908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd093cc1e3bd99f81cdbac531fa8a0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a41311058808bfd1424091660981c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477be089b8f9641d3831b15d8ac5ff4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca2e092bf47bbab15169783c83cb0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae98fa26b36294bc51702d34223c4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb4cfb4b793d102bac3ff6ff9bea1b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eedb28982205969817d8b49064800915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286b10508e0fc3e632235cf20f099b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c6dc149bc99ad79d75c2c3103f1ee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6c1f30ba5cd10eb782a9c8cebf2b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af915f3c25628fe0f319f59795715a1c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d494fbc670767239d696ffa89999920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6d0829da93d93cc2202797440953921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc56f2710f023bdd6ff00130b4728922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071571b5bc4c235d8fe3512b1816bd1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d20c12d7493d0c76350e54755711c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136ce09524942c8a117f83010f11df925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bab4ec9a4011632d37fb792d12c052926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f46db1c550e2b3c94b2350c61fa807927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd906c9527b5893729f73f330207ea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3312d4793ed1b9ed9d91ca88d41132929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba4bd6f4e58796a64c09820a475990930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22901d7ab20b045e74af6bdd52f6d20931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c4297e3337123a48f976700e5ad6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca36017c4572e4ea4b7e3b5e1760bd2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953cf52f344a5fce3322cd3561f6a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb4999e4a031c0ee291bdf4ed87bc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b267d8b5c8fc4fb49ea378df1585c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64c05208b603644cf10a0b73ccea1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf34cdeddb443ecd487c58cf8875d73938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae1179f07e66c7caa5e8bc07cc9e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004bf978acd24bd5c3fa00a7c1a317c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397130d55b19c908b7197fd388954bf3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bce062465c1957e0b7ef299cf47ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a717a389cf7092afec2580c49843943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c793a49ed796481ed73fcd7637a33944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0bfb3fc08a3b6bb27f47e1981a7e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373703d0a453ddd0397709e44372dd86946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354583432dcc8e45180ce2ed247d8e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e733df168f347ffa1d4e5929a13e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07170999250f32dae0d6ee597dfbc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780912ee0701679a49e5de64302658950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee41ff51b4b056c7fb96069e2ea4e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635552ea91f5638741e08fc3837e5ca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ed5b387a2caf1ab4f8d6de24da1b5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f277cc4c3032b80f5411754607db954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d83c345d509de320631f851d7accc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6dc895a971ed4536c19b5bb6f4d9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49f22645f834d608b0d91a250fd39957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d54ad8487539522600cade2c56c36958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4e05cbcde49cd5a758f886d6c236959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b3172bb90dc7c414aecf152e69d0b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c2464c10052faef77df5144d5823961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ff48a09212db6b7d62a1bf6bbea4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ab3b319270d43443d8838218b920963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734244a1389fc6516dfcbacd8c2f73e8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421bbaf7639c699556fa552b953da0a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816fb96124040ffa38fe52b97b5905b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f2886dfd902094271bc1b96bae9d6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c26b008630e0114adbf7918cd5136968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980d0f0d6c452a9c45d3628bb25d37969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9520ccf95cd10cc2f8f358dd744ae3f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66e56e9931775e3fc302d5b86f83a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db1ab91efc2a34e97e156a6aa03c8a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d21399ab42355e7676388c1793998f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f93b0e94ecbd0f492c4328aaa71a8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b641f0c3c9706a8945ddd4d39147975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf454f995e327e4aaf9b8c84b8067976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc106f0f3fb9061498d7b5d735ce6b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9fe1385b0837527af7c9a2df28ed978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac9179a1f2e7b526efc7472ecaa57d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e843d66da8f4f70772c4c34129ab3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda6b8428b855683d9d1b21c0ff15b9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b0e9b97287b4043e7fd8e10a066c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046d9a580c04dddb7558b1878f4b03983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacecaeacc92d4554566fae30f4c8ed984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4898982a33c05bce2d8ac7517dfe985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53b234a9098f5473497443a24f1aa986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be90e2a5de007664d0b5e49f13b2fb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3801f95a3f8407fb9e11a4141781988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf15508bd7d38b0947b1a81a123ce989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1815dc6228d3d78010c7c8c95b05ff990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5315a585d88ffb1180ba4d7ae0ff0e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551935e54c337dd69e7cd316c0f014992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d35bfba2d98ad6e1713baf216376b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf306ee6a1b14ba46941cdcca9755cf4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6ef383c5e54d74027a4a8874d685995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3f473a66cec564f8e660409795e9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae895853d15e30f7dcb0fd65745abe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>