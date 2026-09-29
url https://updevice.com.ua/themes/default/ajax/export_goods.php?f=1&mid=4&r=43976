--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce09bebfd3835fa1f0b4fffd042691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24d164b29129e7f0d9d01cd7400372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0fbc2385eeaa38036ae8e93ce8953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd3ba52364a2558fed8b37270d56c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f01694acf80d40d04941c585b2c5575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46127e922e6fb8b98965108cd71eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397ed82cb0058daa9d94f92c9f8b657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a8b2acc661f093d94322ac18f433b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acf715ecae0bb8f4392ca405c0e3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283949ffd893ca4c46cb97909502ed3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7b424b58284959f96604e8ac221011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe40086c68c2c83fd0d095baceef07b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ccd363ac600e9dcda26a8e91e20113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea702b56dac60a88076c1c9cd2c9a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55e90dc99ae9587511adbbedc761a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63c19ca863e59b3223a5f08b3cc5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a45ff25f3582d83f39dc66133063917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc484d69b8547573e5de93078baef43d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca3208c5af306c3e827892abe02f8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7439b6bb5b9796429132241873b3c7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80e6dc0bab80ac6dc3ff0d60271a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6826b5bac7bcb0074229622e429b7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b58080fbc0e7223fef2593697d22a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ddf9fa32d05c6dc6697965dc0ed7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760cbb2f637660d1693ba3c2f1ab7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08701a096eeaf8e8aff85c5968f5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712dbdea0908a0bab5d61e6dc6cf50e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28f6878fa82aa27c51a6cc0f77c5cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5721df362dfaf92d491bf191b0e76729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2ad7906ff1c793fd7b6ac8a598f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0eccae3db360c7e0d526161c7b2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f0aa624280e063c8f58e7ee2383432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60f1170ad2326c91e2958836f0ed9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62a74b216173923233bb0ae25ab8c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72d35f7c9bfeb200ac41a681ddec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c54e61706e7b7e5e2233c61de979e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38594f9bbc9ecbcacb2e15cca714eda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b9231f6f6280b2727d18f4336d1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46e7c779fdaf4065061cee5234eee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917156d31a7459a402b3dda17f4a04240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39057f5a0bc234bf5a3c7342fafd0b7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fc7110ded43c2d1010c71591c4fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dde0039093130b3708bb63cc3d49843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a6129341f52b0232c2ffe2fa4bb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7472d833665e691fc7bfd68ae86bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89c76285a25eeb025fea2ca2ebf5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a566005a5d82b8e2a3248dc8842158447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694819ba142c17dbe44068396a20cd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2dea6f9ec1707f7a93e596b7cea5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513ddd4558404315c64a6773e53f7e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355320e2eae522f0da031bfc93e2ccd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca666e726d6ece2fb6b3a9e6b97e28552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477656a0e8f21c68880449d4164aaa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657fbca9e99542bac8c9863f364ef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1c01366e88c26cc9ae2b3d6ad5e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f086b0bbc9562beac90cbb6fc239c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb328f3e480f678413ca00527a52b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7462d9ee127becf844a5f4d84de95758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106418905575f4f004171b023a240859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30628298b5d20eb68b4cc9956d853260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba3775fc776e7279500356c38245661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396aca0f94bd1f42f9e2efcd240c0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de2582a06dabf5f2211685fd0c9f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8f73569136d1063806ba747ce2b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3356ff9a1780d2dacd71c07d8b8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa201543f329f90f130234064e13a5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492c17b51a379936e1be4e6eb2bd2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4d383226cf71b69f4b84a2436cd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561663b23ed3f54840bb5064b13b0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8855088cea2c1634cbc54649b88c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a412124d632d0664751c1175bae6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4ca86ccdbba53b40f8b98ae9357572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32caae875e6866912f62b41788e0d1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02e2487f6e5d9181c8a83bcc4d75e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9cc6f5d7de9eb5d69a33cf84775275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462016954f2fa75399eadb0c706685b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb47de6321f4d36bcac50374611cce377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1bb7d93a85ca61b3e76a32b9da6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f8d521203eb0a599d61d19f9c64179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdafddc80017712cdc592617d6b75e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584de9d4e41ae7c28148175d8c5a0cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5331bb4499c9afeeae4d572a328382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77780a218749b5dbb63a1a579a3509583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e5b41d135e33c01adb73d736a5ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90163fa0fa7109aa89c1aedf27c632085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c03aadf7a021bf275ee8e6d47a8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f212734423caae5565ca07d7ca81ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9246dc895828e2ab2bbf2c7a4e9a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a087839f32a479fa2a3e5a508a74989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ca2f3abc305b8e61343dab96927490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb503e59107b3ef158b4e5663f76591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb448e539c3530b87bc7da4db0700c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48e63c8de876c3468e38baaafa45993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dbe5eda177352b666644ae7b659594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0714321519c15a16a37bd5e0f9f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee7aa8549aae992e88443b9073714296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546fe4bf125756d28acb801fb4000f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81625d20b7dfe3495c2caaba6902398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c1181e1a2ff08eb0587df2d1f0ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a14b936a5ae954f61712f3a335d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942e955b2bb53e303d328dc14c35398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba76275b8861126c9236d48024f83a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda34ad803d0ad442b2c4737d35ab7d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535771a8f2fb273f1eb062afc11c74d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb56c8282bf98b92a80e51a6296c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9a64f2c3e3c6228afca4cdbf0084106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df34502f444e6eec225581731b49811107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836818d1df595296543dabe31342b399108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd2323616586a2c0c670ce263c1c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0237d8d2c0d85747540c5f314a9f37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b184e685bccf47c2d6e43e13449a5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f97e6f58f9a959ce49e4f41cdeb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11e8d0026f6d14984feaec0b1a057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048e3e745f39261634f1343e9b7d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d93475902e16699e9d7d7977b3df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb97bfb68cee889ece4b2096626ee24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8c7afa204a324bf5539f9220c967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fbfbe5b3aeeadb742b7fd320db14d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7041ac04e89fb32200e537da7d489b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5cfd246b9b082f5aa538885240a73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300136d7c9535b715d5004ebf72fc692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b20c7ee0c09f3f389dfb69354bdc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6206e1eb03f755b847a1bd411b315123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf07c2f7d9008a70de74c78fbe085124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db20c7238d28deafc9549a365ffba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641d31b747836bfd239178d9c9cd980126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb267a71c71d5b90b397e60f9739cb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77bebefdbf223c8502af61eceaf85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad5a48b14c9fca9cf8b3adbf84010c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f5950759620d1c1cba2c6baafed99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8aee0b758df2775a3ef4ad827f19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4bfcfe84796a074bbbca9b8b70096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b33284d91c612d00884332714954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf239e92a25a764237ec8bb0e05600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be783e616a61564ff587b425be0b20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a9fe09b75054666b06dc4182b6ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb614ea3988f2e69eb94fb1f4c129ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882193957230920a1a0598fa4e9111b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8f83e37b819cf491eee1e27e0e316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a8f6b3d00a272c2edab1d3fab6c0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bca093363841553c0997af27c41b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1d170d7e9b5303f7812cf01c8afe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8bb40e710b53fb8d9ec5e17445362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3667914e2521efbfb8080d4cb4b3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ac878b7e4c78d6dfea6299dfc60f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb373d57446469695ce25544362dd9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd6978524e1735cb99e1898c663097147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbeec5dd7cef3e336b1fdac5e70d3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69a00d7ff56aa527226efb16d076b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236282ac15a957037c48bef724a1a94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd106ce8d874100304b364933f788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7f39d561353884b29e0bcb816603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f0bf6cdc86536e1adc41ebc17015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20db61c12578d966e18687d4cf13b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d60f432afe1f94cb9862d10b204de5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133be3ecbc745226862de02330ab063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b9f9d952b1f98e46a64597c0a44c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb219bb836cfacd63a52a1b0b82e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72d84872a83751557d1dc0be0f159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f267a9d0e69be0fec9d84d7fcaf9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c902fd69e7d8409526e614d49aa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0cb6e2b31fb1ad42fc6bdd2377504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc05d18441d867b9242036a87d6ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559677b0acbd6f2cd7a00aca06318c0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99ffc9c763a4a9dfc77c8908a7b9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742111577defcd3f65bd16390847843c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e51e05a10a39b4da01e6038a77cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c730f005f07141c6ff179ce18b950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f78b642d54ad81248f6b519ea5813169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d5cb83f76168d5be727dc990f65f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ef622f9de6e541a0a6b88bcf6cfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212867b58cedb09169116ba0c4d320d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa688b54495ccbbb11b7eec47dcfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f976ed16c6871d859b9779fb3c54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dae8e0de40b19de751aac3539b71c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54bc8949b2696f64b18a6b79d666b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720bab7d9d5a25ef58935d0913a73cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c196bccda6de0c6811d96d106d07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9df8e5956723f8a1b6d1705e41fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4870759ff6b0f9ce0789489470258a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748846a4020b69bc0b48ffbc6bc5f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd35de36d3e571d4bd411d462af4da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40869ad53a8208d85c3c6db4750b58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd418db07c98f8969fcaa6f31fd5f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeac9c531b05752311a484007e19ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b86440afab0570302b033e7740c9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2ae1fe26862b74f5e72ec092e72e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf7ed66971aa67f0589a04ad16253188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61320777c1f37ac4a9824afc3c8af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920561af9df45b7bf2190b4f171654190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae15df151908052232151483a08e1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2295f651e3cdea45ef932c30d764a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8fbf31d7fa77fb3b985e36a6e211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297650bacb9c6b89325312e2d96b5b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a16dc1fd263a9b92c4662248cb5da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49391bf61c75b5b8ad41e17bba40c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca7cc1346a91ba5b8193b690624e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce1a826a4e441aac84b9f0656ac37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a5ede998a1df8207dbb369ccacf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75d37d43566e2b30100e8ee8b31ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729244ded4dc357297d965a8dcad9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21301940ead46381589838e60b765b63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0518a9ca50c3c2a158f3b5ca3f1c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8bff39cbbe8a05b366e8d42dcaf02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9884d86600db83836be38ae692c95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855c246d83a1da452ca9cd587a78a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ef28fee088f1e52e4c4b7192f2c32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2523fa8c713e6cc8c98301525272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f0ce6b8e055dbabebe08277a6a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17058e1b7f9132690bfebe48b1311db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ecbb1498cd92b410f602c4a7f0ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2134968adecaa760790c3bb4c4a34c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d99379dcc15e7532e590dd08cbba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1913cf27b93f1d7ad8d576949305c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5be8aecbdef2087915027037db181215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d721b5953bbea94a89d52ef1b81f0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54de4081eab90b35a68285df9392e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff044d1617dda18c1db11aac4cf18b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb49b69f43b68f16aa10a80ec11c19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8616d8446d081eeeeefa3675bd5e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c598ffee22a67dd8a038303fd26e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc45a2d88509db5a4db6e5423e7800222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330a98c341dfc7b2d6092d1e418301223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346c533b0daad6d30b8e10e4c79768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644d27aa48dd50742526d6977139c6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a17c6d3a89383cc6dd8b4f6dca880226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879753eeab6685aca34adb85bd42c2c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999a68c986abff9bcb04deae5d3f1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517351384628d8e5909f1a0e3a56b2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b991f4cdaa4794e7b583bf0eddbe6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b3b5979b68f828acd066497f158e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184242b01bbe00c95a800f1b80389ad6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42284283c77b706395af7455a418c46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601862e50f2271951ae2cd7fb8f13e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88ec2143be910d48ea0137b8d9dd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20d31b8e67fcd7982f423303f2067236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876887ac24873021995dcce31fd4a28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84079a1cdfb719b92609367c411063bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff538d7136dcd60755182a5a9afa1cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22b8591270ca9543a8171733e6fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115bb8b012881355c9f144bdd9085c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5b88fcf0ef5e08936021c1558391242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6363a66dfe5c9c3257e21e0cfb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc044d3351ef699846358554728e322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6993c6b80af4764732e2f9a361ae8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8d49079b877d31b1fa1a31bd31f3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87cf5b79c4136971781f9aec58348f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319ac219b99dcdc19ed8462913d0a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57b1349f753410a4d67031f268a038249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad05bdec5dffb08320c3e459197f4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034316afce0a3cf72290a73e5a1b33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90defcf952cec37c2d452d6638d792252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72752265e12d2698b5a4e7ed2a5d822d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c232618a458a60fe4c95900567ecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b5d9c9074a7c89a01b4a97070617d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b148df1859c1a4d1155d851dabf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f5a1967cfd7ab2dbc7093785180ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09da732d4366cfc00ffc1b2db4be0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7b8db4e3fe784a5830c9096849d79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5eac14176759af49f5a1d9bfde342260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2e6d476da4b3a9af0040dd983014261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaf489c933976a1490b5ca3d08b30c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b884b918e64fa65b9f43142eef99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17646427d52b178d8dfb2b505c73aa16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2e87c59faf6e00eaff59332e6002265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31603c777d38ae47aebbf931921f8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbd011dbb8a5e3a951e8e5bc67f58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a5b03687c72e7fe64b33ed90a79a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040a18a8f88d87d6a37e29c3396799269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055db3ddfcd58596721ec89a35ce2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41120ce5cf387189c3595aec7f89e6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ac7e9cd9ba85e6cae16b65891b73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e92496259d533b3607f86286c04b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c24228bd7510eaad5be0b25d93fb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a2ba76fc1a1df9c1da253bad8480275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3afa5eb1e667497f740b89af9889a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f56654ba6088d4361acd0a48e6b98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c355bb01cbf5bf0283b98e2c3d355e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59784307ae188ac906d13c18e41bbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca4f20954981fdd549a6bb028a55a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536679e9a93aba4de3682521a821d730281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb80e6fdbd660ba1fa41a266652f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429fb2fac6feed3e5ccaf80b0ceab7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ffa586866e79b653aaed70ee39dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc77e1a4ffcaa11bd35814b27e9643285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526fc5edbf93a850f578fc2d436f5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e5b698d2da5ccf385a60089316bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86833cf8777e82a507b6a79755f88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1c12abfc8aa9b28e463d8e9e89c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2920e7bd90a6ff6e9425c40763763290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332396f19d6bba58f8f4d44d6020408d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158f58e814837b897e24b2ba35faa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa50d076acccc0a6213ad808a59f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fa0da05f9c2b4a566e71f655d20c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fbdd770b554d4d4d0c58886c3db91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee237cda29e42530d443deae2561b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7067faaa180f4c73a544bfdf53d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d97ea2a43a619d95f90e70ab6ce0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f7910b088a85d6a22c015112755c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d90991b2ce5f8691f55b5ddc7351300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0670eabec945042ad8036501aefa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc008f1eb99dfcad252e337e05379e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118478792c012ed5606ae946279d26c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a41478a2be132731f42c2b9a3b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e6b7d520fe5447923c3281313a992305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70bb0e88f50118693c7fea0778bc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df9ce49b0357ee1aa78d3926647174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c40a643e629940b7ba57b13758b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658d850b9d3821805d7b907d2fa542309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bba5e5123b43cddb2e6cfb0fce787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acc0320a04f1bcc5ba2a9d2e05a47b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec515302bd2f32c06ac3c89fb757b75b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb3821fc8a7705b5f1e406b5516b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673480285988337ce0520df1e4f5bf4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1cb74c7a6cb404a652abc49198ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0e748c374ac48ceb149293c0fb19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226badc6e8f3f0dfec2477cc3dac00d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6415b9c268bdf98f2288bdaddd9e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb7fe96fff6f1147a890f70a59252319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37a8cfc4d8e223515cac1f18fa929320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83c1b21163621cec8dceaf6a6d5b9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4dd162f2b6315553eb813da742364322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962af2246bd4950bc8e5dfe0d0667985323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a193f72fe2ec9140d5ddef2d843d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2d00dc1d09adac642726e76915fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfa694b54c6b0ba13f63d6035d792d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a5448ea7ab73265a60c9833e291c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405954dfad4cc738cc15ed4a535d05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c885a098b21b9fdbb3f274bedddb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204195868fe1ee6fcae52e9b89622d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f8fc96f80390476729596accd617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2dee99fc92db9e9e3d63dc4d8ce1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5cfe487fb87b60d8be5aff53a451f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316363794e36f13b9108b8a784e408c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f52acd159eaae8ac309306bc490d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d77cc3fdfec855acd03e338fbc4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9988a8bfa5aba40b2e0e0b607835337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7040b5d57652b069502dbcd9faf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099d6eb4ad365ff090e82c5ee4faf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e810f754e6b88c1a4f3022d1bfa7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3719bdd9e2b450b1fafa07808f4a7cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefc0d35e0ec238cf56ef7b79ba366342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4efc7eda76f7ce1d26dfdb31485d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb680f23279472d3d6310514a5bf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e0b0be018c0b32787d19fbef971f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909d52263af63b1a7a97e71ca4653f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a134ce60f9b6e7611708f4f2a8c3e13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604804a61941c49ff6cc20079c2197a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf4eb2b98f29aa5c31e4ac84cca69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebdfce4770a9496386c592af4806c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc20076de6422abeb7d85bec5f89d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98245d9088b93295fa03b5510d24405352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878bfea3a4e1c01298276387c2fb5ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86c4eb7011c47e3a48c27d96c211bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36a3885634cae336ce3bd8cf2b284355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a329d9c64e7336fb777eab7d4d90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f572d5246b2e144effdfa8575795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8174b0087e541d10c45df5749691358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ffa6eab3f4a81916e73f2f04abf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ce7ca850ed914c8875be0cd623c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d193176324ad037d579d8ffa7ab4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6b74b656ae7228c549141252bf398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b80344e3f7e08511606d2d3d00456363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa09759bb752c06645ed7c58b52f44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea46cabf5cb93954e54fbf6dbc64b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca116b7c6567bfe93f51aa33ba171c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb407a6fd2463441fbceac8ee7277aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430c67ccc68df99e1055edb53089e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771361c98485e93f4c2f93e3bd12fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01e0b6474c874b884dc0e620721f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7165527d3e9cfd14b08c91942118f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ba99632f8b50bad52ab8cd3223ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec74aa9037ed0a1ebcb9353332b2ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d506dcb1891811622d8fc980e86a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af591415d457458f7f328c903baf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6031793187acb8f5c0428a30f113376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac4a69ecc843e0ca615b438290372377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78f09d0ad4fa59945c41627417b83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac233a758338e8292b2b15735d18c32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743bca07b78968a6600a2894eb98ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ef920fbb35e7a8dfe02a70c082c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681bc6b8dda534c4d574c6e1221e06d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f5371e394883a2075233b96803e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f094b5e7d1e3b475bf45574b077131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa4be5c2875b47045afe131393a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba888b34c138380189ef04dc205b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccd3f4d982c83c173330aa688daa79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f3ae71ca6e7ea9a78ec7d925aa60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193b8451452f4beadd1dc42da73ff1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b3cf29c22e1250070f02a1101d174390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610db387d9c81b545111f0d3a0ab751391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3736f3c61ee1d6e0c0b42c307f115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f99a18259851dee84a3927a31d05b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f422fcd59477f4190225812f3cafe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4926e29dbe07924dd3d51398fc7113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c2c240b098a9c1701bc311f8c9d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cdee29bfa83cef4d9e75d910554bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254b59dc3fccc50c5a1b6a9f886d21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa37dbc525dde194fcf5b6fb94220e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d3abf2fd0ed5d88910ebbb0f66e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf046ef18f60af66fbe8d0755884fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809447c8f810febf6817e312fc9dda72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a696d4d4b2b62fb78a3dd3a3f3316b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518bee1b86b3af32054a8766316ba9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37271b2544616eb85d42eebccc2c51d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b0bff0eff6407e1c6cdd00385e66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b3ce0bfa148db0ef531983263908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d84ad086a39d8f19f39faf7d897df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0104465aa6378f16d7f11f373ba20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55680cb8961f14708fece9b6ee79db4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77edb38b80cc8ad43ca02e1413d43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad2a1ebb9a0b816e6ec0f080570ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6aff6e28d17bb9d3997949fea434413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c932aa62ae4007d5f794110f2859414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ed2c07f087fc405fad7aa556a3e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec267030cc9a0f450737c9d28645799416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c3f948171f2692137ba76734fcb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10842ccdc26defaac07d93532db7ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8af4095193b6abb64e4960da80b5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524be506bdca4a161ac215bd28d3dc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc3603a339977cd1717ac7e236377421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461292810f0b44456a3c68b5c3a9da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc1bdb6f9729153bbe7319a5a4eb77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54cb9c4d13c022c3e3bd52645022c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6c40057102f99f3e7f1ca84adbe9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26439c10cb3c23e26b65d375ed467fa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c6a3576747e254fbd280b197b2b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30933cbcb761f10a48652a9988126428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dbda3751fb0517b4b867dcbae35ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5d4d12ef6d581df086731d18073e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f87ec3be8fdb445f7a15ab59c9a6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7729b05dbcdb26b989d018fe221dde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f59896f7239f175cb29582f337ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6867e2ea6af5e2bce73f442e2754a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2d554145aad10975209a0525845b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad749e75e9113026734723245d25c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ebeb117c342ec57cf1dcbd0abd76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc1166e9a5a2b0c7cfaaccf74ecc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f72a231c52fb38795631fc0a676c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011a2fb3722ad1eb0519a6320c0e3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24699a9f74a4e1b1f21dbe70b77eff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce38f3dc76f9ce9c261b29f3b3a9049442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa280c3233f68fabdc597ceec90e28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4b42f93a83fae319da403d160544444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42cac2a204d26992c376d5fd10a3d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94228458bc411cd4bde737ae68abf248446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ec1b403dec4d4446fdb33033baad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5aff9545436fd0c8b0116b77797b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d480f1709eee9dff612d0b27b1a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d546b33f51730427144efd115f6a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1bc2a3d9f4b1c6eb9650d7bfa6871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fedcdaf8861372696bb005da8c07de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79c40af1167468dad7a5d53b43dabe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5bf19990a22ca7478404d0b455a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62dd85711e73fc8ed78bbd4e7d9775455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5cb8597a81f3e0b553fcfc0295ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77163e0a420c51ab650d067ab4137547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0748d5a9174e779dbf15f4572c8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17c8238fe9b25eebac74376071b25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505559a3137ec18fcd184251550ab49a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9df0924a26bf11b948675214e62ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de377b8cc782cf930943d3a3944a9fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd845614e9323dedcb9ed21131931463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be887c8ef069ef3c489e984a766702d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830768a8f14ba5a46a95e594b6dda2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab218d2a2d0add980a7fc882cef54339466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35700bc98ede58676af211f2d389abff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e648b94f3d6b31f469dd1b3295496468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf726cc72dc82c31cdcab5ddf031db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3cca0df3ffa7398f3627a49f665ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a483e26fedc0f773fb19f93910e2a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dfcb3c310f75ae1e637077371c139472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2682fe1563674269482f2a2e39f2f0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e60c68b74cb47ee0efe1dd235219c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7fecc7e1baf1e4744eb0ab3e609ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4affd45519797d67e6a73d744b33b44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a05182509f6fe747fceb9b98c3370477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d1f60d7578f8bd8d526bd6ffdb84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906b005a5e89e7b079ff628a4f2316479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71eca470a08fca276a74225db0a914480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244e39a7eebe9558e09e3ad3677dbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239fd7efda4c4e0c3f096f9cb29273482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2218e1714db02eca0f754bc2790f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3d69afc61ed07873d7d7108db1bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68972ff4404a1110d5e96e9fff6468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f541ca088e70d146a0f7b2f22c7e2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9847d8e1350630275883394b67265d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e91237662222ed5b3bd1c9d595378488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef89787f5c4c19deaadc37b69b8cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32b3167610ee2b83aec67cfab4a8c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b516fa79daf5026222e2db4aeb15a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0cb4fae5f714ccb85dd32045d3a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19202a91d0f5aea5170d3271f6df2d3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12358224f25f95dda496015905908eba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03551a0f5eb50b02465dcc898dbae2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d812366d73ecfcda4755ed64cf236496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4beffef1a6ba155da9cc21c09fd3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6a2f55e397b89b3087292fb93e37c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911608ba1ecca16e01b75506b24c21d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fe12f70c5577d0df4e86e5e9ad0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4eb129a457a66d224a6cfa14a93b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c4a0fc3438f5c9a4f3d5b2915977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a81e2ee9ad631bbd4067b1febaf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8df334add834e418ff0343bf7f1f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cddf33b843aeaba188a4b1dffbd6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9359baac5aa2e769914a8ff59343d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72a064196212b73219961d9e57ab82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185d825fbb7c4e051936c07a24f4a94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15329d2afcc615d13de4f687a47767e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e05e3f29bd4d7444eefef8e53286510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef499f28467aa06c15e65289ca22ea5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3924bf49fb7c24f46ed2d9fd9413e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cf72e543b463d47551f70e8f9659513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995dde10e234d62c94b8e6ef7dfe0b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6ea3f3044518779f83b9538c01e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56e9c2ccb00a27efb58fe7b9a3810516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4da45f342071ccd59d2ba8ee78f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a6668f68363a70e27cf81daa94aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb01cfcfe903425d3914537d06bf2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1af798ffdb6e04fc4176557a3f1ff0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097f7986e13915b3ffb195ce5c1ce1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea759ea694ef45a26da0a3b5da5d39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02882ffbe6aecb3b4e4c6404d67548523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd66acdb7f703052169ae045d6a29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c476681262111d81d983cf11b9e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac39fd6f6b2b2b976691b80a02123526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12e04e06ca04a77f0dc9280c5c35f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc203f2232ba441c8b150f06a83203528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507aedf4122ec86d1867a47934bab11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcacf137ec0f7834e93b649f8b7dee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b576363c8ecf1e9ade36aad9d0db2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42a29714e9de610a8096ac9d03b68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3d241b835f162e4a290e4485d723533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e4a453ff3921de03fc80a02ed760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49847540854205fd26f2517b24c8322535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a10db699ae5f6cb66321d8e35c4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cc2ec473609d7fc830f99a89d395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf5c88a906753603f82ca86cb4343538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb19f03e7fc1c9efa57763d66927099539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20821047a1c9a0c0edda3a00ddada8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ecdc2718713be1a46febdb01cab8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec712a9a88a60a0d1bda47e3b355887542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69ae3064de062bcc97ce3854c96d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f30d254f4092838fc0820c0d85245544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581472344f0892a31df31baf8612aa93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d37fe54bed48ce64d3f6504407439546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9740f86af5b1081fedc6a91b596f99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd8ce37fd13871b8ad72d811959ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa967b9c483a1722df7869a1885678c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52475e6b58b24dc92eaee36874a00cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5cf31716c1725128d2dec66162e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a71cfddae54382309ace2fbe79ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e81af384e2e7e4f9394821ba2f994553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844126c8428a939729c26e303c05fe3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc37578d01fe0ac7ac9ed7bb5a49c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a0c1ee4dce51b718ebe742ae6051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1c397a720b7bc7fcbd202d1319e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b25d1f8c3ea4b887e253694693cc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3fc1d56fc564eabd3dcb6d13c661559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5919f42635cd44719a2bb14515d13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690717e93ae5421458e0a3e1b74859561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85a27bdee12f29ba9a024610282a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e351d0e123551f6ca3675e4215a7c40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21b8f143416fb3b876460a290deb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aea44eefe78a76fe9aa8c878faf92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c326f04458f8ffc97059676d1dc06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec82f81d52ad62c3cb092744596f3e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06facdccb95c0b7de5ccc52e519fbde7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52fbcfc8b21380a172e69337b4d80c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9255db103a765dc35e13d9388503b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb59c335c287de5463d48351a6a1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b663d679eba41b269d795cdaa908572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e07df320152d5209b34c1503e688573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc3b428683fc6ff257a92b0a7568e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00503e270df39649fc411ebec10fbaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa867060247debd5e7a7a569f1cad966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffe6a87a6f0ff236c0eb2c241fbbd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb27a0f7c3026a10436c625638460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539110e31b468bcc82a70e6f80d4ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b706bf5a414f689f341923cf261f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808c7966e6ac0ef191214a49b39eb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e830f6e370a030fe867de5a5a8b70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc751f5a495740ca63c1082157ce3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b727985714c3cef5ec4ab8d82798af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f301cf54875916d8fe1546937901585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed872534ff592d521d231a7f4f869586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790d3fb81f4683a40b75d985cdd0a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273cadcb4f62f8ee63dfdaee3e66a14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a1fef1c481c0e01664f77f49d113589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d195e00c0c9b6138a313852ddcd75d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6634230d60bbe535b53e66ae81c75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11830f1b91c78096968f83ef40148496592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7aae175aaa67656221280b369e659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11b3f44aaccfc4ed1d7a18a4eda8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09bc8db4b17eb31c919374f563334595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ff8a032bbe3d28631ddd2f5dcf7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ac77156f55652be2c79a9e2242c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6c07dc6a7c935338f82c709b7e5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea60e25feac3fd2936d342daf15289599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27fc77b9c7f0911143646932a8c97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160308894ef71bf917403870317213c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776711fa17cf8ca7906e2a76d67ac65f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88af66f2eb581697aa6c48f08ccf78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef95798cf48565e1d45a0fdff0895b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff254a0ff486580714fde47756d96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23993e12cd57d8df528de4a0c90bbcee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb5b7c4e54067d0f34d8c983bf57a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbaaee883b2ecc92e3da2ade7c035608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f3c1933f0b7938406cd6c20575a76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08c2b7dcea293f4bb9ab7af7261af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42034e9a0f041d48b4ed4de57e45c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281c3c26e9ec63f8cd022237d390a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f62c2b1fa2f48985685f4cab9795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ec444f17a60f314a1e487e06fce3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ed42f914f0e798e66a2864d5522f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec751fd587e5068f5423ddfdd326140616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b886de7045d73bea25c0fa7f0290d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2fba95b7cfefef1b0ee404f247508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb412d9531bca2064b63ba710c3ad4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16bf540d1ac89aac7f5d98693adee7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd7645c5c4e5f57affe1dbed3e07d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69715a4d7d01ec1dd7b3a9e11c1812622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438aea856ef72ba07201cea4d99d5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aec41165f08effa8c328005376399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3d4ba2e6387cdb2ea3af8b204f4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06e35dc3c31ae4af929ff75819098626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae7138bf6379e7b988a2871127ec9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec0b56dc8ee0ebdff1e97ccbfc33b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4224c8bde6c56d38dd08d7974ccfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b6dcdaa1f9a58f5941425b221502630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a105ae4773b63fc9b7bfab15968f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2281f6eef85a4da3275f13f374028632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9aa410e3fdd2ab93298e054e3fc1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca201b2ee94a2350cb3d41325297e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac545fcb159ff6b64fa90edd004a4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ea909c502b4fa2a120d1ca6e657f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff602158b831fce582840b5a3d969637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864128e3a4dadfa1df99cdc1f5d5765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c18e91dfbc7fabe3c3da5d751405c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e220f4c534dc00e0b55bc8e440635640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f841890ba5a3172b5a20cd776e2be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b1fd6c71b49050ea9447db50eebc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e03a551a6fbbfcd045ffc295391f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae6667c189295112ecb6687791e3fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd97f17538b20041abdd2127ac6d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f9723835bdcbcaa27f9ccc303314646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9060604a3b6aace81ffdf8bfd5faccc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617b66971f29056cc2c0e17372f632648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536c609e17726ba5d42cf124f89d71a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6becd0aaa0e4484d139ada194f99918650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a59310b82445b5965df7df9763eb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ea8f56b188238b36c9d9f1962cfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d45c2ba6e185b34f3c544b924187653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cf9de52f3fc075cf631f32d47c23c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7e21e63adfdb3ffed1216d008078655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3da0ad45bd8c2fba769fbaca13900656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32168ca37190ed27ba6440e9e55fa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72be47d63b0cb1ea8cec40c02d111f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777725846611fdea58026be7274f82c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e306bb0ad7c1ac6372a71fd1e33c6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822bbb1e9281ddfbe2199c6bc395e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aa47f6553c8f308a1ed89247f727e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c076b91d5fc1123a67ed048d27608663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf98b258df3e509f9ee49a690bdc5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f8d77259372c769ff827da17406da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d49644b1d0b095fcaf26d3e18598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd6f5a86efe52f72ec5f71f1b41d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9656c53daed2ca0ebf923ac78eae4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa9623e7f0d16976e82388eb4b411669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6067467c765f33467a1efbadefe96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13324830f6711b81c04ea4b46727d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c151571d69831b3fd1d949415afa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de72dac6ec517697eec7ce5db1e8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5643bc29b99a50149532382a7c3a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bed7f9dc9235b8064f10ed965cca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d1fa8f6f58fb06629bccfd7508a8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63655f01c6cdb48743ec1c41dbcd9ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b97e95e6c3e36ded0987d86ec913e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d99c3f382370f1c2418a3842065a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0afa11c601aac5af6a57b8236e6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d03e7dc72033fa22af1ba2c4313f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9482f1516ee017a453d3da1cc0cf326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef663025e07e77505776fa0863963683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f9363d1ce08b3635fe4bf990309e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3b6fc56959216081f516a84de443685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca1cd651e85139d498066bedfd325686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d092321e274df1895ceb8465bd048e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106a018396ae08baf211337b9975de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ee619208f3073e0ba1a3a77b72eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d4d5aa35357bd857e515bc8fed3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9b2a18df8f7cdc35f8415a1445669691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099f998af409de7aa5b253dd3a5f69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee6c89a0dc22bb3e8cf318a1226778693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57e38edae7fdd8216531b1f1fd930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c8bd0a6bdb47f9f2b47ddbc68b102695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaabf7a4fcd04efa506c9fdf52f6bf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016538a001f3cdc969c596d4d15add697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa67dba31c4156eebe0a269e15f5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b41741322e4c581f3fd3dbaa4a72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0820d26a6daa0cb6837a5a7d90d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e37f1f015709ac9afbc1366a8b42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf956bcb2124e5cbae12d3d21faf83e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f5efd65773b6b8e6d3838c524516703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95fd0101d0a1e0867419168ad207c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3383b10bac65160efbe6d0981063705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a10f4b9b1dad3501d8979fd09e9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080145406f728b3210d9a6b5fd2ea7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab627e566663a9eaee18f80ac6f044a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344566b8ea4f23cb652f152416885f44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696381d9aa3a7c16485124d210fc2728710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927384c615a3caa6a801bebd46a6a978711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb29bb0095f2acb0b98e916d352dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3def236d3c9473fc8958447ac013b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca32631b2ef8f045b4e4dd550b4f301714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37dae3952e3f65771cdba3ddc353d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dae7cbf9d30460822dc92f318048f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ce718dffe50d210fa7fbb14078c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a6fe5e8312c333ab9a51a8ee1d3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb914e163cea847ec14016fe71b3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b0381ce55104e14508d17a44ef23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57cd73ef08be2ffb8566187ddb5ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7db1c778e1d57e285752617b245e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a19ed56e93608e39f28a665b5ef9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280864a7c0c8c6727f6ae1eec48fcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02dbfbafe55f5c3ee1a3b0c166af7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2713d803c051047c54a04571deace3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07108a4c761ae9fb2835cf423750005727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed434953d449571d77127e12cb184da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc19f4b9fd12e4ba826bcd6d9bdb234729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0259c880feba3eac6d8cab7186e31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e52de980a8a1b40148546b0633f6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c930d77cdc34462d8977fa76ee43cba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18e60f4ca141ef5a9731ffb101cb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc78655cc569d9136936cf3966335c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216cd20f2f50490ac42ffdd81fb1b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824cbd27e118592c9e0e733aec90ee7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b65cfe2a611a1aa9f0c0c9e6b7964737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e68213761943572c1b3f20c433c9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873837a1a68d69b5d6799ecafcdb45c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1390652346864cf7cf60495f8f316740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e820693d5bf06173a055dcafba6c34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0e3343853fa93eafbf26d58ad8df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181d8a2121a742bc1ab6f5702ad38a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e88c50abfb5f359268105f49dab670744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c199681a4b90cea3a1da7efbc65e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025106df9069176091f9ed359c4b48c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848207a27c4ab8d45b866deee4d9fd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec599a9dfc5e9c7b1ca7c213698be22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9affee47cce49565a34126a0bfc17c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe871845fa66a468617ed70f33e7477750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103cbb0ac5f3ecd0a25b86339038067751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69aa98a7529705d715ee46c1afb134752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a97ab92c36e68fd63f977424fa216753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad9d3eb056ef8457deb2b95cfe4ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e81ec27f307a6cd057a1deee56516755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13a1fb81681ed940e6f2d396a88cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4aaef02e6d957cf122fac4e25ba9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6971a94737becd1ca67623c6672770758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec90e7e76ed445c577fbcbadd6c257e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069809c768443596fea27667dbb6cdf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b4dad4505497d9ad0911fdc8061d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ffb9f105f4b50c42f9b00b59d18b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d3b0bab01ad38c887ec9045ed440d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983eea6babd7a522cfc5213fb6ac67b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b7e99b4abaefd7c5e345db58680d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28f7da7f4d7ec0806db757b9c72de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c811f59a9ecdf545986c4cd13020b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029755edb6a04a608fce8f1076a04a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a13f24ddd74c77c0dae1d13d57536769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c690750be1f98efb98178945a6419770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442407bb2c10184dd98b61bad7bd690a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44108bd9a7d5ae4a9721c9e4d206b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486799529a3feaee5100b3367608fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba19130d5cbaf995f58861bb09f15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f3fbbef456293650c283b6d17d3c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ecd801db1b3ffc710ff4d889aedd8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9b23a615c1179f61798aec3638718777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802f411e2fcb203f0d1a9cf2c3fab2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97525c41b395b31699a7b4194ef3f7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dea6ac7330c095a1034c635a81fb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e2193b83ed06db67c9329065a78c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcc3317b8776d75aa0d8740b8256e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216dc452371fef73ce36e11471cb612783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ce83e6735d652969bff244277614784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149accd0563e47c6e8c41af05dc3bd6f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c6a34ea5155606994e6a44c23a9e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776930503be55d50ccdf1b17dad6fb5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c704e63632c0119f89a4ca58c121788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d3a8439d9cf81ac9e698c7fa88cd5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2897d501428e4174ca964034455c979790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e281d5d477364fd7c0058b09d96b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc72dc6f1deb093d4d8aba75d06b8eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dae16220e8083391dbcbfe4d63cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b57285d93b06915ad9f240b17d6e6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3897f088e951d400151e99447ed7fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6650473f5ed793404b5497f1912d8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1475b7af26fdc6fdaeabc968c335797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da373fe9f080e77e3a7a608a2b49e87d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceaaa36a54ebb490527ad39ea9aff0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87a68c7348f1608928ab0cd85e53f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b414d95b0e594912765440d118a2c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7c04ef0a0fd40526fd2e914d56a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc304df1e9239d532226c2dbbc09c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d145507dfe6edeb6a5894da3f865804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f9b092d8cb9f9046f39e11b74abd3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1a9f073c15dc1dd9ef7e5b475a52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f52609c99e3e6aef93926a42a13e2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc33432f58f577ebcde9ef64bd4562808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11219baa9877d8a9eb67da7f7ca840809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c6430fc7974eda8801dabe6f77747810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288cef08711e6fb427ffb7f3d548f10811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2d6c2222e7df6e0bba9b7828ae38b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174061d308bc986f474f633b917c29f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad869ea832f48245441d424f83d48814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc701e2154ec3aecf16103e11455d52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d8ad1e364954e9db08c39f5ec05e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458153adc14bbf1440ab92bfdb67841817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e6124fff6c9e640cf4268fc466be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b1459bd90baa50249a42efc2c486819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322783afeb80e9342f6b3cc18612172820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c3ae486aefb084aabf6f27d1900c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd948390698133fbb576bdcee101967822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008625f8e0b29d8d8b34a866195f6b88823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428753ccfc9ed50ef1c8ad3f3f4e6cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1749d26117c6cf12783ee8b7ca183825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d383ab54e0b45b296476da9e05935e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83df4075d56e43ca1cb9966a3b3a6c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d587fdf47cb9a0e9b8e555d84206828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe850bf6d6b25b843498fcf49d04f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec2623af338d3a4e5e4228c599cc4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ec6703f9b56b6ed2bd304f6192940831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ecb20ec9143758ef4201a1ea20fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ac63dd3b6ffd115cf0131f51e7ec6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7974215ed3d6ab1331885422f0a9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423412e6d6cb4afe353c555ed1963df835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f48195e954aa4f59dee092aa834b0b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe78ef7a1ca17bb48af49e374064a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d797db7a9d2b17a3b30dd966a834e43838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83a18904c9a1c0138964d050a92da839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f385b4043b207ddf3e55aa2492f20840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3b0101313ca4711ece55d69c294ed841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76f58e0ca801bf464015f7b6354b2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418adc41ac222b2b5742663b6d9910843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c2c1af8cdead0b9cef4fdd74c77b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874e2b7a84832dfaf88b9f57911199845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c904312ce57fb94f6910106e58f9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c133b1091d50de4e930d10a4cb0da1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1297e4d102f70424c60dca6365f45848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce778e7a6e6bc214617aa29cf1260d2c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705b25efce6f98aebd32f6647bb430850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee799d45c35014b93a931a2ec48909851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e485e7de3bb958f645e6f52fd8cf3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c30464678d221322a9d900e18070853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ac9cc1d70a37155db11205f5926c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c031096be0d2fc9b73b23115d8ecf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f209a2e21a4fc30e68e39e9f446bb7f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ae387f445edaa23bd17e435b381f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e563d720835dd5f33c27d4fb0e4d7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c681f1040f46157c434bd1a28a24c60859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7ddc18f853dd87b3ac48ef27e1dd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a72e9f077947b20e8cb3bbe6f306861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e0808f159057ca40cac13059189e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b00b763c89a4ff297bd23551381d31863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38759a7e45c34e979031d437040b2a76864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc26104007f80aa0c4a52888377125865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd008217fc869ef570bac19ef32cb9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524e95ce03a82a834835362ffa0a1f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af791247ca1ce014fc21ad3439dfc6d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933713a925881cdea07f207cd87fac869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce453dcd4b72365c7e1a35402f985a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a7d2498047f8b57d7c522db0b61ef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a6ac0f642ba604cd1717a67db9d1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec3c859c8d353911ce9b7736afe17873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b2a52a0afb22fc9f5ba585088562874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e937ecfd2bdfcd993f76d388ae6997875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02899c936957454dc7e5406a40cf7d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a4a91e29f05e4afd660923c0f2d36877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f97706ebfea56fab1bfee12d107fcd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f25c1c317b0e2520dda36d976f1e4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a414aa586d8c9ac01f01bb56280b0c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2665128fc678f88314a6aeee870b98881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0bd1b1bddf0340357804370cff3f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c379eaaa2d26f68fe893917d2c554883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de50023f96f59efc2ba77e7e9016e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb175c5413c9c42ba05d3d44318d27885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d6b2a402dca0e602c27e36e5f1cd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d435583cdd7629f9abef32098534de1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ace5f0681d39ab7c43372c10c597888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced90a7ec953a99d3512d876f72d866889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b90746f4352c2f8c0408cd0109b71890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3be556fc49a8b48e0e1e1225bda82891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e1d9e1ea126dfc28ee0e1b825ab8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14a4bdd8e69efe00b380d16c484e21893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cce51a26dcd4b929a801de8e4b0976894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c3f534942207eb6c4068810fa55d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46bf762fed9699bb953aab547499d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60740c7542b3e20722df9e56d015bd19897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cab73a5e2475b398b8645446955e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72fe17e28dee5bd37946728d7c30a5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e242932e5811a5ae8c2b663b384d05900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2854327145692a1e96ea443028d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd0660f495e0fe3b8a439cd8cdd2a7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2e015cd6ba01187930fe12f87744b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa52b3bd6a28435a99e0706e8b5045904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c87d7f9df73ba1443b3b1f74c1a6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b066581d2af6d85b647ccd008e87d89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923676ee7e3b2a33420b7766e2e512d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7112ae7318dca83f695afbb291c5a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296ee99294e6778521cc1ea5c836fd4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86670f761dec286c1355a1caa295b9c5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdab9bf3d89a60fd53f5f9c0789332c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213e4721fba6f3b02246636be49305912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78133ab3c87ac4c6ee2ed343f160b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77180cf9ba882390e4120e67db58722914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc0ea746ab7a1887e783c9d3d0e46c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705713ef0dba5d3025e3ee97312b5c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae37bbde73500cb784484e7689c4b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce4a7526297b7b14f2b940cb66e8a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df71f16da7ab37fb0127d3c1b8caa2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1fd30a895feb692a44f414499ee07920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b13bb52b8172dbe92d1bdd2469ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bdc0341e2db206c57684aede90567922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdf8462d07816ffd47085de7c0375923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b83abedcfd4f7cc69ace74fb0aa9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc915ab99bdfdabea5c91a77b60a0d96925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a798e2867682a231ffc67cddd76aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda82f5888e4d81b29533f9c9c08cc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f14c8ab18a5c6308646d33106eabb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad0618d90d113ce34860b7ce64cdd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b46a3c8014a65c139aba0fdc0cb6f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d22870c0f7636464633d027562dde931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ad74095a8366418ac293a13b32a83932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b2984d5adafa95288e82a12e54587933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030b2cadd5e646442122f0ef0cbad5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc4ce04e866a5bbabee15b4e594876935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38291da4755ffa8fc82a044eb03bffb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34367dedf55cab66e1132023d3fb5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319603ccbe1183e697791866913e965938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213a3fad507409182f57a3d6e0c6a7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b17237632f7e5c849ea9e3ef036d92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b8f932b3e5fe4a8881787e26c2b4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13e53d9aefa83e542fa4f1f0df83b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd928f8edb2cb08dfbe6bd60240df4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c227f22658d6c64fcafc6973875232944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd233d107e3422db4fc9e2596750e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7506beacdbe1b233f5e389c66ea058946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995501c810b674618b80699f4cf81a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4993639565e2d457b1626d135e19f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bb279e3c631c8cd976bf74d97215949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f16a211e0d2cfdb9938f02aa821f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa3035b1c55620c115558bd4108e4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146973d65e4ef66024510cd32c39c244952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7433681d75af88407ae0973ad70a5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0f12587eeeb8fbaa82b7ec6d6448e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b431f13e346f8c1d055365727262955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7006ea919d38f6d40bc518856c880956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866670a3fc07285a25f9895f087f742a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e84588255957a58966429e95ba23958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b886372164767955a7e43292298075959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633383488bf2c68fecb25d365f8e01c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123416eafe232f85882fd8e082de729961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bdbfbe872d0429a8a4a8cf53303b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847265964f124e32a071a97cc95b85b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afd05730a630e4955baf821c5505b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac2882fd0b177846764bb8d12b07b7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f9a354ab8d9419ff052d8ee41d68f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705954b9e8941c3b2de0e54e909f4c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b6de6dbc08e71e9d6c0186a3ea469968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020780ddf01841913c90e790319a11969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527ae569608e8cc120931e50eaa9e8d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be3a383eaaa9bca744f204f7df5bb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5859c96ad01eae245c93f8b111a5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a562e41e7b1495d2504eb26676bdc0f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354fcee44ba82a558883b357ca5a77974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c925b7b2e4dfc4dba367ba4c92bd20975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2a40d350bbd88b1ca33e56d24f61976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbdfe94b02844e7b27ce589131d79977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50403b31da01a1c10c9053856feb831978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ca68acb5a4185693696a2074da51b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad87972b1a75687f772beee1c319d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aa34b67f499ddfd35506d35f61ee8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337785e15a0a6ec996d20292f23fb6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c79676b9c6735427381eada22f94983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bb9342f4736e622bdd67eccae1584984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb4a669072afac05160fe7dc5b572985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf9d1149d59bdd3155edb437120d6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86b79c8cb0ce55d38653e619d976f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2047003183edd678ba3a18f00f491a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bac11716e41ba1ed52f96f5b37156989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b115c4034c4367e71f367170b752990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674c3d7760228074bfad3699b1fc50991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d55ce58c0b1e8efa44c8180cb083992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b561807e335c1231ad4670f20416a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72f7dd3d6dd4c29402ae77e00877a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922621d55bdcf7fce69196b1169bbb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db78b19710e8bf1c5cb6c1a5cf5839996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d91addc1428d71fe1ec8f0dfa3cffd997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da024b2619f513b0d08cd97e12f6aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab8e69f8e3cd517eef2099635ac612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e151597f233d351784be69cbc715563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f2c1cce6e73a6b8b1ff80635c99524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707599912532c522d69121777f361385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b02251a5b1ea98c7e461ecc026ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827163eeb908f5fc3e0cd5a5291348567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129fd74b3b2b2a8975aead4b0e9e6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f575c227f2ba1b6b101eb721cf4ab09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e694c5633f9ed98dfef2e8679ed1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ebf9885005a2abe51c467fcdbd99711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05b5b34f52ea8fd0adfeed1e91db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61035e7010fcdbe4e51dd07257304b9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c130bd1d8333099991e58b44388b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e09c92adf23925d1e169d6842eb9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5b182a7854faaf99b9eda54bc82316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec726ad8869933c407b3695c1c55ca3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2eff17b0d6d7dd2c2707ab31e78218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf37a2d88bd999004cdc1e032e063219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4914cb73e1d5196f20977ebb6a96320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff821e80ecfd33217202567eb4fe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b86fa837fbcbba2b8aa73bbaf78322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c81039799a0c564125d12bb40da0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f91a48a6ddf803f78027471749a3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93408504ca0047fa844bdb49fb487cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934713f21212c303fc812e1bddab0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58d9e58302c551b2a7d8ecb9319c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc4fe2da0a438d0fdf18ee286b47628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88ad368b2daecfb94dae25d0d9bed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674aabc2dade6b0e9aa714932cb221b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eeec42c861534adf12ca1f55a175831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bfa7bb6611323f1bf6f62e43e691532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684703676f0e4191ad8376c701870033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd7b50437bd3f3e082228fbee9e9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9b40f95dff0f5445d2c5b3badfc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef00fa9c9813a8ec47455f99b56a8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6523d3b66f6ab9aedcf363920701d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab4511464757e009e9ce85ceb79c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8230b4ad41fafd0b92b5b5b1f10d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ab3f513dff8c9fb442272c3a62d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d957d7b26c1ff894ea55ed7257fc38241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121918bdf348e1dd73969a4e31e4cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346075dd995f3e6eb054f55baceacb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3764ec9a657747875e66e64130e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b01cd1ff0cc91d0569ca2f319888345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ba2cc30633775bc2356c32aba8ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01af29f5fe96aeb3b3c8565ed1c61547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ad98ad0ac41be2cfd8652cf56f21448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6254b681b48c5501dbef7d385e2d0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7529b19cb7326f34b34b21833db7da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c67e522dc10bc6efa82cd40a9759851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08eb275f0b0fdcfecc38d67f003fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934336baee01d343a56e53a43edf186b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab6be1ee8bb306ca32ae0e665e01d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136bff78eaefe76e4130f0c363dbb2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48467e5aabda509f8c919836d7e23656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afea70feb367cb1df58efdbdfe5bc4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477871312458334da945f33d6d6169c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba12a6659dee803bf9802ff5eae5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db467b32931308fa2d9bb55c8155660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4490203c61e3a2fad64fbb7a3219d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a641189a62e8c8e103af9901093e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f5c4d80d6d903e137075b5abb344263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af80754f91fd0048fa149b460f183664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a77bde64486a2e9bde1d15b910dd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086052034b889054ec8e529559fd37766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0525885431da75cf55b774798f670767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b32ad26a1ab588b10d1ea863ceb0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd93263897d08bdff5c280bdde191e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad1d2998327abe31bd821c0735c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70cea4c7ad746ec7c7b75f94644a4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c99631f293133da7baa43be6d1af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0a4c31d297acbce70e486e992c0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17162317f29cbf2367f3afcadb3d8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb5c24381d314757464e75d1fcbfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3ec552dffbf5ab9c24b8f6af7f5a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b18aedd19aa03acb024817e19feae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a59dc9e44ba5f466af68a11c88875778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c237cbfdb5326b00754f5b38da408079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41ff9d77e602894afac127b09fb1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42601e11640e24e1f40bb364dd70dff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a06c48332e66320c148d85f67e27682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac599507ab7eccac1dba1e7f5425a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046099a5ea19633784b588ec136a05cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fab94c00cdb72422f5b791849f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef600644d1c5083e604f9ffbaea171b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5139d11c023cd2ef3347b5ab4e42887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846ad76d71aa3be755ee2814dfcf1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e0d42b3d7c0e905dfc6e5af8e99689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585428f0c527a952496756fd71f7613990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5592d30169a49341c256558775f7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328ad9c547950e809c42598c6a683292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5516a98e3714929b5eb0dcc1a3503393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772c9ab0390e73f1aec23105190b6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a305b185f9b0fef92863676cc1a743495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b707ef909b768b2e4db537d79634f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eff3fb9b9981c5ca271510be3d30e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732dfa6cb56a3caaae5482c822896198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce3a6e2ee7ad4b4c297657609942599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0f279646413602751cfee102d821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18218403087d0aec512da121c4590101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719b7cadd32c8e1b2a6ffe61307a86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8573e0bb71624e99bdb2e7eac18b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a1cf7cf27ee19935456d1d03a7de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202bcc58b38531d7113f09538c6b85a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1703d3f85e6787d72a2062d7a1f0dc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a2ea5fd7dbd2f7897aef09afb7e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c31d4e2dd475d8fd1b6bafafc032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90081468a000d60404aca7f929853716109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f48347703f3db3cf9071cec90109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7d9ce55f8b7b199bc885180f1500111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be7108c0b0d9c3e00a61287be48391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f62ffef8f496d2213d267cf9b1653113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4897eff149c37822a9312ed334bb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba1a430ffca3d996c86976fd0698d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca132d451de8bf5c3466b731458dd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589d9651ce55860e7bb63c36cc3be3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938ed33c98987cf26e130f52345c79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ebc0710159eb80677aad41d28233f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53800e94e330f3fab09475a189af4de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f591f72208c22fd7ee6dc3363566a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aafb97bb2dfa4e518c91f6aab1c29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cabf9e8ced5f2ced70811b6d070d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5383dd57256c0c601f1ef8dd81b1b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf26b24da5cbd9be2723077826003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9250f0ec7792842a5790d3bc0b406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c4936d9a4a2d256f76bc120dffc8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8230599495654bc6f2b1d686fc22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cba5b32460fe3709c8b21be08d4d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737f566211da390c9e045cae130018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8675d6c6f79ae08e961ca341b4f893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc473848dbe071ac8952c4ded945f61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff0005582606f68edbc642bb9c63f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891367d1f2e8db0dad4260cc5cc14de6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e581664db4580e121fda87c26dce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3c23f5af395f3ea1bdd45a23427f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf1251eada72d5ba7b016bf54cbb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc837d3fd5dd2337527566dcb65282138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0825481d373d418b33a0ae6014bb7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c864dc93ebb091c98749370fddf581140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d08a4fa31341b4d9da0de7c61008141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39632b45015fc5ed486da1af11ee5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b599b3430a9a740a5672b84a23b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e09add05d104a5208de849e92d9850144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda1c92fe6deaa3804e3b771ef9e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0c0f9c51cad5aac0c2cf192208d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce857ca8a0c7a591a0b943fac6fd8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdce38ee025b2600cd47a0c4cb61be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deb98ed24520f1778cbfc70fa1305e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a4e4cbb6ef2b2fce17e0f19c4bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b2d8f19ad4d84c147da0bec2db10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb0815c5e574d1c835eeedbac519e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb5f2b4b30c17ba69911c618b0dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e1cec51181793e0301fa6b48f133b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541599c53c77e72710d8990ed0ed947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf75fa5a54d6d1a482c80eff9c3c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff57f2ec77c8c5d36994f22e209bb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ec6b1d0c733b3ab9d2ddf8c20d5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93163c3c70ce7edbfdb728a0712f6b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca161afd8a25ed36b420c7d95f3003b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97ac7389cd3c25aa6e2686ffac022161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e817b545e7e95f36787d8793c0492162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143c87ba9fe466ee81459dbe517354163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d335d53dd4aa2c376ade15f60854164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1146a87f87f6d902e1826745db441cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06ace6243bf21254fe6beb5e541c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f25445195df4fd9c64ef9ec04972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206cce1ad08ebc7aa06df2b993f2e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb49439b5d4fe25c3bf43b7756057169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75fe9c9026275b6d666cf95c93ad7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e1d5ea2c6b0070f60c08c0f23c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca25ed1c64d4039d8fa058d238c460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51d45e5b8d7d3c3d8aa26565e66c84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7d674153a943e46037bb88536b421174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117ef10f0e6302e51fdf343f3f568e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe01e78cccf5943809f19887f88db2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c653926766ac7ad232601265c8d0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e4318f950ce2e9c8983129efbe06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4ba245f504b1ffdc8f894c8e2f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a1c6e963b159f188bb84d06bff58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee9834109c6a9ba3b585422e4b4f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c010d1a339d47fc0be428ed05581182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7545a8b49cd773deea2a61c3f0ab714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e9374b7c126af131c3426a8b44a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be8bddeb3e556079dc3ada867aaa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d2a79187a976df2cd6cdef6644c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42903c02e29291472b75c001ed71db2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e13a32027b96c24f7491938d42e79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e782f0f9f98385c7bca2597eb6fd136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7078669f875bbf784f03cb67620d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264b34aa714afd48c2c1def1bb3d0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cf64dee9f63426d8332f70a79fad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18086e62b53b8855b687c772afad1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7face24209219885b41d2b29d8a8ac4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617402c1c5fcc5d9b85a68cd2bbd21f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45468a733dfe7621e1948e91932213196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932c8269d2c172d6d3e275a7dad514197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96da2203cd499647edaa81bfd65c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227705f83248238e520a3ebab29790199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e913676c7e7f6e3ea3ac4c6a8eef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82549c8f739b996081f8b8a6de7d095b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6528393aa0616ac9442b5c2405bb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81930d2d262a6f7e7a73d7d83318cec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55632fdce9f8a6aaa2beff4a73aa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ecc35af69c16ce729f24dace463e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ec0953c5db303f7bec3db3f16ba1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570d04f2109d93e27f2c4a8ee77589f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb2f20a6c3aa41a8786cf1d1c4b6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbfce8688b2bb8c4a721f9b65f94c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd7c4c6d30786bd1db9cd4048b5bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5639a0acf5c33156337aa20edfaf60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a2b9712cd70969f76494217aab80f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca32b1e4e16a06bf1a84a935e0a7db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01870dbbb26e1a638036f65e92abe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645319e0312d06babf2d5594c516c0a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95e613a7fd21878d0219b965acd45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bbc9fef7f1fda3a1848517183ce32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ba3b1efeb13caa706c7917e2c034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c02b2946deb09e8e8c8eec8f56e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a64f97bd33d5306a35288ae17bad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b548e5785d871031b24d0bfc7ec59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb303f7a6a14a13cde07ca4102e8e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb8e0f55ad505f185c7d47911759e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e414d0b5d08b378e8a31868e1d77810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328606a118e18117b641fb6a4d4eaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec2b668769d32c4747e1518559154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556177ffa77f1714ef1b95ad47d7591e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4f5c8939f5500801023bd0f1dbda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef36808b50684296fcc6125b91afd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b6a7883de3f531e9dc80c4d344120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1af30f0d0a7813e7491d3db738cd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc35f50e017199ad8d9e6e201c6c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec5bc1b077334bf5250dbb4466362233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515156ec1917247316716eb30932095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b1e1015a44c5ef2ef03962ca49a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f638227a12369e7fab9278ffaeaa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f3a4ffab6d3727895e8fc5878310237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead16e6db70a54314a3764d1fd9ca3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba2b198c6251d89466043d3fb4a859239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec083027a7550bf079e18303563124240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce228e8096e0ea1fd8a09984af56f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fdafd7d3152cbc5169a4bf2ae4fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8162795401b998795c9d02ddd1785243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99908c6fe94f7e7b8164505feb9914b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7a98c7327294cf01b29db34e90f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ea83655034f2b750116eef67e8fa9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960e56080945d3d95ab5f6a7fa3e5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fb523eabc4f519ac86344da4c684e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a7e572ba730de1d31f9297224ca8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44ec3a3f89fe9b9138aaad57e1dc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d158f3abd561e42436b7b0b15c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a13586b556393d61ef55705380444252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405575eb6f7b2b03c30c378ddd6cd1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e88d6f833f26b733b9629d54dfc943254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ac725a772fccfcf24bb6f0a5af05b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7f43487c5d420d5c0cbef1154812256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd3501760778e10db3db961e7d3f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f17c79fbc257b37f87d0db139c1ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753537d06bf4444a9c75001cf6b8137259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300aa11bc11ef57c2231723ba3124fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4772dea49ee13bdfaf98a035cf1dc85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0bd3a55dc05120fe25de2f254ef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a517464efbe587ea81bb3c54d94e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebbce8c4ce4ff120d2a1ce243fc508264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13826db75b11dccd480c3416b20a754265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb64d464e2d84f988f056d55899cb91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6676c269a21c4aa6e6fe5ee7e2d779267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af76689da63cafd0e44b8eb7e8c6d57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472740af9d28c368e06c52c5ff3978c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b417d715bae342d884fc4e4e43c9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174f1ec320243b2edb2b32c17e39b35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059fbd00a94d2f7f65470761a7ae5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8bd11384272ac9b64473c4dbc92f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276939afd370f6347c8d5fa51d022766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f118c4fd8aca5b8eafbe1beb9206bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7af5d4253b797a603627a193d7815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e2b80b3c8619a3547d4b8a35ee55e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680efdad7c6fcdcacc8aa9d81400ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1212374aad4f440862dd410c871879f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999180bc60b03f24323f94b34ad7165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067ca7520d37fc354fc11390b603b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6fa8d80bcd06830b7f18edf25775282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda90e391bf634f2ba4e287fd7c6dc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbbb041f69bd1bbd56ca5ed6ef17c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6036d38e5ea3fb9b0538e8a2bfe98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400f7283ee127406afe6d53821d208c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f39fc0464b7d8f09bb7f5b15914b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625a7b232744a5e7fea0f78c280548288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc1597bf93b6f7b8b6fbbde431fe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5024d6e649b218f66a6cd9e1b1418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b75a0ae5062baeaefa08972bbd6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5178e3931e0679f9856e6a90891dbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3724042b10823cc19e9c2946abbab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb80a3263e49072ff6cd69d2e27b38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a2ab5bd025f38d4ba6051efd015ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b7b4ccae48bdf8edf563ae0a722b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e6142e096cd1101f2697a8101d4e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768d8483707c7d054a2e3e7705de9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f2297386cec28da72f1236c0f51d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00467882cf14d6fe0e1065c9fe3c409300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed43a357af87fa76a673734c33a99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8ca5184d7318f5ed9e15a0ce122b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c9a93baa606a66fe2f8884e31a85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd609e77da303c84bcb741b58adf54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d41cd51a70b1e6e58c1054aabb5c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a9efa7d056fa31a4e0a4a03fb742c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a566fa36a7af38578cb6eb4542115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d55b52172d63e4bcdb52637036f40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fffad387fda923ba16bb98589142a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7f8fc3abf3b2b810cdb759860ff4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b33cf5174ef9a36a108b62d55fd67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722558ae1756370d3b41e4708417fb00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962542f80507d339a83b1b63736dc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458cdaba02501aec103cb36c6b0703314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf02d345884df19048c4192b8ed22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f1ec2aca0990736bd2bd58bc56be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758bcf20925e0e6cd8294b8a18d507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6fc3ab7ad8e9807dbef731fcb46b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4652d533c28b88aebf6fad0a410acb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f989b3581586426d8555d75c69f4e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5af1d98dfae54fe98ce964f7656eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbade8b47c35d71d7964b6d9de2e0be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dcc499b5cb5df15f76b92980a311323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8cc161cf170dc8d47bbf97cc18e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d597219eb753682e00c8d73470c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9964025b72bd8d0f3478bafe437ecf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76c159ecc76899415e7722625c8f4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacbdbd3a78a452cad89b073d49da02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23270082076130659c34899137142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188d78927fa6300a9089c81440ad85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae89fa4bef2207e801668554b128a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744bfabe0e7573f973a0acddc1a2ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe916b2830c5aa20201fb8bed1887b51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c36a55b6b2e7b41177fd4fa093db8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543e6a006f1853c68dc5c94875b58a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e1b23167fe9c295769ad7a8d5ba8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f83814e73a57d2b3baeb09a0d7e9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e5d5567618bd1ffea47119672594338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df22cc6776112ea81ef5df0ce9dcf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2402b7c5028a9f41dacc620c94095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e08e86002f7dee1691a70752f744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f2829913c64e569ce5ba5e857d856342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6ee41610484bfcebc4b7ebeef755343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acd5473b5e78edaa7d064c7754e20f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc2243c6e195871f03d99e66f547b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd6fdc9f7d81f747dc407329bc8cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2fad338207f64071b4a2a99468236347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1caa95c3dd608d48d623e6b657f6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055c8079e08db3338dadb933925ae5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b5d441ad5a16e051dc4c34e49c2af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef8e9cb63841ca325e4801f104fbbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5690a0b7911439a75328cdfa916860352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3b90597242a4b95caa629c23c50f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155b297fa51e03b9d5db007849d8af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66c193ea140f10aa6076c57468cf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6ca660dac16124a827d034a4b469f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f7c45cdedefcc3d08a4f4612e0c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668988dd0850e38b781978fbc76734358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc1712e5e2ba9caa0115a129d37b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88398e194532d7331f0e4ed89270365360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80cd8c676a64e291519acb92aeb563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443e396cd79c30f6936b5a4dc606ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60407096317721f7b9828ea419227363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1d7b94002c8d253ef1f718826160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e2eed86b52fc6e60a6c0cafa3432f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6efa1c11361d22cb419f957b3db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec441b62b5a7a2db8259d2e874699d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104d7bc7298b6adf02b7d4496e0c9a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363389ba5554f8febdb66100f25ad0c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7cb2a1cdba7b184e9da6f838dbcae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2cf4860c99a3c44c5c8e69db34e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980722f799978964b85f34dec49bf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1fa9c2a3ae923c65e10069c5a819373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1be5fb49c67332c08749708862467374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d412bdbce6a79c34a8897928a13471e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837110df2e6a3f736b693c749ae460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4b9d2a53eefc41d526a2b360b19dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745c63212d00d61f689f89b05532ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a32092c8984bf5b0dbecef18c8669379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3631b89634c7fe32125b779d7d3d0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a61aca90aa15e4f1b028a6240c92e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fecbfab526ad852d5243d751b2d696382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d26706892da5579ec24234ff53cd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2337dc9166571bfe59d87354c190384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b2070c364a4df2239316b43ec463385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb7ae6dda3804f590e8a76e302f6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e1b1ed83e38356bf2fc413346a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8771dd493effb2bbcb9819adf9134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb4f9fc771cf339f2540105e703b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112660cd90ef40c1eb3fe030d390eaf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeeb3c0be63be175b8db64e207e34f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3283815fa63515a68a2bce21bd056d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ddcee08f517153f2d7c33b4886de9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f69d90f466c3c8a21d7f258c25f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117b7ca5656589ec46c1c205c226203395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfd87235dd07aad904d53de375e282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca2dfe1f2402059b8a078b157516a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a211c1965c81b7360d159573e13898398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b555a64c5e144e7ac605f13c8dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291228b97ee608c5763caee5246081a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c4e28e227973b041ab25a68a9e37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdca9c6796c5898ff2f8e34c6002d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90f32a94a14f5d8ecf4e29080fa42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211fd8221fdbc2519ffbe2c593f525c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608e6b7e2322a0573ccfdae50b13c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170280975738e9160b6fe232920f6276406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c6d7db838dbd9de094f2ca64fdee9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c8ce13d3c50454e2f13e658bbada8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275e9559afa1e0058722557c3dcf5ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3fb9faacaf6fbebf3312d938b25d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108391848ad3a4a717422022614bb9b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd705a81a19554a82acc182ed07efd94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cef2c1c9343d27e335599ab2e1560413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a41bf0fb535232daad3fd19bdd94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de55495fd2519dc96ce042b70a2aef4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b718c03c313b9442926340d24ec366416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad49adbaf718f42109d784c7c5644417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b64fe4108ddb0b99a4ec3bbc955c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facab307c65aa51c452cef13817c32e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba58caefc5d050f8691f2ecc5a9a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91336f5ccb9b7a4c025d164ac3cc8d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5cfb61d2b31544585259f25b6a9a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ae18d63f93ff24a5e50192ee47ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f0376d5cea6b0f0d11dab3ce4277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9c898057f18cde8b44a525221ef4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ea031f9383ef81e36702c99b2cfad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b792b0a5057907f439437b6d3fc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3031e78bb407f8e4aa744a26e19584428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e9c9e47a99febbebd45c27741667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181067e08011e719798990f4e6c81b1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c4ee0f75fa9bffd1bbaa0eeb82e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0baaad66e7f86018348ff6f141b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8f9d70de417d4ae9cb7473fc80be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c15081ece3a2bd21d611f4e3a46f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1bc94933c6f568ef6346ea641555c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da92b52635966c41d0b8ef122bba5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d2b8a5117dfd4c78d492458104fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c6e709a8ff5840fa057f328574a1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d696d7d0716b1c30ee16f1ed3f42f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c46a6ecb45250b69fe2834c6dbcf0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175906ec3cc0b69cc779cf95c1130b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077072bcb26a4acbef3e9f44386be05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50ea711b7cb37fc57af5f5b3a16e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fbee60c5defdad3b45d9522378885444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765eaf3640cebc20c562f6553a0d56d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea1143be8e017515d384e7f0a23a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3edc34d12e9f752aa14fb1699453b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ae08fce3cddb5dbb545c8d8f5f4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6abd94e216ea15d5639c9b34cffa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730d47e44056012a95712d26d7c6aca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b3e46a805443711843eabd5916a86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bad83f193c9aeb6268efb266ab4e94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54eb7a8833acd599a4d02c5587bbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ac6b3c42152ba4aab2f0e4ce580ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865ca079a1b37cf4d881fd68d3e34f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc922dff5a1bf441b7f49c1621dc182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2678df924766c2a29ccf4c97bad03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3c3a56bc9d33a6f7444896cdb6cac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc91eef7e2a69d05ca796f0524f2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd067dd0d8ad4dba85d80e43b5a24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2055faeec369e77556452bd291061461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451e3eaacd4d10936fa2496265e776462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249bbeb649714698c86bfa6a0ea37c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231102256d649f4ee186a904c9fb413464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcede3d30d6e2ff5f7f72838127e151465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78aabbe774feaf496026cda6d5c4b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab58f1005add890eee537e17f15d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b610229250588d73368e071ce869d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb2392f1b3b093544218c299f355a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aea33fa006dc2c035750d074e0ce06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279e01a7ce786d392dd0a989790f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1fbbce1de4c5ffcd651f4fb13180472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0a269acdb0e405172955fccd18ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86727220fcd9f9fb78d960c88c528474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb01fecee9364a7ccec13c94cfa4b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92bf38becd76397d097c3a38d131c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7b358c76f357febd91d06d815ea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e847ea78d5693178a4d3e7492b3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62ed743d98a84ffa529840568d474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d86a7ada7f89a908606404f08b0d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae4f57e766e5b4d28e9eecf23806a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9bb4b3a0c78da5f9b5a506295aa34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a359fcf64532d1286c20c4e240e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea93df71e3170efe26c9f56c7af977484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac431e50226a10889c58d53da9001485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0db3e2d7e09d35df0b4b841afbc8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbfd7ecd652a6c11ae684009417fb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f9b51e9a87f01bcfd0aabe51d49ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becd246f5b3f45236966ace7d9c286c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e791df25f6b5feb8266b28c2ea5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fb40d68c9996215bbaa1250c06572491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae68453826c6dcc89a408fa5164ca3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f6fc4e0095907b884f3523c631d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cdb6c962cbd7a9bf3f61faed3aaa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904b51f92bfdd197609c596fd6733b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ade103a1614ed2998b46044509d05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70167c5ca878d3915ae00af5b46958497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53b892cfe0fd0fb4ec16482bf2df6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a657775509a4f7a7e53f18eabf261499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c87583ca2e4b8d280367a32095b68a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3732003179c4dfbe7b48d7001869e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc55b83d8b1f9f8e63ca90a80f2c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722630ce8883e52e5ef6384ab2c51e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7f027c5008f53a7edf6f2b001334504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa89ff85df3c1a21a56fd64d7f7dfa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c720b8e641a2c01250abc0f4588c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a9d70ae2b35f2e36d1f0664a479f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013aa2ea4cd4a22cc8e20e4667d80e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b820551d08068001a34c05194e3ddb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0deba49f10549d3969d84b72331f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ac90c5007a82f5f715e20f2567a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d512befa0411e33c3f7b3064d1e9ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd188123231c5dd915e84a8e9999ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9776a070c8d62b149727f6955cac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df749368c8729748865e0e7f3f629a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37471d2d7f1b49c6c3a5ceab9cf2e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe386444e2bd18f3de5aab953052c3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ee901b87bf4d6bd74639de1598c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184507898fc401d864b24993da16cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8b12ab7582a3b1b512148c10dbad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ad0df5e6b817620c8f7f1a4450b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9e460a165df154028e1eb93059b6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb716378341082e9334b6787e777f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b933364a8349cc3de3cb0a77475f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494eb9275813b4ad2e53cc938058a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921fd23812523a59e87e1b48006427f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc43ce96d0b41804dcf86faabb0fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06464292692d7e34fad0c5a887ebb965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdd3ae362a500236622bbe27ccc08c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c688be1572326f5385f75b034e490530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da91fa6072d354335626cadd8a8520531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9c12d487ad8c6a4226eb1cf1e759532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb186d7e97fb7c8ece38c2ccee5fd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05baf7a1bb0ed290afccee8e1ac741534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e095849f8dc480237ab97649ccc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca026f2a39ce7f4f43a3484de9cf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd4704192bf3d0110f494934939f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d97a309a2d316ca55fa69077d292a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c905059bddf46a705b0943a224237539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fe58ccd2a28e9d312675d3d6b8e3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3595352f6e79c035958cd0f589ebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30ad110226cc664bd9e421d1b38b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b3f005d92b0ea74ea382d1d2fa801543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3301bbab3a53c3d3177c655933b75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132a364b2748230da3ea6368a085e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b838e9c810e3ca0531cc8c1e0daa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d642d28499fd743cd1f6f5727c678fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec483fa668cb0c6dd40ae86db491a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394c554b3fe659475d087e47723f97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7aae9b8e455fb41d6756e8c36defe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aad5b724ca631451585d6c0162a88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381abbe738b665c4100c0f7bb9c9feaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ccae8ea1fe050181be22b70ba828e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c49ef1a4f7821e1b733e9e075b16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae990a745b30efe8c0c1d9bd51d5d12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0082d808e3175363e837f9406c40f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a16f3034950a1205d313b85a6f33f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef14f3f83413ea896efc811b68c4d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b64102021b5db818212e96067c867a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9178f8c19fe3755566fe11122138560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06b6b166f29ba60e41bd812b2491b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e05b87267f1413efe626ce39433e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eea5c951e76441ac09c4771979440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cfe3bd1e3e56d7ee68b10f93c24ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9e45d53115c09801040d8642ca4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede845c6d0d45f1e243e992a537ed5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82738572d721b53062ce924a6ec929c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f152888ea930b413f12102a0d293e74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f261a6f172e60f7281699a1105654a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc1da7de231700eed65c26e46f3b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b46bb406e4122f74fb833a3174ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655434ec86da2bfc78afd094c25f24cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64621dbd263d0957a1a6c0d64aa42b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e691a18a3f05e1268067914ddb422d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbb77bd52f9d33386cd87f4e5384cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16537fcdebc8b6b31e8da41227070a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ad6f814ad26496f9560474f5eeb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c800230969f969230c3ed5e307301d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbaa287bf2070c42683b197249c215579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2150537930d061dad48b1681989f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522cef040e54af6907ccbcd9a83cf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c61cf3150e653874bb2ba967c6e01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d716efa286634c05bc7d03b60272583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4a555259069ac0f4cbb2af807011584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243e9d66e649de438af627b7542a09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60fdfea8b97870b6eeacb973110eba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4778775b2628dae89b0a6b98256666e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a54b38e3dab9ff850c59de825d53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd68e929dba2b64c4bb0d28bb84deb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cd91bd08d09d855e72addf65a009590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489d8e6e61b2574c86d029f183a42c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca82aac35b71d66afa862ea486bdd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a849ae990313ddf8172fb4bc9d767593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1860dbb8b685cb1543571f3ad9322594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd9e29a49cb1624609acd5d61f3a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c5cb6ce7b7cf21f27b1a2309af2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c26eb19bf769578fbd72ffc5a34b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237baa3a41480d0234686df7f160e5c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf962001d4d03dfabf547175045b5b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f6916b99480a02220021348e6024c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033431ef1fd5f0eb9f131e2dda58b56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39319688fa9beaec7b17f6d219f9265602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70d222918d159148bf10b46dcbf9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5351e874b83cce0be5f785d2c2c09d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8dd79eb51d0996d08133dab6e5af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed051d92abf0a95abff6aa1561a9f79c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd966e61cdfb5e1200bfa0b5510d5f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971f70708079467c826a5d19d20d205608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf353da031cbe53cf69fb07f74b500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad48689b0142a75c0d45a2310d567610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416bdee67a4772d22276ccd7775b223611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce28f86848bcc765f67b3eeeef216612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8825879bf9bf911ce32ee9aaa7434e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586ec5bab047751107fa57ed86fe92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82547d603befe5963a81d32479a2f3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e1b2570de32bb8df5627d188ec3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ed08c4606b65df05106845c3cf48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e678a43a564fb166b28e2fa7cf7be6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a20c8c0af15ab0a720230d10b4764619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38547f96a094f027f22cd251dbaabe6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad567d2522edfab49d7871641776d6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdaaa91241fc56176ce7605d134708622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810e81b8d9c890466231a15638eb0f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa34bc0c78576398c69a0c546546b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1f232d52697b6d4651c1360b9e88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f6c991cc968683fb7f0d07446aafa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c032667b51b03a6bf6326cfe08e56c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c45f675c9801f916a31ca5e4477c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60036fa86b062602dfd04a99cfdb15f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317d15cd38c6a86c0d731ca072adb97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72042cff83607c718283f052f70a6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ec9f9282631bfc4d2c9167f53ea7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf5ca5333ebc16d9baf35e9bf4546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed11134b03b0be241d3d9bc9052dae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a9ddb3af88dda1fa5e09ebedc9f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743adbe5b0bdaaa0a01915aad81ca0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6b9960df063cae0d674ec0c2763f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cdd27fbac74946f6dbbeee8b64c90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9fe33e90e6273c2757f5600f68723639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129dcd710f78e1f237fd4e885fb2550640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354140cd81a0de96fbf1122b296bb339641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11cf0cf0f953325b80eca9969ff4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf5d99f2238dad8e01e562a48bf847643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f68c2fb2052a3bea836dfa014490e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032915ef968403be1fd673d2d4f57c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42abdf785c02bbac7f11a9c0eba3fc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f6d44e167fa514fc35e2923d1cf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b43fbc82aea9f3803c0160ee0f36a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846929b7d244cdb97dd706237fd1fc67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e36c4b3d43290e56f2cb93c1c221c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6daa3b9edd3fb9da707c201d73fa57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbfd2bf4ccb40bb501d32c3ac84c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4565a53d05cd280c14d20f6f51e05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47538621e38ff32b43e533da4cd31c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8cfe618c9289526b4cd592cc8b97e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65757555251793d1ff260eb0d5e92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845285bf568273f802e90edbd6044a48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f608cdd76c3f3128ba279fa4edb0fbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158c63d809d54b81ae7422da84d4627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e58143afeef99f063936cd3a98eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27c19651a9369a5ae214ffabe1b3a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b0e32a677c33a188fb51aa66aea6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda03994169acde9f9ad684450394e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c6acf65f6e3f662e07d42b85fbe9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb16604ae768a11681fa2f519dca8cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e1f139994a649bdc563b38260fe3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991fcca09ff0e84ab946a063dfe570667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e91caefd4a3a7d18febe191c701a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2f04803f40f54f4d698ef8c050c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678dbcd74f7a8984a7536807bb4ebc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890cdd5a6a9a98959fb3032e39e9ddf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1020f7034a404b99e0ef233bb9e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ca0f3b56a9d7634581740c76f55e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e79afc310f808e76f5245e638fa73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b717f1a3e8ebd7d3ed2fb162a991675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849156b26aa6bb8d26c1e2dc7ed8c25c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ecedf65153ef4f84563673e2240e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f17df6c34d8f44ed0172064c12f088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6aece19a354a0645619e388c04002679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9191c6a54fecd82be999599ec5f24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c763bd13b56de284b511d35bfbe3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d3ab48c3c39e7fc2ff6e56b2823c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e283212dd04fc17325565e04d15d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ae1f8a1228a42c701584873e5adb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c0ff177438b4a82a40cdfbc008d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd882a1bbfdf4e42c464b9515794a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11760997d843d868de2aaf092b9c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d6fe4646609b41806cbfa9e242e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7971e0260bb2b1af98ffeb111875f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f1811f4a2974e1861214791d2aba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd330f2870476c1fe2a0539ec8f09b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1afc6f335efcc23831e22a011417692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb104842500468d1e2f0fe3e5bc7603693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945421e4a4b7c408886b1174d004af5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e83a4f5fa9c2d4970d7fcb1e8d9fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd746b5d3c69049e68df11366be425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53a8e0c0e3f64246643cd957f1a311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dd5e0059f087b48f05328e2f0f570698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d99257ef2e3783e3a4722bc9ea1be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a01677a238da8607d84d693a8075700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6765e4fcc8fbaabd7887def813d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b5220b835d5fd4e4de0bca802025b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e80d681a3a9b826c87af8945d5f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8378cd678d4ab5f181b01e53db60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37eded2aa311513d9067c2bc2bc12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05735ae513c045cb495fa6b5d1a9d9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13a9f0826b24aa2ed57d6cc2c7ed2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802a5289cd2330b42a47f4f5683d49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa22c997cb9fd8ed1abe4737db24d51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc693328fbec012902ffc698fe9ba0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109de41f585970f5a400d6f6ec2d7cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116d2a51aa8486d5ded4f997493789712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3995750e7d44e23f4dd6a8a6d0aac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d55749861683ce1afbebc8e190ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d95fb59e660eec4bc2dd2b6ee31d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3df42d1ea972154cb683f97979ec9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64bb955c4372982494e1bb22873e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790846924ee7337f2a29df0db9a7fa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40b5a6e81a297dd7634654943d9d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb400d00ffb0a8c2ffa82f022565b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418763fd1d4c45823deed475e9be86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c55faaa8d5d78f4cf1403186fbfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b876772867b814e953a03a66db6f21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b590dd51f79141d283c693b4e0cb43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c7376a0da97a7e3a6c998c500a8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed3271c2449a763dc0555d3502c6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef963b5818dfc1dc53d54e50dd2fb2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107da8e59437a6f5317f98cfa06d558728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c853f872fc7cbaa79dbcc0ca16c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689abcef5812bcea188d8b760117ee1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed683b23d2348b0d1232d6a609bce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b4a89ca9e8a44b453b69587819cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56f0774dab323a5e80656dfc6d7669733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c91396cf640a9b85a6eb9451afb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac11cbac900ae252a758139b266659735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464294d8c3b71c88fd927e1fd775e017736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6bd812bd2005f17195d3f7e8c526b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c07711fd595eb7da5168a08904efc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79329a379d1cd00bd0c97fbcf5a41f79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f128d64e1a8b1c01fade26f250e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de09cb989264ad3e45c6c591920fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45eea7766ff50407d62c57db4d9522742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cb58267048e8787157af0ae0e5297743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85278c64a67ca42b8e9009e7c2560669744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6328fc068da489164061ad52f6dfa22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736439bb82990ed67416b0f30040c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585879311fcd2bf425c57ac01b0308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ce24ab96849aaf654599db20d4c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b30d495941cf70b3483fe13564de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd35fd0ed0be2aea75308fd3dce52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a94948e9aefcb920868d9856c45a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bcbb166e446c020c6bdd09a8a883752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be2fdce48b5412145979f54e9f35ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7297ab0a6a2beb22dec58ba141358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732efa413dec07ec32b7a01497ceae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396fe714530d577e6fe033562ee8d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc1bc158311271361a29f426a668dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838365cb090c02f54bd4fdf6c371f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eedb3139f38011770d5cb376498793759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8ffcb33973deb8bf24a23c9aa9d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11f08e09222d780da15e5248cc4c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70886464ed3bb1e0741fdb83c8f46b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2d7f8d966d266574eafb89fb823b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57269fce6eafa1c61a15407f1285845764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664aededeaf27cecfcf03def89b9e03765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb4b8a7ac93c3c7590e2452f5f2487766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b4f2973ae71a362fe1bed899aac4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b8cd68dec5cbfcf00216f93a9624768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026f55efdc6c33b5948eef85cdb268769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e707705efcb4ca16707f8fec49a42a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021683af1b46f91ddb8b3262c92b5a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d6b3a6ee15887b35126daf86e501772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297412ee9d63b5da9f0012a784d070b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52f55915c19e838d261249f9a747a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c677d85c7c971766427e6c3cd116e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebb986f8411e1c7d46ad78d52e9352776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a59622a863611462e87d49ffa247c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580f3e414e2e385136555f90f59c63778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf05b62ea09ec193c906acfc1be26ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a672f1463869348980a06028c36e475780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384816ad0d7190f37d79192c20ce5cd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407421ab154127691f5d89673372613782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d78d458e2d5aa4635ff563df74f4b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b371a3b460f49f2757a2b6cf65ac265784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b767d132e4bc06e67c7eed0c2201785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a49361fee8d91d43679e6d3550dc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f093eaa4f964c11e09b1fcc2a6226787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e943e803877d56e42032c231f72d17788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560388fd3bd6a7720a7b5ebe3ab383789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1674570d6d8e90c6850846d656cd51790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ded7d35b0356451fd281f6d770d25791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0138c9a9a3f6fcdeaf5316206ac05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35d85af786b11c085c5ae8c799d780793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223b685f7efc88ba0ec793db3c32a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8a4d714f4ec42213970c1c9ec1d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9bf459db7ea05f8e5dfcd5acecd2a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1bea2bbff36e27051788b67baf15d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb27f78c01270383dd69912be93ee7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a62e8e88256d7f4e640682a0b8d7c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35a3b7ece64a288afa41fb8ba0e14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c1da290d68162ffac29e938d4ffa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7c4db88e84db386cc9b294887820802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b98f1ee5eb5716545c5d88d6681d85803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeeb493de4008fc5975e6de1406d0b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e199639f1ae2cae13f42d00545f51a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d495e58d3ed35fd38bf9de246e2154806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05dde730204a840761fbb1e16bd547807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb392b7139f638424403d0ed821c3a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33acb1bef08aff04ae5c73c2acf0c4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adbd33be3660fd995c7cdc571593df810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7840d26dc788fec3f4db62a8fc167811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da340a3f12dfd453ea0f00281258fb18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298254418258ba65dd8e4a02adeba8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a6c716d2c8aceccbcc8c19bb84ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beffb624740b09b4b78a2c32634e695815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88835d5739e21e0aac4ef85de8380816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f3db012f34b344c425e4f464d161817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f07d19cecdfd53dd524a2b979896b2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd61b34b2d69222778927a71646a0e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd5e05dcb4fb5c205997b6fb7f3768820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4eaeed4522538d2e772690605d69821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a96932b81de2a67b2c1d36f7e943822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22feae86fa01e828a4e28b50f953fe3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b226eab4241aa139c7776d7690a6e9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc3e309bb9580350514039d9d8e22825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60dd58d738c1b5375ba23a77f605f0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe893d06bb1d1f47155c33ac6271f9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344853600ee9799233836438df92a52828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13df87789994a54618b6347c6ced0c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5320eeabb18a2ee9722bf7a76fd9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad73e1c258d35adce2f9319eb905e3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b93bb9b97f838afdbc3df1b452cd1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc232734c10bad14884b907f6a3a4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e0cd9123bee7e2aad0258d68613a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b5e627493ad9ff12f898031c4ba6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c24b956dd37e1ca2fcbe45e20b7a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d52f8766b520b0b3a2e1a92b11cd5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fefe0055dbde3aeee3991b7e41dce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6609fb70ca1ee24f11650c696adc09839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ad8a9a0c96265ce0e74f33b9a1903840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6e964d2f143d8aad5ced6aedb32c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5469e2395a729b26b113480d0a83ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68a25d13b00c2a17b4ebc45325c13843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765460293e22d4d354ba0ca03b617828844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec445427f7b36de675cc9c6796030dae845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13f6a36251cb7cea307e1be4fa528846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548ba8494d3b0714ccb8124d8a5327847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d45cd5641a269b02fbc7c47dd524848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff6d3871a681347ed93afb7944797849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25471da6ab2c2b277afc8cf7edfcb6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e76990ffc0b6b43d1329fb971aba4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32000546ab203a279f5d9d30c8b47a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fcbe920eecb8c42dd50745cd1b018853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ce41642f8e4eab514f0ac61cbe0cb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a16d128c797b8055ddee0dfc58af855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36139567ece02fdcbdc30cdde8ae2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13cb567befc20b29a305cbefe67c7d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6fddf2116086c865c6f7e94f7e40f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe61763c03a775b238c90f26fdb2d5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ccce96a19eb074929e404d52820c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905c81d15a0606de8ac6dc8d32671d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107e7eca9280fbb95024d93f21062e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ccfc517d00aaf8ded648de3b7ef1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041731ff1bce6e327bd3bbc6f0631f73864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a8f6d9891c69fb0d3c0be6df0b0d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6e86f914b34beb48969df01b2ba6c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f7ed15f00643d7c25dba8ce6190f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f45bb113ea6cb8d58206da3dd297868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c91cafe00e66faefb4008408d957c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b11547a00de02956b5f9e2cb0220fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c61691aa6574ccd72d7c9802a412871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831d54cfe4203c788ab86b39fe82c7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f40ba950e2690633716d1541dfb18873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb299b76a2beb2ca32d6d7c55aaf4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89395138d94cd148038359579de666e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ffdef77d2b002849d4b3f644a9b7d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0143d9b7058dc3532ccb7c6f8039c48877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad90d446e6052b29d7c63b1abcf5da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d55d0d0dc9e503ec2fad145bd794879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81581990ae263b745c53a58a9168d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a94449d560468427ac846ab90c8e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e700ef0701d7334c36150ae1f6d56882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019df2a904b3b9350a93ee0d2944850883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4711a1307bc27e26a9646b27a671d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c07b52aedc749d36cbcb9885d9659885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d91db139842497542330965321247886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12673ab1fee7c9f7e091cbf48d6e4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11176bf5e7187186f0cbd666c82440888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d01fbdc68f81e7cf31e4ca5352d814889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccde8c148912b6d57b4b8f6ca7889c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5daa6beff72e825d780f7ff15e0f40891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655153b0e5b8a31d0fbcb8ea99d7b0b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f38c8b3bd70a0a2c93ead96043066893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1688e41290b6ea45ee90eaffffb57b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d1e8075c282f9830d4fb15d94b287895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b67c5a5d82f2da22c38dd875203e7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743771f6d4955be201dea6049041a2b1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203bf1a707549d401da974fd50d6ae2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf0ea4e8ddd10a57f04194c1ba268899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f20fa5c770b0867ab261379ba1301900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce9e8e8d9c5586daeb21971cf1b16901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd902d9b9b3a27b8b5844b833a3f7b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc42f0ad2cb889c918853a29ffc56903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b93a6a51e9d0e8c49081d4e1080de904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801989f06cfa7be05b82fce7a0d5b20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c864bb589c47ad36499900f9620c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac155f2e14caa167bc766e772aa41907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66c6ea500fd4797912d43479e9de69908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95818fc4b91f7abb43a976b2fad2df909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f1efb9638ef4f6456474be490e361910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618543410f04f6b24540c9f75e4ac5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4454e433da2c6727e1c1e3a2b94f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a7ced1aa685bf6ad54c22ce87b808913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a63f23d8fc13aa8eeb860bad28877914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6c2aa3d126514f18b775edc1070d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19981630c43134bf078c074c9421a10916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43b7b50520c119b1149e3368effe3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e747430aee06af7fb8f140d2553ec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f66487935fee2868654eef7f0e5a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880acdcae05652e467dd82e5efd1d030920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9751cda1974137da866030784ae10921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c47a0d7518cdb819d7b26305a18e9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fffdba0e0bde5d6b56ae4c265262bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0e64900beec6f32ff6e35bd3565d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f86b5d0e375470f3f8e53fecd84d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7517a4ed034cff58bdd3ab193852d5d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b850dcb694c9bb21e0c30a90ffc2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636e2a0aa4d8dbc7e6b6522949069c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bc2c422fb7426592ea2f5ea014c8f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab290d350966ae85c47faed0688d51930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4f136bfd719f7219fc4b45a82f2d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b3f8823adbbd18c93f2c8e9964df6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34089b5cd0116d79752067d9025a0124933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7576ab90741543c0007c37b90b258934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5fe2174c4eb62252212f4da127d4e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f0f5be1f14838cf713b16ffa6f97936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c0a0c8a501bf1f587c97ef589df35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39633771b629c46f8f6e05b2867077938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc109c2c680fe8959c9d7747253e412939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0820aea0a7c41b97199fc3b9bb35f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2b11f5996716fe777f56ffa0daf5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1ff8053b7692584bbcaa1dd4624d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3eff3f52c875cf0d484e95bc41325943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4bfebdda9d5a7b4a8789eead6006944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89150fe019e9a42e25519900bb378945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e1b3eae9fd5739a2f69bb16c7440946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f27bd4abb742744eacb7b29a16b59947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd72d7911ef19757196e9918a2974948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb19475b431c7645b6ec2cdfb4e6082949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f022e0b6b22e1bd5332f77b4a91bd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2507eece4803a0f852d8b46c82d8302951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a3dc6c0efb3c579ce36d28d9c85ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04a460091eb445605c017f704b5e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6d4429bf84f88ccf0eac433d44e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d77b4a117ac65c733baf920b14279955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca850fbfd115acefffdd3190828e7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316557c41be208a347e1124e27a7de30957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28b60d56fe991e6694d2d7ceeaaa49958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88aa30cf65702a96b522efb3fc8f0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfc133eb35835058867d51725408a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1fdb9129dab61260963339587c2f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ab89eb23239f6be6d184a3a26810962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7746b4adf620fb178257a9272a6597963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2d34e8e7ba968a1ebb95e9856efbf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19f653869e361e8740af2e312e944965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b2a3ed8c54368d4d767ea542ed29966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5bf41311e0b49b44020a8bebbe25967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3eb47d5ff0eadb9b452ac7b0b6310968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeee09ae6ab3b2194bb0dabee26575969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e118523acd87bb0bc5d86c33d84e41970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32524253affa468249ae9bdcef870971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6daeb9c1ff1343fa85152de7d2e03f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc0e6d7aa948a27559f5f604f0393973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bfa8bb92b9a6fda6a3e6770b8c726974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0568fddda1f8c1045f11eeab6d324d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675eeb9b1db8a734fcd7c04a42d729976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047512617d7a6b7b4ff6c1f4c703d46977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deefbcd5b8b51afe95ed06a1fe50c13978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5451df943efc40cfe04eb611f5b5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d5c09e910d8aaafb8601852e76a6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f26bdd6e6197a9bbbf2bc5fe32fd6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8050e1bb7cea458df52a3c6f0434591982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6042a40dea2fc93ec13d6984b7e7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80de372334c746c6d3046cc7aea5c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f007b1ec0ad414b056e16d4eec195a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18233ab894d31d95210984c4ec508986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d274c113cca892eb7a9f544c77929987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd8b19aa58954fbcbcc7b5dea0698988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d71dbfaca79e247d7a9510fe82bb8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752420efeb5b317dda363ac7932d029990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70230ff384995ece81ace565310af34991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc98c76088f12ab00da152fbf2808992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b8291c55202ff301834276b31950993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689287676c75e3147f50637969d6ff994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab5bcd859e3c20d8d11219d4fff7d2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6585a6b02c34fcb5b79644276aed747996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab23bf65719163a23d48579c2dca34d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>