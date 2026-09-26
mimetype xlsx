--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4db1c2a90210b96b6ca81495efb24d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0e373dc10fb1f30f3d4658c62f532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e618e6d08751e111c15c6d50373523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d280e5510cc94ee13bcb144c81d4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe3f1d347f8fd8e9365756b2fd5845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05786a7b8be5d465bea1d86e4db5f836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac44d11710de881b88976b0d4b8ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49b40251804e7305b1e2a79d5c0d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71ced692ff45be3775f6718a1b3339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb832d5d0841419f9bb13b7fcda4005610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336d07e441c4803f08638e2291220111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99faf4137a9ae2f3d8c17ddb380fe7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadcfd3b9a4e72b7194392caba3a3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c0b3d52c3de01a9a6d518b0ae9faa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e8e45714fac58362eb2bea4ef27115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c755a94c23a9d38f87fbe32365f751116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd9e4c57e16ebc1dee1cc599f5b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282de752bef2afda94dff8edd208f7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0079f3d452437d06f55b5289b1b1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373c6eb03d2035f47f6f9197e86297720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc95b421bc010b500c788a1657c0b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b1c252677f87eb11782e6737757d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b511710b357a0ddb07ce76e9a7ab223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd9bb8f0e049506e78aba3df725e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b0a79262869f57ac476250bfca09825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839546bb22e42c57e152f3fb9ba326426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9114fb6130180a8726df66cb9edec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee65f1ab8307854911435ffa9912128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8d90af10ec5cc78a5adc7404220329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6ba9c88196d15ed051c1c731e08d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742a7a752ca6dec7e34a89a7fb5a5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d50948a172daa7e33371f65f8cf9ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad432083721d6c64ae57f2d5a43656333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e96476f30a1ce32190a76ffaa9f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed659a46e949280a268a91bc8d39235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeae56c007f525933bfd1ec6fee70336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12a227ca9e2c2a8923097f985bd9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc157c98922ff488533af97777d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108846f404b9011c21a91dafe160fa1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36a53110b6035c26b0f3d5e02e998640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef31b37144f53dca68a1d092b3b13a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7f10120e8dbf750f77a5b2829c9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd760324c0baa07d0260e7b7f6fb7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c3ab5a536b0c4fa25ff700730d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3b90058d3343c41c02dfbc3f900845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c33d746c7485ace3dd558937901c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b206e3396ffc4249ef127375396d2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9e7ba1e4fdbfb5b617f75f5d377e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065957ac7d63f555d8099db414a872349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805071f5c9593f4bab1c7ef0b24c032850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92765d664c1a8e75a571b89028528ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be05133c77fabdf9e69564e51cab252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d87feeda12d858a4669b6d542d4b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6d329898fe9e1aa219bacb4a5f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ce0648144d235a53702eb103a5c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9c6cb65e141740ec367ea60caa3be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a254d30e3d31ed2636aeab0b36ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc07cb9c2e370edc6e499e454bcbf1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd3600c5b58bc937c8e0d1043b9b2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4973176efb0371082bb4823f2f7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf85cd2312ad7c4fffcd2ab36bb98e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb378ef0e89cfff594b79940009dcc4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6bdde4957037fe49d6ca38e8071b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbcd1cfe9e5d43ac6b27f2a2c1062b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5bdc55c55eaadb5d000802f75961965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300828fbd47494083c9075fcadd59566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ea2abaa4597ec95e4752d06f3caf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10baf4dca2c232ecabe504295f8145a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d536958add8bf6773f0d881d92d528069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c56f1d8d0fdec76dd067573fd54870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c671ad33a3bcb5d831d4c2a955ceb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c4128bb04c8b4d08d8cbd197a73f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7abe2b4d31da1ae324e5cec7833bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e110bfa92967534a47afcb083c187174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc1fe0ace4687b426d1d2ce9b6c1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533871597b99da95223beb26204804b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63f7873e11df34e5580560d53353677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2de0997c114c254be35853c05dc7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b731178abfbcf9f6facaf40f1f704679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b008d570d13e486f169ab7547d651080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd891f51a379f43883acaf5da7cf611181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56fc7df8486aab98ab2aecc14535b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b8dffeb13c7ab3b2a52fcebb4aa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8973c55df14da4b590d7cd91d93cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443ddebdcda664176a1d16d3679d6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b76f36da41342fe2f00bb73c0e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e3972b540b8913504aa8ffa6374187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735ef08395f7f6d276e79a0c2be6a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f4f7dca87355b8ab7dd244a696b2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd606bb40199609ff9232cc8a04db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02412bb64679cb148fa67aaeefc0d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf68af44d2fc404543589197d01ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2e5e63c5c2d56b89a79d9f55689c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1982a8755d43d10dfb58f166c6bb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d240b685c75fc3a11341786fae28a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd766885a32f7cff1bbfb690355ddb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8ea2e372b843044ffc5f0c2391fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3dec056144936eb4448a8d4ed45698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa704bb164ba23b25978951a6ca7e4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a78cf287e961c6b96cfaef98cfff0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c454f1f25971d77cb2920e53963877101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bb9aede34395a13ebce92315b2b46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec0fd36ec582f46bead8be0f41d907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946759eb0d1c0a5a707fb44aa53b8aed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39706e0296318df11a90f26b0eb759105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f486526d3e0c396a95c099529a0a5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84d3f618eaf258e7f3721ead6a1ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790961fa1efdfce071f3869c45e0966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a5d75b6f1c455bfe1f9f86e93cdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d5d26bdcdcec4b52dd6b8bc8d8a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34552944f1cfd3e30262ed9abb4ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00348a98641e641e24e29c1b07918e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a586a5bd51ae28ac5abdd36f85ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947794dd86b8aec69e81694d06e73d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b06ac5143040f8f0954f69d0b9dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c6e20c37e6b6d76602ff04ff6023116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce48d48faecc933662f1a08ce81bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb74412894c322b43aefbfb171619ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafcca192f8075a77d2cea35a909d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c960a731f5fa55b81b702225e2c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d255a893c2a707c988ceed590f7d33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fe75457ce1ed2e27035f52937b76e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c80080055c25abc8f2752972965029123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7207748849e225804b62b908987d1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d354fa857ee4e5bdc0435203c260125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea7feb088d19827bf7e090ef557be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488dbd38a1aea16be430a976324020127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1ac6a4f522b24f48123f9b880e80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e68c205e7d4fe8a3092611c73df127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd379a3c6f36e443abcdd611d24074f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d05ec2f52e70f84c7ee6e3c5f833a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3d46646a1ced79612e33070bca37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda368412aa4d2c52678f729a1619b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb9251d9d5f4e01e02ae6f686bdac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d79f4b733da9df49deebfe7b9d5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ddf259f3f3ea9dacc92d854cc55f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761ea6a331132722e7a71c85540444137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ecdec18a0218d82c60e79ea39434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ec6877051d7fd70cce40086d27e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a4665dba52b7392ca5fbf06820bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab09df0b86a11a3edb1e53f2d56b41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68898a3de7ae74705baa0dc52275b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25376ed7920aaf56413ea28a481fd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299077f18943fe2482c17077a757697a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b15f769dde3a16a1362e481499e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2687069484ce90d678d41778b1f8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166f42ae5c0ee8415a1cb52dfa8797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb393ea827735a281ad561b0c1398a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c06998dbffd294d704d90de92764a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191514a3f479123af441b25918f977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae19c18fab45a5f01b1679464ea2cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea30402d7db06a8b4e6e6d73bf0d380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b20e6025c30a802b1a12a06c38716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780cba5655db203dd239349ecf9ad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e636decc67f1b1b410465b50c2238d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90925a814a30a8552812cec52f72507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ed8aa0cf8d3c2d42b6f40f0c597c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49b5f44fea2334d3d04a58acfc150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4951b3b182e790958fbd893632424e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c37ad08a65d295ba2546283aacb13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001acdaa8fc2980db98f86bb54e808161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f642dfcba3e82844da9b6fc3a5e3994162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37e0a543013cb7c26085e5578def6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d0716e65a702c373f051ba527e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704cf2a6b5f07dac6a60d4117e137b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcc2b04c41c0638bdb5ceb79d84111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee590bf9b5939d3cf3f19dcee9d0fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733d768c3470649cd2cd8c7877f3a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fff0bae3b98e54519fd0f561614a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bbcdf0b9baeef141b25ed29813433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56d6c69210edcd99e0d3f22300d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a591da0b47e67d3906ddb7f16218172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e134235ba898c4746c35ea21b7a2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd46c20c89712f22bcedd9db68ac8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b0032ecbd20b393ff13c8e921040175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66f9d8043dc3d850014d52791c053176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfbb4c03321aa687bff0c741ebb003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f585352d3f96400b67a0870ea740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f155949a68427de16737661fe7d7d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398632488467784ec9cb69a3d7c4a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1fe20db7de08cf90ebf318ced543a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca493d1f32951ab9db2d731b008c64c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ce5b0c656b9867b6827d2baa3025f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c99e93e1d2952a04f6d5d9699c2753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dee408b29157ec8a5730d6be1c6298185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c261f568b894cb7d0d5d7c3d8958186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4f859f0fedefe24dbc005e076feb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58ac30f6afda7312e2ba841a66786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1666e1875bd682b6ae309c02f2000189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459555f2ee5adac3e2256d7aa98e2630190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7742c08bd4c4e4d9a4b2425fbd96b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d41bb7bcf7bd7985685f9f91753aa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20019532addb17b4fc691d77692c97f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c02769e14204ae7944dd1f5d8a37d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8dbc7a3c92ab68d73f5a5c7132ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76338b17c96709d6a23e0553cfc61b22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966da02c1b7b714dec222a129f3cc89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504e1a0e47b1b8b5257cd91f6ea950198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a923478bcdaedea4e1a7d60551f07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ba0c32b0d9c53d482002761f45be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa31a6fc976cc711e78730324ac43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47e9ec131159f256a156399083d83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ba678c96d79589fcd7f7c7b8cdf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480987b15b7a13114c908b228a0a15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779c5fb61400c1b1847e13e3c9eb1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b356b19e65bc2a8487c7dd3d554e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0259e94553901faa3223cbe53159207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f4398c6588d2925dd8b59f0e57f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83c7acb5498b4f7710f5cacb56cfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e86f4b8535e79d72fa37d01dc8703a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b24d2183a633021f58a9769f05cea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57568dba36f5eff80e5a6cce0c697183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647949b178b765237a558b61e1a30a19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e6ea4cd9534bd416ba0a5d0aff2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427725fa0e97f9f37ab53b1f921e097a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41a46c59ef7b902baee48c0305be4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336e9af43ff77b3132c8a9520b214e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3a4a0a14962a5e9e08154398b5ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31091abf477d8b38da60a7ef8b424219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039fa2849f8630c65d8845759839cc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c34afee63a65c1fe65ca4ab354404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10369dacd93013a35c623eb43f8080c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908dd73f1972f17deea241665f1f87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6904dbf50b8922478cbb4a2571055224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c029ff6e7e75c8abb63eead2ee07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339c8f26d0548b95a11faec41d93e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c21e83a80f3d8136797bd94d40fc1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29f4847eb01ad26a19eb3f7c48b23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491b117b05288b3d88cfc52381380d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d8f97954e92450032a17318621fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd31e6b0139b7a46b4ec0eb4e1adbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8184a98ebb806c9e0ff7341c3b8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f3b6995b47dd20ac31f402efa220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba9192e8ae2d7248c9ebf2b10d685e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1934e115e2ee8da48ed68b91aa987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd876f07203e972c0029ee3396479a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c06b645a348fc7e0812b568050397237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc135f86d7813194355c425e4ce16e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d41d21bd9e9d0da2dae11058b65252239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d42d860dad0b28b878393424f3b0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b2e2bebb9f3a8d17254000553e52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d53a755b2d2bdf3c3acfc3f7a6b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2256514af44140c91affc291c97c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f4f6461a869ba5560dd8e2ff80f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853e5c3150e41c8284150c1dd70129245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc5d9c2d6432056ec58deca192211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bece8e60573a73010890c0f0df0e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7fb0aa0ff7faffc72fdae7dd07d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc62dc8d279dcde6f4e2278d24de49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665e9ac7570e1171396b674b5f5486250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c597ad463aa74e8c17d2d69f6eb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5782cfa178286cc78d00b87fdc3db4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de13a6b1ed79f287741a689d82ef9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc2e300b9e093d780198d6a83ba10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5890c9c198d139dd2f0a42157f6f5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f1847c663bf627bda916b870c9089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d97d3ed6b9bba88ab6465341b966bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb93122f0063bb2a4515ded288813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201fdbc2572b0b672d670635b40a2ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f45486a0f47038d9b91369797c213260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193793d161265bcc6ceb0fd297de477e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ffac5abb3b6b2d8e36681882fd668262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7100b092b6abf7327e6cbf17289c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc116a3995bf566d86e2bab857242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f09e7f9a93e4dffe39d17e03bb4d3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b092aac4913ee0363e15b842f2949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d28cca4b8bde582f9bb6c2e105ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff2cc4ddc8942d71e45929578fcc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef0a0a070c5b95c2b91b66c682eec5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bda492ce95ddf61308891d39019d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f253ffc93993451a53f1a632635618271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8c4371346414526063bcd4f8d77ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e9548c5fc1f4682c741d92a7526f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0993196b0a2a4e64fe20aab38c70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd42754707ff0f9c78f25d0a928b2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63b70e001c726e2b0d8eba4596caf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0243f618e42919d5587b5651c5bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455326ea9acb6f379c6f6853e75c716d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615001b480758e3b226dd1f7227a67f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e578e456cd1ed8fe5fec09ac823e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb77e696d18fe2db657491a2a4b2b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadcb1527aabc0234a90a0a3ca9b90c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a432eebfcfe173edda55911fc8274cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff590ce9aa7b43fb6863cd07941b560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898fe3c992bfa899b879a992a754ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de71f6ae9365f00e558c6d0beb8dab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86194c068b78978cf97a988fc2613e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46430190e943a17988f902b5a3dc83f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d33ec79f93ddc312468d5bea7ed6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8fd4e867602775f398a29526972cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab2a3e9850ec7ea28761bd56ce436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f6ede39385d969000e64caba3c3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa646fbd4de6cf17ec29f7ac2537b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3ef47e24d03e0666e95aebf2a1f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b987538dad86bee05b91c9d2eb55136295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e0d0ab4a77757c960e82277943a09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2a6d42c72ad9d0de7d235bedfb05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640d55c3f3efe8a80ab8fa473f6f6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b42cd9d3bb7b76aeb9047ce3fa98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b9abf1624fd0d942d66beffa136c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9a22802a1406cd74a519529cb438301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c2298bf907ae9e72bb01b82b726b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea1dfc74d86034bd99ab7bee5b269303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f0211121461a869f6a9623234cf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074c08498c0471d8bc1bdedd7877a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d68d7645d8d105f66cbf82410c3da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac49d16969ab3f9478a358a6472ec12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17690ae485a0a43a98bc9227168df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d943f64d035dd63034f8afd813a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287f551abcdde7e19b22847f251162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9181f115fcc1fc7466649ce76fdcd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789738001ab3cfb6470c510d01cddeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806e3cb15d90762ae9b1094c12945a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccc29ac8da50f422cbcf78a232a7a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f3098ed7462a480b92b4c82d906d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9eacd84121cbb5c5281c8ae55d90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5378b1a9fe1bf0da16395d204e4d31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342634b416f0af606a760ff62dcda400318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db9c78a61c10b7cff44e6159b3a577319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815b74110e262cfbf38818b3ea6ea87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1108d9a7d101c465d0e8234ca790321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56709143b666bd642119afe60ee6ea4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff0d5274945ae1612606bb2c5b0e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d37661f8534e7fc8309318996ee50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfee0d2e4178b93440f3a240ff601e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eb2b78576c3ae6d8a16045a753fd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5bd1d84e7f988d9b18052a9ae2f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1ab73d01fcc8a4b1d416e2bb5561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b0fd4659eadff323fdf6062023cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631346f7f2a1f79a1e7f29c1305193330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f51d3dd0fe9c8fd6f1809ae7edd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5919e0315930b39aab2c865b9078d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813dd3a5a381f757c1d3a00e77a5f64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b350357cfe5d8bafc40e9b098db8bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a5f6ed2af3a9ad63fe24b6910b445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ad89ddb9e2d44942acde6d36857e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f855381f6a2b4e1f3a61c5b0e6261c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eea61cddd89399cb52371925138e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3fe6c25de85e7e6daea8b5c95a53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e88dd735152db5cba7e597b94bd2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcef4e76108eba36882e497294eb3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028355228ef2d9d3e00cc24522a56766342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e467dcf247e7c15db7e952f798d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681b438fed0ab0182ca028272900df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fef5bbedc7509ece79fc91a086147345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e496112706a4f7dbf1a79cf17b086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6953ff5476978dc6a8fae3d64fc0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd485a4f7280d158ada3222973962a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a842c93bf784dd3153613c28cb4a01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65081cbf92f985125a12645309fc3b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824407bfa5e712f4e58c0c535a28ffc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe2ece4f2dbebca5e1c2e5b3abcb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cba51aae08f53a9a299062e397d54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d7e95004492552abf5baf6fa4d1bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4a2515fb65bf53a6c8bd1a40eb04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc319462c6c00b35e4a0856d846936356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d18b6c535dc62dffb0402810bdfcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908554f787e2ae836cb0b2c1923ed9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f872c7f6dab5828a3496838a69f73f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70767b9e78ec40b4db23fa6aeefb92db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86229063a9671881c827b376def0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08c8be5a62a6f111b735e58689260362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2f4c2428475a41f82933da254c7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ecfe208b3d0ba5e0faebaf85615c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6774bccd8e4e0b13f22eabbf84b83b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060bb7c67255f58694aa37c42e0e53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988306e19a2c6a9032e7304b46f46a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e069070674bda7f7965c94f90e172368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4dda0c6c27dad0b8cebecb9a40cc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901657d127cf68b422f34bd0c8cb2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a542114ede203ff22ce09982524534371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa88b81bfbe6c6f93471be950c1b48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6beb3165e19f697da2ae2b1d5c17b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609afd35db66a3c138fca62f6ed0bab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ed272beb4febe13ce8f292418204375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c517fde705491dcc5062b4433b6d30e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f124d0eb6ecb84470674ddcaf5d74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fae41c11485789942a6d5ef7fc87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dffb34ea89d69a5fe2a367e4ab7f10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450a363987627d2a77d65ab675e30b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee78bf9f08904484f96478c471e8b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953c394d965843aea8890cf3295d5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e044fd6d969b565cc7f0f000cb265e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21793e65dfe71de409d03a8f840777384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa80a0ed44393b05a6d82490c015d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0d3289649b269cc8b32b649a69b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81033d77a22bb2156f01e6d362894387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9d736f47c4389e926061f920ecf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5815d06e3c374dc68b570d36c9e7ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3589429c95ee6d8c12734fdcec37a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718d7e7a21ac750959748e27289102391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87a30cad15085c3049ee2505426ac7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4789261e3ccf3086d895a60f192d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31113bcf401c367eb5a209338b4ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b2c10c24ce4559690052eb6409894395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf3ecc738bda90e8eae7e7a723d92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1259977f47de7f60940b74f40488f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf8054f18a708f7880ef2ba7ed3918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07c237993863a256699f91806693e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f22c7c2579215d21e17b67f85a5ed5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a91669c69e74a8a536501890a100f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5fe3626aac59bb3affaa505f5b90a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb04d1166a104024e84b7b154417d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f3d9402e66dd386d90e015063547404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c9681412f06c8d152f893a55fa64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842d8b681f5679fe331987782d902b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712627eae28c570ff0774210ad1690407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca7f5a6612d1c54586c7bc602395d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1c95e6be0b1cf9289b3a7df471e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b91312068a7a0598fca4966ca075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58dc7e101a39556e7a95e9c1ef859f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c294fb7356df2564a36657bc4969412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82277e69ff7c511eb051336e498f9c7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fbaf5e578db6fd42b65317355bdb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9c1226b273951a754d2e4d4d3a90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc599b68b90eedb009202180eef30cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b2aaec25a1de724d2a84290e664f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2cce4fe7492389ad3c414115229f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77605eeeb3b7da21566a77f36cd3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d02383ec55aa03cd056832cbace0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb38152aeec5cb263dbfc78f3210f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c4cae90243ba929fb4485409bc42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75312253da2e51129dc57d98f661ff7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643054c494e3d3f0a6e06392d62c2a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04e815663e1e0d91175775242dfba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4018b115ddac881a0df98d4b60059426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb4d5cb07bb95ec6682b4970ad879427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fdf6db1956dd0c0a003f2eefb3c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cab62cc679108833251ee4638969c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715597342d9b2f230752fcc07287e1a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4d1ae5383b2d6df6bdcc4f395b4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f70fa2c1fede001c7977ba1be7925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c57894d07cdbd9d581a0395e104d63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561dd6f04ebf3afcfd8b13181d91cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb00e3ad28376dfc1176ef4d5ae7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d88bc0de325520704dd3f08b2e86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fece09ad875a837cb627dab7a81d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06d116549098d26a6555a4d6540e24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac6caa7d2c49ce16bdbfcc9cf66ada439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ddfaf5831091aa67704b1c0d61aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0348cf0c56e86e59d9ee8ec3722437441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f37f64bb6058361eb6e78a773ff388442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21144a53bbeb013226197cabf5b77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761606f662168906b301cc637eec44b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b366f47942a4cbb0825ab2c139ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea335c6e4f8a8fa4fb97f771d2375e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa598d296d0d825b4044b90ca9ba37c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19162baa793e4686515f13a135759f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ba6e58e16e027dc7db99a61217b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31690a1affe6e658254dc634a3e581450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44edd4af9925e36c9719881397e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82ada382f62c5f0e99bd01ea45795452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6521477c9cbbae0214cbd02a5d1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c3e3ea98b1e3b2b0a227f3b79a1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249ee73f319c10d5b29f41f7175743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ad91669fe1cb478a56a20f08ef8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1cd7c5a58d192fdbb62d9d075b071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f41ce7b4cc8b2e5af642de625282458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df9685f878a35bce2e23820acb1b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1848a7fd0628fcbe4b23a52dfc8ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8028a5c38f8d137fc812c42b85f5ee0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef4985523029046da4c58e9771c3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25bc71f7bdbb76e50ff1752dc74f39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02784793ec6fa19be9d6ab2e6d2cd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c9fa7ff860e5b2c7e14960f4d733465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62065b92814ba5272455e6f68f97e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b47a7857a739684e1fdac234d965467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca51c1f09720ebb9777d5dd251be53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214bba0688b50769a5047e93bb8acba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de65442324084244b43d2e14d115a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a04f27ccd2454623c92be2650af1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce821b275005b366d514114e198063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0103ec71d22c799f186ed83beb4fea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9988f2a48e170c9ff9991286671c21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25242413b1d27f265f35c9ce1413fd7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d431f3965e94deddc8deb6b51a7a88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f2923ce060e9bb074f56e3926be0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec6f74939024a2df4e672fe99aaec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f3f9f227b023103beafb832701f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c596b5667a23f4a7c96055f0776f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0bd235b9423d8c001c2633ff9e7f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f05b79d60c0e5ff63bf09b7728cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3688268e12cef0cc6ad785aecc0d91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b55a95adb292bf3844d505c427721484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1db09204c0f1b217ac822c52a084d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da982e011a7bcf88122884eace938486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2cdad796348dd69abe9f5fe74392487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87510f41afc2bf8532173df849630488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56ef76868203ed583b1ac472317893489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd1cc5caa3a30999de4354678f370490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b163470c2df8dcd7a3428692a4d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974dcb1b512ff122f958a6613feaeaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5289582e11511c1be0ad775d4e3fd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606669d14036d229d80ed15cae5825494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab5b6e1f24e40bc8184d44fa84478495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d560105507f293cb9c627e30617e385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d1227a6beaf623eb43eeab28f4d7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64c94c40b16052ce109a88c7551e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ea9041ef9e5693805acc4b8821ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e034e35cea612bbc3e822d0c4fe97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559471f1494838ef25dc76cdb394cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ecbe5cca0f58caa2630b8020fa95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8a52a90b16d841cf7f5217837188503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77604bba0761f0b36bab78c68183c34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ce0f71ad37972967b38c6398bdc51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ad2af2183754954ce47b6d6482a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad76171d9c9bad8c00edd54516465a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa42225162b804a09e6d4d912a7bc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45ee10099e2febde013fa1d89d18df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ee8f9f01fc26d19f0bcf88521f1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603eeaecb469f0dbc6716e0cbde2f51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff686427abc4c4867c80bf3a1d4c4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4e9eb774076df7a3fe08508e519a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b22a0ccc90dd4737b8367105f2f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d7dc608471741a62f59045332d28f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b3d91f4a887ad2345321bcfa7d869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d294d7ec005be818d1c4400a6d5cda3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d289819ac8b2adeab8f00912d1fbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c00406bb71a9ab84007d20ceb8e7a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cf0d875b3fe52507411baff90b40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee082ccb4626d6923e1e27bfb4ae4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3b5de00374446f37f0529a852256522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b077b96f7bd1caffa90d18485b77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d49cbe0aea8015b50bb9de7dc2e36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d940d115ce1a088a53cec79e6fd7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa487f52f23ffd77f7e7e47c77a2fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed619c53c5d79fa54fa4ed84185796527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652a43c9e0cc3d686909fd1f635a3e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf24e3d43a9059167ac0580c866770529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576564d26929ae4894fec9fec6f4a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8987899694aa034428bac6e95e2e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dea2bf562a5c3fed00f2864367cff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9444b5084b25f1082e41fff93592e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a54cc27fcfd9137126fb3349e35d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23c3281617edd50594a2c71daaf0af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885171fa6032e5f7cad83689f8e0df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125ca2222058930f513cb40c672a57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d2adfb428044d9da8681c0b946fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec355a601f2924ee92273511eb3fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a8dd37419b41a62d07199df6ffd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abc90d336d140c83e9f3b3bd0156e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f46853dcea4613420e541865b72a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd370f4d79c23632f67971474641a1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d36d85583c3094bdc6c40faec6a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb717e878a8bd98bb852bf84472baf76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec662f4d34b7f0150933bf7c82f46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab89e15d7e6c398218605497efbcb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026fce1efe42b1067ceb36478f5e9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274780e2f761efc3f8cc15180343ee8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b27a3b45a58942e8f28c36eb2fe9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5939f333c19a2ee4baf8b57bc2bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba4451c7eaeacfe60b228ad3d0f48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2a5dde6cdc3369c66af7eec1bf19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b68dabef9d779d0fdefe306e3901b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae735b6b12022e65f4cdcc36e7f38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dbf05d8a51e96f05047f86f4f5917556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c43249c3827ee587704af118aa02d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894745d9c79ef9a1811bfa2718094f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de64c9f87891816a15a651c14f1ce7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a6f71dad6c54451642642901d4870560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07f45d357ee5ec5f22dd7f2471ef7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cad2a1e430a202d3fdc0bac7d8ae5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855389de494a56d4aa4aa01c30350f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06e2bf92c6f66cd5de56e0006838c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f503d870a66efd3c805fb28b73b11bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736dee72456739b1d7417cd9f1b362566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a4634341939e924e3736105066298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad1c92410c18c18254610c9113c6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122beca66484fe2af89a875b3d66a900569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92ebf6a05ec6ee909735ccc535acd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582556540b8ac97127ebdeb9493e6a55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d312131bce4df2d4774ae79a1dedfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016133b76a58b8bd3db48d47474a98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7383e3a7d9adcaf1b7778b3061413c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783621bc4bcc04a7d1d0577922ed68dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06938493e7c4c3a2c754648cb0b9f56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715761a8592a62efdf3943db8113d4f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910af1e7e1c1daa4ce232675366614578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0416b9f3b0620cd4c74167b00f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404ce4d24c26bd3c79b3706c816dd1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5603e571913f22bcd8ef9f48d0cfc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd7717679643ea4b93da000a41878582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e599922777388a9ba5ae5d5865feb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea773999a8aa59caf60ed5d8678953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf582ce07faead144ab71a125632e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e83c1b509df7489e374c8ff274999d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f29671366e764cabc1fd0e1886e94d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ca2bee8cfdcf3a1f3ba0da19d9cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61219429cac4a13f364aae28b79afc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351a1f240e41b7cbfbc6890e46943f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f642a28ca034b810ec4334a54931591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189b2e4e83526f8b784e2a5faf98b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd65b92aa8a4bbe8cf6de1c2fa8c51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d320cd0f40fae96236c211d0e3630f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a270d7afb577a82678b8487d5c0914595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe17bfcff1ac5e60e1e4c52a3fd671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc39697dc18e2781a6ac6d91390a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8c07d026a80e4b7940f38e43596a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ddf5cd4cea1d2b4718799a6b4a31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e72f03b31e6454b6c50f3ece6987600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b07c8dca4cb759c70ab1fb99111e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e5cdd4b41834c1e0aeaa882f53a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99cd3a7fce1d05fb4076f84e8f84c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99b1001b4874287249b46251250d3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2379127112b3f1ed61b34c21a897b17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cccfa1d3a95ff290d17ed80f18ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eaaa6fc633cdbfb3ff8ca12dbd4bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b31d02cdaf5288d9f3d3b7dbc311f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73923b3d69c1351a2edd9443ac3d3ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614a9aa63f7fd07f8a903352601898c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e38bac149eb6a434a2f748ff74668611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb36b74373501420f64f2fc2785ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f24443fa22c6edd25f5e91521c7b3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a34f8b5a5f2b063c2c709f5bbc0c1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbd8ee558ec2f60d1f7cbe62567d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf6a8ed9d96ba08df933882e0dc62c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf7179d26c0873bfbc1d6b31c5624617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ce0ab9b5a5190aa6e36ea1edfcf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d25b952c017e54d7e247a5edc684f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40135331cb90f24729add95e60f1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281892dd69f830fd846b78e2f286aca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da07eece42a56538871e46b58d8c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52436e232e9112d58327ab1ea53572aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d21556614e0df5d2c3c80e43eb886624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b1598883f4ee25ef69c183d0dd0ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25748791b33dbbc75f1d192b1750032c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7f75e366ef812395bc0f918efc169627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ccd13ac24c758b152c66312da0543628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2efbf53615ed15c579a9e665183f52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f18c4c0ef31993beb30c06e56db5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b60fdb0089dcd298a00973176035f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b18587248d494d6bdb4bcdee80da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de973a6a553c3ccad1b5a84e08a359d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc15abe8bcb9cf7238307a7e22de3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79b7dd5a31166e3b6c495d8d9b66e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b9d87c366516f015ab0de80c9c0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba639c9c9a7423bed6b3a194e1705e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be5e79942992b7f8d2fab3de00641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace009c06488ead379bc5d4ce63c3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a6919a6b853d39a4aff2161ff2d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993fbff952f24d0f34dcbd6611c10d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b977cf1a57d9419ddfa56a0639aad5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e9ec5fba40238c5e6686d024550a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa21494d4743f7fe856f5a6229dc480644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b777a028fb173dd3e706f6a6b95ba2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a058babccdd941c09e2a4ceab4a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244065be828bfc7563d8a94de68d7c37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f975f43a2ed366cf83a6172a884de63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625ae47eacf0b3d51a63c3335bf7c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94e9349867cf5c8f01c0714d97222b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e8b769e14ea4aeefbc102fdd6754651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18a1337880f99bdc8d878950ac4c73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a1d298a4f0ecdaf107c9b7284eed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc36d539246f11050b2efd3fc759e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52c7b76a2c927013098de3eb58334655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dadf949eee61dc5a9cff25e261af9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b0b15faa2b0cf731fa3719fdcdf61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5652fd497cd8032d348714f27e50b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402ff3556a7a83918d76a30b63f768659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e95416b98dbad51532748d24f8831660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5e2972bcab8314b9628be66d2c0c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a625e0a06b8cc1ccdb1300e6afa894662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05ec446eed47bf7cb4cd0267d128e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a37c1f29fb0c116daa3065939862664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42847d2134b1f117491c30d04042f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4198f82266ce67673592da718f921af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990780da97693c69ee5262edd9fe13f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0798d9306acb9f19875f8c7aaa2b0a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5bc5ad3a5ed6cd73e056303ddad67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cfe4b11ba2dba0092c17f1db662a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e5eb3144dc79835582707c2baeda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b170b9053c34dd27ce2824b1492d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b385ac43d84294f781c46a425897673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638962e08efe8fe71450d7692e7af477674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7478461f5b2c641df47d84bedc33b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760470c6cfeb55a2f8884aeb713988676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc39faf6e61b12b5d7726c58be9caf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e82ecbb8184523dda13b9d402dee3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c084cb79fdab22e5e2f510396424ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa486d05aee7bad04870496f96c5b6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae0f2a7542b8590fdc63dd72fc957681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a291e445559caf731af9886f6c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fb117debefb0389ccaff286de6ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0300a1627aa1344df0a6648d39fab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e88554351a79e2b5d8a5ea6f901ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038018c22178c05929dce36d54b70580686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab181d2db1180da7190fe39ba5061687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60684e81da28b47e914571d971fc6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88524ec35beff70abe33412990eea4e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2959f5d21ad4764f29faeffb90bce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac506571c28cf026dda5583cc00db2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f78d52a5d06e7adb0e5d5eee0b79f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f18b6b388f16678ededba97dd5c9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc5a98090b0618b0f8acc7ea6ec11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcaba69b9505126df10d2e1af7abf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b287f70becbe6e73a341912a5c310f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca62dc4d6568801a64238298986cb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a097e5955e53eda26c674b83bfc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc52a564cf203bf679f024073a71bd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeeaa27d3050323991a90e4d7d2c21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d81701eb45bc6bcf64342a3406246701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beac542982dbec58d167afc86c1247702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17097aeef5bc123c4524e6812fec703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027547101d5caa7a182aef3c6fdb011a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb98c4e8700a7d0e32810cf85e1cdc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa6c177996cc51ed20cc1f4caaf0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1e813d4585c638067f86cda27126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a34570721076aaafc6ea2674ab364708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e5a84e5f77fd77d847a87ba64a07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f2a276c43867997c13184748b698710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f3133a803cba798f614c9bdeeb97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0f2760eed0f3d27ecf176586a9f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4d3cd102beb5efa45faeb8426554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba1efca2f5cd8c691dcd05886a388714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf9b0b73b3d724573efa90a496c7a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306fea61ce1629b13c87c3e4e15b080716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49619b7b78c5eec8c2bb13690ea7744717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71cefbc37b878731dece0693363cef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb178a821cf8a91f0bf1434d75e21e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ea105c9501ef33cd9f1062d3d9cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdb5a68f7fa5c487f869463cec383721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c50559f48d1babc80b29c972202e8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728bdae3e3557cb4c917c153ea4b743723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03040bb130c4dcf4d197b55d595c4ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4984b490e17e5878fabda5542ace4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ba1dab0db5f92ca9bd2262b95c25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430af18c709f406910328351471dc06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992debe05cf87a2ed22907a2a6b7cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca3a4d54ab23e6ec96a57d2dd60814729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3de59f20d4c89442b8c580bfafd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208023e0e14dba0234c50e04fd61ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb2e2a552b70842699acf44eb791d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968a045b926279e7b098a63fdac08b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c778b74363f72ed533d91aba3e8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d2a73a9ee9b272bf5d8ee2c1b66e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538cb5e867cf647cc533302608ff5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f216cdb204d14efca1d702e625e3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0349d2bed66cbd9ab8c2d19dd79b81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b25dfe88b0f8bafd9900262f36ac9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8f074d133791fbcd845262ed4d2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889460d01b4f3883cfd47deb275a9950741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7e6cc46392d85271c2362afa73e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664542ce54d152bb0431e9b8f572f3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3b454252b1c09d3b7b3244180e4ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5c46957e7f5aa0ff445f117e0467745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db60e626816c63280f397c357bfd36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b39baf5b033ce149aed7dad652f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8ff41da2b3c8e0ae15d05292e552748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933e58aaaf5be1eab59d7527c78aabc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee2d172ed921f816cece4ab63f7e95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad0f2dfc8939ea80444929509eea9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88948c820ff04c8b7078f6f58997b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b973b695a0aadc6e99bb33719b3f307753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2481a8f2365d1dd4bb97a6e9d66a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea91cfd41cf2b0fb3ef01624f6b2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699fd258f011b8641d6b851b4d8e50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f53dda05fa46c8625487ce26b319757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75819c7bc1f914b6870cb0479c5753e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579cba400ce1a91148523e9e521d82a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fdf35631abbef286aaed6f07b1edc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811739ae50186f9ab8852dd12e437a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d1c9c7b4606bd8f4213a7f3c0724f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9c7e5d18ec2ae622fca768290373763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb2c010269514ef4c279de597f558764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e1cc495d8500c0e39a9b4a1030f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25bcb841aa257747138e0468b72ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef906cf9b68fb7fd10db042a0636dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b75abbc119468b932a611123383fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf06db84a3053d6d73ed947ae1a11769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e621c9cde98096e8f1ea8944b1c1016770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5184c6766091139e352a84423767771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83178354b1527bd5956e7798c016c886772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec91113be685d6c813d5dd13c57dc2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357134e257692c22e8579088bcd05e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f0c3e9df1523315f48d09e3ff2fe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e77e24852d32feef4d4fe4ea06e45b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8b8e0380173bb6d5389e87599a54777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f490ebd396f3176b358cd3984a705778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4bc4532ddea252b1a0620f5596bb5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d1eeec1f61cca90eb6e6ad770c62780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7124a7ac55926a1b033e4c0e5c3f29781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed995c6dd92ab4e827644347d2a454a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb837f52e53389946b1dd8ea62a7d00783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a86f8ef714bae77251582c4895b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d4d0bff34438dc28bd2f6ff44602785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311113f2b3cbdbafcb480736cdae7193786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fab8b85746d8dbda3ec6166af1693787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a48c88c7cc8606e69c084acace919788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690869d59db514ab84f1cc81ed0bd9ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ebd8e24e86794b8eb13d2e1799c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a6df3663db4c089ec48786a863026791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e4e14aa206c7a33abd57b1ed3155792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be3cc6553da3453617f7e1edf98ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4a816b37d66c296a00569c2901a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5570c5f13f45c2cf57601f8179ba5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652571f622316bd8d5dbd545f2ea56796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec9501ac9cbc2c585c3a272351ec1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370840575ed4dabc5c42ff69dca459c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f35342c0b6b10ec7f2b20e9d191f8c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6acf1b8dd5890620537eeb11ce34c6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55010405d12eb5197695cc0e1425ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b662d081d4d791dbe8f68980a6354802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab5cd00deb1a0fe067031794b5636803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31acd8df9ef653ad65209a9508cc47804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d17f4cbacd2a8e0799acd8f3430fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b666217374a7ffaeda7406ab456a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a862b3268f4ff37b2bc9c7686dff70807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65398fee7d8eebae71fed438d188a37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a499b458ff4f859c7d9f1746bc5a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40507d827058a040b1efc18bae41024810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a9999f82a7e2a9a620bbb5fa0626811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d30e53c4b9b9eeea330170a213a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ff605888e06a95dee454878ae443813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f00a77e4205c62470039b3e672fed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2f474e424eaec33acf0d8f36f26fb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a39a04e0ced8715968dbd7160c433816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873ce4b4de31dcb76ad28016394050817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8e0b6dacfe760cac37553588cfb24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa366be955edd6ff07ebcb058504f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895bc1b711d9f32c55214bd4fddcb80820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebaf53c8ba4d09a7c034252ca2870821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad17ad76b0780c61c094f86b850528822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff815b9b077bd9f6d909a21c3e921823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68511ab96417d52a70d200835918d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799adfac143537183585d3f03ee63458825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec26a67c43a6be346dc3904afaaa7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef59ce69d16378247d9ef38922fa93827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a52a32a48dff1677759cd4f450992f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa46fe0ecae285a0014b773f0126d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b1f821997632779cd1c3764a8cb0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8118ee84de038ff9956abaf926bcb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd096b9517a19268812a4fd9be9705f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a22f441785a8c007de7d13d897aaf3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76830a3acc9861d6b4d6b8c818be7fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0d834639c9e0f7e4ce2323ffb2ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3442f6ae9d9c0d9d8a12e5f023ac6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d38c155fd95bfb9b74d94d48e5aa4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ea7dccc66c596b4ce87670612b39838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4aec7f491197ab1572dd8fe30c4a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3535aa67d96b8f380bfc771439b857840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd2f1050b57e8f387d2cd2b4ff568c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2fc4e62730c46e350a5ce80c240b6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4540270247cde794acfec1819176843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a388c45de58ab9b1f80ad3827eecbc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca111c085bd2cce14518d889d7790845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad6926e2fa3f6bf92adb70521dcca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed3b76d2d7bab1a544d8313f99663847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f3b9c171ec3d426f79f2e6ac7ab3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb86abff5c938917267c402ad827fad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931aefc4c9c1291747dce125e9522d2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472c1d0c3b74ee1d99f1b04027a1da851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf5b6c67e93ef003e30fc1fa0b566852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9f021688421510e69d7c0756d7c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5100b606feccf13862e4e71f77d26854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e43e8c9a0d8ca0f983795cd80d82f6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae23c5c933c40c1b6d83f5d1dfb81d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059b1ceab5a02c5d54822090805bda857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b1c7669a4d316775ca15b1fec245858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277c02bc7d8493eeb85edcee745003859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd01378d1781ac588c35c4b55333ed860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bea9e93b2fd01aed5bc2fb60ffe87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c9cd35d4b1013fa55b4c14b1b2b9c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d5335432f1797e4186258d1e539f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49608054fc7bc4adf1549294f17375864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe14060de94762a44647081e0f3e05865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d53887f4854852d34a67c3550222866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ba944e774827a3d25aaaee4247f3b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c659278bcd5fe14db902fdd4eb834868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cb1c2934d23f00bed6cf66d4f7119869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51929a95e21a5d73fd42c36e53f4f351870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73c1b755327e12eb143dc6b835cd3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08f2914cf754a563457d08b06621d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d693b4e7bfd3b7c7fdb7ac9599afb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de473fd8105af6d120b0b18e29153874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd14db49cedab9452a3cf0e1b6650a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384618e2f84da54721853448a93888b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b672f238ef5ccc8205b8006c91517877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeef6932fd20d5e09c45a6cc91f81c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653f4ed3e8ca49f11d9169fe3c8ed0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5a2112c0bc8fe72544ccb52e0820880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3dedc95aeb342f6be32a8c68f989a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca1bc73fe690ddfcd78e4419e32f8e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f7fc0938c46ffc079f40dcd4d3709883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317de93b3db66b13f096ee10a674942884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d97e4f54e2e747adaa0ebad67a162885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8a8e2aba4fdfccf4721e7c025e6f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86d162a5bf81979bd8f640f99f246887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e5da32202d493ef89463360731f3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b71cc36d1961011ed331781dd042889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c13f3d01365e9cc39bff1a63c40a34890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f91fc6cf482a219347a0a1d4f51f71891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bde9ee6c260bfee6b49675b6a338b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062792153044857c5993ca10161abeb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bad0448bf565363e5bf675616e5c5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1112d65d611c90a1811eb2fe9bbf05895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b9fe0dd0fe181a5a26dc3ff69d36f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfead008d5dec7644db6bfd2905ac7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274b9810429ac1eaa311e3f72a22b17898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41dc58594a532e1e0fdbe6dc1db8d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa69eb90733e28f890d245be3dcd7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d038c0a73ad11e288b33072b11fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a7ea3cca8bda55efd0359e558bb0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fec70d6092e69b0c658143b77b8c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02a3c83f212b850d6f7dd7e6f1a67904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b482ec97a629e0629e3b2cd4fa93172905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d7c2dffce05d927f2e5dc737d9a2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af62e0bc05d9d9fd74e5f65ae7a41d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb65e83b6984108a97d0e472768fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebdd6efcdf24adb9786c0e8cfb373909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8570c219bf4d8038e566199d5b436910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2206c73e5d00196978383f7b39d134911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24507fb90ad90917fda34f982a546da1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a9fdf0ecc430f1482ebb29bc07c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029a425a7fa5f5f285dcb3b65d02ab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a3fc9c3756f5940c65bf38dbfdd5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b4c47c93d3a8d213cbe598f9add26916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613154227c0d628fa9156ba05c570d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35ba580df703136c44bce2efb6624918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1379219fd6e1fb6f0c836b92556f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007460e0635287acb15f8b9d3bafd1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026308839be72b0b955a35a1c1135a52921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb559949b3fd7678ef3438c544cc0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9705e6fc02a78eb2761dce100dd15f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1f01a068cb8cdf3523929ce938c5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec81749ad28a2142f128dce2a11e9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f380261d185bb709f71f0ea25559926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6895647248f9f283cf044de87330b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d94075e2a42e1c7eae2b5537115a6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6911972fb1e402677ac960530974a6b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f7af64ad6a26196488309379faf9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317abab205513723b18ef73d500a37931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c279db65452395e644f51e843a2a2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2105b93034695b3ad09723cae849933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1bb802f937154654d042b3cdc298934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877b2ea0178434090521de6270ebc8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70549fa05226688d8db0a98f624450936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537258f749df71b804657b0660c24c84937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835e0de8ce7122c6cd260cefc28f8ca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083123885d7e33e06068b06b227cb50c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6c4f9f16529e95a844fd9a1f5e04940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c516bacb560e5ef07d03e8370f008941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ddba2a1dbf8547f5810007d79256942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf49cd82fc9eae8017deff37620cd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5dafd4c308f8c9c26fdd8fdede71944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e400a41584207feb1e8c988f04755945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61453aaf2f0094c0b633ce93f3ed6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10eeb7cfd999069c39fbe6fd0195fe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50107dff91f86718d82325d1d169a9d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfeef892f5980e84845ba7bf8edf44949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682839c72d18ae9ade65e09f3419065950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd9c9b65b4e5d20ec0bb98a90094a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331c051e0e65a5e67f846ea605612cb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce6099495af93e394b6b9d7eeef675953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3e0bf6bad629bc58f8d0d33de8a2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b75eead93d3d7923161c7c599cf22955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2049455e2eb1843fd64440b701c52d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a716c82ed5bfdf645dd42f74e3eda0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224ec36fd783115a9e1a28eef08103958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865de99554c4355b99b906ce1d126e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db129bfa6c744b75badb19754dcc6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6472e493f72b516f9314d1f19c15ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff39563ceb5cdf1e2e7754d4c2a525962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cfeb464c9288ce6f0c841ad2b29bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298dddf7544ab3a1677787481290040964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed69e71d09ff717beec523ccc3817965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2b18cf4481ad8feca2a43d84af45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42433bdce62aece06e8924539275d21967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46f68e1d55d80f544c746ba1e874c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f9fc551c0b1ac781807e873d07e5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf1dc2bf6a631f14c2fbd3914b5f9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5233139596cfe8048ce9c2a87002e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a69b2370b8278fca38a61a1481646972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430303ddf185496c77d325c8e3a2a3f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d91d5a847c7e616fb50e210992d8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c75d03000a5558cafd19bed59f47c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2e8d5de5d8539bab575a864d885d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbcbb578c5e21c0a13ab11c7fb2d55977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56a24a9bc579c2eb818714edbc352978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3c675987b5f7cf71196aaae169fd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faded3628a11529456e3d1631345b460980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4713a99433cbc74e592a477dd621ee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bbec0c1970aab4de9c8225d5af1d3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bccc3d69b43c2cd5934d7436e51e6d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52928c9114a61191b20864aa80fa21f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b176683dff4db895300cadf1240ea985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28f6d488a4872f37dec47c7e71eb5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0232de41ef62cbb577bb8eb7e5c1178987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402492b828f2cd5b5d63ca7be320be988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b789287c9d096de6144e0f6ada70989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd2433f4b2303dac763b4ed4208049990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b309ffcc63218f9557ee08ae02ff991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e71b005d826ef403cbdea254b4840992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cb139e2befc2879628a3db623935993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d95fe4e84d216982bc578178cc3c8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1201ddedecc8a96b4146f691f00e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034ca80aadfc60c3cbcb272549ddf9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f21d8176be10f94e17fbd62c0376997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b3572640863adc45931cacac805111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1cefbcb651109ec11d448bf6105072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f29297766763546ccfe1e1087b07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd733ead4da66ab051ea0d6281de44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7ef67e2c02b39ff14610a1f9595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541adb4f4d5e402bf3945f7cebbe5446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e19e175bf596222e46e8e24800797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac6b35701d89889ab72e3e86f710668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9662177c67bcb6ebb445b17c88673d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b66c93bb9c2d504ec0154d356872610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f09ad5eaaf67991bed1c81b3dc6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969d57c946426dd53d8223482130ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68113876c037c6d84a45be5142cc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f62646b413cb52de701c142e92113714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12524071332d60a0da7c3ae3cebdcf8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc5f34bf0de2412e9988d953b172ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35250699263e4949acda08832fa2c93d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e85aaad443411a672ba05a13b6fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb9747e6f3e1dacea9e89cb580d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c4c9889e714a974171be428c108f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ac2cf4986cac741c48b8256a149121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4cc4dc1045decb280dd68aee521a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c734bae3303b7f40dd43a0461b8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5222cc3ae6eee45917574e4640c40224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe667e7e59f8b88a9109d7cd3fb2039625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907095e38b9c196e24515efccac8a44126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff04b204006350bb37e8ff35abbd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5ea17c8bcc9c2899b9e4b315c94228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938c3c8bdca4f5c00d2312624f9eadc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bbd280de123d4db553e1cecce50930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a27f29d63acfc0aef77d31c3b4315631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a70704e8a57ff74db0e4ae7aef8f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f8bfebaa4640f7824c926d6c80de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114815bae36c41113596a3506da4b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83910964048952c8b804db8bdbd042ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01929ea14ddaf2bc60f26db0ccbd8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ca2a8eb1e25618a5c8e7f351bbec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc630189d2ee4c139f46f308c3bf4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ab0b935a997a7368ee98f712655339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9b5b746d45cc3e4876dce93d211140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c95c3e60386456fad8886a5710d0c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749cb1567543c8cd1ffaecd0f9d7cbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55caf33bc9a04c0808f49becbc04bed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f1fbec4e029c37d07142990ca87c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a22ce86cda94fc901f10354f9d5c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520548e1c3af326978936be4417d6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ca894d213e1d92407b218136537947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e3f42d51ba2c6287fb693ab174b0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2af96af13261d9c12110c2c7eeec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447ad10af1820921c6afe4925d040c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65c5e791219be779fc99fd369df8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9007f6f01a7327bfc887e490d2ee1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c565cdb74c9546a04b37d2629bbd8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd0f7a09df326174220235e081602f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e677b76db29cf4023ae372de3f75c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426ef66b6985f13e66013d5bdde19756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb1f636095426ad72964b643b029c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86517669834e5286aa9ee40c88f1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4708bce6179aa3080aac82a40959f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069ef007beba392f7b3e10d24681b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ebbfe0ae38a1b08ed8282085bcf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b7c92a5924a53b491d8ec231519e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c3fb92f6c2b363e47d92a639d71c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8901d2087fa594092498ddbef82ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2408aab86a8c6f395248c4f01cdef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff3d9c6576e4ba074e030a65ccf9de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ef62599a1f7b5d911bf9dfc5370fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485cfbdb00715f8798d9c46ea3835e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa400560f8cc1b2fc11b36ed5b89deb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8904a2fc75e7b375c82298a15abdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75b8211e5b54c281aca12d46a889771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c7d1cbc8744a68350b03777035d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac663d94591696faac18af40953c6da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44e9d66a291096538a1ebaddd30ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13453320d785218ac5e4a7bfca45e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aec9e5297289564919007b650bd3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df287eb66966ac76e938e7f8ec91877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59568d0821fe7b62e43eab9bacf7c2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069aa3e9bfb0d67f8a827bd32430c2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546e1474209374d4a2632118db048580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a0e6bdc1197a462b980068b1728081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917acdc2cef9f29d5a523fd3b07312182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b885ffd33c9adab6d3c78780f145f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1f4f0a7aacc15db661656167314084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19659d2ca4ea0638a61893b6a7d83a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97933e963e5ccbf78da04bc92acf7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb45341b5b25dda1470cd6f9c358387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b64113eb06a1edebac309fb252e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c6b9c7cb1e10bd7c934469740d2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae724a65880a2eb9065e8baa7075d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d3621f4e45a68703266668529b0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3748a2f01534b8d33278ceee075192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208a14b641fb36b82417edb61bb60693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de50b762eb3ada12ca9ab7616eec04794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e711b09f4522d90e91cabca4415f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f75f96a755e8f476c03065c9128896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef583b6b4a871a35eab5a4ac92ae7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885ecf161d379f35a43c931906ef3f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc55874762aad85f2b57b72173af5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707616ce45e7ae6d1b64814fa920708d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fdce23351f6ac3ff3f2b5e4a1ff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1431b3b889e155bb6320ce7d0a1332102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f77c8402a3e85604eb6bc56d05be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e11d0fc641f7b371d3335d8310be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b56642a3e905224e0dfddc44747dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7899217ee6eae65d86413b2879fd9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edae55d9302502c6e06206db368c71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf1bafe44ac638d9826609f603e00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5cbc5e2ba18899696a05fcf621cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc52d073a86a6144c72f776fe17524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d79239ccb73812856bb28f84d96619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387efc9dbc2691894b1afe26710f9302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e82a07d75836a73ecbb259fa3ff9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdbaa965fe40a3c3d0856d6223e35c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b4602abd946289325ae81e7d0072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbe95e377d1fcdab83a4a50e0050b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db62864dd516f949d2a24ec3beeddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbe855552294fab4ca597bd344266118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8b20a523c26e3b02ad30427666a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1145b1514bb008a1cc80ff9786e6143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1f34210f221790c228384e5363a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f1e13231dfaa82d4f11b98cdbb86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6510542feda21f582779a8b32955123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6e33ccb454ecd5545a5af2d75104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e5d58a47cbe3f774bbda4cf0ae02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084bdaad0a06ceaee5bf30c18c823b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd797e9dc535e42db6b41d3cf506b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bb31e2762ae16f27fcdaf37a31f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e7dfda627fb413f9694bcee3c560129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7dc14a387eac8addf04bcb94d96c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a266d006deb821575c4aac61c99de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907a4db91f4639f109f5a14ae348f48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8961d81f3ea6cb6280217558517cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bda10b9c8f840b2945eed0f3386dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd00f600ee9623827236bbb51c187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574bc1bab0b66481387c61da6c60c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288512656f9833e6ddc62e6011746b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28f7e65b99ee391f4d4dbbc60772d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a62a6fae5b1dcd71b2f483a7b8e3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10706566b4c46aca7dd97c2284507b6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb95fb472aca964f6657c44daa190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29f38ff07f73d489dcba49b3d2ed1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e741a2cc117e9a7729db984e2c784143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a35447c4587a455f97b33f7f91e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e466671bd0312e114869dd388184f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210bb4f5fec6b641f40717bd583c5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775f92ec1133dcf357e614bb2507fd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d67c84a01dc2ad8c49a6e3a66032148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f4773d590e9fcd7e02b13e164d2d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ff0507babcfdda83c620ddbe3da8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5989e29d92d740a6c6207f3f8fa14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e757b4ce98fb2b28b138a96ae793cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e762a0c970097b947069de93f7b27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d676fd40590314f73d7447d604fb7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138bf3c08c8c2291ad3d90122c1688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9e3d2b8db61652d5f4e2f76ce3ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3673bcc62d908a924c994d55b6754f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbbb87483f6847f2937c756688b666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a2fd66e5b85309d8a7d2b8537f992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a81daaf6e3aad09feca4b59a4afc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7c26aeb929c2d0b1a514b8db40f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872516cf67fb4830e082721326f24a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1338554f27891c9a0cd6f35e9b5af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cd96e61654b240e77071f2b5a616164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924258c6dd3109af859c78bc42973515165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35b74469987071eb60b278a560fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce97bbce4c4e5224f71f6b38c0282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dfc4b0fa365461007a154866a5b4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223524befdb4724d482c2c65f218a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08a0a8bab9c9cb783522e1ec18a48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef530497d882db43325e15ae8bf61529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea6e13826bfd507f0605f2e2b7445172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6faef6997d591455822f555c024b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2dc66ecf1867cdef7e1ff405d99ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b257c7d60b80fe7c8ebddc4f76d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75250061f8c1ff9844fec384553d2bf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68d9af4f60e984dec9493d20dc361177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3b9593e81edbc46b7a2a07e97cf53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134812ca7561fa6f5dc552400298edb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212962e0ff9898148eb12bc5db8d04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ed0def6885aa2beddbce3ee043fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7903acd433cd547bc6170a3c60c668182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbc8cc31e74abf36f9649c2cef71e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a4ddb0798a8cb708068a7de866ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575874b5f72300e90d21535d5b501f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ee74bbd7b31e7461f38c3f5369a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2537c034f8c65f004de5c65be7d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20edef61ba85aefb0f8a2ecd0fe47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bbd9ef0ef9cd3c1830301c8c503f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e8c6c8c3c677fc324222ac6d5dc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea3aecfcc4b9726d93b5ad1553e076191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f382a27fa5f7ca5e9f7a6dee6427edf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b9a21043b729ab72e461edc3147e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb1502a6cbf067569fb734e3374d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897059f74604ce1eb0a1caa15d61c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc24076605c37be89769de0542a651d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32b7a3cd7b8b31e8d98df05b85b70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad38f939455ff8f782c79c20e352f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfd529de24bbca7c1c38f701536e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231571ff74d74f96220c555d63130d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451df01cf85cd2ecd27151a86454458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a117a58d04cd902798c95ee280d454202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa59357528e0a34611c60fee39ac2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489431b81fdc25ba4d8a0e1c89109c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5173865d3f538e890000dec40b472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cef800ac5811c7336c5459ab484724206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65582111c74b3c3dba9f6eaad2b62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193ef883f1d8605ccec5466788e794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063d5bbb993146343b6cc16f92e272209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626524d683ee635c987bc9f5837113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a24845c3eb2ae0e1d7171ae7bb49d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2df3fd5189bea22808925f5b77f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e7c4734c3d7a3e19f5e46fdc485a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d05caad2eb393c8c390a7b53341d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3773c2e5980d68e7194ef94935fcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a77fef0ca0f8ddab21287b3dad2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8701084e75134f8c97b2b80c7b8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729a8979d320ab8d5e95183760bd48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6a160861a10cce0d17eabc99e1d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea279cb80b6c721f71d1dcaff2024f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53100bf348df50d051ba3e2e395fb843221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2302c0e1e28268af174daee57f33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61134864064c1bc27252a65db20dfa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8ab11e04b1d67e19a61eaa4caf9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050beae0743d960ccd10701afd16ee19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c1d47f2b05acd623d428c0c4dc61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd038aa0519507647c948e203b97e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf407112c2fc933e43dcdc43be806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccdb379f12e583c20a725f09532aa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d75ab13b257950b49e069876890d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e6e24ebdcdf603693e8348d56b3f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754257d3ae320c40eea76482ae728edd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ee5e0147607b1f9dec837ad6caae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3db9d8028a73bda94bf363a22217234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469552b20c93d465d1cda3046b22bd7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a0038ddcafa6541d2fb598559bc73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f572ad58197895cc65913ef46b7d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043cb7d5aec3980fba17ec41abab528238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc90235dc483c8b1f3a4f5367c71f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbadb28210fe4d88c5b9825a097be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cb14baf582b92ab382963606db85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d488e7591d996d547b919f5f29b10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578cd6db04243349dd19a4145ddffab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcf1904600dde4f37fadad647db623244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580129bd3c09a54e6b7530f2daf913245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f459a71b84a867d4087fe3f20325c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca66979d3168565fab5492486e62fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dfa2a470030303d6cf034302700ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8798397582e56a85de5518f8473aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197becabc77b22a36fd8468adb2388250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d496073ae9d60e0f8fd96e52d203251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91023fcedb603c27914a298953b4c9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbdd97dd301a92bfd3b79c40f98e83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7a4006a06e5d4e1d5adbf3773cf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367be09d9051ce3a2349a0b950a6e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0b58220eb1601fa72fe5b2bc2f44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae3fab99bf4edb41d19e96248702f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5edef86abbd80e5d5403bbdf9b57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8ca5d25cdca9504c260dd0a49387a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09615bdba006ec6a53c9f4a6ea766c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7848ce078c8ed3d4b8afedd8e72c81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcc27b54ef471e795c1d0cc379e2a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a88c7102db65b572c928c85706bf5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b18a860f583f494101312bb5df2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0f187500311046f92a39e6258edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf0f2f11845afdd311c021622a030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e443b1304805029cee9c7ad0f32ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9200871279b6728f55316d69f4471c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d739f07700c4e798c057df7b0a742269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a9dfa3219af90715192335877d4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4faadb15043f1059d106de7b099c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbd521fb038790c45b2d6c772ddb1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d174df57ec95bd95b4d4c762648f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43955069dc8a8461c6c77799e29cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda764fe11acbda3bff9af8d04373d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3525c8d5c73d5a05f4155e239860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb538fcc6a03f0e0ac3df52779b00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96bad26576abeb500a42fd41c96f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780995d3aff623cc225dcdf118a71a6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab152afb21f6b747a44996197133318280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd93be11366ae85853fc1cfc2edf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482d76166cd095683fb2e160a544dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1108085089a1351f5c9f41ffd78feb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3e47dc321683972790e7047ec94c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec62c5ccad8fe52e9ef34e30bc891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c393cba320e8b224f7d0dbba97a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0658e41a9294769809ede334d0bb84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80554993e8f682e992d88a16602617e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a30f742924c66a159d77cc0d7669e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dbb20f49457acc7c7ba238851827f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7cabd5b4079eedd00821d50ba108291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fcc2832435420c60b5602b6aed508292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d56a11024f57e5e95458a196a9625293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3dfd5edf152c23a0bb461f0305136294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc51f67d1dd40ee95411f245bff8238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c019f030bb705645cd89529167cd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1e99e2555b5111eab82f68d6e4f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b04d6d90aa3bc8229d4f5ce9c7c3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b16337dee271a65d550f39a7046e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b896b55e6cb4257bad473f7d20cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a4965093fc59c670b4e62132d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb37243bc1db12144ca59de0240a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958f6e3f20f01653dca743757fc811303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33004182b58e17db0c039605d09339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ea5cb72599af0ecf25d5f3d6f084305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c12be247ef5d46eeb992e803f4b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246cd5f665b424f1ae17c30a72f1ad2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f21157ace37e7815bde29543e2fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be3f869b3b9c144707cbd6c3cb968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185fd99465566665521f94ba899bec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc49feaf30ab58dedf3741f61cbb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35beb5e8c4a245dec606d330ded60a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53009ed83c74dca3c6ea8edb881c4c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455c11eeefcce07c9057bc03624709a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce340d17fb48e9f9317eb541775f7b5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f99c3bc699d6bd899eac0b0c0e4a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606760bdddfee5aec52bc864415d8fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab0bbc428dba17cc4cb4efcd49268318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2e7af284f840971a0c556bc257f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a00932effd58b824be40bc1ed9085320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa2339b536f58ba7ec4dbd264ceeb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d7056907c6ea10d04abb76905153322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595488894ccec9a7d7c0d6436349d638323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394519609e23357e18b1de8fdb8f185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eead98954706c46838766c1931c0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880aafb15493de4366dadfb86791bd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a14857385b26782f2592e366d8c910327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666813b1560fe00e89a4feadfd0e86d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fda00cc37a8f45c1f1521b257c360329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b82e0f3d090a0d28a6009f2e6eb9e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4dbef74f12021927fb259a149f788331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4feb4291531592515489c118d1f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb75e7707da90005f3a3114f5bad11a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5aa0a9c51131e9677e74d8a9eeaa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f012c6fadef4159bf4ef2afe98ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2665edbb1b9d3807fff47eb47a5de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687813e4d190a306e514067e1171c58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1ebf8e29d94b5358bedd4a317f94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a0f256e0b0cdf3ce7435a1b2b6899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbd5e9e500c7e845b1e6f29f8c61a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a268a95e72da4b39c9b3049818abdc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4ae7555f109ed90a911d965d2050342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40db1d8dc647774b25dbeec15e93ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb5450c2f103d40cb82dcb328daf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c142338ff75e81f3190c327dece7430345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c588c1fcd84ef0a327719f8b4b02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f7c8142e24bbfe01a616453ffd51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdddcb385111649c5073eecd5d6051348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65af383a1a00a2c917ceab56c0b6e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe096469d3ff4181aaffe5ec58cd47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73a5559a8e5cbdd525b837080d6f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93460b7c6c63bdbf5b162cee2c4aa53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734cd7859857ca3e67dfa375c93027c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5117e5469ee000033d5da03b9acec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7193bc7afd1af82d8ce2aff6c413ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c087b468b7765bc5fa9824ac8130356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5625e4dcdab581f19de2224f6950ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193edb6d62a71c6fda3dd31b69942b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb01956bf31bd42b13e672d8821bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ac71da4128d5948adde0d0fe78bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d6ee63121e296d97f4a62d574995361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009d9b182024f76e333c67c8d725ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59b19985f8a71f3e6de8500f3d018363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9ee8106a9e104f15b0594f37a4df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f84f6dc58b7f5cdd2e52c067f7bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f514e698032d1efe2e5b594dcbfb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38697626e090cfd86811cf46035b817b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a27fe96f5509d64972b5444c5447b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d3eb562dfff5b192b280222f51d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbbddbeb84517d57a8a5052566c86e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa2277d220bae6bd4c2ea4a6431cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4aaff38ef1c3b486f4cd9834328ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b072ee893832d019fa02e99861b2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ce7d9695190ce329a8ac5f3adff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f0082de0a47ea45eb4bcb665fcfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df751c363c5d1ac03b1080da73974c92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955fa8e983d88c2451b8d2b9539c8f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c17d773ee2e4de7bdcafb454540d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb03a684068f336af1f9f6100d69d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5a6ce80b20f2af7db003e33ae812c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab09f94c2537d4ac24db0f8d885293a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15461a91e4307b508e44d60a50c70124382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104b329f864f1521516d3564b49c4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100df8e0123f5d2c71c3ce89580f58c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5069f2e11cae745b9c5c0879110f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff90c2229b1445f3f58264d31ccdc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0b4d70eff90e65daeed370c7d1e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a27bc402dd1efbe7a1f906520c88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba765dc2f48dd95a8da894d905968ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6466be7c1d0a8eace42233de374ad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef5d1dfca0c12e2272a4b630f3244391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ed2668ae6a228fcbf29c28d82921392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb226add5a228edfd93db38d7d7c8f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210543e19c3eb7cc7c4bde43ac90940f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed999f81006169416db49ac22c71ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f9ef70253b3ff5926f6ab2395028396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41b58a0d574f6f68a4a12358fb3cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d63eb76ed343613c58f21ab0043a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a34b8f3b4be134fc72fdc63edc3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e22ddcabe522fb23f14f8aebf5504400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99065c9d538168e64e5726e8dfad1d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd87b6fc854895f2e3ae2dac03e55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9df315ffefc592d548752dae6d1ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdf6d32d485e51b82d30aede030989404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b9359c27f309797a59f2e8d85588405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93858749da2993cffa623d593b6dfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf49f09ad2cfa22030d333a5796e34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bac83aca22adcbacc8dd83e205571408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f366acd3c7034ebc2876a45bc7de7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683a8b84b1aab8d0c0c7b72d7ec419410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538c3a13ad7e7c62e78b67ebc38440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c35f8b1cfbbff6aea8b3e2e4dbe0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c6350f6b346ae84a58d07a27c35b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa7a28240b8eb663e4a831f11f77a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600aa2eb87fa2b2d1727a9a341385c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f044af6eb5b4fd8f5d5dd0a73962416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ff182680edf0043dbfe3576098ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55884e60de32c81515c67003908bf93a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9be9d5b86362465e43535a19261bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd42331d1a317e20601e3a9f745ab6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19cc079eacd4c39fb13e50161cfd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186877c030c096b0ff17bec879b61861422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62920151bbf7d57b7c61553d9cd9330d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a64d2e8d6180b48d73e06a7254419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478f0ac42b986a73ad8bd6b825eb13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbfa31b50e66ead585f40487e25b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574bbc4cb6eab0207f46045b0cd6c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc3c860b4e4a78012fb99843b5e0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501d78bef39d87ff50c454dd3c1578429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b6ce97dcea6397222ccdfa4b84e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347578cc34db3fcc4f5fed425ce6646431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24dbc03fd78b330a50106c0a825e1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f3f563d997cd8c4e50501221579d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a642cfa17e0cf9ada7f9942200f1a8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bcc0b258a1796a8172ce0036883f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b005e86a5a72ec681f0e26c2d200c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577352944a15d955ed4c21302fb9cf84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133410d84562f38e39fd4ee51fcc713b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e974c2bd054479693cc56fe67de9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99bbc60c1c5b2396b3bcad7f39bd4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0688522c4774109e9a058dd4696b5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab1bf8612fd49d4b5af594f0dfb4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd27a644f10a735e43f4791c16427443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94565400b13c58e37502453a56302444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2c83209b7a8a6c7857093e57a15e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a277951418ac81a011bbe4c3426c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2398e240ab3f2b59cc3865262edcb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9f78b35db9068006072faf22e94c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432cca80813450257ee9c40f1f8754b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f38974588e32bdc96d4c80204e3b34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c5d1ba55fe4a8ca17ed7ed31c7de9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef399eaca3a6fa31ee841010b461b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e15568deb75f8a995dbf2f7071f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079117da27a9eda5541fb1f31ee6380454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17729b7dd380b075f7fd8b3fd9765455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053f2acffb347ebcef36fc44577809456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b059286f56b0fa9c8946773ff10f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b21d13c289e86566c9e26f5d191c28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb5c5ab62fb3dddcea31aa1957235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662f2fe50415065b72dbaad52e4f054460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b786f27391678d0612b731f50b2b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea5d83b4e7c772866b79f0c685d0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2326ee0d631e710d9b502c875a5e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a4d9cbf25cb90f40d4d4b1c17c01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f29c6ece6ce6d3b665bf4ef988c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ed6b9603c739276a96164bb938e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643b97a5603f983a95e08749416ec90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94e172418de3d411f78c40fcba73c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9290c392e985271f0f801b42115b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f09fae399ac1f2cb6da09f7b91015470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488177841bc060cc53202e4c0375ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b803b6d2a96e98210dfdd6aba33b48d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b0dae05588f6f198755ad2070141473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f12ff84ad9040ab8396e63e960dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80acab49c966187e43d7f32f2065c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371419642031c7992fa2db90d21ec0a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05052ba7f9599c4b50f265ce4ccfff9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b52be96bf2180d6930d0cdb017a4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d2ec672c8651767e8cf4118845ed9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b8b164ff4d2fb2f49f75d681514f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd11fb2dde87cf17e9ce60073a826d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469832b9cb86d18bd0d4b0d99db4ab2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f6bb3e1e0bbd72c696e2e59b7c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293ad8785109d648450fe30a40aac7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05ac219d98d0c1ce0f48087ca468e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a6298c64667993318232ecb8e6c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231462d8c62d14b3e56131c3be76cff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ff63eba718d25e28229caa3dd558488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a73143798391d1618382f1d0f29c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccf211958d71cfca28236938183c0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce13bfc0540c6574cc1c927306908491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463900b3d486c6499d0fe62a5dae96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8437c89aecbfe0a67ed9176ebab006493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b3187dac346e7d72f8e31c771c66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e5d3599a49fc95c1b7250c0bf02d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631231a091cef6067f930d33c12364a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9e2d7ce38f7e0f14ae9d4317c3489497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca728c5c1907e3180203027cee845a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416d9abe2618c484715eeb71379a77f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d562efad76b5dedb4355fb5b5441a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca14626cdd9de2fc727545d831e62e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698358b71859301ca2ebeb1268678ae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bd3471d5c19685b578ac94ac8a9cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196fa5a549d7217e47ece7575923e12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b029c51034c724ded5f4e90fa085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34fde0d6b5c442206d59098bf159b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e5e394d6a1e7de92c4a6039a6c055507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd677c2ff9491be3323d8729b1cf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d20e5eceea0b3ed2caef5832ee3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886af403c573f4be48920810fb7c7b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b07f88b7429800f170219eeb0c80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c21d63fd8c80b4f8b1b1564e603b12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdcb97adcf3b5d5e9510e3e2c095c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b1b668bb886c226eed6c301825db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145880354bb6198ab5ac4f3d3c81da28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba9f45cae7c9629a0d3348ea0289e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580670dfb009208535e23131ad335158517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b633cde8e918390b414722353fcce3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace172f053d13fcbbbef3a50ab5f743b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250161871c27b5f191d12156e827942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c9ba746845b6f9b9fed1b3826c04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde5ea925009ef05e7e86601e430bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be2880615a897f64fb3a775ca92ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916745fb09c3ffd81cb5d81444d95d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf28d55f5d7a38691997e64b00a68f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80bf013b8546c13c1f55611a6f28e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f9a46369af9f2c5be311488d3c38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4391794e68d97dbe177482c5a5c250528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a716bc649e4a6413096a3b5d5bf9df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797cef27ce36de46a2798a9ed3dc12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b3b25933e2e8999625799a6e8e55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7134a99b54e47cda1569bf66fdfb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b08dca7f556163111ce10b971beeae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eba3aa1e04ad2d1fdac6b3156b821534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd53fb39726b66d2068a71f545c8ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d78c73dda190da3a69143d0eeb980536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097539ba9de3deaa6756dc138394596537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573cdbdc46dfb912b0e6f6b64a6b301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c635974e5707eddf6c17cf047ea1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c597217db0c8a82c68ec1bd8b49b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58e967c181d0ac1788bc112efeb030541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6419785baa9e2bf783b8295c872fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0da387d440b0752802b8d2468425a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3de4b628f49d9ca659c92a71f0f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba92a1e901ec83dcacf848c78c4348545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6b84dcc1c79633a49c5e6fd38872546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594861c1d5101eeeb5295a70c4c93f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1a5c82a9d80858da7dc763538088548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866db01701b8091e20362ea3626cd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace992b123f040f0741bf09707c91ffe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099785f92bce3fe5252f46523fec464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f695c24c46373fe557422d5a40fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69128cc4fe487da2adb4aadcd2c83b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bca85778861a3105f7abd03f8ae5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81cd98bdb8f8a39054fb19e81faa3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc814be87b800ff4bd1aa97ba733a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e34aa2fd345aed89c012def44aaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d491cdc08bcd2f702d4215ad37d986a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f660db3b345ddb31e888dbd0b578559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ef7e2edaa499128c971580c787b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb537942b2b1a7dafcdb635f6ecaf29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b1f4bdfbe0762e5827294a413e5f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63246c98ed1b59e5b93d68c145e24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea8ecfe0c8e302655643d2a1d022e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6dd111dcbfbea92bdd5e3612318ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433f24452cbea39b22110e3e3b8c03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601d43e55690cdbe3672e43b8ab2e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ce99f1570659157afc6a5a809c59a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b2578bdf5e994e06bac0237164f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541d64a4b2837f536c1e7ee57312124570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614f15217f675eb97be358de4267e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f62ff52135206e319d706388e137572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b65e4add3f3a14bed5baef60b0b4b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87a7f93fe87cae1081bb43f1bb43e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf4d58bc265e5a72a75bfd8d0ece8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbaab65352c0e2b015dd7a48c1568d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a506751264eb1c8d37b8fe83e9b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f297bbb5823ebb4118d5e15d317d02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b7854231e4d0785eb3c46b09ba99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3993aa12243218d1bff862408ff99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dce4906ab59129ea134376c80d23c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e94443cbc7df1668fe0e6dc1bf455582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920615d0c9c6e99a14063b2592aa1ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a977e88566e6c3b3d232ce915d4135584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35defe799615d9d44263bd347eaefeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd4cf992392f2e1accbc0b7414ac5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782160da38f9c259ef44d731f8e33bce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69b89d9f558638058792061f40ee2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5dc8affbe50aaa5da1ab0c9f38dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba181c818459c241abf6c6d59bf0e80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfebd4d4dad12a4b4c8ab73c5924c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab21f1dbf0881196282a20d0d9991e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e0613f889c5bff8b2c35b42137f61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984efb3841bc3a032e01536e5cdedff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9185355ed429fb9cf469cc92be542595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f595c05ab0885b1dce38bb63aa9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d2996d5a66c00102c04741bdd86a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641335308120affd0bee5f81477397598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77660d8136a2ab8bdf6f27d6384f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626699ed070272264ebcfdedcd811506600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4a5265e916fe4e587d7ffea8abc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b20e2e99406e927e6abb34417451c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549191bc4d5140353dab9ac4ab6c952c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93985dbb8bbb4a291d126c46b163bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a37b6ca0ebf8f9dae55e25d64e35d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e2e6b64040fcae6f5e38e2198c5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751ac10b44f8364bcc4ce4d76249b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e8a5bd616b6c1a6ac951f40b994fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38094f9ea85c0101e26cd5a6015dac90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3bc4e390089833b1080c48ed25614610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddebf1e7bb19c755ba6b3e4a6adf6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a6f0f893f68162fbfe8b6b3e948e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73a708ced61b0f2e9b212f379af6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966092293547f8189c24867de83dcd84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b9463253b03beefbe039d1053915615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed0e6d43d3a01375f0b83436013e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854b7cf5ac4418050255d542b4b008617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2158458ee86838370787cae9238ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5095045b4dab485698a1af2acebec6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1dae5c99fedd615c0b8c51f7573fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1ac19fb54ea2c834d21219395a4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefbf724b44b6619461250e42c838b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b14058f5685b7bec7e9452d130e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2535685b2b6c7ad61262e8eb80c2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabca6862bcd0169822cfc2b927bd9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be31c8628d33a7936f9bd6bf6b15a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccab80055b218cdc3b62639d5a3c7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75340e2fbb408a80b1567832c82166b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bc53e78afc103ebd7893cbaf59fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c804ccd17ba455ead757a60e4384e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4fcca572318b66108ef00a7095b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7dfdeef02faf0ef573035240f17dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb66636d7f18bb5d7f65662a403dcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70750bb72ca4aacef64fe28c0d79c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4ef55867caecf94f7891541bae27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6fa2e8938ea5be4e25bf1a5937ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf31aea69fa719e46661d1fb1781d12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dffaf67c0e6fbbc64233606d95363638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021c16fb2ee0bf2fa877af3f280795639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c41324f8162718f00af74613138e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf6b4482db94f89625c2c6f55470b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284f945d6cf40cd7eab346507b2ed9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29e0973a59e1b48413d21c44da91e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8960ab51a5d21fc84cb3cef2f565644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc8120d987acddf12ffbe8c616d06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2a186ca4cadfe15d56a2bb80a2f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52283e1bd8ada2429ac394233e862b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceefd6ee73cc28ae2bf4156ab0f50f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8832333632dd5965bcafa6f7395ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7ef6bd72d0724179d8c28c468f7f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20be8ab975148f826b48c1f158bf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a51cb9bb6336a74bc8db9ff0b809652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb75696f86009215721030e213f19e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7bd1205a38a49d0082fb2e4f68bb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b619bf4c104a1f79b36b1c6ec5259655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0e8119a621a6446566e2b41657de6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45a431e0c1875451637acfe30b4444657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f89daa3a011b4d76ce3fedee3016b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862ad41e11452fa54d791797fd08ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae655266325ec583db36177aaf7ba6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185fbb86434de41276702ce0bbfd69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609cf86348958aefd985cdc16b00786662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121703b977164ddc5cd242c9d00555de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d432ce2e2efaea127dbdb7d42cba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a7bda2b047cfa35250c6f60d08fd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e57f6b8a31b021fcbb20fd04cb3b7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392fc0e6d5599aeec99431ccbd35f96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3472b3641d33cb25c31de128560e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fcdbea4b4cedd1542b2eba395c8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe60c65769b0fe8b0c8c3dccd4a53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd3d508758f8f3ae7fc6964f34b6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b380a4f89fbe77adca497180f20c88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e63c70fd8228d862f9fe9a519af60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694220e8a74106df9cb227562f7bb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064cae8a4acbf3a8243fc995b79a85c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e5d55e7f0a3db311255cb1fbd7c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977b89635ca3bf21e2800abf92f5d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8340618388e643957c653e6935c45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20aded4054d9cdfb0228a03668260b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d4eefb1153c368aa4d3c02f964e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ffcc10b7f644b9102c202db87681681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568c8acd2dc89a0f2ada0a14f9bd4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dea3fb9e790eef61855ca9344b615683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d39811e41c22fd62c215577df83b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86687cf57173a8f38cd5f0c8cb57716685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee6e71dd10fcfad8e6ce1ac45e7bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0aae8621ed7cb209ac377e7e25f2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0097525f7ed9bda5c3977dd52da8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9563dd627e7ba9d2396d99e7a14a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce995bda642364a9082a6be2aea8c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2ba90c1194b877b6296250bd3ce6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49638cbb315516e1c0509329fdafaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b17f5a43cae08fa1130918782a58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b2b52f6f5819a44cc398c50fe94c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a083a153f1e2afa8ec20aeb15039695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f2f17e7a1602232cce288decca3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712888ca237584ab8474ed35cec1e808697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980a904c18638819649a8c87bdf373698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4dc865dc1b049b3734afe8183217a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eebefd72c0c8cf7823641650ff75e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3629d3767252b63e80cbc0274b3472701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c220bf26a5174cdeef7b037d0033c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa950c4f08d4db839543b173079ecd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafbe875a1fc30652584bca02201fa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153d742f8f8419fba67db91f87ec23e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854535a5e4cf21b31f72c670955384706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce07df7a99422a14a8c53c97df4c02a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ee0ca1bab9e1862ee2a31b68584f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c478506ba656f969f9c053fa0eac12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ab97ec6476eafc7957b2d27b0015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ad3b7c2cb7b4b5cfe508bb9a5b66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4058f445ccae6d0db859bfb78c2db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c82907bd8c0450f11f96a255fb984b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd7a2ecd39e466328d08f49cbe209e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c0f3240a469a23e749b029e6cd3ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59be2cad7bf37de0b543bca4b490d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d163ceca24983afeff22de986f2327717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d442f0a3933aa589f5092cb3fe16c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b055333fd2431a243b7a964e98df34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb7620142ac96fae015ff68616d38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78e2076c32b394a6207a57e828211721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2586bd4c6e92b0b431fa1db80c8baa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b040492e0d9ff572989445918645723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941131a01a66ee19bb79f65efc28df0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a73dbcbacb40f235d52adb66eb97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff6cd1625371047b72172bc829e3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24dc527e084fa063e63bbc8f9a423727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14011eeef519633ee3db3918a5b23e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a64d6ab7bc812c94e9fe3ee6c6f61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78062f7d19008463dfc3f254689e72a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f0a0afc9ce076ab931626da624a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5007ca41c0b44446bca1a124f3326732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf747ba49af14404fb11161c0dd6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790ab7ec6251cd011c979aedf2815d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa135bdfc896b9a1876c6c7b60f8189735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111b2e1e349dc5b14c2c8dc41dea91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bcc0e5c72dfdfd43cab34fb90d40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0654006d659aaef39675ccf1a2473738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b9505777bd673bc62109b9f11432739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a122f95bfe646767488acfc46435f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d6ebd12fc08152a66cefb46eb1e8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f349d6887bf94c46be2542b5e51d39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b8b1c6640af3648a2d5452ab2f5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d495ab3a427a7240014574fdeada6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675acad5cceb477dd20eff62ff5f2b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc312a2bbd633beb4cd74459f286bcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772cfca1d783f277bf48d54b38d42e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22fc624d4991acdfd193bbc0c486f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c32578a3e096a1565c56d75415462749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e538745da33dc8f8cfb146e9f7d5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e73dba5df71b8ffd31b3c10a2fa38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d66148d3b202c2cb0c8e69d75dded752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4b2b4a6ed67e3c695cf54514d059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57046fa6dea1d6cd713e7ab991e885c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac428f019a8c2dc64247054df6016fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38520ef13cad0e507bc0cf4cc38d3f12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be602715efcdc252da8a6f95473af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7038f86afb4658bdb03fc76e5c0ca8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e4e880a94f23f60624359fe8b3ebc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f8d9dfc9593840b06a5de46424677760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2f92e248aa3ce43d2da909b927ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b18ec7cdf2532574cca8422c1509762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f89b37d7ca0085aa8b943600d115763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf421f6ff96048fc5255899d7dd79d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c0ac534d474738f4dae375c4ecf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c161aab3cb1d8da2d67fd84edea7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b46a453b7510e26b14c3ecdab51e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8d9745bdd1f63a697174a60baabc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427835a04aac923afb4bc0187c4438769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720982a59fefb23171c1385b25cac6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a29fc1fc714b8b983a11360ba4e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1207ff5090d73aa65ab4bfebfc4ccd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9937cf4ad60a49372f966490c645c56773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956159d1b0d4cc31a4b0ffc88e81f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0d84477898efab1c490cfb3a00c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161abe49f513fc9d67a5547d9a103fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee26880eb611aa6695d50aee56b7b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5799d97756ac7f80d3dbaf01914adf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90efb739dbbda7e2192702e9ad7aeb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c270f0df01562764ab326cad447b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712321d61ae6a56a5ad8e894c87d086a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b5f0ca536fe4a9bd8685fe602b08782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac393f37a5f9a6667bff792129b8d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398193fc2ac978ac887de51b6b15ecf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff783c94aa8f0d1000087c0525800785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60512a68a57c8f3da46ba6273598f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae83cabb60bd5f801290dce7ccae966787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176d9b19565e7c210418cbaf6f8ff1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13eddaa7d2b4194b35996563ada94789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdfda5ebfb4919641217c7eca74ca5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29cf7c584b4d0b579e8d7fe040fb57791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaadcab7df9ddcc42951bbd250d69d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50a94fe5b3852c9480a9830992e67d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7087dd59da14ccc3e47e97d7e6deb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c36022645f45b8b3a89648dbfe2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827cb98664d104e4dab81ba8ca5e422796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474fd6f3c41a47bf45f1c484dc4e49e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdd1859d4adc65d3ce0b72476e1b80798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e673552b45e8965febad52988a0a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111774b09ecce41f930a523f2fa38f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291578015f7613854026e1e744c459d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509db54770071ee79052e7373d63db802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830565d4405cd984c45fe092eae43cc8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905892403a9f670a48ae80c1a098afa7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfb8eb2a15302e1d7f29a09e0eaacc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f6afadfc92af8099c8fbf42540e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983a912849ab0d825c701d6f8c5812c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3cb6f135aef77625814bfe466b352808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b255a75aeec08bbd8a1f5ea54edd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca65cbb5f05881ed4c9955d7af64e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072d3b5b1112736517ffe2c73f80889811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2404de2fb0f692fa44fecd05ce1d4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0a9756282e10af85e41817573eaf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcafc8b4b08d7d7ceacddcd9f71785814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10507e547c1a4608ef12a3808a5e90815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1179856047e7e311c3278f5299d090816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce67bd8fbb1993b698904c0e2c464be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c4fcd3a32d4f1a80b99030c6f9d8a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa016b0513f4d5a5ac6fb107f80a0b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71393a7591b6699712a7eae7bb88374f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5b570173a4b379fe9c3ead8ce813821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4958cf30fd11b51db4d0ba3655a8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de712326209079959f983c363d9ba445823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c2135aee92c2c369837effefcd799824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d35dc07e750165b034c99a824ca0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc7e2232903d179c7eca53775fd02826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d581a98e543a3da1f58fd0ec8c0888827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bb52847ab899611eb6cbc7551f53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6841df40c606cc64a4f8e726daa3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af19f02330467bcca2c173ca341f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc406b427b98091ada35f64fc2ccd2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a673ae81e7896458f611dd575f5dd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6f8672fb2d3147caed4c9d34ae16833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8943cf1974f70e7c460cdc63d79716f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd1ed7cf797d09009c735b81bf9103835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3edab528a7f7cd4937084219f8e47836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de200b8f8be033feb222ddd62a7859837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc0be2d3098d5beebf8046bf8b39e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ae0d3d90d5806b15b5d925ef6ab9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf36cec5f40e907a18cec580c65d30840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09069c31e817cc1add07ed90de604883841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ed7b0425c436b1afcb57671fe475842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b55473da68dcfebd0b3a8577b05ad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a6a357e3430f65f6f9709327b1a0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45376b46014ed4e6130cdc8614803657845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89302569147fb8608a5b4e987c30a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cb7e41a06a79c6970867313329704847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206623cf88d16182948a440dbb2e30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa33f73a0e18b52da98bd02e486ece849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca0e64c58e77c89cf86fae761726b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813cd9191929c6d91ba17dacb31e7b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaf93f5e0b3247aa41ceec3721407f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f952a86c12958026790adb61cca0a7e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e4727cc4e5bc15e24d4a55e0e6b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8fbacf58a797f5ccaa51c6894d74b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464454136ca8c6be0c845eac867eb36856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906434c09f75f1695da8112ffc6f7e2c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1fad98e42dd0a4268c35b6349a5c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720920b66fb00f28b37f0accf55d8dc9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894381965f299931d3df39e5a36cc767860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53483c27cec1323c9d50ffbbcc1b172861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f71001b895894aee218f6842f2e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e586d46d2585553a08cbbc69fe54863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487b51d4dd1dc521ff8e49ab30e4a0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c13c29cc0fd8becfa6ce55c3ae0f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b495f193d77f38ccbcb08b77564051866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd9d5f590d71b2d5d435802872776867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e122af2ebfc6271c53e3f8f50e519e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb41b73b8483b5666afac677f6807869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66061753a52ebdf308dd3a87884153e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f8cacfac02f0b3a6f7c7386975b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76a03933f339d71f89f95b7ebb885872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0989b9ec0c6863c62f38a768854616873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e158b5b38c6bb110e804a568a28b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109319c53b9976e12a19ab5c6fe741875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544874552837d0fdfb39433b75a324e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97ebecf4822c39465f9cc6f914e95877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418c0975c3a20b2efd3d7468a45e22b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8c651434b2af19e07eb2c06c7b327879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1864d0d5fd371efecec67eb211ebb3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1932800b683105f0f15f62d429b31881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e576ae863e0b6535e9436d709144882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b530a7af9ca7a01bde3df9e81797d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009a6b6eb0df1d551c3b1b3ebe7765884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66466d33767618efc61966b7eb9ef6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8b69031720759fd74a61fab440144886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49be42dd561438d4274af9753e2dae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deea2d270286f87e4492356ff79243888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f32008fcf815ee3592a948de7d4db889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74cf1614a5f97ef51494359bc0f503890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a031fbb8b9d977583f83ce7c2018891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769dbe0bc030434c44c2776fce63dd7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b569271e937375f625960be5ea1ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b8ba8c08057cc1c15937c070c163894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa9a36fad2cb1880f11e01377c106895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6079601b2fd7d38475c55d3b021947896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5a00687228620bc3411bfb68365ed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b80e18dd37256842dbf3413a918b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e25a5842b890d21a67edf1c3a6ddbc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcac8565f2231103c0552c3c73ed23900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9a8f547634210b277b1792c08d41901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e3d4b2453d1ace1e76db60e39058902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b897b2301f1c6dafb41fef2c42dc59903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4149e78302246883bc3e75b2a6b2fb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d8825a1e2d634036b18c5e7d3e3d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e184f94460f093e8ee8f54bf2b3849906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed88e86b182efdf299ee82794ddacb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e9d606f12e5c6b0fb9b9023317ed908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e11bfcd0174d2aeb6bf45d1575621909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5d70f91a3766f44c79c9a6f473986910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4699a128584e2ffc2003287e1bb9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4bbbbf4398c94cbeba16bbca1ab4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656505fbf621f872901edc8ae4787fff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f442eeeb24c1ff5416c32f13e1ef9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd52a6a07768637acc129c4a1be589915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467629a4da711a1239b529b3bb1d07a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219c84f4d51928e854ea5e78d662d5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af088401024725364455d02c0f1e6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0cb46893cf9807250acefe4bd4c5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af353a447c45370f1ed92b505c4d3e4c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea115e61b96a5c95d1d9464d23999921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae7b6a7676308ec20052f81f73d63922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974220d21b8967c4b51176910dd78d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b73b957b039e8f640d78624fc8a1c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e26575409b51ad93364dcfd5038dc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84165113570d636a0f4f4c04c72f3b8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4be5988c6298cd25ccb1678b00dca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a2817fb60c40b63db25780e7df38928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f5b2792e1558ce67de5c98b725a5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b969a010285c8c7d2051348305b0f5e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289b02a79d0cb6f4c0cde54634af7f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ad7748f895fc03c917eee6e5074e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b74be235dee19ae5b712dd9a3eb0d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce93886071fa88ab9506fc2908e0faf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8625e44c32de9c2be222d197abc8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22712fd312f9d3b0acdd12358adcf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda34e82b7bd547b7c0d859f547d0b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45606bf1328d9db54b73d68ff78845938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdeadf7f3200dd7b01ec9ad1a687b3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df38ea43f627d3080141050c10e50f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd13a606bd2ba59bdbdd56019cb3f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a227decc823e1395f68c03c84af3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c078c1afe336063d51727ba302079943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff834b36763a2f58b7fba999f33af1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e6999052b99a18d72759f85e60c8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ba2b874a80f45a5d69e573db6b5b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9754addd50a4092371afdb892f9e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f4079cb277083e3c5af315f02e6c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dedef8f4891f53db4f3453411eccf0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8532f27cfcfb5681f505d58ad7779950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199852966b95351c4930ee9afd1ff15b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d95b7008264a0ade21d2ea478caa7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5872456c869e5ef80954f702554d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e878a2614e8cc3db70d05481a4b752954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba91f686c290cee1c8b23cd4132df4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1d3eca678d595d8d63c996565195956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e67c3537e1d900e4c0f067e48a3d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978dbb8754083ba8734a6056c1bf595958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96793c38a602a85f957d0aea038ff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66737e74b5052efc7c73004a9de88960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398504709a38c1948db0ba78ece8ee2c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114621030e7bdfa02924204b19d6ac20962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b26e9e9d6e98d7d3d1d158c6f2974963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b7acbe57d419823681e04a446c11964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d663bec9de13e5ce832b65efe542a5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc12c77502735861b916874eca8cb8b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c48451236b9e957b712483cbf4a9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799c7e6e1aeab57138db699d50618ba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c0c502ee303a3b7a265d7b68d98a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b7142d777504ecb50036c980bab94970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d340884984ad86da7296655c808afb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19cbfdce3e694fc53b55aea1cc8f76972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e78adfba62cd11119edbd892a3bec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc90ee93fe3787e1a0d16c9d4520bf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40e5199d080dd92f9012d853b3914975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ec113e3ad2879de9992096db05dd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb9a29b2751228faa8fbedd3ba5ce977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81cc378ed32f551d05d6a812a8fb5f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba03b955ae3088b6c5b878d925f9e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e4fe3af020d7b5f3b14c8efde6ed8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539cc98d8f4020870f6c6ba3551524981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc6ab3d4457c5dccb8fc28cb258b8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601b2124fc5e4d96c23faa2e61deed983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f956db25b47380b265b37e539884d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39f3ba18fe40ed4696060baf2b504985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb251048cf098f33da346ece25dc2de986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ba4587f229fb17a0932fd656d794b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f17c7f4b57ae1ef763b3b065dcd1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91060a6c41ed2e86d73690d1e2fbc308989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a94390f565222db60004944e9ed2c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead2d417737159f4ad25f81a9a8543991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be416abd19036600a4a5ccbd62991992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a396f6aac70c83578811e346f0d0703993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071fa697e4c5ac9470f6965bf5d107994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3b422939d3f0b0e9dee58c465b02995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82aa9c72ceebcbb23854429fc97601996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794fbe65d8b9535216e220c6809b63997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>