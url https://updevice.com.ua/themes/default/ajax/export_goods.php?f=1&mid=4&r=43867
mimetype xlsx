--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04806b1c32e12d826bd8a1e86ad6cf451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a16ffb8fb901f149235d7a9064a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7b75253dcd9e2801832c59d0df833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8a54ab491ee42982648c1532469b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b2b667224a2d9e7da1a86271c66f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102c90c79034b9174aad161546d2c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b92ebed48494adad6da34e24eda97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929d4a0a31edc0bf68e91b50731e14a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b901316493c8fd7768e0d6151c36c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab7f422f4cee01458146702298ab4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbabf3ec9afe462aff2427157e29c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb94daf7a0f01e27576b6d158b5a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242cd036c562f4712358617ec939fd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c12622d88e31004b64accecdb9dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8a58b4ef080eff33b86e94cb2558715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f13b5a10bdbeb88e8f0bd8ff73f2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0345f4d80eb0411ca20118656fa5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd44fadbe63e73d3c8b09b2454768d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcfd43c2aefc0d3226cfc1e8170e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803014c136f45a54e285c8245a966b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01359ae9fb97e12fc79259c10ac6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579dbb3ccd0ed547a1476cd4137720f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c9c1d0ff90fe2c1162a84da6d6b8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f5ca0859d5353ae35e1cf2fc4c1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd696793b262db2c515b4f7883f710225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840c8b40a732934f82efb69261505b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9497932962853a38d208997befb4dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806bf51fc6845160fa08269c3477e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75aac18736cdbcc81c0f51c798dba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0b982ec9604c036a5076fbcc4ad930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec3e5905edced26ff9b2b3dbe735e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c2798912a1d0e92a662883bf296432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a3621d9ac226476f601074bcf97133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6f41de2f1a6578fbe0c471504faa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571295290fb3a857b92c626903c3565e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ddb3c9ea3a7b850fa547c55792a0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a812dc42e0ff6734c4a15d32cc77ec437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a09c3235333bf0ec15b319930b4b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285acfe7ba50c34ffdb030c1b0790efc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438530a7c53fac5e6a5c150a096cd4cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4ed7a017700aa5507f8eec9f184f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cb38a959d875c9bbbdd36dcbc67b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb42eda2b4d86c893025b38641e87743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41d0255ba0a8bbb524027db3bcd0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf03e2ff84aa4130208f0147612b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da2d27f09bb27f08d497a74d09d09046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3535948eaf32aa5a1d8d933fbfd1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661fc6fe52fd67ca62def5d4c46ae7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7829ec5a5cd999415b56c2e7667149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b24938cdcff0995118a7989edda4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decf3e30c57da8908c7a6ce8610275651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6480bf0282a21b7a08661e696294252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c194b17df011fbb5e757a88a4cd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82efaffe8d4e22ce7cc68c2cb46ab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb587f1a06287628fb66baab3fdc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927805a1e5715cc29e3643433d288156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82c9b9ef0ffc1b0a66929b1362d0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633140f34bb417c4bcc4624ac468d95858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92560c95fd3a32b4c31c48d760de76959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bee7fb8ab0cac9917f44de7531e2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1698bff15a3f5322ad7faa9d4b7c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e4a870614fb72efed7c9378f11e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfd9768d6c296223c7a4857ceb64d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a53f77f4f2900e78953cad6dd5bb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1885cab60ae2463e92dd4698a1606b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fda5d5237071bf3e5b1e057a150a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d15ceb4e2e1b91f2527793a05e6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920361bc61e8aa1e68ee45e0779d6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe649a4767ff0613644a1cff79033d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906cd0d3a752d3cae41a70a7d76b9e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ef36b62f5fa79d91668a0bab4a6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7276dcc75ba855695fb7f3e0ac8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e3a48de965d07965b24e476c73c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530479e7fa9f38aeab5353445e46e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3dd52724aee4619a8d7c5d330d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a59673f8cf974d5855aa1dd271a7fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f0804e67a6cd3609a4ecea25f18677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce1408ded26f587f270d096c5f35e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9726e84b92e60e6c2cde27205f331d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe731738a831064334dca0df61f280680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203380e3f561439e2d3a24b7607af01881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66cfe9f3bbe23780c72aa5265191e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a169d65fe5dda7b667066505a017883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0031d0f567ba165755c346b66f133784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d70beccaaeab7164235524f601a5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602e47f883fb45c7ba7db60af51957a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345db22ea6cd9129c05dc05fe6e383a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3662aba7ef6266fe0bb8c464f7f7e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb23918ab94c8ca1493c191be5206c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b580229ee7dc35fbe24116900bae9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4db4b08f1cf54e160680d8ec24db3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37f24816fb79f018dcba87ee1833192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2107f1a2e04dc497e5da7b9cc6e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118e25731ff3eefc26a7b9a94a8e7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2088650d72ca895a43f6868ab4a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a341c90fcf6f40c02bbfb890a33096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba630d67a840edbed530d99b77fe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724ef35a9b07f781a4de7d4fb9fd0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c72c2bb25d40073cdde7f2ffb83fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d297042fe92963e1d563c16797b112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082ac9944bb5f4fd16f8b1235726fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333799c4b8f10e0840c643e746e1f2d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67552643346c7ce9561797d558e100f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb972d02fe9c8eda9cbac5e0f19955f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601459387cb1ae593600f42e5ea4c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d263f4704ec1dcff9310d243d6f6a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552412d115a78bba3adfd656d6444d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0ca66eaeaf081a02f1c0f3eed700108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8358d91f141446a3e2cf1782f10bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aff586c17eda1b317edbe1d64b640110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c9794e12713c5acb0d9dcce3fce9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b53e5501bdbf72139d7c8907a8d1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074ba8251b401bb0cb4e3aa3e36dbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bbe0da5728f7d448c4972801b2dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb809a3ec63db1115a204074c3d761ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed899677dd5e4092da7b20b52fc06568116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea342a12c455339e947b68e0be995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa65525a296891cc4e599c02f141fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8ded3b449d8cdede0fa9953a8412119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3fc4ddf37a4d2a5120bbe2e8623f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95af6415a2b36ba61bdb9dd9310e98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d31b35d7d915bd97bf6fe59fdffde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2069c4e16a50ee1f6ed98fb2edfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e9c6dd41db8d07e0e1fe2fe363a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501c8df835d52c2e4b4a8181e774fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c762e8d510912e076c597f8589d67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b17e898ef12c8611911dd1e6d09e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00cbe837e8f8be75cb4ff0da0e344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d05b9224754046d7ca1d0a1e8301d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6621b35dd5bf55670604ed375de4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514ee94c9ceeddb8110421b8a761b95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e8f8dc0abd7ac9da34a2ede634962132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d10adff38e590c5912ca20f68857a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449a0c132b10b59727527303c7f444134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ec31fc2a1b7d244c4743b730fee1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9a93dddba2d50fff3cbd5822ea35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7db09190335936984b6aa2dfd8ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a274e4043fb58a7c6589cc214270b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5e214827e69c3709c7eea9f50ec6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701282d7410c89424737a05facd8a26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050909a56adda483ee854d43cbea619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299c30d33913c11c45be10df3ed2d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880ed82d573287fdc904d4f3bbc609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c08f9ac6c90a267a3db8e2f00336a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448cfe8e7b5f35af6d22ec80d37fe99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4c2e60711c54a3850a880f9082f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b098628818eafa06caa82d442ae30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a159d5fcd05fbaa8a23f3a0c5ac6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c948d42c812009b24607c74945b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879595cfbb977bb56e498d85dc858526150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107227f82f18809ff8f80118c4aefe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23de590dbb656cf92b102fd7af5222152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af30504981f896e8c64ae31003f9895153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978dec77f7d53b7e95756ec96fc9270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6f5f5fef09075d87b25d61bd82736155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b9d3b304f5a7177fe41dbd873f97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9f5a7593fc40ddec3dcc6d3cb75c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610edd028e20658772b6c824a63e122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5fe3e6320e9d9e3eafcb74d9597d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb323387941e3541eb7f23135b9a60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643bda4fd54d8734a2ddfcb0b878f2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7277b9bf775b7e10d6c529210b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8cd3048bb03ec4d5f858a4023df8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a81b926408aed2de166e58516ab35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc19cce89043b5b05706345ea34fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899cd9d9383f22becf0b77e120d4f69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa978e51fca66ee45f7f461573f685167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236a919c487f4875ca704e8da40f3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595c943a2bfa44493ef96c96b34b37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe4646eac3762ff399f60b1d86d545170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153afea4b054f7a67ae7b2e6b14838171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9e8f04018fd109f93e4e014617f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da71bfd0790be56515f07d71569da6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a6ff1b09e5519778deac1d467fba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2ec5897f4cdd4cfd9f0d13748b4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5fd93c187b226fbb5a8b04efdf50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217b6d3da97812545a8e9ef363f6ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666c9f76c59fc0d53718da5735da29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fb1c7c2c8f94c2a1a535fd9d637d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff567c822fae0888a5c10d9c77c83c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346b953cba936dec199f067b75deff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6cbec73e16b82e566c78622cc5042182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c9f0e2c06cff02f6d7d84e0bc6885183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294145675add32c653a951b9262d20a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfcb7395be595e48e967862b323994185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd054c693083fcc9dc941404e747c41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de312667c7345eca8e969e3b92921187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52fe2a317ea34a757bbc0f0bb59f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c41d47cb5468859381183281047209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bced8dfe2eb8976757b841d35dc7ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b11ca726e32f40557709daa37802d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9674026589829f1359d3db486b1fc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398f95bd4a8cebe3b55364787257de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438fc8c1429a57f0163a70801a078c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8920b6b0bbbe0bc2a7c8410457506195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88efc08e898d1f52d825fb991db74c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab190be9f91f478fab615ba432fc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c782d5f65e416615f051df0a1f78f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c9639b308f4db6de1dfc37191cae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36962abc40d8966d2749c478703c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18246afca0116a078c8ef91f22f4cda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f51764c5ec0a462018b7610ba21e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a75f9f07cba91b38f77c3045023e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1bf4f6e98a38480c6050d37dda7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec47ce425c2c423a444c7b48d5fcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deedafe71a85a4869ddda71cfd2984206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c891b74e4c3f0e3887ed223b85f79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aecac62069f51a7e0dc735db238ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747089c78660bf53ea3898d7854a6a9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdef7d00bcce75c0cb01c6c68e263c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14a610163bb9b8c65b5401975584b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386efe445c0c632c64fc96a99a2799212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23395f6d198a863f785307635850a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1db42d4dc3daeb399cc4fa9e50028214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2bb95fb6cdbb18cb1d5b70ab67f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf001ef63ed6485677bf1e14e55f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca15ffcf5b236bb9950fb3e6d5274e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2c1900f223f5ba059ce409e0e09e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f115abc7852dd36dc58b2a3d7c335f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424abb502ce0a88f5934b5ac7b82ff3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a365dbccbe00194e152d974bad6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb10409394a6580a152e8b3564c2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755346a3259c9521068b7148c779eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aeb6f44832d4d55cae2392f9eb363224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd2af12e209e542ed9b3c07963e6f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5573bccc881082b56f1972cabbdf7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d851155859aedb3f96c3ff462cfb0b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b9dda2aa986901af8371d591d4fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea437f52a7077868471099237290f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f2f060fdcb7efacd78c838ffaa51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d6ecf008ad9440fe665691234692231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635698637ed75daae94743c9fd63287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1218c074ab2e3d8fd1180c7a69ced8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d037e1f69936a938e650c36a15da4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264722e6240ce78a11f93eca91a020235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af44f27e344e038c694b0948d6d4e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0134a7d79d8c75ba7871f172beb942237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113e104beef56a0aba35e341fd79088238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222760919467e904e6e92a8e77668ff5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b322aec46bd2d2050948b47bb75b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6d84b84c8ff0362dcb56a6b384d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f319c1d4d441defec27b964d40c5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db094c39d24d0406a4ef94c842b880243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ccbee15c54a11eb462673e07bfec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65865e0a14d7f37e4013812f01f788e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e7c9f8d140d5e17d6d2549f838dc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e530d96de4ec189976369a57ac38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9af96b56268e170b6f1a5100863d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631cd1640457dd2a73671ca6b7677b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d781fbd7e64964e399974680ce512250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f71a5e2913e4a9ab74651c93ad5ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5684402c9c7d2a48ffe264743507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5634358662a8b74b037a7e6592808253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48483c49f0feeceacbb18252b6192fc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda5b94b2de9dc1a3bb80d3d729cce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a4d3da8ef37c47e7e1d52f4f87da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573bd1e5f3726e03f188eb662e5011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f290dc576363b4bf589a73e2aa51e24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ffd1f308bacce1fd8940088223615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ea7858e626d1dd77a6280d102237260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903171c73b1441565acc62636b97235261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7f3387ae0da946e26ece4cbe3d91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f9ea9d5ed882039c4bc869254ea3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449369e813e568b87d1551127c5658d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb325eeea1d3b258757a97fc42467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221735ed091d1eef23763829cc93f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a57d0c84f8830e4b5697aa522a1df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a3acbd02dfd1185418a4855e51ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f1a7070c1516616f810ee51d3a31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d82a6a2a7c5ca6e5f6cca48b515550270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340773547d8f9fd23eb6e409244dcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e4b72e84599371024c1f82fcf299272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cce82a1851fcde2bd2b179854995e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0659affb5e8f3c6403ca57d3773fdc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1f7ec1262c9dbd5ff40d5da164687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719339620d83ea955ff58c031a0ea25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85931732414da416e8650306a6d700277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b6f1497111fd0b5eb9f978df7c47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d08c55b3660c9dd998e9605466d13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3dbe7279a54e85b9eec05a07f955f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f72c8988e327022d969a62c75fa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78309b5917adcce38456df939d98535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea589ea31f1c393c297bd36d27349a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad3e45b98d28488ba5fba292a7896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c142b33f5878e6b2f7a1b715b0b97c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82fe4094c4ea075770b3cd28257787286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecabdc9361f68869fdbf4c3ea1bfd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cec1bee21f944dc76dc53a27b8f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b93527d9ea921af4d5768ce2324c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb620a7dac037f816b563e1b111570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c261aa37aaafa2cfa6be93e6367e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53799c9262ce4467ccad8926c59da805292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596f2aee7df7c7372f6f51255737f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee8d3e2b836c183a4adca9e8cc9b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de93c1f2f5826b6f0823a0a8b82817e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7ad77c5937619a273fafaf9534e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d806aa74f6bcaa6349b17638c219297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45831915188692fa820f5a7c8e6b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f270cd22b55b95164e45906172b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b8f3efe419550fc2e04fd6a5a09c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3d0dd6a437c3a82368f5e66e6c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82081056b6c23fcf8780d792b164202302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806884cf89b01d6b9210f36717d55f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd41a2086657c94ded8d2e02920c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7b6e0165189d43d518db9b5cbc3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03b43a6cc4fd745859c74ff7fb9ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dbac869452c8fef4210a6a55de881307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31011746c38266aebbc2c84d69f37e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f912e3ce504ac55640d9cbfc54543d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd3c4be671941b0d55f36457ffc6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcc7db557fad0174d09a783f7ab07b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f83c74bcfc936a6b0e7cf7715098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1827ab7e83a0f6c9c2caa036c51c04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3f5ffacbf296e38446e19740d366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401725d4f07352cafa846ecc3f1cd19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d611b879115cf688381a281d4cb32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb58668d6adce2eb581f2f1d569a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502e0921c66b5238af1729076d2e7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfd8c77503a1d32c9c28d46c6d9d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e9a56476b701030bb353667582f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c73cb3a31d4922de3e99814d5d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d3c298b09fe47e18db727da0caba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd09e0801d7ca51cf4c2425043143323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af13e4acc5609d914e3a80d584124a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc6ac21e18ea413ea85e534c799fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a2f108b368c9f90b902595be7461326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05e72d1f2e31b28fbd5668cb94773327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f54cb1926e88952fcd8236ef972704328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554cbee2eb9d5a1c67ea725b7bddc43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9a608db6164e063d6438197ea721330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7636bd9f5ed54c020bae8a690ee36c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d876cdf51cdc5a868090648147467e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6123e39f37f81e08dc0fa6a15966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd259105129dcbfe94a1204f70ebab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd025e6a3c0fe5c19e70cf8999346335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9be69b3a18efe1042bcddef52af31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ebcbf8d729c72a900ffa887fbda55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e620247e441835cc68aaba2cfcbd49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d404cc52dee12a1dacdeaec64106685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702e677ad7cfc759cdc014e75a2a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b6e703210bf25613c1944c6cf66c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeeb2023079c83f1158d272455d9bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8412c6754a8aeaec3e28c82a42e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109152655cbdbbe39c74976daaa6ad57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f2eb97203c72eb47d6aa73fc6f9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f74f9e16e61d14094d9c7d5b5aff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602881c489011afb1e04e6ad4f5c0d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a989afee6a17fa93ab8157647e691348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcfa76446e4f0aa189f65d3b0d070b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e3acf17214ce42911a70d585bdff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729478c44030bd7c489ae2fde8b0de3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d9734274c841dd72f35e0509ec079352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44ff938ee065b6507139fbd058839353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa7e077352155202fb15186729e01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693202ffd9c62ec3a1513b9f554abf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4433c98dd9ed16c11d0f1c4d860a58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f055897309d1893978265aae9733a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe313d05389bb33a484284bd9304fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a250361c4dcd44c978295ef77953359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98a0fd6e237c724a4009d0926ec26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620002d8731bb9a1d21818ea3fca84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b0a58c01be310e8bb642233612229362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808ed792ada7c45b7ac3805433ea75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512dfb2a4597dab35ad30d3a932f50b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d51caf0bb2353afc04794a9110b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d53ade15385acc9a2a61c14690f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf7c4a3dd231b35d9b02b3b13dad8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216ed2e399c064b27b545b5b1133a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53219e9330504d90e6ba275633eca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8783e25b1e7fff9f0296eceb753e1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a35aa71f40287e4af9d0ea91cad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dd18bad137f9ce8130e5fc93a63f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a82c0414f57fccdb52ed9693e310373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab00c1f85d6cdf4e3885b4cc1f995d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf2a550faa033e680e75e131c2d190375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8096c234e04ffb3294c84dbdbe226a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa199a78b7c316d1f1739feb603901377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3090e66418e476cbd277df5befb9b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc92af3ef4cc31cbe73ec697db9c514379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4a396fb5346667e9e85448ac4802380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ebb641c845e8ba8b1b85672f5ad51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551191f68f36e387f476febf5adc72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8abf67a9ba3e13b51f2101159a22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b29a120cf57efe0cf5c6149842b116384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841696174ecc2d11f2934f6bf1dacc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48297a1082fbb00ea503abf32c62081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d3c92087eb0d632f0df99c1e8565387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322bcf400ec8f8fbee1f7cab8911f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0afdcd35a756b5df443c06a67bf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78034d7c5c0e91b36d1f03580a59f841390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13038b190e687701d25b73de6ae35ac1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c77b9f88fcbb4ff21f3a06fd915a36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce8750b1cac53b10c6e68ddd2a24d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb5afb9b429e5dc0e04c280665cd5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab8601243fc9f2fb04c5e31a0e5bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de695118629a79eb151d534f840c9d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced7ed05688ec1b40bcad07664a163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68b167083b4234f33c67806a848ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec14bc30b56b1ee3ea7e3c4ef22ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e8f411e3a4e3fc8118788f9a9358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729212a4807c83b5ad76e3aebcf2df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57231f325f51f23496a47f14f8e156402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48d71fc430d4da7af30b90a9d210b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f4fe4843e0f17d579e6ed4f4c22a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5ced498adf2af0486f6e46d4d2a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3581369cc7e08b7f4058ee6a3790c66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3ef8d37a8b11c703ed8975c35cc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43e68858e9922b7afb27bb25101fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28eeaf133f8a1d8a9243f55e894c19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778590794e9357a656283da77f840b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5890334e9e5ec9f53d3559dd1a8fc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4473a4d53d3c2eb4b22fb816b9128412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577337b585446b56af17c50148dafa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb73eb0e6ef53e82f46542e1ce1397414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6d59c94de524552f521de0c956c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876973a8d0581bfdce8b864763127a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13405a51278575a0d9716176068d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175137899411b33faf29d281882be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80255ea780335b7a8aab504585a6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee44cf66368530aefd8c77eb143ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4679deb7e1108d7ab01d13fc120a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dcb6fe0b2a73129ec787616516658422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893cf01311cc717ed3d5478b7ad147f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deef164f3659164766e64249cdb2cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa7805bae7237569781c152a4c1904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca407fb6b2c07b905c62ec9ec29bf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a72abd9712b699bf04f3f1cb9148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c129afc3e6ea7a614962e06e4d3fb6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd637e4deb14e010c028ac3e24206a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d693c2b3202acae955df841bea289d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0fc2534b567915dc2c67176c7193431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174ce6a5f830d02d73fc64dd86471f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e775706c2ce0a84c9b736b883ab27c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac608056d8484334740abec0b6d349434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36bd81f784f33eda8abcddbf5b07dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e232b1fa1a0a4b0644a58fbeaf8d05f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa43c7c469337e6addbf6a745b0ac1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d85757a2e6c3b12fbdf603758109438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d06bfdbae0b3b33fa336b327b7eb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe5484bb736978a683e40e6501200440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19841721c2ce08ac495681bb5f8a595e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a29867dd3e8977637c6c5f176d18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea495f26396a55b2f3143fa5e9ea8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be349220f943f7587fa4107c9cc7535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb5bb99fa476234d9f3ab03c51ea53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d2d3fd4ee4fcf544f8749df8587c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8b4d6016d80198a98019613b84c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252c01a5a063522e1948759051bdcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cdf9566f791bb4973084020f99fad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ea8e7b9d3e7ecbfc79275a8ac9e9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb9b9c206e59e8011804f2ad0058e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d923c8da996357fbefd47b6668f09f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbddc5c5bc8df7410a4d7bee4c5125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f320e3d364e03112803844388c1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9648fee28930fc81ea1ae7aef28cac8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28193f2d4dcff3c70cfd50f1c04c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22679f07020e331eb47c1cf5ffaba5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d31fdf688ef655c4396ece285f3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76ccaaf0cb270ac4674981beb71ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05154dad82f9207fc232c256699b0d52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1cc2bee1b0612599f492a417f88ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519af3680ee5d8ee7b27b3ce42e9653462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b86db3d71b76025b73b0f1bef6b6b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3471eb065fd81f6a06f87b9acc10e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf34451130bada5d2e0c0c7875a8dbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34647a4b3a11146e895f6759599a50f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d8ae95b4b3cf0cf6a90c976aac6fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd086904f76c3765e1c119dcecac56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1997653691da492d6476ad2a378293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cb73cad1e824de09c595d8df9affc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e8b3bf9c09d5f18dc6c4990f8aaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374136947359e4d9ac254547c9039be0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1da39029c80665551e2b4fffb0559a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6361fca7a21d5d722cb80891508bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c031e094353dc6f20982e4532a24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862505d17726d6241877805c093d7fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3189e16b32802cac01de8d4bc2e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffed95468791f3268aad3274bae07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c31795716642e450f760e3556705d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a76c55e66732ec0229b42e5bb08b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff6211140263e706cd221a3527aac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964171d256ab477b782a4c370d21d9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17a11242661403f1376476d054f95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c16f5b63fc19ee2cb7d143faabf78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f688a4f8b002209bcfa7fcc1d8dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bdf6a9b624c610db4dd72d6b49b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a897cd62ea66e2e0b959708539f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1300b72b072161f07259de5e9a54c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b824af3e480c4c912270efb13dba3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5321df994aad810b17d1507c9537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be87c55e766f1392e9754c7731616491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfea9eea6f91691de04e4f982662a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53cbb1fe6d8d6c1ff5d446476a3de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd44c32e0e70aa94f7a4b90d88dc5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699e20db8e52beeb73f8306504e8f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a4e195072ca04f9c62eaf2a41c07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d24677c4df8c0b7180b71c1f0311b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb31ac26848b234df83648aca40a2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ad9faf20047d76b3383e863a4411499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f9da0043f561d78282e16832a69e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ca84f7e2b7b3de140eb1b83e02ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e03a48bd3b86213c1ffdbdec049bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0881c000c2412bcefc6447438c28e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc21a83b268cc2d65ae0f8daa1319504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179944415cba1f1fdb72b9cef817ed0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271851a7b4ba7133a0980b22682c2ebb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea7776db3dadc6376438945901fd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc584502be86bdc0b2eaf3c41e0be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368631714039e24db70c09906a28813a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a44374d19dce175190c45cb2eb03f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939bc442c04d197c8332a55f998429a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aef8fbdc62c3685ec26bdccfac736512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345908bbf54a27ef65769bdf1bc14fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e07f5e8f303e736360caf209e636c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e01116945720335bded0e357d170d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4950e4de1bbfe0e5002e9f84bd7440516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756387601bcc66711c56e77fb3c8704517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e331207a87d2b1fc83ec1946312e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698980adcd89ce57cfbc7f9680a1903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d832fdfa66fa22f1a6ebbced5296520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638dfdf3f368dc50a48f1960f5e1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0841f430270173b1972869e11fb0fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637da6dc806641ff895fe1a1ed5d2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3dae250c4521aa766ba40ef73aec2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ae81f5159ee710c53aac740e6131525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31eb84ceb24e513136bfff74461e65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb749d7c4e346fe8125da16bcde82b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f375e4c7837b9eccca5559d976290528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca48c289e04d0b1a956d9836d532cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd7ce70f70392cf5a11720a19a56b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea974edbcc8495043eb6d35c0b90928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee305d1aa5d666150e091e66f5ac8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ace1df460e1e2daa9cbef951f5cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078044ff84d4041a65ede3e8411f7c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e02ac2c85dedcf8adcce14a5a9d84f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf147cfc963ebd43f378e683d9e34b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f04d9fd5b3ec2800801525d72460e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3071680ed6ecca51cdfbf1b7915a82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d2c73111db7371fb9acd920044dbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6523fd59dbcabf99b3111ef72300540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782234799568fdb588a1c0ee7f6bfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710acac182d0a92d463a4549426641b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745db0ce9bfc6bb08330db760c1b370543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f862dda01b4011bb137a28901048ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91767e9f554291d4c91d863b0fc1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308f2da2d7184bdf8f24256297cea6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2b029cb585e998f4463e183e9cca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e990bea54b33217d26d32c67616cfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b030502f40b418a6decc758e3309549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1741e51ba339f07d19d4faff343ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682467d8b2a5fcf434adf8359adb130c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e1e07bc799db8e892d46723d51fad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6fba2ebd6cb38a19a1d43f3b8834553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96318c031080a673a89dee5f4f478118554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7486ba2cfdd6eee7ed60ea4d22317555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4c6910d3162cddcf773efd9ae67b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69bbc41dfdbcde52dda04325a8a71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026265c1842d95f8c43c632e739d2c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f0a1473df258c0f8ab12dbc86b2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f08a040d6fb4b47a68c4b9e046237560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10889a4daf0c7093ac1d249480973da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49071fb7daa617aacc91f9d14a31a39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e7ab43c03d0bfcea46a24b3f0b053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe4ac705dc1f2cf0c652ca221ae49b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e9ac2dd5c4738274a563ec5967471565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd55b3c101e573b9031c861f9cd10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3046f089d680e1de7a08ab142a1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f654c19851a950933d8ebc9e89be1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ba1c6255d9f2bf04574a61b744a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3cf2f782da59990f1d167a585a1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c69838beec420b565805e5fda2f10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb21db05660ab9dd7ad470ea47c22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf666488d1138c8997282dc3da4ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48152572ddaa64186ce0531e6d20d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf98d8fabe16877884e8b69a4c415575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a33e83b0a5646749df055d123adbba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5042bfa2d41515e86bb5280dd6b66e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0de08135c85fd3dec88ef308ab374578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a9f2cedfa87e58cb050e9776040c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7457363079d01bca0e17293df635580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0b37de25544e42b124081924b586581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c1c7a06bb2d5db7e5dc4bf0ed3cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166fad79a68522615828be50eab8647583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80f40bb8e947f9c336e355bc9a467584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18fff362768a133edeabde56443e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21940a7558b64f445223893088352ecf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6289694ec556736f606512a259dd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc395ce07d7147a27c02100ce4dabf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f7a18cc472ca7ba9d8c08f58e47a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377c8d1c48865fae2224f617c43c60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3ac1434380b77e11495eb19be421591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ccae23456ad7b8cd5d285816a6de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea62705b814dd5f83c94560c5bbab3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d87149b33a3ba72f24f8f15b8438594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4bb58872f8184a665b5248a48eab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f73a9ac59e410940cd8606bd27bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280c33bd12458d4d9e5628ac2e84b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf70e8f8ae5797782031dce1714c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261ccce6cfb2336b520c643325ad01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262be14adedd44a176ec9e60d73bb97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80dfa046c3d442d293dabe6f053549601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa90f4b91e400854ffddc671f1e68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3f4a308b4bc957a14a974abf2016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c298b98f3a7f3442be7131b132e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c1005fcee751a62720bd1f9bf8f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bffdd2d0ed0b4112a9dee629f8bed1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6399ccb053362718f0c60911ab9889b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55324d1aeac204b93b36e32767848608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b565088f572e9c193585448baeb53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1bc7582a398245b3b3e22864a00c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56909f9121ac0ddea75da6564aed5017611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b62d6075c41d7ff08f6c70a2dfbc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32379e57c103037dc8218c40cfff1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e25b0da1f388faa72328b82559c0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760469cb0ea80cf5188438708831c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e9f0ea5f41fe0da03e9648db4d0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0929a7d4aa3dc61606eba52827e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9886f9049cfe513a291d82c6e1c6c5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a591156e9e0d08fa8de4d26aaece6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18649931c428b880536282294df6914620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b43c5f12fa1222a13e27e60df1911a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80732378c94b26a331265b36804d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27207aab7e6ec8aebe07b4cf257d82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22618b91873a2cca67ca3be5dce325624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5480a48af55cab71b3819f40716c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4ec2a901c8b30689da5d124210ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461e8723535438143aee6fe29b2a97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589875c7dd5d63a4d94d77ed6488c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793b8b6e487a4f122740e267ce8e0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef7c3ac8783ab0e8222b8cf26cccfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518922d3079adcb600814b921f1a835631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ee7a559d2f0e13e9bb771d304019632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f181974f18ba4d3c0e314a0d1bfe22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9281cf73bb3c6de33c8dfe6c3ff66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ace1194f48c3315b86c0ce35e605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4364bbdcb2c9af842a69adfa8bafb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3610933adfb21c0582b2ef987f0509637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca15f5da81ea44e3638dbcb3d8739638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0580e21c32d3fc84a88d1253a870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72deed9e77c8f9bc52da60c66059a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de1519b320c6ffb9bf64b37e29189641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c13a1fa491f76dccc455dd9c4c6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30587a5a95c35d07e42df0d4ca53a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d4bbef73c989dc0de483d7c877c8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6559236f53173c364d335439ff95d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f307c28047353f3b4ef3c62c5da53d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e8d1fec3f774f48787dfc8fca29dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02406633aa69224026c150b9ebb27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf1fe26f9edafe789cd1d4ccc8275649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a830ebd57969a95103363178dddbfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6012ca42d39e0278f67e583d031341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277d2bdf0ec19a93e835ced6b7f4fb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b49f33c42fb82e5fbfe2e21eae27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b83a1d970e115235262657998ded654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ae5fe981d96852929c418cf4ace5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66be5ec1a3de13083b94f8f13ef453656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9e0c10ec9d1ac92801755bf47cbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ecf385989c4e7fd7ed2cd5960b5b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312075d05dd9b8ad2be3aed19a46dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5be089af37823d0fbe91f6e30739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3394bcb0447a6a8a3815e593821321661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f623da193ab240fc822b52912b11c5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eec7f62af017643c112c8fba8858fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8fc81575cbe35eef81914f4582afb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744386768c17b8e5898170b42d370a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cba823c0ecf7919d028933c600ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144849bef1aa900de79742493b87ecd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5438092f829739e817ead028b285668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f124938bd9599eb337489626d5c7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7fa7e5bd46f854d8a414e206f8696670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7fb4c6acb8aa0817ec82a6f32ec64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3490539e17e61ca8d1dd0e361d17dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023b992c14fb54d033a5e00b8c707a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc1e99ef54866cfea839882b7aa1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f9b891d316153fe15908914554de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b0f6ddaac1f4a4f981cc4448c5f0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b815d53ea6c825288330f6548bfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d807a2ad6079d13efa4b7895bfd1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6748e89ff8120492bfb4775de29b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145aa61f44b2ebddc3dba64f6f660b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9618402a7b1bd0a542a63e75dc6c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c79a148cf8841c92443c939502c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192eb291df95ba852b55c8b1f8d615e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d915bd174c1d5fc295218c7a41597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf8545b2703720b80a5ef3c8180cd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602cecc368b1609d3189824b216f0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5760dbf3028e256f203596bf55928687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4f9d3cb340e298a50a3d623dd5d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df32d0622267ef153ebb076fafc1eb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33731b51216c9497b49adf35f0c197690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be9c1cb214cf3ee38d420154324705691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153431b38a3c3afe7c83e982bdaebdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12859d4ca1066b64d839e7e3ed12633693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fb8ee2fb7140c3d035fad30991c0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e352ec198faa8e9a33bd4df6b4c87c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8119153fc3fc46c9e186aaeaefc155696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e5a1139b220407e95248554754dd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56668920bbb5736218960f3c4cd8f32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098280e94cecaf7b4680055a5b30f7ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a3fdaabacde7a06d2369eda374ccf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fc27024afb517a0e6ee30f73b191701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eda6fe857fd3d950f3b151ac05cda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e17d26d3ca15049621cef570e624a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c637ed587fac41b9079aacf8356d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf495061e058fc786de45479b2923705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ac23b186292301d3351cc1943a88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c11081e3297a65c53be06fa45c5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c07f2f9ff8cb6f58326285d8b6480a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dcc8b7cfc27f78308e9f794884384709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa36e478b136447cab654c76a0c981710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c96557fc3ac7a340966a996cd0b00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d874abed57f417cebedc94a6e8eba9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a015fb8d230e342aafdb5a619dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02bfd323ea5277402eb3caf53b554714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21e3557a0f44a6ceb76edb5135029715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799da26b47acd054cb3b9822dfb72ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dd86fe7ed6486a4c51d1db7f3f87a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be990178e5c531d3bf8bf69ea61701718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417a391237078dfdaede2fa1c773e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d94f607279e436ae1b6299a7635ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66137fa2423a5ecf008469ba6b6b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517349fd9446c2a38ed933e74d3af1d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a4f545845236acaa9f3c5a81d4de8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ace4a441aa08f6db0c3fe87658496724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac5adaf4117d6955a5d60a9affc0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa1115bc1565fa68f765bf81d593e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554238dbfab62a7acaee52b006abbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab16d02fa1c6b85bcf5caa0ee5a72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9020dcd2c51ce1b1be091f580f5a0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdff22afc256a8ec443004fac6793730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39756a2b90faca647681496733f3708b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876974ed9c1e3dcffd11fbf0971f822732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d468a61364569c61aa9e6506ad0ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc62a450ac535a38bb013170928eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7841fd6b41c6c055e74e1f100084c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c474704157e31d33cfa7b5f9d490d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc719257b0c79ea2e3167bb7f4363737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc6b67d237073d8bedd655c943336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2895d460bb66feb34f89a292727b59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cd765397e78d62ae677c8511986f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3fe49eae195a93279569de28ab24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac180248ab073b590300522e27241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a53616a1840fc72a477a92e445cf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0788ee070a01994cc2727f76bbce150744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade2dc93641d434ab0528d5aa7e1fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827955837681260f363a4600553716746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beaac7855eedb609984bde67a87b41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f516071a34ce05e97dd081b8e39450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e33eb9305458030b5e60791747e9fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94434e99215aa20ef49d5b8394102f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a501a0a013e878bfbb53db71cb697e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77ab6aa67fbad779cfeda790735fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0bdd793cc2c6f4c1d0951d861acb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11b344aab1db0c16bb48191474c06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab716de2ec354233e114aebf35d72d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1e31b440234c0c123b0c40f8ba6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47562b8687f4a84edac2e11f8824eab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520f512d16318738a5a076866c33af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db560bf6741ad8cc53629ce57c4c16759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2e1560f9cdb8ce2d11feb64cb8c10760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7e0924e0e2fe2b736e9cc7afc8f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1fdc7be8d4a3f6eb9feef378b4c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0670a68dc3692469538a294e701dc9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021097c7f4d242736040637efdd65ea1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789201dcfebbd520773d4465299df6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a5eb9eb60bf9a46abcd5b0535ebee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bcbd2db6f2d295c7a744f633e2c1c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31036f8529d1c14bd59f2c23af89269768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d63b1d4cc35034009eb34b85bbbd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f369181708ed9fc913c1d34e5f029770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3989166b7811d630c348c2118c23771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8355122aefdd46a5defc8ea23d21719772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec5fe4a0daff8551032b5c47b09dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c350cb447dd8d74d40891b76daf700774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd35f93262b6ce87d7cecfde6bb8d3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea006b2e70bbf31f901e5bc8020c8b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3006b5216275f6c207e095c6c6d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff000cf9b421016aa0a2097aa5000b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942e7a9d789149bca8ee06fc3d728b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edc0d23db305ae61bb88d91a9ec4b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e2d6c86d5d715314876201554ee0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19de83680a9b0542872045d956fb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929f75a5456f157617448d398a40ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb83ddca996c26f46874046906d617784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72ebf86049658be16b1c67772acb2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287881c6cec1aee873d33d6546b5da43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17342b68d42b193ffefb7242c7b83c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117cdc28bd714c3eab39b37260159a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86888a71cbc89dbed507925dea4dd3d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ff848c6f99b5eda6a97b9dfd4bf1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ca7e7e28e2e49082d620d76a98e0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3bd423afb23c94e00483831fc3f44792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935026e1a4dc3f774d68bfd7295d9df793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4527c97555727cf6173f313013fea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd269574ba8d76ab2bd3fa066d52a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d49cd461964329311062ad09a46c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d7475321f8b6ae496ce114676271a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68d8e84ab6dc70f7036d49191fb2d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999be09f56270cc7a81979f13aa2f13799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5346f9ac767096237be6a275338b6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269310bc4222ff1f2e24152a6b0723c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7addb9fe91bb05c404aa2a7212a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a417beec72a2b79f0d17b92b839ebb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db218ce31d68a160a87ca9d74a917d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d11f49d6fd16804f1ae6a1961086805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f09be7376d11e3f53807868c58787806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304c98f293866a6034919224789951807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7166ad06cfecc185cdb016abd501d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574a6021777be60a2473c0c5cbe53d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654d5ef63cdc642bf1622edb137408810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b463171e5a9ec8b05b557083a34296b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41615a10dc1a5bbb5a521464b95a4bd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61efb9f37a7caa56e72175f28bf0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57dfc74fbfb317914377a3c2278cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a566e3e054de9299283493ad1162815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5efbb918043dc62114f2acf1e806816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2255cbb354b0e9a2b65a2f917f374817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d03a29ef86be0d9e1459a36ece03818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6454790f1d77c40ca53b628a48a432e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5cab55eb3129a1558675bcfa0959820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a5d19ce00ff90a62ab19da85b09e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f7a2916009908c46e9c2d2c5414c7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27947bb62dc6f4c791861e7876cdc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d31778335632eddb12f9e8eadb34be824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1552bdcc3b645063fee35672e2425825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89f997f2af51525a4398584fecffc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818269ce3926e50f20cd3118245bea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7f4d53b549b71dc0b0a0fba3d7f4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b569a168765353faa59abf3a8420829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e23b7d37ebeb5c3519ca94afbe1ab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca96e26f7f8c51ebd869212464920d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc966debafecd911f2a766407518b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2155bbfdf8b11962014e78d04059833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb958166686010bdf3cd8a218028b6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238025e49139c0fbf80ba3fd1d5187835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de896603746b2a646a465efcf4f354e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e099e7ece9d9f94cda77e3bdd4554837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed04508a0def5e0d945b05f97fd756838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1975698e8eb1980d389f7db047324839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5959ad253518506daa12351f47ce2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbad13be88a561b994f5b630c5a6c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628f3a14b1f17250b145db6bf0af34842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962dc06e712e739d12283c2c0f0411843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabeeb3d90f70c8766627479f4e2d5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be3f67459aac179e3057c33fcc270845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b99bfb39b1dfaffcc6ad0401a34d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011b00c067042dab4765c1b731a919847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc84f5c218a2b3cc4b07e830652af1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd33c702d2703a0e814d15cced88b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efed2933c9b1d15ab3a151820b06c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c28e123195acfda28d8cf4d568657851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093166dfcd28b5802d3f2a28244e2d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6c78de40d46c91de78a53a23e884853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0d5b541d5bf2d8033620c28c1d52854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4f01d70113fb7388079816175b6b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32decbc06a0ec0b36f9548af7398a00856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547d3ee06c189cbe4e50fffca8f6c10857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0ffcd2461995244e1cad39bdf2af858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94b79e2138edd2e503e8afd3dad7e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c42e11aa47b0bcd3c007d6802aa9f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74bcd883e580f3ff2487db784c6a8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f33b997e321c84cce65735db8fc9b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ef43bba09fca69089da70e651002863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9eecf2ef19ae87e4cddcdccfd17d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d873a07ffb5873dfbfc53df9f855d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf053952f9e57a9afe26eaa2c3e81866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9ea2652695bcc156adfe9f889781867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60addd99d7224b365fccb03b80ec202868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dcbcf0c64f1e4ccdf4529396f42f5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba23c32bc15cbd18a2cae77063101d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c77a210e87b6cc7992396587d1853871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362823eb813393d31c23dc3edd44c93872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cdc8cbd9d669e91da8bee05b0990a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae8ddf33783815480b1768fe9fed1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debbe9ce64851715cd356d0b444bc7f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9aaa736c22d784082fa2bce747a2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aa27caf6505b0a9ab2c2cf711efdf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9cdf20789cbb342e998b897ba9f8a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942bd7fc097d6eec94dc3c39c1a9316879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5cfc5eea0b2293760350f27c6abf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb2dfd354c9264b7b903e9f71b488881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb23916b69f7fc663071eec83e1e3b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350503a7704e01ca77b4d4cdd4247fa8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1179302d2a9b8fb3be38002a1a2a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea0a63eceaf4f7c1eecdb6eb2ac7b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad4197e705ec95c9e2bd84072927b7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340513168355b0fc262b495ef0e3304c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81ef2f2c0a64d7f4648ee865777d3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd30850ce59dfdeecc86156a24bf6d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff186b0f14d94e9a045a95ae1f1ac1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc86a9ebcf2f46e2ea7dcf8b257a2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6b936010c045968fd396a1268152892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a59e16a05ab8e10eea92c04ee38c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac33bc484d7598c15db37049d212b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e180198280dfb9e7499238a614a410895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16074ce5898c02df7ee6c7dc6c35b6a7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7c68334e085372b0a5d700b2d68f4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096235543e56126dfdc3385a15a905898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075e128e7acae20cf658a40c2ea7f0e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc1902c998be2fc9c00ce4564c96e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10498385cbf2820400ebea68473b861901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e70412e500263495b5055341c7261902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe911f424b446ae581811df559069b2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e091dc937e7f0cf122be464ddb9fb1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49965a2951de8136eeb314a4521aa395905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d97a0a55aad8f5ff7fd28e6972e8b3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c728c11dabe0b8a0e35c24c8e0ef7e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb27a31d81d8d50a0c5174affdc24908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e84a42474abdffdc92c7aa1526a9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0c0e6d83d97754f57b25fd2c78dd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f2bcda52908eb2c2d83056cf5c11911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f95d913cfd2bbf2de701bc0c0c630912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b771dfdeb1a5feba3bfb44485fdb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee6d47b2d9bd9ee0768e43ccda29a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead1966965d661f8b094c56e62c037915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db608d15236d433f685a72285ef55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb960008722a7c03fbc11a606e638917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255e989c92a821669bd4c8be79a158918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77523c9569648b022574e1db24ce4c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e702931dfea93e7372e77b5101fc3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4feea8a4f5c2687975f936a5375bb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2486e00ae55784024df70409683ef1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc53d42667015bf18e47cdb040a5f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eccb6a446e682bfb4971338147b80924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d178db885d6f13c224b994469cf6b1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30835407b6c9cdcbdc14c5477a5d88926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bb5d71bbec21e83fd5f16885b005927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39cbbb2dd3e3dc1a96f14dc8cd0de6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db602397e9e914af242a134af2fef3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963ca2319d6eb2a99a380e892baac4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ab0d212e13640e236e7a62afe18b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ec80d70eb989633f6fb4f2041a51e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b452c838727fe5ccbc67d930d98c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47809136087803d680d942d79e8f3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81cfcc10a75d0ebadf4031637539b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f92c4132951641714d71ee04256f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666987de5bf6083f752e744a18ea205f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f8bb0450525ef8352c4c924d3ae1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f0a31d546f67601dd1b324ae16ef6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b126e1df349fd74d85e3f240c3200940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1ee433d2751c4dfc5e86096f2871941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a18c427c2891ab8d5cfbc5a96a46942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec890f8e37a7806cbc4e64acc27d07943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f931aaf3fbcd6e82517db29c46dbe1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d31211f4daf10b4e5e211d14b3cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e7a590169e033c092151a5ba3b4f2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422172eaa6eef4da7803702f31d03f75947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027df9f711927f454b086d9d7f68487948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc400aa7da128b22d047c78b0389cd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe065534afa63e752ba08cde420a5c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd285e929a33dd0af8b27e79ac7b7e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539435ee240b68589ab8a99f8fb928f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a5a0cb6ee44d8c0ac4c48eb00f3f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d83c80e9a1b0a7cd122ef85e000f0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456c2071d0495079afff746a4f68e7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970b8ec1d7665fe4a58ecb550a4c4f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e1ccc053e21be3d240b630ea861ca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2886b5ed9828478f28c1cdc19c445958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a019b7b98248e0ee1523ac1605ccc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc241b27012da2df276c3a080d6e73e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25bab0d2cb36dc5bfcccf65508f89961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09793148b88be7c42437c4ab7ccccee962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3957aee92669ef43a159911f57bde963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db57f57e183947694ddda6ed038457964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5ce793522752f7ad705044ef8b73965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37ab18f8fe34f96d8663f6b6e1112d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7ec7d2a63ccf21809b8c0d0649da967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a739a28095f7a0e3991390269f3e10968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f2e71e5cfcc92ba1344a2fa2c713d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f166673ae697033bcf4a36e79f843970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2767773fb51d068ea0b39077276cf6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffeec34cc414b6422886cf32f0e54c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26377b0ebd991e4f7a6d236679fb27973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39f6de7916d549bff514da5f66b6c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c305c8b61796f950cecf59f9233896975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e54ec513938e83c5b67a3f0bbb540976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761530d3cb6b28a9c5b91d2fcd7d561977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f023cc5cb35534bc1e1d5f42ea1b2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd54d922062b31a76bdc05965055be7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec350321fea77c240c82e1515e1fec0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49661f2c584ced65bf3e0bbdbef260b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab6581de4c0b988d3325acfb0d4b2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b77ba8bc6b767c756e6043411dbcf1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ff469b78149c5b0ae57d53651b2c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be2a760c230aa111bd09101b5ca47985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8886acf2b6e2e0a300b68fdd11db4c4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc7492e5858c49ae9ed46b3830f02987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221982a0b93b0d3412624e5379615fa988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7edf1ac137b13e67b90db6d03724d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004c87cdb5c6bfadb32ee675cf0b70990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5381663bf5aaa89197605ab595d0a2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c22bad072dba76b21605a9c34f7a0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc880201439af0dc9c39f44283e33993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf441c58fe3b5d703aab55979a7dcff994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aaa1bbf824fa2b4e254c73434ad5e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dae0deed9bbaafa4285fc8987185996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acbd8cdba36e7fc1fc182223f9dda997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42501828a0d652e8dad514d8b520b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac08abd209f0ab07e4e1e1fe4c5032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aad7f03e68bcf0eee4d834817915b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276bc61655cacc605ca48d3e37a64184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52dfa0616b578ea4b063fc92d6a975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815fa7103364ad752fb30edbaf8210a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb603adc24122ec657de3c4fcc94cf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743e2af08b5063fddc96b1b782d9f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c26b616236490d65d57d8824550b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fd5274ce6dd9e568aa1e9d609bdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b68858ee0afe1261d1c0831a22c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356473c9507759ec09c169a320c367712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f33fa0f5998eaf4c41b4988709ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40dc1fa21291eab85abb7462f809de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424e1120f062f613cb22ed1b8374a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f6fd294cb133816e2c9b27ef5ef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfdb2dbbf33e782e7ebb94f68d44c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6908408fcf18e03e37f9e6c00dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf08d7171d3288b50c9e9217c106df819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3f1e5a0d107c2e881d3ff3bff44820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ac1d3ef49fc4c641cabaa3d2c8d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5f1f229e2e4f9161c5c33fcb118222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e2487a6468fce53de5d58998532623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ded838919ac46e6d33d21700e87824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f45427d785a192d8d363f79571ff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c7d04721d1b047cb792d66c5bb7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb01c365e311a07fcb8eed7a67457b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a58a11cec4df832dfa84eeb91367bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b538189622a8201cc66cb7b630001229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e3db0647196f6754431f2aef02e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70fb649a02a68d2b6e1f17c2ac5f6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9002cf50876a967baf7743645e69d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc1b303dd1fa58893d710b3c14ab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72d068ffcac45e9d2d5bf42a7be2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9d5053ebb184624c43357c49f96a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d996df350d01de29627d37c91e61a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c2edf7bc068aebce95f19bfb7f6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8060f3661584fcfd51ecb72e8e661b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297afbc6eb0aaf4f579e597046fb1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddca8fd0f92d2b5b7c9c374faae1bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a7704c28af6f4b7365fc881ab2b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db80d092daa7c7e503938af060ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2133db05c2b6c305c6bac018ca7ba043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf39a3e9c38f0d6719f660078119e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080471eec74e93a9a452f5479d90efa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257a8ac825551ca6d9240334ac798446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a78aec14441776cbac340efd7029447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32a527e43a442ff376f980c90377248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535e88db5b3ae6975f146fc120c0d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a2776b69c5fb0ad019bf7fb6ed3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccddc15251850553fe2a510cf6c45c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d9a7cd7f25213b3805994383f37152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d47277767bc1fd322f95b1969a793553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc414a4545ddc184010dac13191e0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ebde21ed2a249e95b437f64189b7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238435c0ef37d653e670da376222ef0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b25b218d226f1eabda220da92841057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617bda328422d8033b27f9d909114c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898068d751f49f551d52a8d5ceeb6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935fe5f4917521438fa9440b9630a6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c80573d5d13f3e23c26e6729eab21e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb217b6e3390416f1ef50eacda5afc2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf765a6175ef22a9d92659052df6dd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9face322e16d3a5933abd9af5b8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccb3b469fbc8f76f93f9db2cb275a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397f8e4715c309b674ea368f3423a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ffb7ecaacef93041367ef3d96a7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d577a2919db30bde2e8e95f0f26a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e6a18dbe983eacaec30f9f6a995d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5709dce8ed93d44f4a539eda570b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874949540dfd85c8c1cf345ea9de634e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbf1b15b40b622e41383cae6fb779472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635886ae0353661a58a2bb33e5db20173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f94615fb09ecf329d57928290639d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55c3b4c1a83988cdccdda5edf135075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095414f4c037c44c6d212c79ca5e5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5024c50d60a4b14193395215335a6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada479b890c04ee5c190fde2fb60864a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994fe70d0f63ddf1691247a3129b3f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ca81a5a8a647ced0319806e8f0e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801063ed74cdb1c37c5201d1e79fc4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6245876ef6d5ed8d08a17c7b48d56b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef134019535124bb19ccf43414debc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534863e613c6c0906367b8f7ec0b7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8833f8afcb12c89073760f2c35a3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b740958681f481c26b9b1dc14facaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99690bb1e7f689fa9b023c8c91bd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402326f93888860fdfa50544a7d69188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999931f6bec8dc453cd5a4a1854917589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ca6b3f9bc738ce49fe74166da92c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b3e537f2c47c6228ddad7cfb0b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ec0866cf59b7287546431330473792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9b72cda08f3d85a3d8ad093feb17093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd1490347a4686a768cf309e462ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161943137c66c6b842c648aa33b5209895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f3f97e892ab2918258bb49846848996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7a461a68632d852b453a886175f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118446ad5e2f57d66d06a201b269bcee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52560bcb62f86b373c5b17845b80d03099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee89f08398bc83692e35ce4ae37cff1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee98bc4955d4f88be60294aa9ad0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc653f88d9a32ea4109d5c33c94a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5e383c4f729c87d1244262d93027103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ec65a877b7dd26590bcb189a1d87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a0c4acd7a9f3f2ddf24a5c6df8a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c322d41d6a860d1655658f4bdff1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb1d8f63136ab64cb3d0755bee2575107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05d88659de3cd612db64f61890b53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a87822a45fc35d125b8a066de6c14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b520f41bb38ad1ae10fa9a6b43470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c0e69956066a1b5b5f76d9a02cab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedcaf678eb47f71cb049c0cd54e4b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce02db42df3e5f25868aab4c8cbc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83a675856510e5fb62feb81c06472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a819373c60c67940c78aab4a7a4dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4ec704ba4c0037f1e4616b5ef03a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798760c2081d58e53e5c094338ea0db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e49c20b9c67a73ac79037e9a29e25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6c162318cc49fcf761fc3877c72a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac346bfb77534a819cd6ae35ea13667a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe32aeeea43f27398274c781e0fbb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a21a84703c763fbf74fe2c2e78ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d205db5dae51240551958ab98b91c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec82336b7615c234fe501893bebacdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ab2dd389b73d0c7ada7a249cd64f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c181b467e7d071fd5e1d19e4b41a0cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461add29cd708d57b4eb1cf6931f8476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db231747a0f0dff820f78d7f3d87159128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8604605747887bfa2126312849524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98509715f1de394ade98d2285592b29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff810d77bc1ab74da7f43db674a655131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded96535a2c5df29b44dbe03e78e4fe4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b04f04e4d5ec69627af9374a02ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f682ae5dc0520af585113a03506501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4f4537bed0f382f1d95e37be9726135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139f3905819f8e131212123742c33f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675e3a9fac84e3269289291a83ec388137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d6ba3a0cf4f05c0b5e619b8f5f64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171365f6577c182d1d3db60008325483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5ee5f8e5c508c22d743c330186d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21791b1ef90714da8d147bca0e82f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4b6a7cd4dedebb88d0061c85d215142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45aabf966eca286295ae2ef5cae3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8ef9642cf34f9ad6d7ae989a329c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a62382909e9ed98c7e94f2951408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600584515a84c39fad405fd8ad8aeb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224508a0eb211a579423c9427341691c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504eb4aad889ec4d2abe451cb52a32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09503a45529ca4b911bbe9e19ebe31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae80e79e45ce17469875f80a9dff75a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210beb7c21592ab3dd63640013c82dac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d18f7258b19aa0b7221e10f4236b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249a691413c81e3928745c748dcc48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22088804d40798901e067c4df32190ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08dff162c123f6753ccff7c782805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9804d08ed77a160cc146041a6e698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245b9ef184776d22fa047489e70f56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17936af9986162eaaa9b4caa54fb21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f45aa04671455f36366bf35d371e46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2548a2cc11899aade2e750660f6eef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e73449b1b979b29f117d130cd49a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d9b1a8a784942af08d111766d5fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d223c08463016616636b34cb24ccf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353673e6da8f362773edca89b0f2c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48958284cc8877dd7db00e4de734e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995242354a5581463ea9f304d519757166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c36b28b20c1146e38ed5eb31f2d45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d14ef897237d74d98c3a6643cbe08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f0a60fad0f3c8837c0bb189e8380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeae09f15dfad997fd4a541259c555170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9295c84275e591005e021d72f0253171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd0e9894a45f230634e579aa47fb92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5774e3f2c1ed526ec8ce8ca5aa8e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fbd1b8d1df8f360fa3108a36d5920174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c641afe1cf098f563a420b840141a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef845cbc67b0158cd2d57779f8005f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b57b2e38a867206c547fc15e2021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53769a9f865969fee0455d4ccb82880178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b71b39d63260bafe9bfb593bebc16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4713399e6047b3895818c0b98e12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5f5720e61bd528d33276846126d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6acb6397f0dc85caa0b2a62cdca90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d62853d484cedc541e718e3a00e39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd57619f634eaf2db958c8c8097bf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8923f4c2dbf17c450df40484c28d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b0b942c842af500d69ebe9f9a6bf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a974d4e254708249c194eac534ed15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d289c14fb777077bbefa06bf388c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e5a21d293e8ac558b05e57c7efec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3214d4dacd94f1d4f1c2cddb4a1509190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb3bbaf8cb182464342aa9c201c01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4d0eb1002b7b2769b4adb7a86a56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb2fd02d871af9010e0cb3d8a62f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db170d11714d458af85bc2c26500787194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a14980d6be96453d9e39654f88b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e5440896990d422ce6a21e6e7123c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29549fa9a891321df13e39a3bc1f0926197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d466c0ce05e1b4e6e3ae20441e6cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5441c77de77c3d34bf307159b439199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15e97b4fc7592331ca44f32251fa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d9892d31bcdad2d50a48cb2fbc14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c759068448db0b61e4ca10d353b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4dd866d151169dd4e1b7bdeef4b8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df91832305ebba32a535657e238d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102b011a80e8bab3e7ec9a673f21a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c077a97a942195d4d21000ac163e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91b975777ef62fb3af4415dfe7581207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856151f9c8d476cc25871791c9cecb7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef02129dc4da4180e160de4d86f322f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0eb1170d38bbebf95290a74f556a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6d580d674a7c0657775b0b215e32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1036794c7b3532703ce15a1077ecbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee040754972f8a65243fa50f0c12dda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7edf58e0cf8851d98303d290dca6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2bab47cac6cc4136931f9e872203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3843b21b06be3ff1629f97ed5198216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f168abbbdaf7fe4a10ed20eff86715217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa024e4fdfed38c54245da506d50ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040d2358f30590d8b2e4a37b125276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c29cd5f5d501635c2d0adbc224bcac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d30db863106a2e4e7683e1fea12f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cbafefad7d9dc778a4103406745f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04524e6d6c81dbe75ca647f35cd8c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280491e6e57647f08854a0f99cef60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7363e704abbbf4329dfeb37fb4ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc32277ad4ef101828191d9160a82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d74a1e81b935fe82081a9c21a933227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba4ff41323afd785a677593dad764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f81c3506c7d8fdb2c0e579ec9f045229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e83097a5a3dcc439ef50adcc724a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5fa9526b9a3e8280f0cdc9002de5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2e7c742fa747866a88d1b955f9ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f15aba258f65ba18e030742b5e6303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e22bc9a0cd96aae3c5e1f4e8f5841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994122322c1b514a2c44b76acbd5bb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489d268b864e664f5580f3fafd5394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349a113260a375359bd42c701662b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd692dde1848d53e78383e52135a646238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd1bd4e36a0899ed73f83510b566b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccebacc73bf4b9aaf6ed49598c3d431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de219ff3b2b13cf94753c6e808156f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12af1ff2b303d2106bbb3714a3fcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef9cb4da6f4cbbe398b6fdf84dcfd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ea4275c8aea3f9da50ed2d3ad7a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7be4043600f7b5a0d826b84cefd75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095083dd4183f1dcdab8286dabb6863e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251cfb5eb45829a5068601891b0f772247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a861d0f506e83b2156dd8f2787c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b3dfe702642c419031f000299e00e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8404f69e89f85f45a71f5ad3b0770250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5259dca713b937faa94b0d5bd81ff19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85e709b05c4471f35727cada13643c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ebd4c8a10f81aad64112396c6cd15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba3c323e53a7ec187b21295060650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f744a72ed31e385081599c1f79422b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec790c5c0fba7a3f6b86ac1d5b8bfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33cdcc396b542a7ff487530f68f510257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d729c4f565fa3b80a70a198207f8c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b518e061f7e98b64a8e7f92e16d4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4e822acce02ef39357db88a702b7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d08fd9db3e61f76e239d7fcd019d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353291dfe0e0bc7909bbd022eb77044262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf341d024bed037537e4b4fa5809720263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc95e32b2e8d9679f7d316651361a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a930f125e9afa011f86c1447a836a78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52e15411e00c3341edb48081044a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c58f767d98a795047bd8fca468deb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21fc4111348435c7a4d0dd9c22ba94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64692a84c0bb0b251eeae4dff888a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d178d2fb7131dafaab6d91808516cff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29713f7a7558f246f2f93b0364112944271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f7ff15bb090518fa7ec5690e350d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd9e956d900fc3f7945e6129c061e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22c0cdbe225f13169780f77d0c5fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59657df5b5894900d948903ae8d17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7026fd86801f2979cd8126a281d435276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174224736f5acfde8fd83625e3bf1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7a0cdab7146acfdb16cb989179b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6d3e55f44ddcb787b57386c03299279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691a03fc8ee4fb61d4ca1454af80b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49a8b33a1b5346c8e239d870ed990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fbf494211c85453902e0f80868d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e660cf8d323c600586696899d7096283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ffa994aab56be97b63ddcd859453284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee582ddd517e5f0febd29e450e9671285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9e5bdd8ac01c1c17b78da084f141286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aed10e2b7529f658affa6ab72b6f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2694968ae55e0f34475f2bba4860e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891cbd15e6c64a96c5f733f98b8f158289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f98be8fc881e40f90411bee3407df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f5305f5ffbc146a77ef307b778e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94586fbbf524769f2441c043f7863fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf777513de9b86604c550730b59e4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004d08cc35282bf6f30113820b09014294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba37274740a6fca6a6910d750fba64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e50d4abc42b6e0b5eb9d6c7a2743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e75f3bdf50d34b7ea902a714c05c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f53aa0d6abed86062bb66d0e6433298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60912c21e3b7fd7b53c7c4bde54f8ba0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a1594100417f0c915c83ff01e70ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32deeadcc0f993e9bf9c917a751283301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a097b1a17885aec2d50d171f41e19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51378ae532d3e78ba9733635954263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9eb7d1edd11d542ff432d3814894f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c4caeaf32420e0b261bf0e5858d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86463e45591420a0386a32ec5f8af3e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02220792f36be2b694ceef094c7334c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed7105989b3f314429cb9814e42c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832d52ad77c003a20d1c26de2a41611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6622f06164d9450ff955428fc5a480310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0134f678e1bf4436bc7fe84b6cd786311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7b0b5a3d02c0cfd618dde81953b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d173d7998d018723915b97e194d00b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2364f4bbee61f2b743f15f4a2d58cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d6493af10353cdf0840262a7cadd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a1231879b7bb497274a44f1873ef1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d0cc9ba66ef40221ef4653493a8c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442893347de83791904220406b3ba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292fd00b77cd9b465e798ef85d523fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347329757a20faf02be9d2baaa14f617320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e77095f514158597841f165af997321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c613d06a02fab7ee4df57e7f443488322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dfee6184c602210235001c168e9e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406698d411cad1c6fb833056c14ebfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411124c9cda5832ab89c45d9df5c2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3ae7fe6c346a8ab738282030fd8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af444cd036612f38dda92f10c473ffa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651255c8ebb3868b5dbd731d2f5315328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a22336d7b4c4da73b680424eda74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88c50d25dd3177796fc895243172b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664092fd5e3e25f6bb1a098b35569ff9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b616a6eb88ddbc50fc3a8b4b8382b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e7312814c328d9508549290c45fe7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3659ff5e21a89764bebf1a2b11d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0004f384f7e55099e6ad5057e26a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaca661b7bcfb3b3679ca949dbaa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e41f752db6b1c30c47aed2b0b65f8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e048929657c2ebf78a712039768437338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2c7102e32f4ae713a47bdc8fa22f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597bf97b32b08204310bc87bc37a4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c52e8f6e26939eea7b9009b3a4ab0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418298954e6cb1aeb74e443556986b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b9a26908bb9a86fcc012abe5fda65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a20911b0ed8bf7e5f3497b339e714f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c69f854ea3a80d85f78489699854c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230526ec374821720291bce1a56116d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41876f071c8c9cb4d5a8915a3c856e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba210db0b07b9f0399b9b9f4849b47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e5a86a6480c323d89aff52b69c62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c0005d5e838950673d6a69f2de03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cacfa265dde95907f4e837a00d1b02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca6cd77f897ba32575534c00bda931352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c6bdea087088f25ab1f4e0c6ddf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f551b4eca405764142842f9252de4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4fe1512e149d1c691e6fa3614db2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678385fec15e423ef246805561fb1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e5437de810673ffd36a5e667469d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170c4fbee45013de78197b9fd1d8f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d57f3e0f6267e579915fdbcb1265359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0d9f5fcf07662019af94d85a6c3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594d618e3e1b17206501fb9ca3d13d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336653e11e3cbeeda9f769edf25c7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963315a1d95238fdf1a1053087c754c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b38f668d798d6d97f773adaab9da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8cb12ca8c3c76f4513852987153d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b568139a898aa5ec5ced15afbaa5b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6725ae9eb053a483963476f186e01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45269e37a757d51b4ccb404c58f1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb59047311c63e8fc326e9b23aff9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d51090098c1a585878f747d2202f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a82eaab62216d965841b7d420b7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed76aeb8b0944829bef9b9580b2d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283b39ce295b25793d80f68f8cbc8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cea041e8729dd0d7a5710cb1306b2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5a8ce688d3c2eb1dbdbdf2bae0e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5aca42c64c7214ba2ffde8ab60f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4943df573f6b63f27bd183a056e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17cd50a684d5c59bdefe768ecf5c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2f95899f3b06aefdf0c3cad64a66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf1a23f48e9c619bfe30ed49f5ab62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afca136bdbb59059d74f2342f12f73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c1ce580c115c78ef712809a2125de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33b6c326a86b2adad6be57ac637803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681a3e5c6a27586c473ea352404ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96021a9448d6b8c70b810b7f2ab22c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3c68a1018ad503e91846cbc6e4d42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2807c29e3ad1c53a75946551029c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999c9191b60c22610052900a68dd78d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff51d75a9d04901d49a9d4e3609892389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd583de278bdf035c85430d61dbe4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17341fb196623d8ef8da34d7cc1de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f7aa8ca3990f5514e8bfb626d311392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d84f7cd19a69e92a7692e01dacdb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba3e4982ef881a4acbcb1987c501b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0381a4419d0401822b69897f3625395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffff385b450b95a6218947c1682c41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c6ef16d4b1920af3ebb65bfa95361397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3c005772b42fba7c9713c6ea4508398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a5434b7c495c93d820958aa67f1d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329be07268abeba1692861da54954b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648fa87b18f4cae5cbe5b18bac88d6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc86f5ea2d93ed39a3a208a5a77ba0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b0efbbbfa35c5ec87c0cc5f472090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bf2b43e30698c89cb32bb73fd6337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d8fa10ec2ad9c8382ac6f37181b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd682dffcaf83ef4c2c343cbbb6f58f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331ea40d9751cc82dfd52031f0e5da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75345b17a239dd4cec74a7312d378138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36429a3224ac294efbffc21be0f726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17f4d67e247b58aab90195151baf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdabdbc7a853033461958ffb67b7a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126577178fd23a8b5a270259f55f80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff16d9cfc3b28c132af8fe20336fe3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52681c181233c617dd20bd21491617c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e3fd8ec87d77c857adac1fa7ede8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308814d4c0ca0ae74eb3e9e37d453d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d3937b4f93bd5b7cf2d7ebaf1d655417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81190375d148be8d57aded0046e8a949418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d18f3fb616bd34ca67a8d2c10b515f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08be742927753efcdea57f701e0b35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c2de22c4a8ddf3335a2e4f77cb6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452a0970637a9fefd4f952d7498c22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537e23bcbedd616ecf45ba3691747a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fdf6fec759085a6f82d12e35a06e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49de89b99296192d14de21ce24661425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e8040aac57699938594e852525c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdde6ec18f7c8ec4a384f80ed7a1f6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa9f7e0ae0657bb41ac1fbcf05bc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa54117da2136d8705b7a91a01db0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143567acc029e244468dbb656c8a027430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e68a8aeaff97264787207d76a89e85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ca2d026517087619ee2f089f505b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f44a29234e5b24e79bd81591daf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d28b81f3a9d7a177ea22f5ebb1cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41aa72257d0ecd26a32264fe8794d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607330ff30ff4f306826bb3e569354a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d3f8360b99bdb6f55a6ae66455a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa54154a49280eff32fb513d7f71d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46555017fd5b685ba34594bfe2db5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65b1a025609f4a5c72a4f454cf694440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eb7cb7e8bba2309e34990507cbcfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24500f59f44b17b8fedb63d8cf3e52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfd8c85380e04981eb8223e215815443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adeae69f0a73e7c24e6c3f6174f1e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818972d7d7c026155d29bf8c8c5b3e67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3124c63b445ef0890aec466a3f84bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7fcec89d1993042768317631e6e54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ccc2023ccfba6843e5fd65b897b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6fc28c68e3c9de2b07bbe9a77b23e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8feb8b411b796d0d198948752822cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284dcff01183e82fe97d161fd6e58d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb15b6e0e58cab7038deab2356cbee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d7ad3678cb1f214f4985b8478a18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3036874572e03e340f453ace7bd9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c33d73b1f35244dead48289403d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237404e4bd0a918b0c4ce8e21242808456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55c1176fe6660cc60acd135fa5086457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2936a50f78df8eadce1e3cfc0571458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2794fea1ab9bf418a782965855c3942459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a44f8cca85dda6452f7634d2c3d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aac803504439d8f9e51703d77276b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fbf9f0f584bbba9ce9aee8943d4e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ead2fa85dd2ffb269664372a48e4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070e9d874a518d0e1a02b06cc84003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667082f2b5363314c373a98203524dfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6c46f4b36524780a4030699de6ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7644199d7b5fff9f888b1c61a535a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ec0e693e8645cf68efe48f960bd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f7bde21b12e9031764bff163089b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cff55bd9e92af554ed30d86468300470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a09f1cd2f30528b4cc64be36c1cc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e25fd27eddbaf6f49cb484615cc40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbaf9672e3d605e7c5b046881cd654473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1694823034e48f8a74de48a2ad0b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d3fe85ca5dd625396aefb65242a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ea00901fa3fb119e393ce20bd075476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52270ac91a9f254fe01f916bb8ad91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab642f6a3523c7e38d0f07c90b675240478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0fb9a503a2f0c85c48a525fd1450479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eefdfaac11a4e02f59849de05997ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6000278e11693bc37d0efd8819529a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385612f9582521e90c77df95408e0d0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0684480fac786050d00a7efebe80f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f36260d74f13f81b3209f1ba16f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b23e4216c836c877e0e93aef5c6064485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe0575cc20a1f8379e0341d722c15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdddf51ed789fe174a590c42a2f59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e709bf0741c04d263116818228511d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4a765c285c0f8034243b596af5ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba928509b87afd506dce89e6b4118e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0625165710b2b292c65cbc9f5e80d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dfe17b079a48f2b32014b1a530133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c12e7e2f1d3fa028b8fff4a239ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15d73d2fa7865715eed9f29919382494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8da5f5cf76586986755c109e489cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ba76012b7004b3903e3ac24b991e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31652fb96aabdbfc1c4f69bdd7d60ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208758508add44f1f813635bdc2fc16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8f70e3c938f48b9fc798886a4efd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a82aacc45b1fda09c95878c185ebe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8501c65cda13d39ffc2edd14f9a257501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb4b39b46ecc6f72ac68f7627f8b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653506dc1fe91b27cda177b82bd43a99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e7f69ca4f703e4663ffa0010c6633504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3784a305bf49e7143705cb61360a6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80e0286f5c88a9defe3d87fc96f60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e02fb203ce7f082ffd5b7b364707a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb28036009aa1db88679fd4a2cb8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3caaee68749243bc43b7c672f737f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b3ea93dcefe9ed456198470ca7f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f82bbd2189c885cc403c5e326923511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3244b19b4534f9c5052c2aa7da0c02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8661b049d8ad3a55f2f3d5035c57d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00109c3a3e62ff3a95b75501ced8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5154f07dd5f979462468796cc44e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d9082d1fd4a341b562bd4d9b4294516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ebe25c73b66fe7eaa10f7ba7b636a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4c6f84090e7e0446815dbaee8766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe3fda7b1942d39dc6365f30c9b9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8ce8d0e4f4c11bb25eff49c84a96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b1ce408ef08eb79e407f8ed02415c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bf673e045421389bdc4673d3e1728522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19d5a1e893f679fe3ca25da60fd54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7ffa456a7dd1bf3f6554b246a357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953027caad34a6f0899b1143ed76037e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb61469dd1d3d73cd943d905dab0913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096b541b085cb4bec8420194b00aac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca0f3d73f4e7e3b56a6dd3f3d35cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfc6e623ad4ca1dfc5618599dac75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd00ed140533a47639fafd0a17a3bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef99567c3410dfd9d6388f2be34e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9385680bcfe822fdbc38eee32f3256532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73363ac991ce4f2c3e083b5597070900533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d33c65837dee831193895ab4d524d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe6e9c596eb4191849d5f89addf4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b64a01746d3ebe064a59d44d714e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f8ad4a114fba7c9fcb68706700b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd80f4fa68bcdd0849fadc5f9af61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5702a766d0abd578ebc9e2f3e23b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb65468e040133f8788330a0f84b91f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5e1b52f30479da3321f0717630d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf8ec64b931c5797abc5430049bba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e078a56ec50e98057f5448126d1aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cace28dbb6f80269d45071e8dbbd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91205444b18327fa82c3901906a7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273985d1228cb85a1854013041eddd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35db80f515e351ad28dedb9512528547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec83931cfefcbf829e18add005d1235548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd1ef550e1c35c9acf64f13be0021549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dc33cd490eccdfc839e35d70a2ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f547616b1a4015f39b60a5737cb0b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8525da1ed0a194a90edff71a67f00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408620b37a64024948056a78259d2846553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5d0f8fa9bba4073da70d80ad8fdac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0fa45ae399b0d379aa8edb18b5a6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a56b315331d28933e6f59c02fb599556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635c1cc7dcf024d39b97596e40cc82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85742ea6a0e5ba94ca639492a98ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd75420443c5f8a26af0849d9e7d36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c4ffff547f09007865c0f13ae390560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a596dec9e5ad08671642fc7d1d38390561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8365a859919acd0dae9d7700d541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577106dd888de69d2a94279966b8df5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2174ca6a2432c12b56cb9f841002704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0a071750a36b792eaded62b61ebe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eaf2a453b0db86d75abc0bb1774e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac88eab2593049aabb463b440ed8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960b18f7ffb4e532b841e1b7c9e33e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948339009f55c367ce54209a5f038da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78838d2643eef5bfa692f597a5b3c96f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc29f091a78341900acb0c84662404571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3fff4bac443d4af3331c909fefca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56faac3e9ab0f0af137c2c0813e11b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741ed6efd8ecce8c29757a4133fe8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08142e9b2bf6cc79072df5f8071a604b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e31ec8069daec67b76cd23075e14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd38b769e00184ce36dd2e4c5fad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9738c1593bc2da8b7415458829f06b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704517c0b5c40d83db14bf012c2f7cd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af6f5195e47150c355b7f7ad0e1b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ed0b9f726672471c89c7a8687c73a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac19ec4a441a6ebb48fc56e0e9c7f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15deddacb4a53eb7bb44fc72889452c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaef44481f71ace6f7799edaa3e903584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75a3b01c563aaedf4ff05a7bd674cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c0b7c1c116c78002abfd0e662994586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2f4cedd6c2d1298e8ff81b0d65216587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac6fa9f35e32fb6190252f865a947588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43240d1c00f3f5ed16a52daaccd65f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b3bff834a5f167c71cd10804abdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb7a1c7a8d140f221fee32946b7513591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefca91746318b97647d8bd98a47977592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9dee9cd0615d9d64dc4f18004547d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2630b351ef0157a2765f4d2759de3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291da375d56655d7be5ad479082608c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9cf72141a7f8bd10311533ca7397596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8fe06e4d88e1f780dfd425974232597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ebf1df3d01ee0c1f167886d43054598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8adf073459e430939ab8ae55286874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425760393929cb3ac43132205712797600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040187fcccd54730a8f5d9911b730367601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38d71c7566d26af1055d4e05cb225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0b5809230cd62477c061421f10a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbaeda9ebbc9afc21170076fe5855e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9f4ab8f04d45f440d53baa8074b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ac5290e59375d4592a4189441627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94687c4ddc071daa46a07f114559066607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada445db486c8051705a0f43c2118719608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9bbcd72336bdf80f9e79a7bebd307609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37dc13ff90b9beb0572b5bd229e9c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60d4d120f17ab4375aa7afe56e083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163350c5ac19c48b270203b70d17cae4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4ee16cbb66377c2ff748f8ce14aea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad31ad5a9d52f4245faa0b8d59a40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b25fcccde300a6b0b9da57d8d641bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845a4c86108193cacf773d05e83b89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba6aabbe740a51aa8f6495e21af35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610eda5ceecd0559b6765e01e37cdad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab07382c5d966468cf97eb424f5daa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473dc4aaf518d3ea4d049231c4b5d5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd0513d898058693b76e83666018f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd740233271521a6b5c0d15db8749622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61d3175252de68efc52184da26b26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b482a8c963936c73e1abccd5493ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe5928813046aa5afeafad2a3dab9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c337639b000f60b2f04116f72c53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee03d53251d6629664518ea6aec6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c44ad3f61d835e5d2bc25d690c3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2630a07a705180c91c380ce258a0a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8343c99987866f69204d384789dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdf81b067f82a1015b7f05f01f87c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328be89a222d8eb75e748076763ca0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294cfce10de1835565a4eef034ac2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a2b1b903774750ac503254eee0bc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab3457b24fef475c221a2a28549f68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006f6b2eca7798d0bc4213360cf81b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dccab011b154c14eeb189b5707b538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2baab607e218ac60b09379ba772c80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b2805e4afb22f96bf2dccb55cfa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fae961229231a0ac5726c31c42e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230081e4fa042bff3bb07930cb2a348a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954105795de4de53f8b13b96ca9ec4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35440f26d94af6cf1fe6e40ace79ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cfd8884b044ba6f0c749f7314689f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316d4ae4a031be8e5aa39b31f95c97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf35a3a78802eac17b48b60fbdee2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beabbdfc1413d708da3bfb4e67ea688647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61eb733f36c4a595b61d1d7a70ef3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccda099e081ff65c4928c4dbb7af9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249f60a932ce00be2b609657a718c14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f47345614852305c52aef0383971651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15a2fdb7f80a77961f2d91fd77b2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc574b5b39d8d9106ee7761435d4ba25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db3a6a06a6a875c2ee8c9629091a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05ce1f8baedfffe9c4302a3de02b46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b179f2961428c2200217b60f70daaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5d7c34f67fcd5a7f66b52c0e584b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87012a52ff839c92535c7b57cb8853658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9a510ab8c0f1a77ea1e6b835affc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c270b89cb26f156781c71280b834e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d359f925662f5a7adf09e3e2e5424661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc26ee9464931fc9baffc9032e3311662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cd1cae3f95c36526727805e9d0ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c0925e265cc28ee1575d47a5f11e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e322b1121c2b66505077d009d6310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a167bcd4ef527e42788889d6cf5e2ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d0fefd5c0f9f9b3c261091b40ab7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4cb4b77466c785025e50abce01966668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857ec92ebabd9ed39a292d1092ed7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb53d3b149216ab45f81485c2f8ebf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07634d07d2483829d42ac1032f2b08c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3c12f5dcbee26d272c9d86afbdaa4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c019846074d2cb3aaf0cfbf07f8da8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692028ea80ed5c1e04277726a3de18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb4b644016e4c8cf06473d14b5a47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a0ce4e3bcfe66cd8e8ce173a7a35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53d80cfe617267409f1700f67b695677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e360d070dc49b977c6dd8037d522678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eacba50c7d478e34932a144915bc69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a771dc876fdb357d3a2d07cf67ac8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad47871a1502248d09054425d70e476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a3e8f4a5b1a88e24777e166f5fae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb40e26c0152f0b324e043e122fac8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b775cd3415f500e8730409013f5bea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d481bc52234ea6ded8bdb43de30bab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f74052aa1758fba7f9c29c47e1a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f577ef43b32cb2935188300ddb5ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea51cf1da1d2ccc5c2eede25abb86c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4997aeed3536cdb91022cadcf0235f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0c1e83504187d71cbf46354f9634690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f9e31419bf8c35332889fbce5db3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5dd26c1b133e7063ab0c28d09595692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe091349dfd7a68ea6596ef9aac5ce1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a444796c3b63ded8b166f00e0a85fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9aa463c4b26902930a0cc0cfce9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145fa6ccee10955dd406d49ad4528cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f509bebc7a483f10f05bd0caa97e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab361b39efa1f118f6eb47b4bc145698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f42f0898bcf949c17c9530604d4a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efe3d37b3a6d2c74ad77cdd4dc893c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0fdafa878532cf916a290d633797701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf24c86a5bda8a5b683318212a09bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46a8ca8a5491c9d3d512458d337cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e9924a92ff3c5a8b74448759f4e32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c363116c7c8530762473826c75e462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b36c4c58cd5f34a0175aca0b98239706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde627a5d343591ce1c8f66604f4f311707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0cc61c29a527eb5a11b0240f909b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cce44ee8c2f1917944f2856bcc419709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471ebf7ed7de244781494f1a4fd58c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba858d6545425447ee94501879dcb9b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56e4422097d2be4a222571fd2f2e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e19ca5a2e5e9137d2d48a8c7ae985713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868d972171e4f9e8cdcb4870bc8c2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac289b24c01db9c78c5489433343cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed55ceaae0a88a7cf4c2c7b2a55deb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee93584249671f829f2da5a66bcda9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895df1545b8bc38e329ff8d9c5f98db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801d502403be9b25917bbb5bb6d1a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba99c22b5af32f55c60d148c661d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44763762ce95c2e6b7717b69c382c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75b69b2c6d15dfbe45a1fa095e603722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c926adeb0f2f15864171239b083149d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b80d0ed0f07231ecb20fba01acd8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ec3d50327bfd0bcd7faa0d2e3e1df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e0e5d9e781681022f828d5e76839726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd52b720f6bd26de3bed76235c50b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc90d66594439040942e38652eb63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656586ec45c53cf32761879793b99b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae52e44a3a2e622cf344536d8d354730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8e25e3242de0f4f88992c00840fc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686f1a6ed8eb4eb990cee479a7b126732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ffc7ddda2f61c1ba8346e7c495ac9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f627c0cf0093abb6a9e4f7debf9571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232149208dee513d96f5b68ef93c6957735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841416188abc3522089ce63521878be9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e81c7287772e93514bfdcfb072503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b530983da076a60599a9b949bc50b2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a00faf11fe2f196bcbdc485197c82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75933e58529eab5eb71cd838c397b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d0003dd9b3abb8acd029b89fd1437741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a051715ce75073c1990e65cc938d93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920e4e2ec7a65d26da5f1576adca67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5c25d93c444db5198a3b7df61874744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4066f5e3ed0d10cf75a85ea860eb80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479f70e7bfeb797b6ccbda81f1a0f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6fe293b0aa8defbe97ece2b4c6d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d847f82f3464d23136d488b8d687a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e339f923e53971ce26531f7a7ec1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55940be1bf7c95089b099997ce779750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79a4ae978a7ac9daad54e7a7ebd4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffaf5d244d5ea93f3c4845d91d9b2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f3b5bb0ec3f6e7af1a4cb8823535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5242852879976447dbd31a013a318754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171e7e89036ec60c4501d7ec1f4c88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd49a9712018ba8ad6166421d1104b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42695e0d01a02d11fcac7d41f185b43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34dac386b71d14639de342eb11e7cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812b0d429494d769b71567c4288c4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a85890ad78d9004cbd01ee01243b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63474ae980f11568edcee1c0180428ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3cd92ea1d9faefcd495537472661762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f8cf93d26a08bad74e0aa4c60a9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae192e340eef256c6e3fea98a4b6451f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c39e0da767b08215c8107e1fc5edf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e898c4bc6636a89f831bc8a6196f84766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ee616a70a82d249bf5788115decd7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c59b2bed406a38249b971eba01e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af5d8cbf7fac26de00e37c4dc572ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2b9c52f905f3d3570d83b02d7342770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea74bc700c94a69e054d3a00a48c22771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f5c90b65188b93671eb792f2fa0a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dce83b552cab9d0c8c1c9ac65314773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad1a7ccc6654b4bb5cfdac8bad0edc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa11a5a8445dc5c7dff32706e4a67c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ba262be009043332e22661f64ed9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d696dac28fa0788f38601924a6abfa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657915587d49cb2bf43dfa7baedec6e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0badf46b1e34adba4c6e6e322279779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bba4e607ab21d88ee8118c03d8a68780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d599db2a8dee3a3fa0638da38c225781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1b6532f51e074f0ff07faed940d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972409e8cb95cc42db24679650a32868783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37ca8c04f787e4e48b8ce4000de9f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761b26cf9125738739b27d9bad7475785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e68acbda4e9821000c23ab164e4a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0ac86ad08dee12b2f015f3e46863787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a036136882ee3ab9e23630c9f9548c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61807a5a90e61d16f2aa4a409eb3e6a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69556fe6ff22c339b571648d72bfb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac344d78e9d09e8530daa95f0f693b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd535b4901b59b8429f63813e56cc94f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d1dc3747c691f2712a15879465bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc307ace2ba766d30119830dd6b52794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e3bdaf53c019d97b1108310a39cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44204de025e5f4bcc776d9e8e58d17796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869dd38df2375af4fb20a98ff80ba1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc6b78c7b5161025faa133aafb181798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5bc53fbe2bc63f127918bdfcbd63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9a5d2b35e41b74132501b2a06b9d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ea73704d3c7f32df772232119ad0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef9ff3bc2e3d4fd139732b7d29e24802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb8afb0c902b3a943601581fa56757803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6bfac2c2c283bbf62169d4e9a4e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6dce43fed40b197f3b569478b51b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ec17ef0e0ff03ab17dd3bfbe77298806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1410389a51ac9393ed89973faff36807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c6fab3145fdaaab4b3447570a656808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81562e0948c7ae1711c3c70778d9e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccddf11e338574433203242588d21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba6ae5b410bdd2361a1d9d62fe362811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784030065714a9a741321c0c836a5b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d444b4d970a76b4a0fdca3262c6ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f02bca46e0b2b8c7428a47e00dfb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a9a46a58b2b8bdf85f2fd92b0878a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4414c1bf9bfae2ab7e117f6fa76e0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d5ead0b9e09ad25d0ba91211f7960817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eed25e2db46e64b751eb353823cb9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b409a67cc5fafa04d83de3d5e51cc9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e198d27c7e3351615516b7ce4600820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f8db8a9b779122d999f2113f1fb3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73d70f211cd4e3dc5cd468274899b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c2ccee17806ca4a800c3ae5d7645d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac8df828e93cf1d1c323dd1c90b0c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf6c22beece0d9c82678bcfe59759825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314d5ab83470cd56a0e682cea28a70826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2a75a04ba243e81bbe3eea5649bcc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4883ef3f2f96b7c31b2e7bae2868828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909301bceaed64274c1eb223b0d32f2b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeba20b5634f4bb14213444291bc59830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4ccc742422e0aa4c5df9cb3af02be831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658ae07b3717f0cae5173a97c0224f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561e29c5932db556b4f95fef74857d5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83e2787d17180926c1af86b2fd5687834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ac22e9a6cf704916dbe08534e009835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b2d98c221028069128510da9cedb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c5cebd35b6c4c50abdf920910643e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d6d01c40766902303c7a1c6a63ae2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7bb5d94fb6e44c34e56f7b016442839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de9461aa69acb53644b43b3938b3f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba35131a853b24eaf6a14fd7338f22841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8123693f9533310c8db3c9d50cf2d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3125f3cd63d2b9cc65a10c8b6cf32843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35ca1b873ea983f3b0dfe8658ab46844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f208c295c0e2d13f540a23e02c7814845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a169353cf1138fee76e72f10bc34e9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dc19bc29ce3884a61e270724e7de6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598e293e72b9b2460eeb02d50159b5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ab29a7ba806eacc6718de86aacebc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462155e040e709c943d7651272d723b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee4e43f0117076f7aa076e14f6760d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12ada5f4a9fe53d01ec5ae8c0b1d68852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c10e506586322cdeeae976756bae4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910981e38b0edf316fcb9c24abfeeac7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9d9a90949553403afe2e336e3a55855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7668fcef5f4cedb7828c664b4beaaf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841efecf8b47bf0c21af5014fcdcc4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1bc7426045450b9113302fb7e8d14858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa0f430ad704d9712f91fce1270bac859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13459e5ad0b25e8709049dc69a292160860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7782e1267b234e7a66b9286f4ba50a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0d52c028fb56bbd22a4586923b66862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a2d329c5832fcd8e2b043d67781aa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc40dd198de3fbd3fb9297fc53a57ee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3db5945657ed692fa4b4933caa41865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c69a72125a6cdece9ed3e03894d9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc188bf045816ba9a2fae1a676e02867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a902bef49a7dcdea907cdfbdbcd4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346520082a03fee52dda1dfc107777869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533ad83dc094d14c2fab5497729f32870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a19758cc609ec054306e0b69f8f18871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3b4b2ee444edf482cb5fa1c9ab0d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae870707757108d8c69dbe10950a2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc51d79b31be90ebd3cba7787ba6ed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9d3ed9450ab9dc14f72daf9c05a2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72357f88fea1ffc93e47396eec2b2c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdfd1a06eef7c775a6630886a86fbc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac176105cb14ccd9ec8b85e11772781878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734cd87e05d65848c251f8caa1bf5e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e939f404d3a0e55d57dfb676851b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a74cfb63c3788761277cad201c1c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863c77bba990f0a6db7692cc45401c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10d7904fe0d01745dd0da809e40b1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bc3637b019a9e7b1b884a28733a8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec08d6a33977227f57cdeb484b30ea885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942f954a8ab7b983bb8866938e4ee17886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb6d2e733915ccb677683347cf845887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6922cc84cbb71f79a49dd1fe1c2dfb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967fad5282ca76926a91e5aa72492a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb398f1279ef665c661870aadc2a9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e757294f438010409e20a97c83646891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396a06b1cec71e46d136700bf1a04a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e9e6b8eed351b2a45499a8fec0dc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d8f442fcf9fd7bfce61275df278b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d762565c818963a10b977378eb986895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c1bed4e734b2483029ce4a909908896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c55ecea594ce1619952e14926c26897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc6cca1a88a166d4499231c9b9226898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ee4385a0be31b497b1ba750f6e06899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115411d980418bb1f724e3afe191508c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ef60554322a6323b87718e8637a5c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2b5fa7c9c30b5a9cd252895d9601902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea927d79c564c98f8aa103a35c5b93d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2d4c987b5b0b54dd30decafaf38a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7da125765b56bfa36c91ab6472100905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becad46a30cb67aed4a8d0a2690eab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb3ac3b3404e9e829b96a780fd6d0d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514620a17c9670bd6672de7b08de3a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689b9bb4cae1651d9178511d329560909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0bf42e48823e05456c5d6922d50d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ffcff62615dbe0ee2c84d92c260ad911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6f8ca12287acde046c0c0acf1a9be912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16bb8726713e13ecbadac5419095f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a58d6c7647288082d8ece3ef0106c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775650f83bbe2bece4527db5da5652e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff439e778d85e4cea76f204f2e0b3f7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb7950304b4c9d06767a898b6bdaa5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a6d589520d67c78137712a357b4e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddbbc24740403879d77a5cda4d5152919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d07cd26bd96c873c65f6fca84bc2a0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a5c4fc70ce2562523f4bca1add74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3fd03f1fc4d88c3b3931e027fb858922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124eb246744ab8d458417c8b45cecc4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234893fd34f2a0ab89d8664a5b4b60924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264fdeffb37f465dab41f815cc99807925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154630f227956d8aa17b9b8f1a4458e8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04c5a0a9be57586b1e68fed42d4ca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b91a800717793a9f4b22b6ff81765928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b2e49c645aeb91b1361c51eac815929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9328d408c05f08177aca0844cdceae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115437525587731718d39fd189038da8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3dfb04954191eeefdb4d67b42d251932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc18caa91b2b50cf1928586bc23480933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de964208cdb4ae770639490b2f59fc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b870bd703af3fbeca653b9a76455cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85e6a7857e893620d3b4ab91746ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b602c7c12984d70eba16741c3949e5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a7dff671543d71884c7b4181abc0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84b3f70c1a9d0d93b7e946710016d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbb05e7adf98e60ee97caadd6de0b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f97e1201cdcefe4ec29759178b8ec2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a4c34343809cb937123ed13cc058942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11818a41ae3fc74969dc5633491c83943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c164aad2a14add54e6fc2ece936e38944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770fd58be7f11ebf1d138a79172a7e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87992576f81d67c0a9dfe747c1b9b75946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9144a9ef40c56a1a9b2716415ab3ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec7137342e14aa35f6f9e1af41e7c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36a152d1e3110977d9f0dc3f4113d5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fde753f4bac926aa35cf42e114444950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950ef4f76b2c9ea41efd2b81d05e80d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44722cd54f83c54db581f8be627e343952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa669d6ef024ad4ccc17339a3302d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4c1b8dd19ada42d7c45638b52d5c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7bdfeda608f1f919241b61508a154955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3bbfecb0ff58e1524bf4df559779956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ccd0067e84c75717d7fc32163164957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f053da4e802bac3dfa4a6225b879958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad7f05e9267dcf4aea34b868a30c05959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f310e44edacdfb8360f7861baa85ca960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d4e9cbf134aa858fefe9246cfac1b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc5a4348aa1c32fd79d762fa1e1b2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17964cf9cb33c92a4e8c4c2fb46c0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d817101a9645df875d557cc731b84964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b99e4be2e9b12c36565a32584bed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d817fd7a672ccd14df660b6f26ceb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ac3bf21e4119339ff58acdd6a60c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162de1e03d021824ccff48ec59ed4f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967aad0edc4fe1609c356855fd0e03969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82638f6a62d0246a9072140b18918e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d03412330e7e620f1416c4a65d798971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18394e9e0180104557f17f177d7915c3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe39b42ee7c6c78d727e66cf05e94b7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645cb1a3d777d520c8891f519231cef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6a05d188326920682ddcd8c5787e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3480349d568a9c059a19ce4ae4ae09976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ff475d9858fd7d7131208b013a88977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362e2d87626c86cbe7ccdb762e261df978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848517f38b99dcaf822cddb3ae489186979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3601b1f200ab56d725fd5e13e761980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4b850711b1b2ca345540cab4611c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f70831ecf4948aa05c196c5ae19de982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efae287c75422381c2802f86deb4c0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aaeaaca7ae15b59489b14e43a6689984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59680870f4f40f8af0129285030a7b75985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c450401faab4c7b4c9e5e5d6580bfb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b5b43ddf22c2da74ad34338cdbb46987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756172e7b29992777c564d97fd7273f7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad41eb93a4cc0669e878b82e5586c2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473be351f2f32a32275ea2fc15417a8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80649015baf9b572a012f7c6b828ca991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e774e7b051531d2ff5526bf15361992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6775c3cdca81be4719b4ebd91b12a2e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d5d661d754aaf2601fd50256ffb9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9661c1084d448149ad291f0ece6f67995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd8e7b38f87d53194f76c3b40b564996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba5a1a2332175af85816c8c98ffbb0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>