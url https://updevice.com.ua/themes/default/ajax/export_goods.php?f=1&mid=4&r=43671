--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1495f6df9eadbfc66ad582f0f23e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032feb585986404a07b993b10f135542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612167e3dbed37d1008ed102c7cb373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300b9265b736ccf2007482989431554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae353623930b1d19bfa66f5074b243f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919601a5a510d414fd6bcfbfbc7442d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc317ea21af01112e2cc463bd58b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd8a6bc75ffbbbb28d048ab772e12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cef533b9d1605bfd651a296d2753d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7e69c41ec4023183ef88814357bdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf65027b0b94e4a311960a8f291d2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f90ba0e89fb4fae3223816906eb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05150099ae48c26ce3e8497315c7c4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede71e9336c7ff43dfe3acd77fc41de114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdc837d0fa12ec68327b7b6c41f95715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2798798cd16c509a2eb70645632209e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79fc9b6aa3d46e0907a5417405501017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a4823da0c4c61e775c88dab7b521e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03792b671b676560cb8ed368b30df8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97fa430c0dae62a2ed5b362c9a63a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53109cd6de72835a91943f76a59c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca519a1b0e0fc67d66917c81912afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f139b9320a378130e4a90d8baf14bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c0ddfd6886bc02b95f0226b442b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963d7b06fb28434a10f2acdaaa08cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e0989d45dd0fa86bc0862a53b27fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715adc1046ba286ac5355661e4c58e5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319dcb359d36141f426b0ab8eeb38228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d585b1381029babe3d057674101e3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd8ca1844b3374c43451d7ef325dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78644632892f3d64427ae6ffcbbde3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e364af5ffddadcb75b41ca76bd784ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fa4b90b1d1cb99dcb5b749a57b2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6b6104bebe088154e09b7d51b4fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1fe9bfc829a61674a25d05426b4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb8e0c3ce419d8f997c3495f5f55b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105e9e91318504fc670b7bf123e0c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb364b9b564d0e3606fc718c462e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b230930b0023637adca4fc86ac91239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c319e7bbc626766d7e7f40c647ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7ac22e37e38b026ef8cb7235635341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec31f49a730afb07be37cfb3c78e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d159796d1d8002bad138474e2e029843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575325ec5cdceb8bfd963260d5998244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fcdc856476c86f3f2fe7be94e775a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1448916b5cbd60a0add5c88afa8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb662284489265a6f66b206be076d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fdf900dd11d884549b50c070e7e2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b52142c1cbd1db8784c8080f89cd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119539c8fa1554782ff3b01e535c113950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03627995b5a119f8367359b487a4e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8eb5e5e7dc663724a61b267eed2bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb98e0a177a54659d75b714c23a3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2955f5921b395963b15204f2b6aef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98070d8530ac750b2b6df1c8224b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e547e73413f264b01d577dbc7231856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022b0425e312a83f1e58b3a9960f63757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bc39c6535bb84841aecc3d56297158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82535c5542614e7a7b7a8c7eaad72c8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fa6867d4734811ce6cf07dec0c3d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69dbfd66dff13c7e8e4d17d2ac2cfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3700f91f7a97032d7324bec78e573da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd236d4861f253d7f484b01706acf28a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7f744545870f45212538c8e4154264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc608f427e24e9b22e4273811674565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33c838f08bb40b53d77ed893456d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc062d65b6e604b18d5e774ace033f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef028e8fa1eb067be4ce8bad09829dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35b42d394a8d601e934e9fe5b5de969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1ab4532ce8c05ff3f54a6292fb79570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c318ca7f0c1719fd26ccb52bdb02c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71842eb6eb3145c9e793cf959a09d1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2644296c995e1fc58369d010253a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a76fdcce76601fe032e709eba60f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572ad038f3c4a0fdfcfc2e0068551875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47547d4e0121c2f47a6a30e562fb49776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40fda9f7e18a4bc576e9a4e6404c7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03a211e4ac94755e4a21861ad2b71c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b32d4fd33f248daf370df06ab8aa0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d31d94741dde8b6ca31bbda37c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c66ffc07c4f9dc44f8790b88a9265781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba47b0839f9952e045bffd7081ca5a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652fe838675d29dc812ff5f329882583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d98498705e16ad09f1c949d8d039884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b870edb28402dd00e0dd5b581b739b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4710a6ff1d737c5142fc53ba92fc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4fd57ac2453ae6029e471f5b0091087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf831aa6a7fbf987356b8f1c315a8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bae952061f401a5ac3117689a429489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd4b22afb7d6ba677666ec03d74fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d12674a9549d8079e61a75a69606691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b1bbde8081094a8a816fc4d2758692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea58bcbf1b3ff45bbe0505da6e3e0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e56d8198fe899c2a16c00dea3f5be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee74de60207f6cf04214e6db5e6f68a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b75d9232ecf87af0308cb6cca4b7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55e9f4a9a8ee77fa94ad19fc4d73497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000fb1405416d26663083f21add97ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0565fb21ef9c1e64ff5b9319be0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af018d257430c7f1e17cfc3c420b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32784134ba980cdadaa993dbdabb10f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26e507a164cdfa28290dbe80a34ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce86a675ba291aa6ca10c99f752848103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6befbf90391aaee1de8ac0cf470e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24a0b328590394cac739ce913a9c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bbe00f410573350584c601372462106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc27e02ecc43ebda74fde3c82c113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296053c0587009d515cee71988a092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9712efaf6abdd386df8b8a5f4f06c97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f20d044cb425bf49f1ecc8a7d3f11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976642a86b7b43bd4de6756c4908b4fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ee5c0db630d864c53b9b57342a83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1977292b73481e112296b5f95f9ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c286c2b6f3ed8ef0c93c9e36e69419c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7208b613774b74f6021f9100dd1d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0714803833b8191764c60ffefe02dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c179ced741dc04a768d8e98e8ef1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ddcac81adb49bd784f70b978aa0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a6d1585c621498c38515d4f45222119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e422b70fb8c0c249c094c83e2cc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75af35ecc0002bd5ee54755333f08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de472d699e7c415921156efd5eff1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e525e4ba628a2f5032903f34593b412123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f50f225135ab01c557e3287c2cb2eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617ae045d169bf0b2da080d9bb5a23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e7dce516e98d7fe08bb344cc7386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd458725c580f37b035a0128ba2d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772bf28397b46d37096bb287f45fc3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2a856263197bb070e6fef74217921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3f71fbdb12599482b095cb69b102130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9b8bb66bac98481f8f3e979840ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f250e77b28fe56d6c9c9a8dc73a99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54fbde9b99d08598c5cda42db79a17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38067958135d5e8ad99408398bfed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de589fc21a12991be8bd67a449b4302f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14291f7d63e6d4c5379ef0c4d4673193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48c4b2fc455084563e25abef61d7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a59759ad2d630d99947feb053f841b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7e7e3a27073b2ef912c3f88d8c234139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0119bec69039273aa445196f21d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b986be68e41fd4f2446cdcd825891141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c30c0dd7825eb0e249cab19e5055a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77db81ed8e03f7a4697a55cfed83c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14cffc056a36ce6116c6fcbcf44c9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc156b111bfc4cb4c342baede684d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c019fb4e9c945ea5d07dcaf28040d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd433cf5f1388db91d33cb60dcd2ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae897c0e3d25a84107fa4ac5830fe56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb403e0fa5c404254c2a1b329773dc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8470f95e7804a58190697180d0a304150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3dc8f4b11b82458ba1d9babdd19aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6966ee585bfbe6ad6f062e44fd317be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375cdee3aa4e924b06650ffb97a01b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc10272c100d5e7f6dd4c2d949e47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae6000b89b5ee9dbe8cde816743b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29722a05ebc4a7f57f092ccef2461e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ec63dca33d900f51e5cc3ec76ad69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763385e1c219a094694fecc0d24792158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102b536448eec2d3fcfdd3b6b92b15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f22ce84113260de353ff180711046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cec3400fc3c5cd70ec1668b3d56a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b5b2ab1ebbfb031466fb231597cf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e623664ea07c9287bf4c643a4e2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e89b4e185a90229d278458b7db2c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e9072126d51c83ac381cfe265b9ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57088aff183913a60fbcf1c0a76ca7d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3183ef8bccd042a4911b51599608f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0c49fd90cd99982206e120991619168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02792932cbcfe5f4327e598c541be5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0955a0ec0bf4825adefdd24e4dc9e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ab7cc5b424fa287e95fd3f0d8f73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e651cfdc3a75500ae374432a132f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531468ff9839860f3addc789ea20fe3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ec180a29e16de041a86ba996c250174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd64fd749e8bb500f8e40b4bbd9d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc11af105ea5c70e60199c2df88b4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810715128e754b20caa48b29a9ebdf01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928554db514d9119569505272911dd77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7352704d8a77389b3fdb2a7bc0b995179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c998b72a348c5462af4c664722241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e401d99adff97cf795281a5c13c24c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b10bf4b39d1e0c363b3660f02053d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db08841b334fdcbb6f6db2fb91921183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeff44dc1f209cec16bb6ca669d4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732c2fe33ae79b875c4cdd155af6ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dda10c3149eb8c5c98d2e6b81cc72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e09e61ad1b49a2fab24b41ae035b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc760a48c8ba2f3df7858a2b7cc33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf2e495839ef4352d475c1ad6d424e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ec3d5cb990a1f639142efb99f3e0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9b5785535e5f83effbfe63d7389c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d606a7472069090598d76caa38fcc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b751f3a98d141f2c7924baad360d885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c6594ae129ac679253e6c81decf8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07cad4b34075facc4871181ef215f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141345fc8718d36410af69b1a98ec8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6b273abe462ad44987fa70a73662e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828376b582d66e0ebb6addf84dc557198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e93ae13dd081c2b5757c9116e1f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e2554ca320d18bf9b4f8f12bf831200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f24f02913654fa2f1758daccabfbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb3c1b12ef13ba1582c68bd421ff6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599e0d858be9add76933e45e63fcd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc7f9466119bd081a88838e0d3082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e1a75abdb4207bf575c3e374a20a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf20a49e32efdcf9564bc8b30dbfb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f958d08756eee97baff7c539dc6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004bf0f8115bcfaeacc5c68ac9c16a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429210febba60606f8adb720d66bd13d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2b51874d8fc081e0522d58943f19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b02e36ce0ae383d48a87334ebf8d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c28a934094db35de9f912a47422a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee4fc4f53deea880e13839bd1798da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d69e2d7c246f9bd22be62bdf76d3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abcba8f0099e845c1e196031bc44f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acf662c5a50b25d6f3274c43733459216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc855be5afbe18ff34cb69cde148685217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96feb245f2748747261f75e066cfe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1e2ed37f98c2d267913db4b47a0aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef4db2e57627ec006b566d1dc4cb54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4c92eafa71bbf63c0865d32c3d50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720dfd4b8537b63aa7455e52e3da42a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b1408e4a1fa62867b92042b9cbd2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fd30d015328c728ff60696a2998a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ab3a40120749350e625ca365b8e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367b830756d91e2af2983d55b8cde5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f416aaf58f0c9538d7fff467a37e98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673011955e6c5895135f5cfd6ecf526228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a9117f494049aa2dbb8861708c807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa604d30e5ce077c255cef512a03d07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74230daebac4874c3600d575e70b897231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c730e1b2d94f0708875643b5ec19f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae238ede760961174a9c5176394c73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4bf95eab3fc2039abc164347d1736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651d2a73fcabd5daf78b1597d48116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5c047b317c8fde01e062d81ab60e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812eb1ad99c85ec5beb32a22655755237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc095364be6644af7e892f9b8265dee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266d639171519e72aa75812fdff2dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618050a7e9d3ef6f9c4cb4a4bdfe31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3560b893e75cbf076a20c7778cc93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971ea106924cda1151f93abf743769242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e38408c1b2479d8e5d5c894e6feb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93376b0f9ab8ea5cd0f2f647c065998b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1731d6132cd5c9707cc7f7ba8197f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09572d6165b7f0a238cbdfc8e46d839246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1726c1fe88ce7fd440b007a31156d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd1fcdc5ae700714707d08100ac9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f3045ab6ed59e0925097f572ed42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6932b52598423713f8f53485d7dda4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1a71da5e5660cadc796124c3fe68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1bb3598419fbc96074a857ac7d23d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9a158e9ddc54da5890f0fcfef20d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869363f0f9b1a40c8b586d17eaef8b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a2eb3b2549728ab6c03c1f3eddc8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55252d9770977784ae84f45725b23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13c0e1d9d157a089ff10a2b9fd6ba4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a2c5fbbdc01a3e4a60ed18e69790258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a548599d9f206948d0d9f47f3da4fd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e36828d82acde8ec4e39160d26cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256130fd977d60ef1cd75c3ae13e08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81ccd50f6ce880ff3777fac98dbe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979ffbdfd712ead609db5f7f77f8ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1115cf920efe0b1474bfddaa194638264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d9075bc73ca490103a826c288720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604bddf2b0025fc5dac03c297f57ab4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1faac47f38caf73d723bf1f05b7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbc1fb3a3a18809945324f45f952d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f58cb7a277f99deef3568188b5c99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100d1469f35d7aa6df76ca663c0d6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5a5d9f520a3fe44b921f4286873b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9424bf0fed1a50600c71bcc690449d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec6314a443e918469fa76ee8aee15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b22a798d9cff1127f646d9f730074274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30404b42e6628d1c2d1ba175598b5ec4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eb3bcac300b89ba966459c2ac07c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e302545905d9c5e751a2fd7e37ca7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f589216eff9a7a90579c5d4a00b3af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a97b7f3367c6918c08df3276612d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc65e11277d423997271d87da5e1efb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad51c3debb158db8ea00e0fed8b33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a68adfd6ad16aa1753483289b9d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4258003f73198d4f9c92f3b9b008eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64698f5710d0c4dba14ea0e683e909284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f632e7758faa2493a1ad27badb1387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17f6128574a83d264385d7806e429286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e42fe63d0b30dd47bf4fb00ab52bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a8b6aa44731275845de3a0da67f3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1343f06a748c98f43027eba28dc81b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035720c2271ece315becf4194ca067c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a123297a98308fa40e38ea8249bece291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5532195e175634e0621fe17ea4864292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd68abb3182a79fc1bd8fbfb25bad19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b0edde86c4790655b32b1881f0aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf434ce8eec26f82e4247c30c70a79d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b664c50e32bb424f7276a77ec325296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f47877f49a83a0abdab5b2b0eda703297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34ef8407e7c110f279cadac6e294c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ab49519d408ba677692979039d7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2733d2fd035b0f5fa2ccc53e1e4f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6691847a5c20e8308e20c6d3e1e82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c9c67adeb8d1abe12d96a1e9dd897302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4728342567b5bae42c67a3b3e54a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb70ecda5b82ef8dbd344f6fb28db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f17b16365bdaa05ee671043fd4dcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e870178f50feac12f25f7365e9a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60f6e23590b536ce8aaa96b8f27c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cff5c4ee9f71b2382ae9c215838fa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc498ae6d5b69ad53f6441e53c63868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e74492e4424ad241973d3b293e155310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93248b0cdd603f1d88e3804c74349c3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57914c5820ed66d199380764ff30a89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a74333da07f08722f0d3fff64c0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771d295f062cdf71529086de276c0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c178e6252e397205fdc5c97fdeae463315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd36ac2f42d8a638ac54be954e4bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a4d34ae0f11604cfb84481ef7d3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e820d0ba8ae00c6496dac54315b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf332ba7992a269582a4b9a1aa1fd0bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92576a94f742ff702bcdc1d0572ca8bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075993599b50ac3a937d6c50d31f033321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be212da1f676c868e16567c914b74d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a2dc717a626c6e56b9994675b3d9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0ad096179f251b67efcaa05e9580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765ec8b90571d3d7d7dede2c803328325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4306f4a1bc93ef4b275f65b507771d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff822f1eff5fb62be589e799bebc88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edaa5a1f20d57e7bdc14ed397e83a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5edf21f8e8e0b89df88498625fe4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d416d6c0b8fdb57cf7bfa77837c177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ee2abffe623ef90e1fe90d580e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c2aaca73065ab878d9cfea2337e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395977b7050e0192153b51bfabdc9a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4928020e1afef88454d54c45d744334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fcf1da859cf4b5902e1dab843c7fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d1266dbd08eb1f81f884a5a494877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571600379acea46422d215ba13e7d7b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160725ea99a405806a6bbbcbaf72f3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190a1f9729707f4bd8224f4346a1a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ced06dd16f8b5093d88b040b352be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec5a3a26e1c2172694a2f1cf9d62a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713649c72b352958eab7939c7c938de1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b46e2d982b0675ae78e10b3cba9d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553effb1bf29657a37f3ca64454d53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431255ff0d1865800966767b7fabdf84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73794662fea16f55641aa52412a75891346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9158f452d7c5a5d6cb1d782ee500ef2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f02b9d45ff44f792ed851ae689b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b6d84964e1a8e4a411c8bd2a21b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a00fd180afc7139d1428bb7a9fec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319892f6be3c8acabeedb4cd8832a919351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f8b04d81054213c591d6a55ad2127352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881e56c3915a1f07bec14450cc4bb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f01128ed74ba494bba89d9d22e648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f4d5dc95037970b5129f68b08917355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4dd7965f29e23b86a9dce94966b49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5299349272555e9f32684e23d30e71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e6627667498859e0d2b6e82f712e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373154238c7a387cad08981c25b54e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c3c51cb64d238d74a1d5e9291f71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f7b996e5bcba186ef9fdc4402817f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716db6f84b0131acbdd2ee4ed06854b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41a38f8f2a6120d0e09ec26da00564363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9c8037f993bce892d30ec76d71bbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daee55327913dd0cd158f61d7af443365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb13c7b4d43e6ae4fe19fdad02cdb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850bd904c4ba86335414641c7e9f77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc36fcbc53f50e22f55a9015dd8f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287505bb49652418628f9b1bcc11e169369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d74145d8738ee71a5f276c97f6c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7f9da04f244035494b1a0c3871cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307d7a52e54ef4e93b2defea0d28ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6132e6848c960739f70c9833365d90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91a396d13abc36bc448da69fd9643374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c723a9d4af4ec4d44c46926eda9f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892281deb0c095307b3cb08cbe324a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc090d8b201fb7bfd52f0189f81611c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b9931b5da6867d0d08050198559c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605425869580eeb3c1d4932bbbb25f04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad50991c35eeeeadb20416b122b27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dfb49ebc06eabb0d76c53393fb0d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27a71fd62b4122f197a154e474cbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75b16d47c6c8b50a63a9c3b1ec0df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a90f602386a127b5aa4d8b001ce817384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076489bb8783b34a8eb8b87e7d00e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808288b124f5b57e62ba36dcbb3df05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db182f7a4ba7329afec361d36a0dd687387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf68bc4e46672a88ac67f5f5d33ea4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcd66f23c3bc32355f42e60334ba5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c31b1f768cec2f65537de99dd8c279390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb199d4c56e6fe7f2a73a4beae46a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7a5cf6725bb8015ac3538c5295138392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1360fa1efca2e5a34513fc6e5dac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4766220a29736be483805d520d72e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc0a26fecc0844d3d87e040702fce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d0f293a1a3fff8ff2326cc61073c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf99aa350a9375d6ee5a70c007793c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869534fc6caf5061d5f02be1acdc9383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d684ba34a78f1187ea2fd7a0c848a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6800b7bae73ab4150366c50e871cf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc9f3e9cb7d97384ce50a2524f5e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ddb6db8478c8aa5c42934c895959402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac621ed1ba17882ee25fb505c575d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f288c1e42eb5579e15db45ee5c7fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f4c13580575a3e3c5370697fe858b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607dc18c05afcf165a8dd1f82902dfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e092781d5c76f6c4a93fce40dd7b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d7e5c3d3e6b502e730462801bcd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2811caa8daa16c49d4043deba3e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd891c49792f4aa582f929bd21dd40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac95ae619bcc1c8b95cdb2b05a856411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58c3c0399091b737085e6244e28bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850b6bd4d7ae55a2f2eb0603ddcab6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb553a88c873fe86ad17443a95287414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7559c4aba90d2faefe18e54f665518415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b3a470b71b2e7194c23d7bbdb0cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd8676de6f1719d379cd1ed54c55a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7205cc2d87106851df0e46cd3a911b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef3d186c393d06cf57be6f67e11a02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cefd917867e4173ddb5c3c886cb3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062c23aae910e7a44cd1abf4dd1235421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967afd3e3b8c14474ba000e6139485f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241fab39fa4e395f6904a2f1f043041423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d249f32f66ffb18e8de90da6b899578424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d5292eea68f9bbe3de73da53f5fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396186b9542934dfb954d497afe0772426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf1f5e43c78bf3bdf2945a3350eec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93648e07c5f325f95412ad05a14ede2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49fe707c442d39a8ba6609aebf05b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335807190aa0ca7f9cbbd3d6a00ea9fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2300a766165a29b1c60776bfdf91aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623bc8b672806ab517ea7ec66ed7cdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d75160844c91a2bf7719508cf9aec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0825c486362344dc2611a923dba28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a91428ab247fc782dedee161acb9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb09d5620e95db67e7bc502ca2953f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7026d58fc8c7f8519900190142c0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7b53788c3a2336c7f919d241c147438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548f5eb8371d9a87ee950854eb6790439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61441872bbef06d300a724789ed48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b6c790bba6dfc9d8e352fab653e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56738efd3ecc1afcf0e9cce86b69d5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb58019a54a811b74170599145c9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf92ae462d7593724524cdc368bbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599646166628f275dab12fa06aefec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d13069d42fe0be90559c0a0f8ef23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f9247496018e4c407e844202aaf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a86f25e897150a3c7a72ec9fbd1744448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c795f5fdf9b606bd105f3542d7e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b6d941ae8102a44afeb6d98de42e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16fcd314451b191393f470aa7270a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec81b6de09a97f98e0ef4742f8838d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5422083bf153936b975a863f2598c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34aed6f78aecc40f85d56924679867454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39514fcd85b20ba3ebb444a58616a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f973e43edb0210fd42625879fd0d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c405f4e72bad915c29f6805aff7ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc40af4affb6e76b8eee2e8d2c41e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966cae94196267e9ab3a683cde2738459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473404d1cafc276cc6ca03bccfaf87d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ddb4cec560f78fb63325673af5d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a4bc6ea4d8f26c2478a0c2afc540462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e43a83a83a88408ca2949a9f61ff2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4393c532f3f65999ac5a8ae3b0b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a56d2c2012b14c5be78c813de80b59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449196e31d80d2db351dba22b56c08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e36880784296ed91e97222ff7dfb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485367a7159ea4498af2a7a0f66aaf45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69babd6dbef2b4844731f6f56d63b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062b698ab21861af9376c739dbd665470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa990446bef28888b1509ee433b120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faae04b4222111768d0ca97a00ebff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe61d77982af345927db501a34282473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c75b5c0186e177b74cd913cdab2e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b51164222ef7a7d8159012f68005a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadab513ce26071c0379476fe9cf11c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe16a5c452927cbf5c4925554b781477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa208a162059ba474bf73232f7ed0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c104dac5523b16c7568a1ce64bc9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64f7bc08156ca6541d56e5b77e945480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bace4d09668b940b8be76a078860e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f988c880ed89703676189d34cf964482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607042c2ab07347baec00669b081f616483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83294d653e611c466859bdd5aa3d8fe4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e97ad23c173e575034bf6e9e24cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d80827f9f09a09ba567d643b047b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2fde5720660453a58f4765ca090a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fedeec59f2edbd33d50f93764077b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062afc3eeff24058bfa529ebd260da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea23519bdd41f813b49a08f3c74d80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2869c565a664e912c5713af1c4f00a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ffb6f877bf64fedebc2fcbc086312492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e871dfc4f7461339f410b8f5555741493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0a70d2f6b0caa78b0feecbfd96d8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2beaa6b3b7f7a6c7ddef9d1913f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e163c892f387f24af20bf55d91a350496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08c82a84a1323c8204340d8069830497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117b2865a5ab4fe48507ee3ec3e60b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52cba7275e04716d0b647c760b5dab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9134a011dbb09a923842c90c058086500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380610bcd51b3b327cd1dd581e6568501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c0ed19469c2bf17e6172fc02046e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882f92907604b15435b0c8808bbe515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d210d45e0bdea81f003cda35c5975c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1525c84eae192e560ecdcde862242505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e15d20eac126f07d247930e557df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec43de5ece4c63e81838c70ee9f07c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4414fdd47fe3c0232a6f05185243508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23927b1358c75bd9aa41a244e8ff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b7335369487b8ec7457653d0f00c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d89b19e6ebaa2a03eb761bc32a69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511637e5ff3d8e71ec9168eb3b02824512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87760763b10537a2113dc17fd6e0337513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e38f27d7c0aba7ef7c5094b5c411514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f9a03921f9dcb52a1ad431e5e752b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3851d1f96bec30dfb92d2e5aa6cae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99321c953363a9430fcfed41d74564a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a5e1b984b3c6a78043ca0ea184e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d886a54e5e6a1d48ea0c7f77e7e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90bc3ca0d7f73f65640f5df55d26ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896b02496427f038a9fa18d7ddbd35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb5a79c27fd8729e70f84f56f11f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07c8c59835221a2fa3c521eeddbf7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7346b019463a508998afeae81cf6e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a644b3d1809200099c5c6c3471c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480790987602b2c7afc257ca0569e1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589314103e4fa034c316d8a4a3088cb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357c0ddfdf5e04471568f85b8d1300528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a37ff84f3e1dc42484c97b52135ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2d6f8ec858c15fa590aeb17308d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5bb43ce2e80c5cb5b30e4f15fdd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491fb66bc48ffcea0d7cafe620a2af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ca282c6036dd42b0c4e13d247db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4381861752e338afb93a729f87ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f456224d3bec34df99d512d9ac8727f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc635b1948131f73849910a2b7856349536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c48c00e43698a765acf008d734242f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a57213fadd9665ce63023d358a0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a361743b76cb80ace670814354e75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910fb6231b8749bc75f8b334c63d012540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611544890d7915bcb93c71933bd41f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df2f59778d59aca07605c4f1980d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f6eef6b54befaa0aa69fb31a917a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cccf648150987a2a4d0d42d362ee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83d865572f5fb529cc22d67609cef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7200c96e2e048f3419e4f58adeaa80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee84cd8e6f5e2ef9803103f3583ac0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615cbef63bd916930dd8224f9bc07ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c476fe5c25ec1e282a63916f39521549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb405105826bd0da71909fbaa02037b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa4b72b2050d5d6f05313440186d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8acb3a07b10ba8b4e4c75baadf0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089aa14e108692676ca2f91e7c3bc89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983dd21e8c29c7663266c386d823c94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e15969a0063d784fd6898d31b1af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7dc5dc20d3c586d42c5facad8dc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2e45bb9d686fec9cc660619b540e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e20762ae7a6b8ce244cd5d06d9ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588b12de8cbdc19011c0af1bc450a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba6e6f026ab2512c4883536f90181f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27db8b38ebcbf2e53662f0de31f2cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6b6d3882b89283a82b4804079ec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522395619f7851c7653ce52564d2ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00faaa868442931b16ed90674c37e67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02bc134ca5524405db3f392aa60c27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cec7a647a4443e9c76761ba00f0e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a8a9ace7e9b9b03f429213ca1784567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dde17ac33f48c57b23284f4a0e43d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf1b037d19a0ab8dec05bf2eae90a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063fd86dc6edf2b6b794cd44f74380570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7ccc554be7aee2af90fecabddf2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769b087c9ac2af50bcbbb9d59fea1f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6e8995770bc2ca628f9ca0fa83f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65f90ce7f97ae43eb9edc87263bd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04885a2e1ddf361372fc7abae9817b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf81dd9480285924992490d4c02f7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9707e62b47502f8ba4e2d57241d75f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f553524d35a8c4bd395c2d8a28c23ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a50c7b62a7980744513ee327a86f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7443adc1c35a23f6fc93e4d8c2a823580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253984fab867b378dddcdcad0bb12f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dada0ede31cf0476590e9acb3a2e7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a00eec643ffb213be761577e8f0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859b89f3a62e4b4a7cf833736127ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9111e0a6513269accf05e58367ee14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af67febed47d9172c3a0d77a5812f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6e07ba9d1fffdf8b24f4482fa85c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb90177ca2d856e2cde4a4ee887769588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480ae6f158f99ab1f30d8f4ddadd53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb29005321035784a46540929a6012590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16dc201b0e9d91ab48650f39b943a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6869f80e4515fa6e41c74b4d5778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88bc6b638b65d3017f196c64f0002a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b0f5abb2f55a51c23fbddd61bcc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa0c9e735e7c1c0db3ab082c8193b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb4d0680fe2dcaec6fc0608add616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b08f77da5382e168c2ce3b1cfc13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e72b503445e4c0d92ca58a79b84b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c94abfd045b2f9b005a1852c5ea1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b280236116e94251a8afc591a1c70c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389604c7be0fcdb837df3e9b2d0dc9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6544b6fc44919be42cb79b046eb561602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db5ab960e780e9afd1ecb5f5e8b3dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0151d38e08d5f2d35b25d38d26e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08151d8492788ba5e75ccce15a56b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63350337098d73ca908e33ebeed64113606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e125808ee6b9b255e3d0daf78e3d9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41303631dcda0978feedd428979b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00046970e1f2ff7e7b0ed79bf3da0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8f7158e3abd5dbf497714693ec6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7ab85637d869d1a13b545582d6682611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512524c2ff3e7ef83e3ec4c7d56b9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f953fd0c0c66e9ea16290240cf2517613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c672641ed46f02c6976a5d9ec175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54fb2858f9592a10bc4a1dcdec9ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e6891c156b4ba3df7bffde6d2455616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c44c3a97702fd7d0da4bfed0284f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be661c40d82aa296a2142f7086b918618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c237c233fad3426411cc7ac70f9f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe44c3316ec739822f9bb6cbf5d6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084fcdc3c57c95ea11936cf8204d0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0761ef4ce8fc50cd3ee5ba60f9e939622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab83e8802ec0dfc544dee28c67f8ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9711d9cd83c01633d835f397a0bd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51111160d802e3235069b3734bfed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4c2dec8583033bed922a56fdb509626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4692b94278d6096a91918e0fe9f3dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d01b35842c2bd74b5189d5e5b4336628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0052d242e83cd0c9f15d0b46e544b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c103d50d9f9f56224b9c953be906630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e686ae52d7c0fd968e4da9dbccab9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328205f2d3e995f2d7901e392a3fb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979834da961945e259a63bc53d1b33b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b45269b2fc114591e4cbaed673bac8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d055b1eedba013ac6bee507715aef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c294d07f87a170f2efe6f4b5d20bbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc2ac30a635b23f40a156a9d964f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f35d75ba76a444b2f16d5dba6d73c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec161f4d16693647564a5e5e6ddfa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e3ec2fad96b0b7a1279263c122c1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92028c16fd975d8c3f01ed16cf0ea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b5ec3ddf297c4a018fc0ac135418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe9ce9c1a6fd7f3af812c6568d7ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d13a884c640d43f6f1b992aca03a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d263fa7fea3e94ac699ff49a82634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8100d0f91ab038fbd4aa0433d6161646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393302156b250def1484f7bd8ab3db00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dae791fc000c3636f8b1f8ee8a341648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c741099e3bd1a83fa9b9b1e3f087649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb5344547a2ba9da81718dcc83bb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20b67b52d1973918bb7e3302d93aab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1e1c0f587a4b2892906791cfcaf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4cc58524b0748b1ce32922f88d4cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3190b73a735f95a4450e807e5b39ddc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d002867bf94a1d0daeb788cbe189655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5124cb01fff4d0cf27590bee195e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be457aeab0202907b7cbae56ad67b258657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b3329b157a580080d67296e9f587658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5fd7302442ce65d2529187e4f1e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6fa7b3b8f19289987260a8ec1ae82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad8bf2bf25975c597e06ee21582e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a7067b08cbb50065432365817a49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729366b2d7e431dfce7ac34c87b02a0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4be97c07f0fca402b1ac4dedb3070c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ad4b83e0fc1dd3c8e20b4e27471a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90ea8862e6922ea4e0dd0db54de27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040d6ca22b6047d76242d2bd8fe172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba3b49805e30d7c0e0e554e45b808668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc798c15b3faca76b59cf1a2f4555367669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde00b0f571f52ff60e44bdf7b80167670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305a54c546e688e42f918c29bc5f36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642b81588a047baf9d5151d3132837672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f1035eab103fab138d0361554ac1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099aa8e0e972562c4f97b36d5ea148674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb2dc13a3413477c5e36aa63025144675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22235e20a1947da55c244b1587b3d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780838225c4b14f389c87d9581b926d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d742517a3d737988b5dff5cb9e7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ed6daa5e454fa28ceef134d20afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e42e85af62b3ac74554c5889e3da0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba118097b537c78a6b0c2532236b3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5c1f813f34782b2468823b24dfba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c022d8493fe2bae42bc5a822cb44a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98cea4aa00e4f56a9003572b60a84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167345d35b9d3e19f90f63ef16bd85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37ccdbacb298c20c48c5232efa359686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeba9f6f7b8073b94247ee349f253e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdfe79954a342fc42436322d556928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cae5402728c4f82b327597f668ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfccdcf24b7aa3e2134303922645b9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc13649830454aeceeaed06590d65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d89b69eb250903700e0670df3afd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d86585d001dbf4ec7c8841c332ec2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd8f6383b6e0e5e877dbc96d56671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806190bee8792ae11db9a42c31f102f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830c4430fae807b02c616a8fb1f1db6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b51ef3115347db3df2ee70d7da6d86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17d5d207e420917808480bd065e7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678acb496b7341ee6a7c395f5a98ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f3d3b60d4cf15c763f374446f4ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2804c770a1d4938dad400a1167e708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c23d6c09f8feed63ceb4d0c3c21ac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160178b2bc8d9c55272cb6ba5c0eead703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313411f4e3149cb7ddf886fbcb1bef0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7209968e00f46dac782e38ca6d36e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f5717ef038fd9e28c13157399379706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc50c0d795d0e896416046c28382daa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab71ddae9c882bb36af4ac67c458c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af5b95272ad8cfab7eda108775a5e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f8a61df5b14312f54b4540c2047c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce54920a11d7636e607e3b7952294711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e01250caec05ad5605cb0228d648712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c2ed29d7d534dd6ac7d91f08121c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aa5ff1c52e2410b8796ab125e73c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a9bb334b236a4f7316256c220a7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d78ad0a22513748ed2174d2b23fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093beffd5c977d98b2d45118e321c3f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815a32e50da703990e5eaadccee3c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21fd2efebfa5d37ecf09715fbd83c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0217b71b1d0b4ca373c8a43e95e6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11b53e2dff289ad7ae9a57d184489721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd316ced0221570aec05cb0ba71e960722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e67b96c1e1756352358e925acaaa0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd7ee0011577c5e11fc6ee22885a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1a1dd4eba581bcbf4668e689196e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb52dcec2109ca2d7f2a5f7c2de02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f8cf1634160f5a814c8107193d39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472f0c87cfec2e9dede0274dd64429728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755542fc5e7153f6b6fd337235b2fec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a34939096a0f319a8297304f3c8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f85f60e4149cb817d297729c54186731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b048ce1be44ca27ccec91d0229ea3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e515b043430dfa7589ca40a49641733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e4bae97580e97675a0b43506ca68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d904339d56fb77c9db0e37e52f322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caacf4228e5b75f79f81a227a2f6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801e5f1cdf8493ed4eda92b1aef5de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e682095b3951b29eeebe17ac83d01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35e44bd8a523087677e4cbfef29bf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba602efb29d590fc7ea88ee874b50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547883013a2d0138c627d319ecda6bda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122405cee98e1d3a2075096ce993f70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3a3b90b257b9ac33cb286f1a97a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c0b8d8a19694bbbc4014d5360ec2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677a194e5c39c4efb1e5c890904cb6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b49bb745b2403b5ec161856e5a8678746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe600d5f773eabbbd8c2eb1d1afc55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214dcd0a5f6673aeb9047dba5b12617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5f7cb5ad7a84f8d8c79d0db7c2a86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e2495633da6dfc986290c40866f9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb28d7625bf0b2351e7a16644a90e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223f6a21375df89154a32a7725f66b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa049694ab3dda955c1e8dd7ee1e7d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b73210fa89ed12e31e329b65fde3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e112ed9ce0ab575dbd2d00bd5c9c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aafcec7798de574aacdfd2f25e7eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039d041335eac6d1f7f0d0d92cdf29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3514d720af7f33aab770ebd15fb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f51e06c8c7252e07fdbc34cd2128759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21075ef8367712b4cef362a73b101b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e11b8f924f29b36b1b20aeef3a998761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d92ec42406cdae1efca14a5413ad8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447bda1859120ae7c8035066309cd16763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f74af0b17b70ddc289582a5a2714f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b06eaeb1494897932b02f6c5a1aa5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6012c611c312446d65c350eb7457c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927af7427bcfc0193a6058fc4cb95b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b241968ae97dba4109192971058148768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357f5ef52848f9fa1d181bed088f73769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10ca73441714dab1808ccab7121e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff778b274abb6732949ef7eb188911c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3b0f5154e464826ffd1bd1d47cf8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f362a3bfb0f4c6493ff8dbb7f0dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123e94a88798da4b11dc849605b90f0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ba100bd2abb59aff3f193c5de19a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f70159dce6ae2fb53a36f36d8c0e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16c6800337675e7871b92cc53e384777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4740de2ea7ec5c78256babe228e31778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3f2a17d5bfff2ea4246e1910d12f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf11746eb3c7ddd4941e7870f0cacb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189c272225efe39ba53165010dc3d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317ca65b3c3b27c0e569790aebbe51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fe1426226fab302655e407a53877f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cbd9cabf787abd752ffc7d7269527784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf906d16f6b2fa33239f29cd3cbbc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02116ad375bcc0849143a4057f7dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde37452ba4e8aede9e5ae9636fca3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441f020ddee282c71bd341f9b276008788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7192205ce970deb014a5054070f22c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431cd4e0de39745eeb690169ba6ded790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206e1c405b1417f9ff27749e41ac97791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11cc2335153566d2e81d5ab4034016792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f46c8714f32e4b814472e82c8a517793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf025ce6972d69bc7a6b36aa96d4e02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d39cccdddb90863ccf17d3e3cd0a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f8d80cbdd5521753aabefa557800796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6ae889522c7c2518011b9a70b8ae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d08fe9b5210d1a4b6c2d764ecb136f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b961b8e811670ace8439ce72743742799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a431f29d37bf5d45209553837e23a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8341ea234a41fdcdfa4e78790d4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4b455b1c6e2a652b23de249155bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d356a3bc2b3d4799687097d48e7930803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe16fd18791a0be4328b16d694ef47b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71356e829059a6eba0449b539a4b42805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe90d12e9d6288db80bb86d741fab3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53692d9a335b32d52a956a8176173c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea3db657c6547e83c371113078d84808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a137c8681c97bcb7fab4e93a76eedd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332731423fa5a8ab8502b2bba6565003810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e99244e079fec2f7d3378a119258811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194130f0329ad703eb23d445b0ed0a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210899bb90262603ea83b7eb14983ed5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632f396a32bf1651b0e7ded2b694a6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa49f1a471794ec33523251ca2930815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f90287354c981c96b9f7b2c4cce6ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949296aef3dbcdc81a87635bb1a52d12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354405b2405cadab522e44ceb10735818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1475e15206acc20d35bc25e5a5138819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753a42d3f56b4e75c02f6df104a304820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf012cdc46aec15e3362942501115a2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afed760d9d1a353ab92d3f7ee71f2e1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f334d48e309009aa65a92809ff353823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9f050bef56907ce6ba547253e6a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665654fe8a6217ff25b852cc6f05a1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21cac7866b0d5b66703150a426e57b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961520ed92336e9190f677fd530ef53827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ea43b11a8f76609b1f64963d770c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343bc00137927a4a83642bb4edc050a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ea0596edddd22dbd23172d63b034830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac91e941ba065a485c651476e3ee5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9a2109599e3a2dfdcb6fcebb73fb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e607777d19e6b1a2e6b7df01281a73833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb72097debdd3979a0ca3df50815968834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db93ab1ea715c96326ad96746d557835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0fffc3b79397424cfd6a605a61bb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637ed097a8c46736f5e8a8ef970a9d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e936e9a733ccf8a14fad6b15c870838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d7c78fe6848f683991020e4fd7f8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70654ef0a6d379b0fcaff1b1017623840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5149f796a364dd9da5547be68fe97841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f794085ee7b58aebf3f4e938745a82842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ca18a9104cf84430277e924bafc5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df328a2ccf70f9f1fe01ffe971427e6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a08b82cd9e4d5e551d2a36f77a2b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ada355db6e02151f91d35d313636f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c68a469a4daf47eaedbdb6f7f16b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09526f8552790c795ad6819bd65cc7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10606e723a762a8aa56b3fe6ccd63b61849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f118c0f4ff2b089621d1b4aabf177850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d7cc7e4c601636ce742a8d41055d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d6a8669ca5ead6ebccf3b36be4682852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549ea32dae782cee94449afba33bb7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3da672a1daeb133ea9a1b82710b06854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23591052c9fc2fa25c1341bad76c0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055ded84b13c9e5c74e44522de18b7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171120a9bf4f9cd2786d5e9898bba96b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e4e2d255b1872cf922be73de7c28858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35728e888f7af48eb0e2de797747b8ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fa55af60f24383444e8a5f544fd4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860f6ad7d814d432beb57e60055592861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d54d70019402df30638aca5bc01e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1ba0b10b9d8b8862c7ac5db4df72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b3e0c7de90cc363357ab0c7c7061864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1786b61ae57d9f9f1028b741c7a3a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e254c87095323f22ecf2da284ff77866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d21eefca0025d550526a147e60c43867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324acd50718f95411accbe2e4e4707868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e236d676a8772ed5e7b4c60cf9ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e88bc7aee3bb9a74518283f6086144870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5829d01e76b69416deb1d41fb6256871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4daa3afe7d660bdf798e4f87eb068872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bebdcd533f350181141c474d13c7e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df672182d0ce0de0a5b76b0041bbdf2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf04ab935d26ab62c05d614abcae8e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca816bbc9ab41607722a80c17fa0e5e0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9026e58a7c5ce3a0a66815489f0aa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882b0f149b12f404b2d314c1f8e77c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4df72803431a8d50893bd727773f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd93020c8eb7e13b014e369afcc9d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496e5228498807221dab8f3c4a6a6a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0f7831df429fe908f8b36e3acf47882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a1655569e231f6baefa2eafd8862883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174dd01906e4e993a3eb9d68fd1121d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe34ff269fc3a5b8d4b0de2be340f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b87dc552b15db32e54201f97621817886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1bccdf63505b011532301e4ec8a1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aaa97430624a6db1b11b0d33381cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135fcf26bf18ffee9ae40255f72826889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580479c5579cd6e19334e2dea6424410890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a8c720867a3359101f6d6a2b2523891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc41f7024d38400c3c4a8c703bdc32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7d92f3c45d5c2d3ce9498d2394d5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3651e9684e336d89ff81acde16e9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915e8f55dc79e44b7c37cdced66ba8b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3196f1d94e623388f80015b4d2fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050906cc7782dbff59f177e40ebd2e1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff1b0a1850d42068d84b0ee063ae4a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3d492aeeccfb231695f247ff945f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae08852a61ec62b0114ad30f32f3d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbe1ea463660d8bf2ef94ae1cf4fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b1d83619824ece9544616b4a503e8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de1fced3bbf52d6a20fe7bf163655903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5054854c4ed558408c93817fffd3e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969097308b347b39ebb57f27bf43eb2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7bd7d9b6a01d28733246397a4ad0b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27647ae628d11b4a7ca4af669509f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd16bcf08b0196d1387d2fce271a8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af05ae8af0f75bcb6c2165c66da1fe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f86720c8b22de5db3a319e807b69910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48699bb0b565146dba32718e65400c8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1386425d02b14abb761a0db0f1df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b422c0f87fc94bb656eb0196642e3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1efbadd17f7a59e48e26ffc421021914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b00a9fcaa8cfa3f2610b0cba66f69915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7f40c07ef59b4bf8abc2fad13659916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0bcac11654145405734ca07d4b2d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db76afe69996cbd95c6483598a324d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2f2d2ad279cf045e1a1ef3cac418919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eef60ac9014229d8b4cf6ce3121c4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f75621f7414ef0598fd38820e881ed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facab34a219147245ed3698c0f9b5349922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9c7c32dfb24cbf1dd60e9a8cd745923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307690a2d4847abe3e97aadda230bed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe87dc6623f3ef74279c9f3fb0213925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008daea82774a9664a9abe0c0a73a5b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b957c5cede59fb8da9a303f08cf3af927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3de577bb3acd6350cd1bf1b9df598b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20046f3fa79d9e2e4515ce5eb290f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85960a32ab4967686450362328e338930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128c4c01b0d09f5548a8e8a10744e18931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956487cb40e4012d550e1cad1d9a86d8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029bbfe0e77f96df4fe63f3f3eb174933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c0db3e016973e39204438a7721547934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427b209f93524dadc7f4c14f9d54ca935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee73b78d53947a60ed15c48e7bac548936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28900877c13031ccbc9db625f628c56937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39acfcfeb3d98a2e89e901d4885dd0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d3b97c951e2e4ccfd3577e1ea1f5b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e012bd0b3016659d016da8da8a182940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2206326c4eeb8fd3b1906c7ba2d884941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9a4bc21c4959c389ff0655ef2dd4e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59133f59c7f6a5350d36d0e95313956943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51383ea5040faa0807afc74fb45fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e0660d98a2d9d55e24bcc460abbc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a370a98735684c56dca703de263572946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d486f051a882fd204068b0ee3bf94947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f2f0b76f5c3ddd7778cedea6d3687948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e707dc4c38938e2f741af38d33c32949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b761dadb4e8fa1a83a18762c04e7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984887afa5de696d9d7f3542ece3f893951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca715be98412c9437f10498d13dface5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b66c6de2898654e617283c6b515b4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021b9412daa932c1c29f6a90de9c5a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cdbb8def9cd9c75d08456f2af42d6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc408689a52736fa9e5f87d3dd7d051956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50957fc78e4dbeec24c6dede9fef0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24b58d7ffb442ae54fd46e2fdc8cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a7b4bdc802109fc77c007daaa338959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb95ee4df881d48cf6ba98089ea69960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2357265c4310f024b0e8a50e5b9e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a985b79698272bb2451bdd544e755962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4244f9b8f1221264d109eaba6f0a3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79692cb423155b896ce5bb1ac05d87f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860513d3b25e85baf0f88b9f1254cd2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196da6b7e8922d8da90fc704662ab2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340b5636e70cc1a6e0ce59527203aa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5fb32bd5cdb7265016cfe6672d5e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ee327e7bf72fe5e57c9712ba32c58969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758c5b42a76535525f24c0b1eb2b06970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199a76ffb59799571eda452f4f5fa1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372683509c294ea7363b9fe82509b9f2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae24e1d86ff40bf9a3280ec39e7ad973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e87a5bf31e52f5065657d640a2e10a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f5465a68595b77b7dff7fbafc4e5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945890ef7218c9c7e63bb340025846f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793093a223b86ddd9f1ab986a5262ade977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef025d7b85df8d8a1081ad0367eed4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0943a82a15271f9562497c58fb3e81979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b37dd92e45ac8c589d8de86fcc6097980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dbdd7109ef5bece1a8c2e1ac40399981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87571bed442d5554492e7bf140ddb8a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375cd26ecc77ebfbae7b5a6e87efd8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91870569fbee89f3e79df85942a1dd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2b1acc88e0868c6fcbf2d1990828985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e79a3402ea94f817ef6bfc4ca4f3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f77fac15f050156bde63ead9ff3ec987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f265b14a751531e394df3e92442b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e74d1125e340785f024087b17779989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257b9ee55d3778f8c81c6fb1fe4d905990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c649598a8aecff6eec3c385ab3ca76991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eccb168990eea2ebc76a3e303059b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4128851a4bc4037673b235685e9ac993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7528e84058b88cf1e356ecdb041009994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecf03b95e9592dffacf0be2c69678995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308826a0d32b6b2a2b8a2ef1285fb4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d00844b6b4943cf974a62d21af848997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe2e138ffad4e53eb7e62c371f975998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396a224bd470a19614c58ff18508261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351d36403eac4dbc1c0dec8398620c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793d5b06799a011930301100569b1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697d27c595927159c550cd2bccc1d1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c6fc6c782cf1b2841fd48ee66f2505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24412693a2fc09b0c4ac5bc114ebd7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f668b08e66d9ba93996c090168a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac89e49cd759520886f31454ce45138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b9963ecc74c9166f0fad2d62c2819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fcb925222196427402a1d5d2247e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5aee686fc27c770d5ab2373d885aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7de3195f28a3b5c930b7da94ef15d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec5c73e6f7b66e5b954502092481e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786545e63d4fa0c952c7d8b88d44738614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6281dd3ed6470d9e6f9181cac84815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a80177fbeff833f1480392e90a0ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db7e348f65d9338c6ba536de0d52b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a71f9ec1f524a318d1bacf055455e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a7da9cf087ef345ae7abf12f3c02419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5380133c757e5e02595b428ced1bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32d75694fbe79fcce0376c728617821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cc97a9c9bcea5668fbc3cf1e3ef422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615acb2f1897a73c0410c6ffbea9d8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe647bc72aa5dbd5d26b51e2d59f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ed65cb2fc2e29ecdd634cb14f11625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b778f0d1a97a49c4ffee6f73452f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c82d906192bb6cc7f143e12fa61827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb9b23083b43e4a5524e33c397c2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce354483362951052bbcace8a4a57d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b667936603c9285daaeaf83f0b1cf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57259cfeacf5f4b29a067bb8d8f607b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d56ed76b4111a2888b2636f3f0f6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d107fa7a163b0cc03be5e063da7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f62597a538a5aa17a6e225807d85834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bce993ca799571e7187263fdd475a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8f4a52ad6c30978b3e2d0f169552536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572027f92e2f51c535e4007a7262099737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84c5e872d840173f85cb6332fb4e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedaba00c6dcca8f3ab5fca921ef51f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be85a479357d18471427f7682d4e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06cd52765c9d4541161f75067f77341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca16a7d19350a0310dc4f45b0167142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec571f05f3b0ebb72955da2ba6a2e2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660249319ad2f1ed18f308f6d16720b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a777037f29b4a9cf2bfd049f666bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319df96b9933c74a7161725174dbd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd82db1986e0993bcdf185a0c02a6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b87ad9e1b0d3aad8cfe1374d2214048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418ccf6bd8b0a4ee72c677761fb83949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be9a50eff54bab428fb8bbcf9353150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198bcbbcdbbec4802d4713a5dbdc06051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e1cfe9fdb16877646e3a9df4fcee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d2aa4c61e6ededbe6cc0a4f9bf0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c42c30ce62e8ae8bdbc52b19f42554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278c03b1844a4cd0c1a4b55b07ee9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb1f87dcd9de4c029a3ed2038488456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806a385e4242ccbacc37e6d3525dfbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74872f7ec0b4afd31b3cf4dd35a2da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4730955f9f091d1d3efeaff57e29d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24bd10abb7035d1794716e84c1d32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cabda08c0df1f373b5947c96308a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e1e331d51422916b7692b420412b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b7da56a1ae27e20539bcdac2fc1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680b44260ee776a9863bfeba45621a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcbeee2be717e9f3ed02fbefe896b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09624e54b0d042bb1c493f4e73bf1b7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec65832aed0e227463e0ba3993257567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bfb84b2942bc5edb1bb572c7fc32a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad470be2e870afc10228a470e354b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff4fc19e40f753a8717fd3fd2f117f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dafe1bfd04532104d5bb618768dc4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fa1107986a7aa82d7aaaa669695f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a22aa5d71028094e646107e40f439173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ca016e7f82b471e0345ef0161ef174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b09f0bff0e8e6ae64912883e2ab675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a3c9e8b993b9aba18e709d5bca9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02109227c92a897f496c22bad5113e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941b24f3a250a77a4127766bf9842a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e69f494cf38631447564713e020a3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bfa5bea641d41e34dccc11a2dd5b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2498d94205fb314beed3c17a573a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c2583161fe8c12db9d9e26da272782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fdfd7ba73c963e6e20a8643e7fd6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a987c18924cf4cfa81e121835fcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079ccc40c51638c1934f31c7257a1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239453b22b685ec145642c553872b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf03e1d9708fe670dab7035ec00fad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005334f0fe9104ae3321a93d4b973888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0feda87daca60b4397cbf6652e6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3db61ae9d60c1c83009946d7cea5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344d173eb67dee5789dda2e19a4f8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a7896644dab47cc1dda8b7c7612d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9fcd97c8552feda1ccb4b04f4ea7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad60cf7b2055842ac252b27fb7df0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745b5940aec976ddcd483248d5778895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79539cf0022bb67d9ee327adf33eae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54210ec85021ab34bc94780297e27f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e12b9f9e5a95000405e2d1d467e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f91e0bb6b5f9f1f81de228ebb8d5f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a770bc9977ea031e6ef67a3a6d6ed5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5328720d913cb930a62396fed5003101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075c085f60672fbd8b488693c954d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef639e1d74708af92cd176d7baf36ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b07d904b9116cb8f37cecfbb612c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a32d0365a477f338f5d15caf1e916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d0757a95926ded70b8af10c961717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd257520a0327abf52c9caf28f919f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c291c8432bf70d6ef2429124984d5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe165fac57d77b28c327474065eda2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4e7f8c4cf6a2b44fbe55db49692c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956ade9a56599423403f5e4393f65c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232bc9ec8afd5a0ac2b5fe7e9e8fc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b70b555b13688cd76b41a60f26789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c6975a566cffaba9e7d8aea0fd77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafdea6f8cc524b7cf3ece2956780ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe752e69d78e1be2e5d26c4e85fd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b08bcc5c79af2a4799a66a78363c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be091fac6951d3e69c85893c5bd2b9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed7046c92e688b2b76387e9937ceb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df03d2444fd17d116d8aaac4e90593120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0726b98717c025ba698a0f007776121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb04ce6197f867c6e395d4ed9ef03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f361be034beb117072988c9e1d88fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9467e952ffb3d2154e0c9fc0dd40ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f56f76e450863c756725d514440170125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443ecf01c970cbe9b42b3722cccb8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375371e86fe9fafb136524a098e52d89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8e14c658dc73df109b8245a6bbc55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a813a45050f6c98a9ca46c42f19a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685f126654f1c29b775f19f6bee7e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa7f64fbf868a4466eefc80c1c9ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d264d347b2fbe88787a5afb5c4696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751f6b8ef247ca7c5b11ccc2fd3ba7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c57004a8d3a65144cdabafde7be48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b30d99e6417715f5c6ebe96b69107135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c5374c3a4d1fd258f20e79f0838e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067ad9b06a5077a1c7ffc995eb948e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb04a4b4d6b138dcb08c299f0edc4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf35f98c8577284707ec51be0784e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3152252eb68ad1a347d40c90d6a96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2884bac3d341b331e1699367a79d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a58b85f47f388cbe68dd44bd29b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5248053ed4f743d9886e441a4c4434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa7a8ede289bf14fd2a9dab5ad4e01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509239898818e1f257a0a868bb861ba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe04edf6a05d8888f56eb8a61b3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86f05d7ed5eace9071bd9f80347bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380355a090e2b08411600b38675f82b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd588b4398e372c0c21ef766c6d8872149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c974672fe0123e3d1aff9be9db2db4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a75ae44f80bd7388a6b18d49c2ba2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914825438dfb720667a4250d841f724a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1b5f00e093c8e14d07115d9a9ebe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af77c14e182e2612da54eb4d603ff3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82599ac10c73e5ba248790d37ccc8340155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687b2970b323c127b39fc6a3eabfb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78554f06dec20fb5902b9ad861992157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00bb814b9a819028437ffa4bfdd6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171b9dbe5a01eced4da0e46a041c4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e495b485abf5399264dae392afd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead88159f65cf51c9d75441c3ca47f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d645ae75aa5e1b7a1a90f6b9eef454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6fb4614dbe9754ee12dc8cbe0e1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fa2aa6f6c83f67271144224ac98c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e43a39bb62ef09b47774fbffa228165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bab946d7963c28b1c55030b96123166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e6bd226df43cb782aaf301cc6a69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fe01f490f62557cacd0fb9d5b603d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167caf7fc8ed93e5390ad461b94336b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a89602e5c90903ef2f82e15534ad6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92244eccf3c8de526d5af5eea14d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461e78791f767955bfdde6dceef72a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b1a375d79eb27096f8c274da75fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f0ef9a6f5dfb9f2ccf05c41c3ef4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eac935130acfbaa9e952d6f49b880175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0239626891a55836999aa1cba9e52ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560562ed10fa2006685d95010b98cbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035680c39bbd94b8bfcfb1f6a307dbd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef1d470846d6c12ad29b013a5a9b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af8c320704b4e35ec70e99bc8b16bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58647a07825d160794b2245eaac1029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246293835ebf48291955b23569cd9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100f28292afbdfd9b1d282ed9b664b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77ad43651f7b025665a45de1974e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e216e68b746cf7616b216631d3904185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee829946d1380ed4e1d8cbf4d5e2ec04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6403ca93e2bbeaa3302a4b14cfe5ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a559b024f20d02c9367f4ce0ca469188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d399998c76a961e42ce783de585ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05104a93514bc2bcbfa52f26da8120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcf3016a63f8ceaa8de3cec9579bf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738996199a8d1cd21097332da38818a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa774cce8fae88c79a1930681767c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebbcdef71f0f61b9eb82b61bdb9fd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecefdd0ee1712d07e852fd535936118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db6f663c7774e9e106167bb44200f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd0d48005e1fef54be87ad2f1f4c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2cd4fc8e329a3eecf9a67fe542819198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25ac8a11db616e7540f269c719fa68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743975e2287659ddedc0550121c769200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0aaf94e11b17929948ee92e4ada64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4367a86b96317ec6bef3de947a652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5cfc1aa2be18f2ee8b817828715a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79da4d6ec1759e406a297dac6a62cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39887ad7a7121c322f6ddb39f04f1df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a58d0f3360b6da88bb5325fa99e6f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd024bbda90a9091f17f1b20178bddf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de21be43bafcce74a92d7d066403f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26bcb9d65a0156217ee78edacfb12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7aa783811765af9561a3e261beb12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1f632a378e14ba146152f5c4e784211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9852a03f7cb8011259972dd85400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa39abd249c91ea521de52503f6cc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374977c8eae76a4c4d4165081675dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd16478e353d8a68f4ae7178904231215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb4fd6c758808e9c4c9501524dc7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c226a2f9e1e63aee4e53a05d266fe8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881c32c3f44018d8598a64e45e5abf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba9b5a43bd1399eb43909f3e520a66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972205a6be88c0730294c816c663f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553fb9cc2fe81afc926c3ad56ced8a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b78ea5877c1deee8498abf5125ed4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fafc611c16b612cc1122e4ffd2e22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c95edee7305e2b5811eae085b945224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09ebf17df5555546aa4de0f4f4e04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a795e445f86818fde280e56318a8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760b4e1a527f90af4374482035ef8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce05f4bb95a91c56499c4efc141df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d38ea200254385c9da9cba28040a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f24188976bed70b8fdafb5e7a5c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4184a4646258af7770f312848e6a5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821bc8ac3a382358a08ca73568c8b40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f239bd440597819a039a7e9f50e06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374127edf346b729f707860ad6bd32ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c880c1fd0e873c3348408e2c2ef26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2759125a4815e3fff01fcec29ecae99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889213f5667b48235828031845b5e6dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3900ffdbee2b2e16bf1c6af6f593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d31ed485c5e143f01efd960a9d7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9248626340637ec64203ab18e6f4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b32c1e67aa0aa63ca8116dedb799e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9d669758ce333eba362e932b8fe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60727081b4dec6dcdbfb4115841dc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47ca9335f3f3c985c00a58404b773244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba911af092f83f62cc5ebd7f0629dbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2761e1807735b1bbc2436a8879cd63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27551d3183100df0e54629c0aacaf032247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b1a332de243eba8393305bda6911248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2debc3f7a4c0bdd723d4f32e9f8f774249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d0ed1cd7c12e8d5deb75f0568be1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694838b55eb99d288775b38704df17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40be0e5f60fa03416dc61c5c373603252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fefe8591f116476b188fec943ac71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa8fa605f175eb27699ebcede6b9e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332eafcbd8731973b42908423ff1d89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65e5d7e615796aa52ec14f917abc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75a2f1e0704460ec3c81bb01945135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb48cc96c3e6ad66dc72b2aa9b341258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8129dc7abb2bf354f4f484cec6125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ed5d3e0c4823ef780b7724490590260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b1a536d90c00be2def29c8c38dabb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b843377c70964dfeb64e694d9a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f032404deb80c8de9a73c7a6b83b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5dbe288fa1bdf95a00c60e4d32692264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6473a9e40dd1999defb6ab8951dfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a1e85e7b963227a339414eafd72b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c10fb481bc2a63ae2ee1c87a884aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629af93704ce9e9545581aa71b0c5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85ad851dbfe3620e0dc9394b6a018269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c95f9351542280431abd11e8835a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f099ca7e43700f334d8e298f3ca4d56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee652a41af1ed69301390ab2f05c351272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b789ce4d7ffc7c1527630bab81d514273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f2e71d35e6eaf356cf8f39660eab7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff7c6e7b774935cae0045adf6d6c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc375e53657fb756450a4c79120c2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd5eae4623e25d242f71a6e9584bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5066b1b904717fdec0a70f6593b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631aa22a28e5a14bd54acc769cb8af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330385cddb659324e310508d174ee34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e75a426e115035fdb2ddd0c754d48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17385997cd7da69bfcddbe770469cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ecfaee9ba8620da3e15c27b558b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3553c8ec0785cff926f0fcded1ee8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7cb7f6659dec6aa8aaffcdb79755285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c318706b012483cc45c4b7917b4713286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c6c5367f4b6167f0381f1abaaba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63317621a8b4cc389bfc3f171c518288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9db67abf2c2d7d721a9d409b24c3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a35d9285c297c1f654499cc72717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8421b21b435088a9c8eb7997911cb53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3004a27552b67fbdaaea57b8e93b095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c8a8bb8aeb16d063427b8a8e3a43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956b98de4c1bfb9a04474e10ba81e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616bbf3babed2c0d2f4d7329621641d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fcdd3dae6ff6dac1fc6c83ddafcf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342c3515d554b10064581a352678d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e9a39e8d9722a22708993bb9b294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaeb79e346384d4e999dfb878e9fa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9b5302bf55ca630befe644579d88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed793bd6df31ced4a0d62a3ff7eb231301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55f47ce403047d8a318705a76d9a14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326eff4a9085ee46a63c62d2a649884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f80b16053b72f7515041c863a1e14e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8cdc58519fbf2a62ce05e03bda67a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996cfa4520fc9489548c85672fb725e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090dee165ea906a66ddbbea4320ec7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca62be51a08e2826196a4141aa1922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a9ac7b3d58f9a05dd5e64a494832309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3373db2baf1110861eb414401df6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0962d6a5fdf8ec43e686b0710ec9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b8e58f67886292ef22f68631ef31f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b681f15c7fde12e332cd6f202f6baf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689655bf726338f6b6595278d52b61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0999e6ccdfe6ef0155428cab2e4f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458baf8e1a3d7529507f322add321368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d76f9e528a2ad7216634cdc20dae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf1a5c835eeb60495380f1461864bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5657dc83f23529001f2bd98a27e2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b082931767032a7b0e79d505ece8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b3118b3cbfc6323fa65148fdd9213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd966b5ae7a833f574d4a1553aabf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c097211acc21f4edbbe0912e75c2e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9feb1050fe9e24b469f389554fa9ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456a3d627cd91f891559ab350e25660325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e43c73e46880c44831113d0a05db9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e9e094bd9bdc019c0665cb664fe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746894891ae40cde674573401cf3285328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedf3f93577a73774d69ada86cc468329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe24b56c45905a6f3cb73f12acb1c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4dc3bd02a65076ff619786ff12848331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa8bc8e920878ddd18ef4b21a60fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205fa5772555e6a090923d975a1d985333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af43cf924ca60b097d6e0b495a8e1ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537b423e04df1d0b03a6b8f76439ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c28027246e6d12bb9f26956da8d0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483c80a415f4af5d4d02a3c1d0a643c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4d6af633aa233364749ffe096088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55f446553cf355ba6cc581c385cc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa3bf5af312ccab041eb5272addb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e709a4be23b0b09b912394ad8b1e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1ac51a0c1aa37948b0691beefd439342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d32e415a13be1e1bed79b04dd57f9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b74426eb2f40492d011bd902627d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52fcfb2ad228d881507e4938595de3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa469648cafbd941328687070adc8dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b3942a422e63b51e3397f13cb3fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5928eed58a1092eebc5405473403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfaf8245d880ae8796e980bbddfd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4be0f8c5314b6ee1ad7a60f0f032350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58403e4200014f0d3142010c4544a1f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc652ab3e222143f129d2f859f0b4c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdcf09d490eaa426897f8f32e7ea13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372111fa08442efde4ec0e83f9eff5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afe390ee94ef89c1e22d7df3fc564355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96a249ad2fdcec7dd3a876fecac66d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d4665b7cb15f07d532d3976f159f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7a15169f1292dd1879dc8363cb98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd907f3eca18bdc29e9aa6a851d0735359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0766dad91acdd7af9a5b08d36b4ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b086372d401ad19f12fd54d9ce79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b886a303a792781fecdd70b41c8f30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a42a21bd1f9d60f529064466cc26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bec34e982018e98e79ff894fa3eb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d579b098d86bd0e27e8c7dab3ad3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414dc66c2ab9531f8a563e37c013dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a120fb7aff8c6996ee431f5264f8cc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ea8af8e1686d60df1842c2ce262a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffec1c852c87894dab9a86d0c2648b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98ea9683db5dce868f3090257fbb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeacba90ac4ba4934a6ab009d0103a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ef5545962e62e5197bfbf35ceb67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f011c36d7c0667fda740fe9aa6fa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994a360333d3161d4c89f5d1126f70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccda7d5da5d308e7b667d1353c816c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7347ef199a38d62ee9037a496cc11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f5d4720983657e546cc434f82aa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a338c6a40aba9a5b8d8f6e33fe5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0217fb732c64e7b450920dd18f057b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88cb4e1269de8a8df478e2af45c53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06762e95489f5939be215feeaf3a50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8f102907f0802e3ba1b2f4b75858382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc11383afa866157b7c740b733d61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5191e03deb90e42d923652dc14ca7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf735246fa24a3ee1e0f6767b17d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f31283fed93092136f55fe3176c14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9425a5fb3ab5f751fdd59e4d66a26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe5d54e6a4e292977c6f431cd56f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b86593fdcf0b3b932e66b4b89841389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c29bacdf195689a4571d4b530961390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab46e888f97c01cf95d82ff5cfb7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9042cc6485e9378d0a5d59164f1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d947fc0e15aa0cecba2e8bad961f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41b51ab83792e431350b9f4ca1567394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0356072d843ae863b15b59bca2dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6fe179f508a4b4271413ec4051b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c1d6835625fb6ade1358ca7fc6e09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f925be876af841aeb435dbd6584f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718391dff759e3919c4891c287b9536399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af569696770f9d754b2e80ea574e82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d5d66f18152274f0c6b088d2e7da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0629b2334ec5ef4307a998369cf982402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b8dbf97c0444c9d389533ddd010ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc3de831f2f656ce3f3d157600a0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520a8620b679582d1035b708c33bb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59276449abb800831673e917d67e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b2ddcca42a2665225703dd74b790f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782af7dbf387ac4181c4485b3f17560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba33d918e95268018841f9c079b504409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9800696490252ec592300de905630b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaac55c3148f9b1a9762b63fecaafb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48bfeaab892715292cc6b667be0cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e3eb5d69c7ffa199b8ba4a1c8c9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19a8a9b59c30966dbda9eb0645633a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438e281b3e65d513e2c7e3789b38f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9bab718ccd376bdedffcbfbfe684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64bc5abe722382a960c900be81b33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eacedec34c6da2345f6c8612d8a069418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500790d8df89d7b4eb470c213730f730419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfcf246693b5ae92d337f986aa1540420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941473c9713e493433bf9f4083233ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe61deaa1bbfa8e6a63bae0d1e3d7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397785f134a406bb2f6fa3e50db75e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e632a9dd02837f74194bf770d4f7f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97ca23f9377c12161cbc8ce270525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624191523a3fdf6d71a4013ac04316a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9101572cc8b463f8a33339ac307f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f372229ac96ed8d60edc4af0da466f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81059dd58e9894886feaeabd922994e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201c72d1dea0c434c5f90592e32e49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc57dd53a7eda9b4eb3323a8b01e99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52807fa3558f93f12a8c3d4754cb69a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fda71c5a52c2eb6bc7e59dc75cd7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589dbb73ecfacdf10df35c1410ebf7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aaa0f03713f4c538a9bcad20fe9d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d66b69ac9e03619c12dbfde1d2947436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e34951048c7726e704fdc22b8b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523926e8007033958f323fb87b29b532438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d01d62996807ef32af3ce2f2efdd5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad2d764decd5315e695d3cd0fef7b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341434b94c28af9afe830f60939ce0d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624c73ff437b6921335c0032d3e60d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fdddee25d481490bce10dfc5e333c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d6f2a58f535db13b6dca5099e9ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69ab0b4518e74181cb70722e13f91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8a5835ec5c786e22bf7685c4a7007446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42947f599ee240fc9f1c54f724bc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3a25a7d46915e5a05da6579875a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511dc2608aba7e5a862db64571690d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3de1716f6603f1392d2675ccfa18c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9e8a75dbe39ab482a08dd099e0a19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39349a1129a4f7a88132747b5082e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ae245831f3bda160b6277d5b5239453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bb775bb05b21e43c3ebd57db04096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ec60fda4124355d1701ded8707ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b15cb23cd928e9eb8c29f10c8afef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e025832554b4af73911fdd4cccd78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9c349a39acdd7fbec8d55a2e7e9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1b84fffcbd5d96e095dc8912f6ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca018cb8e7d8f79902672b05f53d9a18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1e58fe934f1eda92ed7e04d06dbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8efe411911a9e3bff3c123d7c63f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d7f9db8f03dfc162664813837e66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f28316a581cdd4f779649e55a948464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a96a58e7225dbe9dd1450cd3db9629465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741c654e3ce93bdf55edff1db6e49e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea447ea49574d5ebc649709c4f29f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd78fff1a1710ba8b04c357a21224468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec28765df88d0ef9d6ad580db43347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbb6f3691bfc1c61b4b5fe88e1c4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5c008f02d5e3f7fc86a37f4759c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126baee12977391cd0687f65bc5b1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b26e95eda0f1713ab00e1872e417d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45757b299ee05c1a055dfcce7ddd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c1922140e0722f078e1efc99c5d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584357bc8933d631948f771cb33df4d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907bd700753c5df613bef28b12366ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5952021a80981f9cb9ff0367ca64fd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea627e276f80e48e0490212171404a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bb46a88ba0800b31aa2f0f3f22d41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c49873093bd0781c7cf3662c865cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6169802987dfd446e06b6f7dbd41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424dfe74321def250bafcfb77499c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a75063604b43ce12fb66b9c02dd77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b3bd0d9ca2e0b8270e9245da69d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be7b3d03c1b019ea100fa281d5a86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3001e7967ea453b3acc9aed29c03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f6abef2ace5719ffcabd22d2a1e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400730fe8bd05368663c5d4e0c3889b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b232942c9c74517e55907a263c90b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160e0dca6f55b23a9eac42b612339e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d189087cf655585c838db50555d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00d1f4e79cb8eedaea346b432b8be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb1ab7c5ee628f14fef811d547126494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a01e7217b1436b75eb6689d8e2fb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4645f17948acd867e2c71747a9dfd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06be6cda950ed4c18794fa544a6be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b2bab0a52abf6690d65613599585498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762df12355c712e07ff7058d736bc541499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4d5bb49da0f8a73bad0169b2abba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28718d39886beb51114c7054af0fba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e669b15096f8635017f4338a0d85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741e10cdf0cf89c4b47583021e9c81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb2a61b6030fd0a38acdc5c339da4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d7e48848e8a8073e69c540026976505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca49700b907760f10ea3f0e16b4f24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35dd85546d157499c88e23badd0103507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b579320793959f24eb74c7522095508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ea51b56a1e3fe8fb1e6a8836273ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83a5a4377d90c6dd9488dc61e4ee6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae6d361c0c97fe2fbe2bb1e6065f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3fa9e0be83aa68ab2c858a2655488512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6538414919c444b26084bcec0297513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c83beb4797037b55f83541561181a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e012947d25cec76aec213388f12c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4a6f9dd824813e4b66cac58979a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b3f1862b2d8799eb9e88ce890389517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab049ae399958630c35f0c7f1b8904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ae872a2c4e8f699ac97f134078db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f73f60bdfb5ac94945c5c1452b9d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9ad2d46723e24b727ed807537e8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df1cd6be712a0e96f87407d273b8a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61272213d069951c59b9341528cd55bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa5fd52bd4cac50ce4d1279e2d1d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe286329fd41dcab4db2614191e4336525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd2147fcb75378d17f427374e7db10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3abe33f2e2fcb025948ceb4724dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec9a305c085cccee125d2ae59bfcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5686b9724f32c5a9cca86a97b48720529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c01e203899dc678ca41c1b96fe3be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05dba90818ce73d83441be48068e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac7901d9568ec5f39ad4e992793aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661bc13e011c05f3e8b02ce76a8969533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc42d583939508d02127ecdbbb798534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d787ecf0c4f26d09e329cbf7d966ce0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3c32e967500e701bf6b14b97750f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c6c69827c5910017aa1aed5d1aee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15540a646ff41b624675e53c0e6cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365512ba103ecf86049b1e6257824bd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908599308a4f9ba9da94e553d0c918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f7421fa6be7a95e09dab440a0ba26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ff9c53e69995c71b2fd47863f57a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dea17b8e05390a199b7c8f1deee12b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542dfee2fac4802f26553d92270ef0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd281159fede141223fa6fded07971c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc813806a85e392657cf385d015c30fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca07ebb57276320e4ae9821f05ad5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b5dcde7f1596804d64f5c4b5295a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc7ebc83c15d28959f054a165aff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518c5c11e2cc2121d0da7b0dfbdd84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c11e5a9e9dbe63aa7d2d5de0833c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892819e91e6228561391cef1267081b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d0ed7393d44ee0f68851fd0057f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd176349f16e92ada9b8f4a9e3db63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647c5c6ff4b81bf7e7148b9d538cae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65ac01563d75bbcbcff63457afb8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c54fe9ccaace6f4587aca975a081e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf564130496bd62341ca497f56e97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647a21b4ddaaa1e33296d29cde60bd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f86d582c9f47589227944aa817095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac5c15373cf5942edaa0316e7cb7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3720ca1de13314ba2be9b2c7d8e224562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12370744faabf939f0ca142a6944797563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed119391faa66b68d957406b03c590564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849a268a1e2164cc02a98c33a35bfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e03e9305d061088563fd1d9062240566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96329e71fd5c1d522097a29f20de856567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955928d7066700498259ef218b9d457568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b3b6500c816f981df850d88a0db9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7b5ef93b8a26aa8647e4c8731cdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38571570bde9bc4e2847fc4ce2defa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ee1a472a6e73d0b4e86fa78f0dd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee325395a05efa65cc0897868ffc89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e42f3e83aa32459ce26d0345d8cb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4030f8b3ce87f76d9f76f5997b7d60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8482ade30fce8b57cf589489581602576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988f21a4494ad47a22d438aabeda45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f86ece63620a6ef29e66455e21a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7e616339ad133df7c960134d5cd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ee04f89105c08d8bcc01da4cb8b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e52087f98838de16b3a77d430dfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31da67362c10dcdd38dbc5c014b6ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873c0cae40b8938f908c2905c80e7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336f7bd25eca6da32da184a63114932584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2390ea10e3ad48ce5c63d41f37ce42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9dee69d8919b82723233168189fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5688d815b690636002f31b219ec31b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80a1502f9ae14778987f6e0ab54a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2208b9c1870049132aa62b004119c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73486303af398f2c49e74f93aa827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1dd27a8e55840f8a6782f63d32b05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8959280bfc12ee23f5c2fac011d77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce195196d60d6738e0c8f79a8ca616593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1056fa5084e29b7fc4d7ea6fd13219594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964919c02bfc97ee4d52f0a88ec15ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b47ac5a4c23d9b99f2ccfb73b415596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d944bad484c778a35a3d8f4607d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad444439ab7f90928a293fa3d7c37ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82965573795c939feead5d4ed2e1aba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c3bccbd39a48fa194c7ba5def8d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a930d44fa43eb19e3cb570d02defe6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e8f8b13c7109414989d101e4be2cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5e5b5d00730bbf113aab64478aea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471cb5b7a3798ee0eb3fbd23887593604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82a2ebc594a0df2ff283e5d973167605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc95df1748b4a0afd7c9bdfbb2c89a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc48db4768bcdeba6e0cf2887d493607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d52fa396fa802ed437b5ae999aeda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff05e2edc3cfbe55c2818ed1c3196609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c385d54e9f0e9c1383de9888d63bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ddd3924880c62f46ee55a5611f6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9a515048cbfd03df3992009fb7e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fb37ac78c0d9d19136cc6106a23e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3ebb28729e606ebbf7acf264803d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4bed0d7c77a06ebf207acd26eaaf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c20495a3563a924af256957df015616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec472ab436fcc4c1f7ab84f34a9884a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1df65c61835155718cb205fc15a53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e3a4ecd354bb239b52dc8fa653f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29988299cde97de1ff9ee2e54050d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108616795ad056fce3538efa749497621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd0e2e1a66895c25c2b04809a4befc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000ff52e8365b575a025c19f50540cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54b76bfd4dbf5d1f50b7efb5047cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445651a0523cb84e967dbc6995b3cf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e877063d73e059b6914b7c75bad72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c710158bc3f41e917df1ade4fc3c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861f4046e37f1c0ba08f442c70282a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e314b0ae1db5b03e0e0c3e2d9d1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5ff7c247c8a0503fdb5946caca06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920bae3b6e6e7024e54f567231c4f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e0e006ea1340f724c8b56e9e6b41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604ed9f3996f32d9fa90e75fcf1878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538d4966fc139407f5899451e337c29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16460ef3d9474d916132612e61fde5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802184409d46bb900c374cbaf28aed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619eb5998ae637ce12fbe3a6f082556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a6d8ae9fd61fffd2e0d5bb8613cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe845ea17d49c72278878c72eed90b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934845343ecc117860438a337c8bd7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad680ce0cfa54ae90ad177d2c26f40d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d69e46ae04f8802e5ab8952f66d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1febe882bc07cb4936ac54276425e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f8bde94f73d4f459ab3abacbdf5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f282a506940377cee0193704c9945a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee6937a052a0eaa0031ded99d6da0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b8d98f79942aca18ba96e264b3b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e6b9451449937a41890ebf186339648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7311179126d4f791c5a466f8c33fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c8e4c27d49c6ac2bbe25a77b74d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88030483bb25e4d5ee7b683b0689a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0c40a7d73eb081f5391f633610a1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5043b1b15831bd1a6d4d5bbcfc4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2861c3c7c2d4f872ad348ddb652033654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532060f0b3ec50637d5f6fe3d1d8d861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f43997272d9b17f14d648f0854e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20b55503669a0cdf85688fa89e51ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b13b8f36c44484516d580084ff2a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc021f45ffbe3112f225dbab51fd953659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95374e31244b1394e5c0133e61db5417660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b1e56cb35761b2a5776e1f3b8981661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1158f17e15cdf77987a2c3166129b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13da490e0bfab2aab72d4822d413ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e291074464343ac8006f02365802c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2ffa7a6b0b637b80637605699274665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bcd295b2893670438f2dc21a15147666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba98aa7de86fc2f69fc8a060fccc4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c50061f643e3a42911c8a882f34d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a7dacd24c6c92ce755ae8c3d17d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1ca8d5338ed531ea035c068249a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bff64cac7621bedf756bff6f6039b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190b2245b04fcfbf98c2f8acb181b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b289c81b21699e72835d6d16a14c102673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b3be72fa4dbc7e86ef78b9a503504674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bbc7468ce9e15bd1202343bac5d08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc213c45da3c61a87a836a5f9b1e02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4187fe7cb65a5f0752e3733afd36f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd6272ee6b139b68468f59ed61695678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fb32b6723bacde7cbfb1f9d5e89c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7587772d160e1a0a757733a038ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57cbef8ed44b68c4ed10f899407c3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c874a58410750be657cb37f2352c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e7a2c458623724d84594d1f924c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817daf0892d8e6b7bd958955528198684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ef515aeaa3be5d27b4d4bd51716e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa177f1cefa3903e6951cb45d9f5bd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64f512ffcf3a3b70526d6427614ced687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc8fc14fa26c18026689ab76b1b1cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193bbc31e1cc556377d81c01c5c56a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c42e503b39630d0fdce491846ca72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa980be48a6729ff1021dbb6dbdff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9f6f2ac5efd05b311363a8e3384c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d93497c32abbfc483021493bf11a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98ed36640133db58a89ac3c8201e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc178aeb6428104b8ef1f070c80bf8d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c2e6e20821126b1cdc402d87355d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c29e26b81b27107f571c6c6d23b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef91e609d9ffa0620bf4772d4c5c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2941e70aa7efee0445701b1e9fab66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e70d6b34900501bbb923fc3d9185700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a827d087aacaaae3c339996cea681701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83ad86d54186fd645cec296bcaa9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f020eb4f9ed5fd6df455e4581fa5f25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449472c556993d5fbd0e861e525a1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62aac20adee931e1b89ea0d7ed2801705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b6148377904eb5959a6bd7ba347a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584af2ea30252025ed7815d8fd1a72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87977082478e7fb1cb5e2b8f96f3a890708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b38aec6a08657dcc87ca6b00213006709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e45ea8ff8c352dd8fa81945d84b0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb98bf051749826ca832c659a18239711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b252f3d8b93c12cd8d29567794fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fdeb044774f8ddc41e9bd28805c6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a503ad88c14014d8e1ac55f4e4984e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b1eab6ade580684bebcbeb07f31d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208236e8a262fecad21f13e26206f81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd53ba7962b70ebf964cd1d5f12ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fd830a8f442378b8426a59d803c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c2be5bc0ef40860eec62500f1308719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d229baf21bb9021688d0c30153bba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd53862fd36086a490047b4d2058c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cf246e24d3f9eb68c17703fce89d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02adf1c47cfd800874eac2b36cfa24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ced53f59f6407ab8776a7dcc13260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3072ca068c1d950aea6ff3e8267bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530173b7f122c9c037ed972ca3a7a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437268c4603ea16b58e7ca70b87fec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2248070ca6fb37cd866202e3ec10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecf02e0149a24703f763626ea5aa5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea6e34baa337e1dc67a0a332c865b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760dc99393a24520695d684d87ed1b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d7005688c50f3ead1c18a88d966a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd821e4e4eb3c275c535aa4cc43a45a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f300daf72a72336a56360cddecb1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b19bc1f6b01cf8355107a60865ecc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329aa81e05da44116c2077a5ecd7d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f26aa94e34ce4dbf87b326b74dbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04e39f4c748cc51474efa57946ddf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf186d20c8fcd6abd71a2359804d0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97532e3bf33c2d555cf5e44563102d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6d00e4aab9c499fbffcbca2c1903d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7073b8816434d342181ba1f3848be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01735072b4bff2462636a2c8ca46f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ad69463919f9374013edd6676af5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf876b153a5e856c146b05c88318e4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a78bbd846c84b37f8d7da1b853be4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41203cf4ebc813d40ef2c8a838878e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf7fa86b5a28f8a1d957572127a19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96674dbdbd19e64538ddb90094d3ca6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac096720508d7581509f9c90adbe6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea5b1b64e52ead374f098ed06bf16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badb03eab3752cedabed5ece46594ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9c42dbea4aaca7306876af49222eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093509234c06c9f8b94c84475f876d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b33a9d9bd37cff3e5e58005732a7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0065f55b3443e7b2ac19a93f69d73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112de35172c317fc219f0e938a6a9f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e3fa99a1a78a8eeca0558c527582758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f76486dd69f5517abf0e34a07af45759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962159e21b2de016d412edfde81f5fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c7be7265962c768f982d69e6e0c0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97694941b6fb792d56320e2974b00b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634ec19ac2030b80fcf7fb92e004b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46611599d9e9f3bca9ae829dd4b067764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9ad0d4c1f5011c47b2b41929691e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b1569ff91c1de9b64be543000d1e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b237c37c905c410081f7e1b7eaf2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914e82448cc3681b0dca24ebfec77b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c1c56aedfe03f905581620046efb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3c651688aa44616cb6421c112ecd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847081ed4dae894ead6ed0e670ab89e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443427ded478b275a40213eb0827f87c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e977b17922311feedaf6376c9c937773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6c8008a124d410a1c19928ab8884774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058680a9670e7c6b74c384292e2329775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d1aeab010ee3d204c77d9478d221776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526289882b1498436d0d11d9afc5137d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670da6b28593eefa5c699c7860e1a45778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e8bdd0a96aa631b0adaf27217fb0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d0748e41c1a7bd736cbdb47267c85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58cb8153b0f3466a66e9c3fb6c799781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6eda0f654abe38c89832a86ba2eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f691ea88b0e9ab50a06de19db2417d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb864259b788f7b0537cabc6979c683784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c030b32c85af93ad62e4cea09c3b8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002130493d12fac07cf888c9d93c63786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd85c9e89619c6f97fbe8636acbe7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acc3cb48e6640cfcb593448bc01893788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074ae3f5dc56dbbb04b160a8a2c18a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64cfe450d9a4e4e46640b461ea3ceb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d75bc822e0ef86e09d539522ad46f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515431bdac48f1f6b9126457e5eca1fb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee02f3bd96857ae3282565eddd7f64793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d97eda521defa81175cf209fb1d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876f93621aae43c23e00217dcaed61795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5197d42a4f213ba0b298179e24a23796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c78a3ab1b2d123adbdaf6cfeac93797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2000c03672b5204c4c09548088935e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3938e7c4ad7e6a8b3fa747ae5e8ea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de2a5356acf54facb3ae0e8e92a29800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb544ea1a6597f29603365e2f2f6b35801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076cd1f3ed1bb7e8caf43b472b35641802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff135cd7d3e35f241e23b1f33f520a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251580e6a274b25525d65f7da1f1b04a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50e52485b88b15a9cba91d15168ca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad453ceb6f134eb901ff59843cf79a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a4ea2feb35e7c526d2debaf22559807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123187041571a95b7be54a03cdfe9a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e650e7ac75f3197d30d58fe0fb0c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616a748d55fe3efe0cd65f36d55545810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f3bb919e558c7ad96c45c107eb96811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7867c588b3a79fd7802ddaece3967812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b99ec0058b86157b0d2edf032e003813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73d2989fb4b3a1837ccbe84e909ad1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ab904a58bad2e41cf6899fee4d70815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b09327c82ac5bdfda38241c96010816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4bc2f67762be933bd95b30c6b4b2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba175d057d3e0a3ab4b6b74fa70af6b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978ec02b90f4d81a698e4f1c12f2977819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec907361d7e847172d98bb5f0cae0f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccee5885c02adb21e1d8bf6511ca37821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ec44e658883f4b88c934123e37bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db31b63a74aeb9228b763af6830ce823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ac7ae0a022eb69915c1001c89171824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb8469c92bc3330141dde9c5b5402825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fdbb15fddbe01c7852c4537fc8909826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a56038d6e25e703c70b82a799dd8d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b688cd3118871cfa124b69d7dc1c5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386196f99cb688752a8c4a2d6ab30dfc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029255a552a007ff632807fd06fa9b69830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a9310467c5c5861a4a068aac8ec4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab586f3dc5b2ab33a8cf6cbda944a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc185a5c97caca98125d55090d0c77f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae501081069132ecd80d4108f58173834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56576438ead2fc9f28d65abdae27d956835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd86dd06a307952341722da08641021836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554088f882fda8af30a3a05b6a3d6778837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce39a5e7d469d5babece3cc17f289f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72324ef5898d547a35a6fb52df0a037839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bddfc9fa78b462653f563669a8e0e8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c471b780553bada2742a57d982c647841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac0a7fc77752cdf551801803179221842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ababd8120b4cd08246df0f2aa341981843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0854df55d60593b5e84ef1e4275f4a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba46f0b372a1e83d17eefc46f79622845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed24ea535a3ae2c980adad691b4443846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267bd981e04140f5a8c9e8e5222bbc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a7b295172b29884c3ed896dfcdbb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a002f65aaa9fbae4a5692b47eadd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefef73a61392ff0866f772212f87a2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a54ed4eef71a0cf9892a28721362851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fdc3ab0677081553999f82c2f7f1a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c40bb7f10d53e58024b0c0cb7ab4e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b45be09303c932a363c7b1b0f09f5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5132833842ce52a78c8506bc74e7fc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afcc97c1407ac728e020bdd05861ca856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a591647998baf33d4cc7cf852ad6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7256ee391a246a6651c6f4449349a2d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884021d36d30b4749fc7d0a05d10f5d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef086cfa07f1805f9af18e866b3dec4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b98724fac1190c0a0539ecb56af18861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb58adf372bb8d9f2f6c066ec7f6e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580faa9342e6d81745c80587199f698863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385f3afd3626e172ed7dd3739b547e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ecb5506ab1494d615782502b0efdd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcb63c21aa3d94c9dbb21474a06734866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f115cf59f29a93d14c7419b5b66dd6d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc29b4b739c91826f1483f3e6bb46e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb64f36af97e86b1af142c5fb4bbab5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578191bd3184df2140e9777e7da523f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3485c9c6c71c8d4f989c256bdc63f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530a46801e9d9a8eadddb708fb438d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e09722575023f7b6cbaf8fc5a0b2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2e656c1d7d88779227706053047a2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f4239bc7ffe90f439f5fd32cbd5e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2cd349035317cff54ad75abaf6357876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7676818e4548d0510bd9d9c76e246af877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15815c9996d5f919737b2ac2f0929897878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f7c1a0c85eccb96b28c49a35bdba879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b66f514eef03900c89817066a431880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c513d349b167493e693b2ce2a9cd5f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa0cf7f99f81f4a95f66471e898dc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807179da280d406d225366331e26af7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1887d17a398aa0a2bb8a07479eaa97884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e83223e9131ff24515b7f7d5d4a82885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b371b139748aebd38fcfd9eb6c5c4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3820ccedfd9b46385c5cc5a9daaa3f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc607dadbdbb4c3c41b4fbd09c2bfe4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f9f6bfcda80cd3f1cca953b575f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811a5ac4eff25b94b5d7fd9df5e9e4f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be886d0405413057ef34903ceb14ff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848065c9c942fab0ce64ce8c55c1f6b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c196e8dddfea55ec162d829499a39893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921ce9ed430d869e273e074ba383403894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414a7f51f2f4c200b8dbf8181281f5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f180438a451ebc8771c0e544949e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58299b27678e7b6b26bee9dd9523432897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c513542a3284ad245338dd8db850313898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e04ec6a3a0923b96dc11004218ec5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa2cf832f3a73c35955d085d24c1d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6c9b9be2c4906c28c49722566e2a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca579f71671e81f76c8d5f41694d4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879614f45fd9465cdad6aa1a40f9d68a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9728c1e3109cff6199cf97db2d85904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc42057e1b30a729ff8fb8a8541f0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5fc8ce90811a85ca8a64b4327d485906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e2c3d304a046718e2a535a065be07907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac13f26556f4a33bb673da756a50b8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d3b6690db9cb3ceffdac2f667dd1b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16f828e5c27c313b91d26a85ae20d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448e9044f37f79651999835be4ea84911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84aa5349774d5ca9a26b6568f6972912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dd9a8bfe6c1e92bd44416fa814978913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1290aa4c408c03e18f142f99f3e198914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a6904a87515f2945cf062bbb478f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9405327a18e133e828843885d8589916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6895ca879651559a0fecd0aa21f3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c29790ef35c8e63029d67f7ea47bc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e031acbdb69fc1159ccda3386baf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f4264232f81fb1152a3b301c90cdb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f7fb3b9cf3d609671ca033f2aa60f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561a6eb273541118c311cf66ba19d4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e715f522e9c3b832ba9daec1049203923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96da5ce5646774188faef5e1fcf4fbf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7c519d391e38e29f0e968993854e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fca0970739dbd819194d10e7ad35b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e2a6c2a1cc93885bacfb8efde9b1d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471504e063093a307efe6cb86e6a35d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7195afc770f53a4b7b0f7a180c2f30d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e74d496850caf69bdbcc8ec86513930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f91e16632c3fde047d4dd968c097f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5da962e4d872ef340c8514c40c83932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdb8652f6214ceda5431f6506f4802933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5679cbbbba24aff3be688340761cee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689079ffbeaea5eaa31943486a0a8b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1988cf5cbb1e7fecac43616af67c1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb4c525d03864202d0f1dca4f9eb6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903b2cf97f2758069602dce3143ba1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd91fe926d22481d36dc363a60ff5b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acadb3089b88fcf8baa82817dd11054940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8e229d7fc131283fe46b9eee3899941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916ccdc211111ba713fe2f51b12b47942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d82a2f6b4b455a9e56ed0aa9fd4ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe8b168c6ef4f024d4e02fe095847c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ac506f50d2f38c990e1c8bb9a78c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a56ca686e0439df70d060c6e096591946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04537879fa474ccd753634107d9a0168947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9c9d131c439ccce9ba7112a1ae06948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879746d65c6c555b1575941ea08f046f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ed89e0d267a07737d3a09ef097d0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0c93ed23168f5635c4b208a4332a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc58878b3ef1fd55fb3051c720e1e2c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a9e3cc9fcbdb45f770d25270bcca2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6af3282335fc453158449412b1eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c7b1a6352e44ecf3ee08dbf33bf0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5059aae35d6130b598b97c610149b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460c3203ecee5cca81b334240d738f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d817b13bb65982c327d804fc720d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50645704d9bb6b8e756d9d9a16a1f7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e2117cca8cc7bb7f67985e419127960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdea48e8cc5c02cd11743087e6d494961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f4ea8f03baca0bd05fca4524b191962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea581f59f5935922d033d61c8908a2c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a65629237477ec92e4cfd13c1b54c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6ff903e718a58fcfad506d54272c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19b35d4c7a9432bbe2059e7fc0e4a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05372a54c85066bb4270ec31a2a5fe4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd1da783a5a0db29f20d1a032ef3d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d548dc8a69ff22eab30b5a62f939969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f250931fdea99021175191072b302f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d2d664e25a79050618668cfdc515f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38f8a5854e25f5faacc5cf3e1ff9c3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1588f566197acb1192c9261ef6a67e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068b64de983529767781fe64abbf44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d356d2effcab990d072b4da550f62975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb5f76f085acfb31de0eea8c118353976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a924ce84d5a6ef4cb66471eef64eab977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e188795c3f627c47770ba7b63523f9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9090948d59f7f474778432f3e49ee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aba7942b3b74124d5ce6345835c36980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb71e9c86b6d2f0548ea3a65d39e78981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65af81c8e1f10a83dc1afb87ba0263982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076803f1092e608272c8e7702fe16c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a19ec08291811a005b2c429009c77984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8627fb31f3509ff1b32c55e34b8792985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8fce6319dc88b79c8e551bcfc523986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbaf57b183f01426a44e4a88198897987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30857f9c15fba82e7e526c288756d1af988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee144fe0aabf92b2297c5d440ad6118989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b47f54e6e08e554fbf7dd466a214990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5da884bfd683e5bef5d24d363b60991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615a5fdf57899e3b49020e19910307992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc855d922af91d58a077e1a0385ef6f2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736fee1c5d579a9628624bafecd79b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbda52b0bb17b3d5edcaca5b1c725e4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f2ab6a3682c49bfdf9a728b33309c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335dd60ed92eb98032b1f24736a9298997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90732e93b4f6dcb3a03a89fc6b22f1eb998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>