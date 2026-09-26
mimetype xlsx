--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26f4b636f63a3290028743ced5f851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def9e6e201cb8acd52c666c13c47532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c574439a4e3e2e32bb258a54b6dd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80839aa5f405bf8de7469b68fca36a974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c3ae85ec4f00c3b3f95ca0a6700695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558c5feae4f5767080b404d78d6c6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39f4674fc050db6a65466fca3d87e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ed7b63e67e068cc75b5ae375fdc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b715713f269acc0453fd37f5c24c559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf1a7f0436757c9d761776df3d9ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5974d4e288255dd7cd90261633b23af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c6793e5e2fcaefbe94efcec7684012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e3c3b3c3a264f847c1ac75e2ea6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d874cce0f9f3b92ec1efbeb0ec8ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac7de9245a1172056fec557732ca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52163ce62247cc101fdbf606e2e7e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789cf838ffa7e7120d6492aad85936a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c16a11361e75c7fc51330271b8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ba55703729b149e0b13da04662a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ac966f7810ebac79b6eb2d7eb73120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf7969c6f615e34c24b4eb025884221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ed3c06c578df3a6350f74470a40822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468761150e3a9a88212f4688bc2239923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55215d78e7cf918076c4d60e7b9816624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e26ba92fee34e28252ee63491717b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b9922ae388fa0ef6eb58ffbd834f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4ec5b165f425c5a155155e9853fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc40ec0698da452de61ae34cd60f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f910a0acc328569e60c95fa36436a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4204f74dbb3bdfe3ab5cf524f326630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42b38370b2a16b8a192f8f921282031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da798b8b4b407259635a9a4df785e8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4d03959ee3dd1169712a78bca8af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5259261429162b6a483fb13b31d3c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c730812357fd439eab8eb3e95797335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2751dc4a6651b6db5a8d3cadb7416336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079e91ac55819f252f71d611f67ef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb6ac6fb6ef1968d5d8030776b743138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a655bf64bbd2970d29e15c0cb1355239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa9b8f614748d376f8d885cc7b5d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5413ea56bcee669ef5634c35c68c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de6bd6eb90d9a6a8061dd9a884989c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50fcba7e8ababfb9b9e4519ccaba3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4277095dd69919c81b5b8901ef2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcda8a5e43a0ac526d00cf321415d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a4d55163aa0a4a487ea437844bf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bdb49ad6aa8d9723c16669dbefbb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99718fc293e24ca3c9989a911b7c53848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7efff222403475e93c7990fd894b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1c98e6a313c201608084b2f72970650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e2605e5bfc3de74a43b75550a74d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f19d3339c3dceca08481a4eccab1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525dd340641ae5b8730ee53f0555f2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaf78a13b483fe426a5bbcc458fc4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e38962d3baabbc49cabf87fc4462e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4685064cd5d310104de1b2234ef6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4beeaa2bc550f7e27eaa665f286ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f9f5ac87041177761a20007c82a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4500c6aac2995304490fc3935400c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca7a844eb87fd1e69944c6c2553de360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d640e111510a0dd87eb2a85568c0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d027eb4bba5d4d0f3c74ac973322262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1053f9620a05777606c8b29ff193863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198cc930e635412464862ce83a970cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb9b5f6e957676c7d51a6d85a0cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d5e4be9221baa116e7df67c6f3c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f85cd6dd7cf68011253fec63978dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30a2d6d814f3d651e9bcb211a2c38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4760501bf4aff8d3ad8ec5c4cddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d9a9f325bc56cd5f26fb4103cb3e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a53b55d636e62777cee51a1f82bff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52992f65c989754c4728ef9e3226a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198131f3491560c539f2b9b38cee2f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38ca2f436c2964a8e561322f3d81274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc745dbe3ed5661d18faa3451750e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d912983631918cbdf4d19e89faf98276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1839c31dfada7f38e57a6e669e93777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f192407c185164e817c10c671ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a6463c246c5fe1431dc6f93db57879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1412cd4485aa6edd70957bd9760d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092024b8d34b323e379cc51071fc9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f50dd63b6f3c821f6864b1d5847182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634653c8ffd4af7965d34907f923b56083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb22592c46f66d1ebfe79a496a33cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48fbf46718ef459f07d87c64308b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550515bdded61e542c0ab92a0dba3e5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7afc8471c57bc178072f01eef633187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af14ce92d647f118dbfe92ddd019cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de72603f8bbd7f3fbaa48462fdb0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6036d0bb76f06eb135fb7560ba26f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c1b22870de4bf625cf2f6ec908a9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0960ebb0763cbc738434d8b07a32e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9edefc1a014ea2871fe0c03abeda1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fda6870bd764a1a33a46d20de4e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2425fe89e5f5d333b2b9708553bdb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd727a1ad9ea82cf30efee48fd690396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29b13678ee0b9412430a88df77c0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299cdc4c2c25b8af73a1c91c910e67298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ab4381b4125828fd414bf0fcd05299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789da4d6a2ad9ed7a298c8a3f34f28d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d918a42dca3f59f2e68c114983a8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245f6f93f46173a780a53473bc2c2f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4def73475364d366466c5c1a92a9d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3550320374a3ea81823970fdb6f79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b104752cec872eb8b2c2d85d36dfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3026977fb713a6bf41d4773b2234cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef3c907b8411de13f7dcd3b37f145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c75632abd277627406e28dde4e11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbe42c96940bba82f35b5dce0337d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492814ca86f99f1f2af80036e7ed4898110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a013855ee2523eb475e92c865ae51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e09b8cb06db47d2cc8e4e35a8355f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663286ae89ff1455639b987e861c24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0facdd2eb63dc7aecffcdc668b144114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc4f31a3f68c521618a46d74ece88f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0ddca0b03e89734f21c1f0bf9d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8d4eef748e06b0f051d19e202bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6184da0913907b8eb9b63e76cd9766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64931b9613f9ec2a58cfff80e28cddfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac61f1859c28457561e8405dc19ad0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a9442822e262fa67d71e9953543b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e853d2da8956c842c368726a007d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb6e2434193caaeae6a8caeea96212123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d851047fef420d523bcd9d34df76d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd590d5c4e59822872d9fbca292d1b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cff706ec7dc4d0a594e0b50929c7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ead39b2067d1eaf005111d4f816c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc097e4a14188cfc9ba25a102b7bc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7926c5abffae914c885d56f986dffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb098f348d3b5923413b0aafdfff8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348515a87e9cd82f5691015e7b45bbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec57fa0d0e518e2af165066ec20ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b97d7f24acad7e64e6b1b0851655133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb724b8acedd27cbb828e1aaa33af21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c74354015a8af1db582f690027a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2d999a80e39db9009fa8a6245086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c5325f8ed8c5099a0cc46daf0326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da207c92b333f2b95ffb477bf84eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b948afe48b6755f8e9ecb598a855b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca827fcef5fb5d328b09ba7c8f2df61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc10ec3ddbfc56947c8337a5faf7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453febe4879a4bf17b94c9a664ef2b92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714bd8e94fbad5b3eecfd25bf08bce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69b911c41eea52340ff79c3c61f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017394dde99b24ebc08a4e8195ec4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac12b0bede626299957ee3a7fb571a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04b2314c5898182870e2a9a9c3a52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2f62e40596120e58374ab3a42710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e2dde7c79710bb5af426c86b31022149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6e61ebbd9ceb2ed1f78ea069adace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c3ccc51e0e62dd046dd72f023700151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04dfb72e9c017a90da239cec3490d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068db5f1e14280f74aead1a7aeab0e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b7c0d21b0c420b88caea0b714d84a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f5cf0a552dca6f40e85fab635212155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db5116b8e0c3ddfa07199c09ca06c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19ed8d5d42401725e4220a9b8d89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2082d7e56b8bd1fb8bf20baa2e6c00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5976a78167187a2f3599579be1143159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91231a3505f90bc84cc53576d2e4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b067e46ce992eeb2f02c95584e7760161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d40926b3b66482fd109796fbd27a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf2ee01032cabe5cf0bc49f230951163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e635409c0f9af01ec47f7b9d77d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0154f7b995763165edccf6bce47c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6968fe2b91d61087167de66b9cf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297577138200ea802d98cadd87e313167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a99039a2a74f14eb316e09c225e7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71b1bb11c223f94f5d6788a77f9c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533d56856cd3462dae021a839c5cb76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e39317ed092eba8f16427458ccaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a4135821f90c472133fada9977fd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd44f02d1c0ba4f28fb28ca442d3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e26a833cdd3d939a6d2cbc634c2af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228743007087f7c812a2833a86a19f3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f420c4855e4ef80b980fa948222c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353664a36044a9e65e9ea863f94b206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eb3052f4e67f761fc6beb136f4531178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abfbb81ebe4bba17eeb7b4fb4db8ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817efb15e7e784bd20204e511fd2c08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b669ed0993897d5a68f10a89dedf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d17872c4c554d616164ca6e3d84d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531157979da8aa9c20d59bc6e7f251aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba1ffc5aaa5ae4434ef95b963fed2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b10abf0e7bf8274ff9b1212b8577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb203af1ae6868924e867b0cab1a2d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ec57fd8a7cd79fce8fe1c99e1402187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a490681fbb08ce17f9a464747e5a70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518821321a9d9c5c392d7da8fbc181189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00ab34d6c2c83a8b934c679f10767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618010a4485a0e175f2286f90329aae8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b49a3ac81ac398438620d54125f81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6b894d23a58a913a883e7d35b44c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4c7fc3aa664f32137fb68f22b82ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287688182282998cb170676bcb5c7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e6e51b4147959b24bbecd1ecf322196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd280c6ccc96e4b49d44802d0bec7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa407932d3b1a2ccaf75e88c87eea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b01c0370582bcfd69371b1e5da4a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11ebe02743807c6d92a43fe8f7fdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb78c1fcbb70cf193dc8fdde9e0fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d25d048e4007727a0d12e150889e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6a493b6ecce8bad819c9630dbbd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee712f5bf4771374dff7aed8eeaf4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986e8408882ee499ddc7cab9207fa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b011c2f13951892e701e91abf2f2ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7ce8d31e891fc72391bd4e55bb99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9471e8755576b2a8429d04ecd5b6a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3c5b7f4395af4d23b0f6dd4cb426209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd40fdff84e796c58e711f3fdc3215210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61a28ea075cb50789e9fa4c22822f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc294c89922562fc1d76a2ae51c90bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ace8a9cb0fa3e714a2db4bf45ca3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99574fb17dd7489d824306aa2cf7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1166a60f6d1ad77d46099e30b58e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eaf86cb27124f62b4692eba858897216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ce1d8144390034fd2d976d161059217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd1fab3ce8274bad6cc96d49ec898218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929f64d2b678203b3e3bf759480a6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0715b5957289116e29529a7774e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7914186e7619643745b664031fbe1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d72b77b559ecf4ab3a62fd2ad29fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1178b0d2cbdd74bc6e7e3de2e777b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581134307c48c8ed1a9af032c8829b52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549259ccedefcc8c62a4e9b582b2c70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aaee6bf341a84360b45e6f8a8076a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac0f8de5c9eb3c4fe9416e9dc27bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45cc4beee1031feffc45e12ac6a33b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8680580e713a5bfad4b9cb16a61c31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71107bc7f4fc5b61438bb22b351a94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dee167b81bcf053c88b74f7e66237231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e373459ab11c849eff6c11688718b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fa67b74031782a9f4783f9d7552c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f2cd0b9fec671c61920471aa0553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad3c578d09fe12e3d9e28c9ff44a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c0fb7a05516fd6cc25f69d22ea6da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981d1dee83692a6a97a98f4d20fbba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b5e9d9c73e15363d98954aabb36e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8e7449aaa1a659646ba1a1bae20e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5ee0555ad43d792cf027fff7b2891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226bbf9ca33ca28accabd9a36d2a174241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9f4c7841bc4b821197e14286b311d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f5dcf1c9b99d6b9c1f474b1f99ddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b31c543666d5a5fa693ce13f020e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec76e21be2ee5a4cbdce20fca20b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c7952ca1dd3455dc7110df2d73ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfc3108195303aed9b11b99a00ebd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afaef053334e722648c34278fbd718248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3133b0e3fec1a440fe4c720a0301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b83c22d6c2dc0cd2d07bc9666791b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ef17ba6f50651833d72546005669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc009170807fc28d37687ecb489fe5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaadfb3f20bea236f0f9723921c682253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f45260bdfdd63141535f29c81f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a86c976a1b7878981062667e548a4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017374e8d2781995ed1087670ebac0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352df64cf53d86adf88f47b02556b4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930efe23df4561043bc99159017f6070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6750f48b46bc4e28d13a57219a075f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d10c70ea666f9b8ef1e54b10fc77db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28bb57aeaaf410af1759a7202b619e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9781734176697900d6991d2aaf313b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592afa974a533985094039732d098c06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4420448bcda6df1eef83a7bd98252264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1882e121865bf3812101ed8ec6b0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb450c06b43ee58af5f59e9f32bec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819514ddcd7b550d942d23190ca2f46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d135ddf247196ebbe1e80e3e205d385268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272eddae46e7f8ce2d23e07003b88af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e81eb06ca5277d59abf1872aafe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee20615a878207a032362dea5adfce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fe2dd7ddd62fae78be08c3e6bea8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6734f9464e204c99d762bca42c655273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7093500fb82c4d22eb8c9921cb5ad4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbff9f180c03df7b6fd74df97beab3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd105acee5118931453dc0feb7fe6641276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede7d4c67b9bd22cb1d89b865c903c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cba0dfea4a07d9309fdd279b51e2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4852a30e416abf9b8ffb4845427040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b474d582f6a16bb597d695c8668b477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef89e750d420660cd471d698ae15978281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717796de942e922ee00a02803ec56f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092ad1846c7fce77f661c17a1296d5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b598c4a9727c2d927713eb4093c35b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4d92e219827cb2217f510163f776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a92f63ab84f9de2e7a8da84d1d87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be28e3c41a23f037d9673166bb73b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25442d18a7556676bbac117a44d9f71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bf7f141dd03e6c8974fb60f7f40e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790702559f35d445c667009f6c0c6228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb8fb665bc0a5cbd5c4c62b5a5c75c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3776433e49f5dfba095b7bd7cc294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d6e5772c71102fb29ce5b8947da24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276f9d103805c26aa4d08a8bc49ad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de30e76e351a8d87de66f4905da7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb202d2ecade5bcc5fcc9b3a820421296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41747dd8994972a0ba88e3baaf18796a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ce3d957918d733c663557592dbe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189fe38eadb112d981e478753d52663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d93ab81fd15639d0934273366383c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9401d8aae254d35ef59e3dda58cd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c72911cb8df1e83858007ce4d545d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dbbc4ab8f7dea2cbe30aaf76add77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851a38d166eb9f9571e0a492bac4bc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ec8d67ff9731743482e5334be48de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0724de4cc41c40dca2932a5c2443306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59154dd077d6b725f2ac136b2f3bd06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d924bc87a17833a43de96888f4b4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679dc3ae561967eb2a1d773de40bb82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9748a0018044a3b27e63ee4f56fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b316cfa40a2bbcebf7330f56fb1a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ccf2bbf54233b9cc23b6df406431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aaa2e62f6848d0908b3744eed7076313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833233dd06e623fba5edba9b4b3316d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee4e53661c693297aae5f0c822520315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89203a812a80bf9bf3793e4163b058316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9c660fa8266a65ef00d0de205afc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265c5d93ffa69938a2ed8621899d97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf7c592bceae6fc26746f1af950ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269cb01337d23144adf7a08001c32f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08666746159e4d65f55c78888a6d5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d3ec9a3489ff28a1a874b353b2a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505aa4bd8ba4fd5d35ae816e016db9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b8772299a2dc6bd5dd5d3588d79e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c9ba68a32b33d503409e886f054d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f96e44d6003d530ef403e15995f687326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d055f700013986c5af8e2b9913d0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797bb32e5309a3a9d12b51b05bcdb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e3eda23c988990b32287e2e71f9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4a6c16184a2712789a04061d9a95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a72a4178abe569bb18c6de024155331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750fc49c1c73f2186147a87294c154d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f32afeec11bf22b75ee26eedcaebc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169618a467f55a5e3726a9154309a3b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1bf59fa1d58e52c85e6617e94d3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb7ae23a808b3166196dbcd16aeba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb17bf7b58a13ed17cad1309ee676337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c38a1d5c33bd9848e7844ad55968e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d560c2778b5bdee514968bbb2a08a99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e56efcabe3c5e763ea5592639a46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b073f3440ee32f3ab2240e04165a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1679f9c354adedd649de7864a2cb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf264a7177ac75835fbd155a89d3e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b5dae99c03c444b1a36585d0ad6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057df093c027f22b10a35deb29cc4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2158b0a577b55ce2e3435933ee4aac3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958971662b23d0320053f51d19e24a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979450daed18ddfd7ba4349d6c70bd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a264b77cf309adf267dcf06ed5c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba20a43ad013f6ca2d7a8ff75700eb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6bcd90094604b2a224bc222d56223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10485dba91bf80eab189385689b31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf66593bd48e834edc792bea5478d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307ea37d17e9178ae71df7ebadbda2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ae732852e931b91c6763839b3c1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b479d524f3571b644ae116fdea92ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365d5ec198aea6a246686e36f348b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a01ec4d14603bf96b5b099aa8ffc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e2d3b755e19fe0473baa160d9257359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d171784a5f827a7cbb5ecf60eca0ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6391c5f24660fb751b61ac24b39f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6cb33a5b5acf4d282afa2329e9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb863c3f2dd7dca6897e424b0332eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5a66dd0772c30b5f27a477bceec2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d601908e070ada70d72896a9b51e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856f06b8283c8e9f954a5f01c20eec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71fe95dc22faa74153f7893e74952b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def7dd6f28cce49e7840dff6c6efdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9572ce7932e1da885a59eb130db0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826c7e7b5e7243651b02643d595bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9c0fb31546823e3c3dde8a87b507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8797cdbed974a8de24c800c446525372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869500a242e813766ace7431e228c584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552acada8acf6cccf5c070a5afe149c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b501f5046dc9b4b8feed1a13f893375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238494493299484e54e946dd6335b7a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533d146e3a70c0e325dad0a78864b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb91bc2a06b584ba133953fc6e7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679323823be40b3b7b80c88b293db818379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef8684dd3115c2d5609f8d105f5de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b85cc7cfd8c140baf71a7e35fd9dba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2be7f34f032d9391211cf11d22c49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0e95394579654e15c3f39129be70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524593a29c4156a8b32b2bdd62f6c811384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942249bec52adb2acbe2ff4fbce1ebca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43367d42946a3f2dba5055d21d93f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e05bcda9d42bc82fd968e6a1d6ea6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f721924c08c88185a718f71ca081388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0dbccd548b0acc265b30040b5a003389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a61f0c5b8dcdddace6b4583614910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42b9b29c78b8483f9e2e4c2ea98fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3fc485e6f6b924801ff3ccabda207392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e29e7bc4bc28accb24216b116b73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d70105624c10a7ede724aeaf53db3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750ceaafb97f4c772d4d27850afccc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9865924c050410e4707e6d40b7498a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c24fb02e4be25daa92a34bb62e2a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf610777b8f43490df222c75416fd25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a1a9724888f94aeca5d42d3acb30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3976391315c3998012c33e7529df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f76e0f79b212ce9707a2762bf7fe3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e4ff9758c22017dac0e5b17556a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92999fd13b5efceda171c2be1340fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e402c3860966dee90c26eb1274a588404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dad39b420cca114d88f932ce90250405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96682a060dead659c31682e468f4c99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490442b3293522a4351509964cc3f8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384e96ffc97b8b9d46dfda65632fda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1b82e3a4647626c3013f76941c52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d366bdcd8b7ad2b1a3be789451934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee03b8fd13606e02b949657b538777411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cc8bfdfd2ea958e52c6b1367894c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d32f106fc634ef0e22a1fc4c3bba0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f49f59d66823f4148567e70fcd49a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9608bb7fb68839f8fb299806c4bd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6cf99a443225866c3ada8a4b3474416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23cad3559174766823232073b5a4f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b9ff3826734fde91f4c03e90628a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806461eaf6a713d36960b6e5f3d93bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75fb67b174c07fa227574b586f740420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fefd932817ca4e3754da93cb502322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a191836b7cc6e6f421fcfc56ba4a4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab58e034bed6fcd667a6a6d9682f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d58bddb4f4b0fae92a9756abfa4825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54b2fd707dd1e1a3a78639aac1337425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb932b2a9fc62c9766298e1e02c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01621c0db94d5a25658c022acf77638c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a86db58e0ed7035688248c0773c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96663b35e5336343bbfa7604aa343f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b28a6d046d774723d931b5baa54af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453f3d98c379c889476f935458ad4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02f22c3d65810edaab214b7f3bd7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d14d908663bf5c7480f0698b0cb81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07806e5950cdcf14114a2f5b0e7c87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298d02fe93045977beba165ff61590435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a25aa96d583b543fed645d138e51c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb647db3dfec4007d89153ab3d92d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2729988caf754d9dcfe2c0aa4184438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb3c8479705221dc2c22688114731439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0279b6cf91c19d583cbaf74ac392ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee83bf5ea460612a49cad4c46c0e09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b82c8cf04ea8f5c5c6fda032427db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d4a15b477413f1dfb7e367257138443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98628272d5bed34efd5bcd8ac8dee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfbe94af9eb4dab8ad0841c662885445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a445997126ce07f2c6a617edc411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b0c80b1e8f236a2c282cb20a3f0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf7056eaedb0e887d28688f61f3a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693842e7109a9dfe48fe0c4d3e0412e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe304a70e0101b5abd77de95408c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656353d9e94995f2d19c1e8c39b0690451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23e1f55c7e0a4b448044d8f3f0878c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10f8ca0e5f8fece5d972fa68ce7eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf15fadc4444b674766986bb4860f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a618c067989d1b537edb3f523168b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e93b1ad17ba331ef98935014ced1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60914910d33f1ba78dc9b54bef913f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e683ca92e0e57f999e443ce7c4162c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328a7d80d25450b6ce8d2a3795c83c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bef58ca6156f969db9ba63934ef44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe26732c2a78e9e3455b2f164e3b6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d837f661ca4312ee0f393a1763e4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a516be1c0b30c17dc093548f2f6b3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411029db3ff4bc206162ba03c2e0b302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea02035476714a35debe685b725cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735e715649d2669ee9ad99aa64da03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698abb22ee29e01351f9a4a1c212b3bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965410dbba7bd9ee7fe3b6d1cc254a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a410ae4954c19ea385d79b6a3bfe1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7317593fa4f9af9fec87c04ef6b69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cd5a3dbdc0d585825ae2ed9927622471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9719677ef88a1c0257ae19dfaa8b69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a11b24298a1d8b40e295516a223212473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7116d891bd99990b042531be04ed0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e43210d533c1669caaebca7c1b7b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1887f6e31d1fee713f1692e6b5dbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e3fc441efba06ce09d012ce474507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f6aecb19e201d9dd36a7fafb1eb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff1879d5a343caeab4c04121f086e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909797ff341afa03d825add0a650b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc68dda14a4326c37b48ddc35e2d3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdb5e5490c2fd53d777905d2dc804482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084dccc4bc47ac79c84195fbb9f366483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00479c60a7a338afdeee85466bd5fbbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f4d05f8aeb4689b5ea942fa7ac6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076180c704e4c6f51b61f3904d000064486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89340fb540db84f5c81887c1e91e45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533b6ffe4d914ccfb79966a9aabebe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016137ffca05cbe79feee27d993f54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbca04a12fa2b8bf09af6922188fda2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415af7f0aaf8f98787c3915dcf566c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461c4edc3abd3dc645b02a250a2edde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5784c398d14fcddbcee70c46befc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0b17ca3b6bf7841b2cb1099e3cf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de1d1c866f5d9f139bc1e96172f04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e31e50b2af133bcdb92d2d8a29cc6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770646cf921e6abe962e5542b5d72a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef769905a7c263920de577e6980a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ef07cdd615b8c1a343b8f6fbd4bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6517c97f822f03d714ef8e2a5d3bfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337324f58d49ad202ff13e8a7f354e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8621bc1fdf1ae8753d79f583951d9dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff94cd321bc2bba13f81be7324d992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b041594bb8e31c49354f02fa53b03b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdff6b1e498aa94628b7eb0bab469d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022bbe99a404fdf4fbf8aea0dd48985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bdb992e65d24eef73ecde217b627d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca6293671b7c541b05203e9b6d2a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47589a522e8891b632916714f93b382509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d185e2c05930ff123777b11f4f5939510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421541d839e30fb29f104714c032f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0e01dfca63a1c84ba33d9cd74c9f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c6b468b7195edac11d6c543ec9b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcebe72eb6c157a921839f31276153514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c323b804d951c253af595d32d8d093515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a02368ebe378fe7528dcfe10fa1792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684487fdf34b168c1b2e0696b6c4e3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532bdbd6b0e8a1d4115fc7800f934c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ea11ee27ba7170311d9847164cf8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cffeb890aa7a879449116e8807440520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2e42288af07124e50a71544facde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aeb4261335ca3ef16d213231e4f6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67deb87f5dfa48dbef8b6b4b72bde8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949028f23f2d1378da50715748caa1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985ebece0ce8fbb0e9abd6be03409b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d0d83385b60111dc4256a76899859526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c42475c010720cb3ccb4105b62ee6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e862589357b0cef5d76bf86ad0d92a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae1e8945e61a9d06b5fb15be472643529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4af4d10a38120f27a42ee6f59a042a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55885c5c5644c93d5d378d844242283531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9057fb037f9ab5f205233d5d3c8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf65122cf3908a6356fb0e31c0353b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9451167398967216c73669dec38b10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d23f23efe962e9b23a8032c5a84887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558ab6e9523317427cdfb3aeda2b60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0280a7c02554a0462187ff77d92b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228385a4b8753a74caa15b7ac0a12e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe03ee99715310c3f0008c877923338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e36bc138b3b9d4df7b343c56c23d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0adf744f8c3cf1f0958b24dfece4ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2fc9e34c3363cad2227922f90f1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dfcdadcd41225a5771f215a675d91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62878924e5bbe55f0e95a1a11565c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbefc7736829ce0875c1acbeb3a07fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935542e3b79530f1baaeb95918f75184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006171dd150242cdcc9cb2bc3dc7eeb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8caf4fd6049413b0ebfd7748cf528a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d802b204ab4c9555b83dddc8b86344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175c0e02090507ac0f48fbebc1d0a7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217996cc816aec03ce90967bf69e47d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558132552e07e746ca67b2240691266552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2048176f4c70e80f5e20f91574b4e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b4ec6ac03c5e4f9666561eab042f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bff1595eb73e34b994759e993ddeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0759f590d9c0a6e6bb0b795510d35d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839b722170106fb5229f40483284b13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e62fffa9e722f43842213f832ac61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1263310ba61764508523c5f1210f7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2870a62a1525a82aed8251aa63501b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae500c31b7f76c65680d7e0d53dbaf44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95d83e6fec9699a640dca912cc6713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198dbf37c9acef043362bcbbb01515563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf47787c45a3ed939a9752f74d9490564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d814f200ceab39f5795b4bb0069ad2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc619cc433cb1d4d376616eb94fbc00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462bbaae251ce06352ca038498b0320567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f12768257af9ab1901609c63ba498568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806846812d925a38cc07f3ffe670f52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d718673064242ae052fccb1b677ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e2c904ce9b30e78e282734bc6f238571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b887c878b094b566b5bd4c4a12091c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d1dafb7e35c4a15d850b7475db48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf41e078940386058f64fdb7a79f35f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8e0e85ed1d45605ec40d565a17c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bbef488bf3e9d80624e56f6b101c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe7e2a9e6e9af16f9372bf90eec7be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74b712cf569f129f92028fa2ef14e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f44b1bf0b81775e4460b2eb15177579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a603cd9f0e4ce898420ab68afe9e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174c5aa00b2ff818bdd98c992521a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf74e7f74c0da27cf6acceaa48513582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3545a9bf0528f1089a4a2bf4b7253f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc5f9be8ef40bd330d0e3321d3ab3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5923a53a5979c3c716b1febd03fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2005cc45a9a478b7f3b11e029c281b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b80ecdbb13f68d383ed7387d481d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc06ee5ea8bb70e62f332919ebe691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9cddaacfdaaf69e7ed425cd5bb753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4089f0132dd8eece3cb659bf06c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969859047a587fce6f280a5885e145591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556517f778fdc2dea70511ba9ff24ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e5ccef5904b2f528df3f004971ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513f80fd061bfbe17af08422efd30e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae80aca5068833644042753a33699a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fc3a6980d48ae825ee3b375b6ee65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4b2c9cde83df9f15452931206113f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb511260d8027e679559518fadbaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2fdf50ba8b3b0be393357d1e76f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621a266735c8c09ac9bdc56db86e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2188685114b1412e0b004f20471c8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46e810cf29dbc9ae454e8f6ea1b3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde69809db595da2d3276a90ee7175603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b62faf59fd96f15a8fe1962d80002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638947726423f7facccaba4fa3ed02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798066f6d12ff21dc6c7c22f5894709606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6a30795722b7892392329f257db78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394103882da84cfda9b927f263ebbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cad67b9abd14ca5349a07de3827fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37d5cea4f56aa18542e4dd5b645874610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac081d5261e121d62facac52da5b1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed8a4e7dd01e0da8eb53ebfe36341612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96909a670d15af593adf9604e59544613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4982744906a49753a38497aad74ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20195c8aba968c81ae7c89b84caa3fbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc614e2d17024f97cb1e1f9c2b5b24a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d1af77e49a27d00fe0a5a42f273a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8cc2a5a25d1eff51fca5bf1bb3a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da229e2be98a6cdb50fffa944ba5d3a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7d73c00d447fc9a20e868fa06b87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff3e9fc635df793596b650849c6132621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611bc17e255d9c40b78dfbd5d2eb97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af573f5e5bf542df64852c7e606eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3560d551809c7b5da84f3dad89ebeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9ad2bd10255e0582a10b5b91643d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170aae1c956ba51ddbd03a065c89e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727404ba34a8f13f9c0c489fc91fdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f46dbe76f22f0b650de53916e319b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5583d0f2d9b7ac01b7fe8055482f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919201981d1bf35c620b0a9c0f46d84e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c84d87b43502be04dda5c8079e783631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9b8248fceef3f2de58b78aa528c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6c1633b94ea18a1ed7ad04431cc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c7253f60e68d6733bbef85217b36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83ea64788499adc28c61a499dbd168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033694f02170fcd75c98dc448192e7d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ffbd83f5eace33b7bf3fe953ddd58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03a9df41758c59d2e5da4131fb2f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658008d00fdc9074e42b8d601d882a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700f0c27efd3edc23a3a2257591f389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfdd40c116cc6833664969cc2a99b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564537e37d29d8c1ed0edd697fc524c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eaedbe9dac57523787007fda3c0bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede40e5e2b246bc9d3a8b67ba855e41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb533de1d6401bc9e79f4066cd55235d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d84baeffaadc370df3842e84f865f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe123a22c740a0d76afd8058cfc1c74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31650653621dc6104201a23c038df16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461d4f3c3d47236d207683ae0ca360649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e82cf5f0799598d85d29d84ce05b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a38cc3b5e37136fbf4de0b5e356d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d90da318c55495e7192ebeadeadd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e703ba13dc9a3fe2bbcc49930c106f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65eacc796df147fbff3465db2492e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf8ee6c6ac24ba6779761d975f734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba34a872b3de8641258bb5bda76f59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09ea20b965ad3d9df803e7bfe6793657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2febf51424ab1030c750b00635e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f94aa64a4e0028b757d06e164255659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5edb52c406f79825468e3c9e0d4fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd2be4b8d222ed2a81389a34c8545661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608654d55722664b87a3899ea4c2e580662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ce3bcaab84a132e43c8065cc38462663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd016d820d71678ce353ce3cacc8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7828bffdbc2b092aa0ab6ec8e1386a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c81e857fae9463dbf41a09a37762666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ae40b94b8a0a3859505a58ff291b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d4593ab66829bf77bcf32e2f8297668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9801543955cf4f445a2f28efe3f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc481aaca2c45336caf94e0abf76452670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a80f4e3892f3bb4b46ab5e806a24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d75f03e6df0086a19ea499f139c4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f7430e156052f14ed7aa70e5a07b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77db595d89a92e686c35578eb1f20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46137f3416a1ee50eea04866f55a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465308a26172ebfd84a342459e6ac70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d3149a3bd08006a92a28c3e8a4b59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd8fda74e8a163f55f2fe4b5fe5ee7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c38f27580c1ffcfb8c8208674b11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5d2255a4f7b16554ca25ba219941680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea082aded4abe9fc2f183907edeaad98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac4b33e8588d906fc1f84df5710ffb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5885ff1bb48e8b7a326ae4f7f3121c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe8ade89e034ee0a97302138639555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46c5b975183bc5f0b1ee512e7fc2db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b299136da52dc4b5c802d58962ed6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dffd9630d63fc5513b9246cfdea7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0858b4c075187966fd6edcbf8a7194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02af5de80796724ae233f3be3cc43b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3892f297e99c7c946879853bd75ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a3588d5888da134183392082d807691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd66eca4d6fcb07aaeb8165b28c0b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d24110dba17b88700f32b42772d617693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab66ad960384829a7736ddaddea0b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01f823cbb22777c54e35289ec323b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582419526cf3276f82f849c1d2d02b68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f004b161ab8e94f1591971f098578697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c7d3300a9621e742ea7b38f739dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4315a423788ced3340cf42a062c19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937612c48053446b4a808d9f08e41d1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94accd4b3fc6e90ddf62dda7586c96ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03c6403d254d755d7235b3d9b3a77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1be4d2f26d854efceafaf9ebf1ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6d92c49ad449628d22e21b3a8a25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9860fd07cf6768261207a2c43f36be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117006da346f1659bea3cd089657227b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28162d045b65c950f994bc9587ba6617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2da99d41fc05cc8b26d283fb4c3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1058d3a5edffdf3a5292e5890cb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacb4e17dd7d3d7a5cc9bdf80c8a3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb5172d6cd41f5d651a5f6ce0c436a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdd4c89947af19bd3b32d7652dd7d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0b673b381a11c86645098a770ce2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0fddd53b221ed2918c380c19a0d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e908f60b4df98693dbe9785590302f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636f4a434974baa9ed3c370544c06d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5264749fc739bf9d101f670c208b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396368e4ae5f9e4104f8f85372bb453718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248dd5eb5b25f81a0914517235fccfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ec889ff18831cd40daaef78c07d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8099d4e1fd29d86c97a8016cbe762d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5653bedd8006667b1483f987ab4eed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5043e011cda5b127234eae565f245723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7443df354924924282ce9f28bac6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc93cf4a3a536e1c6d4e6a955f2587725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86107cc3cf9874472bc4cae8ca680726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469baea18a5de1839b9c407f6242392f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c786e0f2b81459046f018b84bb38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1529d041168df859b4c84d2e4a0b04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef1cc79e99ccad292053fa028a90c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15a98ada7821ec0028d78888aab19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c24631ec801e3105ed7c907748a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85052ef09aad7b6ab0c110285e6a6b1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f873619a3da987ab988de54177f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd60c873e68acd5498b6e6e8bc01eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828108ef6a9429d2d140f325afd9ba10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df02cfacadefff07fba372a1455cb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8b24c7451f58418bff4deabf046e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c184a1db95594b06c2289a0342aaed8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b508fb99932f1759badb4cdf704ed8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa16dd691b8172dbba0caf0e041850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b6c63b9527ebce1c5d4cb8d5a208d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88da30afc5ab716eb52c546d1d5ef3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22466fa5b3cb1edb9d2585fdf8791744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8bd7445b0bc0d091b1666072124a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8339581cbff77137ceeb098f2dd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16ca55416ef9fbfa0576c6de5c32c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb8b458fa179867ee7569a8a183fdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d178646dd475d8529d1b5b66c336a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a4992d3077f7d0f14398cc6cf5c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43051511a9295a504caa3083dd5936e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25535cee88780c8405691482cde931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9218f634d95a726079734b263e63b48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65adbc7c3dcd955577d91d25d565a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3db35c30fcdbe6b5178c407c0c2d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93c9f054f2b8127d5e47d0444ecf63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a554cdd806e2234473a52aa682dd01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd29d6e985693d63222fca1840c29d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076730a42ab0a3eceaf431a4865d6bc6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e62f2f7f86b47e38fe74e876c6c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60774285e134b9aa645d9f1a123de85761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65623ef3c3510567ec263019467284fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0824574876a7f71ac488f1278685763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4663de66a5eae6dbdb4625b0607ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f652b205af272f5095334fd55bee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8249d6d8c13e1aa607e65955daa9c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aeb8e8c3d311fa3e331d8990665f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574485756ea821b0e0f61f16c20dac3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84328c81f489852a02822bd99a5a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21845d2c183902890fe3ee54407d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f2cc515079b3b42458be05182fc1c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6264e2a57db6ee4b51daf178be25ebc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8a0ff3925cb9b0c0ce663dc044d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abefb86ca33821d92d944c51341664774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6f0457fe033b6c4b70d40b1c57f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b12e5d74a83812c0d44c56318eafb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10c5bcfe25cc82d116c3ff7e6f44b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a00bd61452a49b45511b3d37ecdf5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e0514dabe66232959ff0306742f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6968167223ec7dec578702e8500db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92379d2d8689af5ec8062bbe9af219781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5a52cc77487eff08b9c4d9317bb5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993fa33eab041bf124336440c1ef6e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3316543d076e0217955443002ca5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad34a4c0cdf87bd3af06bdf8d70ac64785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf052e3b701cdfe28e2f1001c2b5a5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010c303a525b4928a4cce5a271d610787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b0ee65178086d6642ff6c1b7fda8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc2302b061f1f2634963b3ba93256789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b8308f8fb88f644aecd31148fa05790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb6304e883ab332ac79035cf01b073791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac0f2cba407ac463ce8c0b6093815e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d5c75d1d307c4e028a0c51b124a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e13f39d04e749f3778025b1c8cff8f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9f58a2dae0df2df64defc107b1cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872df200d2e46908f7ee85224c7063796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b68d1a23cc8a1f1d23a5711b211b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3da113a0061136411be606b8b8b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d239adb82d2c88b798c319e5b1690799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b16b85fa37b4a3056d2bbcb0ca4d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ca0dbbf5bfb857ff2e017cbad345801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e0b3565f28291231affdc940418e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0fbb98587a12c644cd0637b5c25af803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57bf8331a1bfb65b9ce2c21e38c30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b511f21ed97280ec9b4505bbacdcfb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f779ef2db5095a1e109f4e4bb97fe7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f96858a464e2d05bb097441ab8d39807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb53a8bd13d721e16ca6fd58b91e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f945ab42024aedcfec8ba3e4bd93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2ae9d7aa7c165fbd3002c220682dc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039a1d259edcc74888793624d02807811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002d2004191627e35bb55c16bc1dd2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403c216ec1539190671f6d99db74994813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb5eb634f7485294af5bbe5d6f3b12814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa74bcf5750186726c222e74950164815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619365cce202ab5ac04807e804095d3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0f25a0fe2e668046b0de303ff298817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cadf941aeee86dff7ef8081321df818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53638707c5ed953670ce788f0e433819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab80517ad3fc3ea00d20eedb1d7427820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c35c37930eaef50a8e79dd8f9ff190821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd765fdb112725454ad648e90e917a4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbcd1b080aec7f475b8c10318870a7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab07cbe53ef60aea3c387e5ff6c6ad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e450e0f9ebf5bcf865231c937f454b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d33f15f8afd6b74f1f76d0a19b22826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d33381196ea751044ae9791ff537f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca90dda2a6af1c75698e0b038c66a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c51a5f32d9e0944bb227f1886b8343829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035b826af3561298f2232acb3f31d9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59265ffb20bd81be32b8c20da80c81831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a07a71a54b557d6e140507e998d0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf6c0965051f2a5aebb6a345bfa226833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19212607e3abc7fbe1e60817334620834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb10cf8a30a73dd0036566eece581835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d20dc4999fcd2873016301d33bb57b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f90a8a301e7fe506be25794873f48837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e3146287985f682bc4b2a89ab3f89838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a5a14e4df8b253308f94a1a6b7a6c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49062c1d39acc4b8236944a5e4485ae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5597094fc8bf0108c2b77ff4df59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae4e2c9e13218ac421ec31e9b3e9a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce701de58283cf74c8f87936d5c69b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ea965b0c3bb26e5d3e2c3080ce81844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e8facea607f44d3d15281d31d26d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7972b569cddafb7941d03fe84ebd6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfecd30d759c268e99468ddeb678d54847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097489602c22b441a0a48e5a1883a809848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a6d7e234d33f03a024ee3d39c0ea849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8c8cd7b189e4e5977744e438d524850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbe397479cd1d0ef18f57688c688b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3920014b2af89c4088fda0aa8a91852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b90b044ced76800b82a6eb74e151c0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac00592443dae21586f08df33e307854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec70ac4b8de41eca22ee3f5fe538c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78e45469a5ae6bb7e358b665b4460856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a039003733dce3b49f535833104ed857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd1a3b00fabe369904a9cc0ca3166858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975db07c7bbf1c804f0e3067a884af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc1e26ea9e0b3bf227799608aa418860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861c5b7b816c4d6e73e0d35996d8e2a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84b2de38333d85c4a00d7f0a7b377b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe36c6a6a631da6206040b2b8ff68863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6c276a6051eb2ab04e85a823adc4f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1393fb2c347f7daa6395f5056d91b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae645f730a0660bffd703c7f786e7a3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fcb0cbc5916eaed716bfcae21395f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97ec38a1ba23aab100f37352e6e95868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ae17ba1dfd56d731ef593df2c1f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a990826a2dbcd1d45201cd63506cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544085de42693ba8c788aa6e821d5a1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec6a426fa1a902c76b5ea65f3d2cc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691a479ba4087182ea9e54653cb50b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e64460d80d1d20f3b9658c0b06b1c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdebe287a0b4688ccecb507a1956fc0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a567cbcf0c9cce5ab277de787f4c1aa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac9f7154843065821d6e8041d81b3b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a92e5812a1a58c854bc6fd2b21eb90878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e8b946255f382725ae4a4d089b1a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e6e550273787accdb02b7ce79714880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddfc705a49ba41e2ab7fcdb312da3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005427fb678d1d83cb0a1c8e713f0d98882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60ed6ec7b93ab697f9bf60fde2a78e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e9b9c86293bd9540946d0dda1558884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59beef647f22379a06462228d95e00885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780bdb3bc1f38ab760a62831625dda7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e054c4c9bb677b20ec87646e894a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8ecf67342599f795296937705ee86888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97045cfea674fc809232aee9688b756889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1ea4e07e392da7e1b05f155fdae6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b73b5f39368f623b90f79a99ae4014891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d823e26e421bbfe8b8560638161c20a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b77ebd29481805dcee98bb09c6de0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895f2f643a1e1f47d05a8fdfedfafb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5783e0f7322cfcecc96d9332e6c00c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d93eb5edbfeee39e2bf2f59caa16896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748154b2090fc4178d31a4e89d2a2b9d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058e1d8cb5570040d8ce1fafa92bc0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b556558aa7bd84f311b1b8a6438b8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed7a5bd01a1b4b2bc856629cd684f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ea960ee5690ceeed1a207e4925d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2860225bfdaabec10a9f9514c6c09e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394090ffe695b925e9c6af268a6cecf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc0440f1de4be08abec261bd3363c2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cc8b53716c9300df72d56355c900b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90230874456f497ac4d16b385a101b7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf798519a6da43f0cbdac98f65f7a5c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe75249adcc0796158833b24fea587908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e791605882488f0e6d36c20036e0ee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5252b62957b984ea6242ad523f195910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b829a67fecdd6ecc319e4414913a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820df5fe7a23c43300de0379ecc4b8e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f17977593b8d80a249bb5693f4f5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f697afa7f05b9cbe8f95add7e47ef87914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d2307d2e2339bfa70a8ee002954ce915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f2861baf75ab7993853ad6828fe7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8fd4fbe945506c2375f93c90e7fcf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eaba3f0002d59f71f8bbcb6983694918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb736ca910f00898e3770fc57ecfe3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052410b39220ba743650df6d3eef7d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38f42050b7f26c49840de4cddcfef921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077add2ec3cf9533ebae3ada743e4fee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df2890cd1ed679fde775a414a9e52923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df7c78ad19948f9028802790f19f09924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a25e5f22fa5ea13339563843f4f2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8ee3b04080a9918eb8ffb4c2730f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e5121d30191dd761c07f1e9392b6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef7da9671b4439fb5c9e22b547ccb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b1fa43c25878c816cffcf32e0255929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508388666c6b3630587286d1738117f6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad208fe0ace574848e6fd85494006931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80174627a14f7147c701f94d066ff25932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64fd2d0482f3b764cf3e58db86520933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a774b786f1254adba6e987c378c3ed934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf2838f21160fb3efdfee0318bb81935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c600f23f52583672a8ab12501209936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161a168450ddd4f75408dd1eb1b610937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55f74d93190692ffc24c522de3ffd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27092ba5f4e3ea6bc76eb969627e56a2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde1e3e895ddd72252540517dae8662940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2f5eba405eb36a1796c015c4b5086941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ebd5e07cfab40ab02e8c41687678942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de0e14b17ff7936c8ebf65c176c501943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09470f6de2dcd40d94426c53594672e4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dfd831b372a52cc5dd14a178726d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ee1ae8a9a0b95bbe42db71b1ae40946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eaeed0701c16934cb9cbfd4623688947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac88c11a58ecf2bfaae0da95c835e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5e39c9338c991c7f3dba9435fea7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999570cd72e4f4a80ff6bb32d4b9cdc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc89ad50d7c6ab2d7c589005051b36951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02662ed500943debd33de76594420952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c8b34cef604f0b247378ca523cd5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6de1c824c885ee570dcf6d9c70e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c545cf2f05e5da12628198289c41b7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca7aefa564c9d25a70c53cfe04baa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16ad1e472bfa827ffab858afe6d51957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7039d2bd0860df64c205365b74d169958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c9c1cfc89faa955b158fbd6ca90c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea5acbe55c3adccef40c0f4c38330960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e947f714c162a5eb76ce718de46e09961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933baf12511be574c45a644c276aced962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817695791aaf8be61da1ab30b2b0c1c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726c036228774ec5b53c203427d7ca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca9d5a22875e8217f29dbcff8cd915965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf10a8506e97ba7963f5c08026b75966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5162b18a649d2ca44f493e4e66826f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742370421d5a80f3c8bde2e3f4ffbbb7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b3df4ba3aba105c60f98bdfa14333969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438128a6f1e070e5f0e920c61c6a675d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d971c3233b528e196ea002b08c3a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484414afceb9564b857c4a2b69bc14972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b77372989240797cb89e07203538973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429603657e12604937bf2b8501d60dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9fc35f897e3b6414040af2d689734975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92cd9de43e5c7441ccc5a42e25e228976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531ad60d93b9aaf91f5bf1010649b9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a9cd7d91b04859b7364a8e6e21db978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1cb0a3174b31668818828fc89fb60979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c272eed8b5c9736b970c1de6daacf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbb21d67c06b2ee18ef25d57779e4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf49bae34973e7fff31659296d8465a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7089cc608051abd1459ac8859a66d5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c93c997bded730d9094e1ae8110506984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535ac2057337f5af65ee0ffeb90dde985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cea2d3d573c802357fad4f40fe754986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580b3b41c3eaeaf434de38f1d238a2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9be395de248c2d49de8f4dc7c5f0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614e9b6e91d4741832acc785b49a94989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc48fc0957c25dc531c7498e360fd9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511e3caebfc5891b1bebb0b5a6c0fc7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2103cbe0b93b569a85855359ed4c3e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d9c9ff898d394f3b1ba9ac5967c8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d359271f81df8114bd306a5a6dbaf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec76ab92d8223ae5dc5573e8f6ae90995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c3b129419dba9a4cd4ae27300abeb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b4ffd45644c5a1d6aae27fb6678e5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e58b5b6afc9389302e215877233221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912edb6fbcf9a36bdf93e78858ff9d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27471b0d66f68a58a898e3b09441bab33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623b0b608e1f77744e0ac4ff5a85074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeba864d5359d3f280f0ce22c38b2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e98ae6a0793917937a1852ad11a6e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5192e384565759f53ccaec3dd27a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d2d60e6dab6115457204f353041b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6464bce74addeb0af037046ca3cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7beeeb9c9420bcf8d420eafd4a1d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186108aa4dd0f6ed568f3f0ee446af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c7b7d84a66bf0dbf768a6f0a9c1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848110c41f6765b9f2d0bc4be8d0239013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94eeaa076fb6820b79da2287e4417814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418294f74e38b693d0b9786ca4cdb8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf88251c8bf778849f4a58f97958e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba0c8211716f863fbe3d10abcd64317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8c480b03d909fe8adea7c12c8d28c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8ceb3472012d9b82c3971315aefb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381157488c10ee6ca43f37b9a2869320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2618e3771f499450246788d0575f48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c2e2220ca7a3224e2d7019b12b8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7200ba90c6d3de20c62c0f2c61530723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a715e54ee43204e6c32256e9208724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387088628ea71dd2e66cd2fb4ad2f82f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56ed89e3c6944ef5bb32fa5e2c0ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8766ff866dc18b8d49ec76ec88c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cddf0708772ef7308dbc6ff821b88228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830db611d1a29e11c1fc026fd4393229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746f7b84556ef76ad897ab5696d8d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ac39ea0f299c9c66d127c545f3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad7702177d91aefcfcb7d13404a4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0e75c1ac7472020d1b9cc340c49f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c23b954572742e8d87dd762fa83f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee35fcc37db86b731d3fb5c6614ef6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77e64ffade58ef358d3bb8202f56c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9bccd136e2fffaba001b01a1719e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252a9f208f050fdc5c5df8858861f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c3efecf9463b1eea0fc9a634987439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b1935567f3f465e188bb885a4b4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eafdc79e77c5d8fbd60e91fea406441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc40145e7dc9bd568a2454ff6daaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a77e3b60994bdbcf4043d5770f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce91aad517ca893b7eadc3c6d019944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f875253d6b8f2516ff478d66f96551b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e4de8118258812b36e32afe6f6cdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355715806b52b5c85bd14d82ee0e9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be545b01099c5c99299b3c2fce0d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd283213d6b7601a180975b7ef5010f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0c7bbfbd403637df300eacfbb1af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd47dbcd84a8b629d4c9fdaf5aa5b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766482c220857c3c9be7a1014c6b3c2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda2f3a906e030ef1ee4c964ce4a0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5e262eb697e478493c6b9ddade6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb2be60dc4c829db89c4ba10dbcb9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf914b0c6fb49d28bc37c2acd086b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7289c09dbebb8c747e4b9ed0d5016b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f795412bb16e9a87990a4c0f97ed258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3206ab4d1a9d698001301e23b63dc4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8e534c6f032d94313c4f5c560f3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf071d9a4e6887147b62d03e14a19d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25dae7c11baa148570f78f8b7ab75c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38125784dc2016fa5d9a26bd340d5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631cad9e556f6c08b831e458c34d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a51a64f32635c5368b23627847bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84fda0fa964aa0753182eb1d90946766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15bd1bc3997436aafe0c32268008467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf802d5fe2bd9b756af8e13c88d76f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff3671a23612f103cb2b0a33ef69b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff45f4f014fe45bba918ad0a6623570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec15f2a11ae129ea4882448b788ef2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d8471b2790c0e5f029784b29dd9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992d13e1a5465b4a31f01aa97ab2b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a79e416f92a29982afe13a637ad074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37364d164b7ccbd72fa44ebd7ef09575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402339978af0c7a78ae4b39702eb97576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1addb5f406345f018ec0783f3df66c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42f52749547186fcf1ca08f598c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b30954fdb7495a54f4434bc57fdc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c28c0b186c6fe465b7cee40150f6ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dbe8c02760ded0ca21d4b49922a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306999418083b214734f4175d0011ccc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5ac3408156c52c549d420410f2dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816796f6b1b571d0fa49bac1904b42a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1983ab8f343560ee923f518c4a953685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe904e64cc7371d09ae0a0c1cdcf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f7375ed541b0d3410a9a4a306a5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6732070816d6136ebad626541e1d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25a4555a580eb05c78a910e3e6687e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a60bd789eef35735a4b9c6a525b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845195f0f0c84349d981c58f0a4e5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c103940e70ed6b86589450a9bfc0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21793a3f137aa6aa1276a76e13630bdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767357dff2499dc1b814fa8550754994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669cc41f51eb68fb0b8f0027640500595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32163631579fd6b05eacc8309f03af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793c1ae690d527882a43b59519dd6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3f9fea1a92e4d0fa91b5155e135f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5baf89bdc79b88cada1e0131e3f7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf7ec60d48bf182b1deb2fd41d24f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b127df90ad1f677f9a4880bd6d8f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1269d52ee25a4c727cd1760c11d03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df49a5240f4c83452b469fe465e297103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb929f2cba5494b7bea73b199bc2b714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3011bb9ad306fabfe596455e1ce262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9441ea8e91a5f5c44fba9dee123133106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a2e15a9f3a2650c2c4b6efc606d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da281f0dc7a12637a02dfdd1039dd9b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3f39345d9c38dcec9c3eeb2e9a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbd6dfa30f3441ae60f67c33b6d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b7742b01148021f6a96a7274169b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e03a1690f3d3ac6dfd5158658017112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba944e93d2024270a5638c6d8ebc54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a89074445e024e72f3c1e3b3c018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc674c906f8998d02fbe828cb9592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a30bc2d5ec29bbf90718ae551a8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cf09a342c7585a4006f25007c16d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa0598504b5b44cfd49b0f5eb72a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125cb9987ac75086381c47d1e055b65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0572a0a7967c3f9764f6f421c8498120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb81a5d5e8516d775370e72a30af22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349e52916c601b28a31b61eec7fb4c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef0af94dd61eb4d5421e4936ca27e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a64dc5198f594b877bdbd9b7c18f58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f5897a25c8affa3a83bc3560c731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374319dda9cd771fceb3dd2be8169035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0541afced68421871443b79e85a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd36881e906dd1451fe0ac8efcb92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f47e970e0ebc32f58102babc94bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb8e7497600f57da8178f0d4d52d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241393de720f8cb3ce81e9e61072875131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e64abf1459f5ce4b3cea08e815098f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca422b7927ab510d0c4deca2c1131133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c26be496a0a5312ba9cd21d39a790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61b139625c3ca9a09d5e59550417ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9801165d77a48a6ee1bd796f5b62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3e130bb9149bc0d4ff6961f256ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a6053b9b629043a90ec6265013d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2568110c88693652211ff59c00cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79e4153b22f477a2ad95b96389af6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e7a693aaa71e45c24d7e15384585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209374859f8d5757e7067a90f738500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27967b275c275934cf16e04c3350e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa34be17418bfc02cf1c64af06c5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e995b381cd51eec81bc5118c24aecf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f9a1baf7fc597f8db84c074df150b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339d89c27dcff3c28b6ba12ff1cc78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0041d41905a47db6d095c83fbbd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97a197e1055d3444ed1837bf94f71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c03b1babab71db206acc4f74b1f2ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d2ff499ac470ba22991a0848a1e66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c45b712e82280f262864fb474f609152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de3c449dcfc7cc1ce817b76af4437153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa072dd751bc2147c83dc6d0dc99a7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27329376bcb127e6493daa25fc0ab6fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba11c571314251f86199060e58a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c780928631c927c5ccdb8d028bac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15abdea2701d7973c429313450326f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac7d531a2c1d541179bef9454f0901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1a08f2d0d8427383140ec5d57c131160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464333dc1d463dcfea01a87a8f10cea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae42d1fcf309388654865009857f58d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7cc8744dc4974236e35600070ddc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab7c40840221d0deb49c25593f63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476ceb78a09d67dc7fec82188a7214165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de77c491408dbad13e4320f2b1f57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982173c382b2fb9e245c1e78cf992bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645863c77ef52e5eee2d5d1f46dd995168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87ad605bec5805d814bacd415e801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf9606ff56c18ed6be4b4668b455e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda360dd16648d9a1e942aa62bef5067171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d56c8e924a2d6780e1830a4e263dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189590fa0bc73fb47649262d5d88c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70b1e08e5a878cc969ec5e91b1571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326711154d8676db36de169845f2b8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d86ca08bf65f580eafcf3751a7e85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1450c8f20b664a9521844fbd4689822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf05ea208355ac68663d8e07e624e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25383a28df41391521e55e0f8cf603179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f71a540ed5ec70031e12efa68e62f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2cb3e8dab7a23085b961cf4670f41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484585817225a0bf18a35b61549685e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8cd8cb3523343b40f6ecfa635d36c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf16c51d8d3074f3dbda75af8e49a62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848bbea9d8956608f2759834d8f9e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be640fdcf1a473db00e5863f497628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dd6689df43778fdeb09898c82dc25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a8ad0b3c3d954424b61f715b1a53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381feadf6fc87f7bd07a71eca32c885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316d864045569f05b85bd0f9571a356190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e71cccc42ab85b46d568bfd161f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb9bbfc9587534225f8fba409f4d2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675c620443cf57a1aff027ef0cb3da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d408d641bef70a1682176dfe07273194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8515c815387e80ca371c5722a2eee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e06ba6db2d1eff382a053754fe030196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ec4d85c0f732cb09296e6bdf5063197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf504868bffccb168d27ec749dbf4c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb0ad71f6ede83f1b86abb7f00630199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658606187d8fc6c27b37688c3f274ae1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f155ad16d6bf0f4fb5cd2da8cd919201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b971f0ce3e50d0b76d8e77b6affa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f01c1c125f88f5559e8293c93934203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab718aa7a07672e1a7c70582e27a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a68f9ebef83e48bfd4cac5a333f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0390283412c890968e89009c8aa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1733f804d9717f5c23d9426445ed9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01126610791816c188d03dc9f29903b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61ab69d0afec69af904937f32858c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8606b28f52ca2d6faa9f8234374200210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448538c58f03a70e16559d123d04bdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879cbc05f4bd35e63abe05c7a53c47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a392ae1fe083de1c13db16c00d0873213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf6187faca555b7f23684488b5713214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bcd9568dfde5a64b94c38fc1b2eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ee898373ed850e70bd59a501d065216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6f746ac9756e21b7f8c1233ce96a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010c03f2ee80dfe372367acce6f7a65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb87f11d91fd48cfe36b93947a319f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15060f32a6bf782971e3cba7f0f69f5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c31562620986fafffecbf878b40f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297f0d3f8de454c07033a890f4ce657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dbb57890143c101d714cb5cafad54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9bd2acbed01b9c758d7ff27c8239e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0e1bf8eb103a5b561eadaba19343225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f547122e17910ae51324cc627169226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038142f7a67edf7c17d01c1471704f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189bd40a0ee346478dbcbc61f30ea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09431f43cab2f4c7762cc8c6ae72a72a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007c6c1abc693cbba4b2adce8e4cdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ef88092c5782c7715420617d3eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc8a9dd70923fb97ce962a9467bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d7432d21ffbe259f7a0a522ec96d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f833acb366ceea73f805aed1409fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c99df4d3e5c12a9e795d0c3d9229235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315b267f96ea0793eb01246aa86f8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef8738a18dce2b6d57f94baa9b5b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d846c08efe5fc915823e0bd2246d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941126a4c3f9a18cc17e1d62e962005239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf586ab532ba4cbace5da55bf46be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e1a528f4c239c2abe2cd362cb0a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23f458dbc640fc6a94775fc7a995a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a900a063355d70fda9e4661853678c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719d1ab92a9e2636dc890258feea98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfbf62d8ae66ce3eabdb296263745245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b193db5cf8f16b387d488e25fc26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f7c976f1f98115955f19e106cc71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9aeff668cd78a74c8acfa5e0e806b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37916f093d2fda415fcca9159adc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e901fd2db82fc38a06b30b50fb6eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3245327f3ed97da09124c46336350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2180cd573798463e06417b716e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e557916f9ddc6e9ae628a1c453612253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bdbab18b51229d5f6032dde4e7190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1999d235d73f9266d12ad40d4da8d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380b5b7f2e9780fb20a973abe4f1c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071190af1beba9c4464482deb1460a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d5e8c0f10cac719763db53cd00db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397df17e549ec7604ba768d4ecb9ecd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31104bad2e4a09c62c0ac5901471047260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14eebc5efb0169512cbe593b8efba1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5f8952c4ac397a6ddca21db44db2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450647124255c0fc1f98dea5be29b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2cb3d33b1bb7666c01ca01ad33e46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd65fbcb2922397f0426a675befef7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5758811ef5be18b097729c5a844bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf066428edf6bbbf80ffda319489a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890144263d3f42d3f22b74e543dbd19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eff1e05e4a3406f26ec272bf154c06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c804228e8d2eda438a95c81d87b7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ae41d9301d7d641367eda8054f6ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c7bbde060dd88454388ab24e2047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f98deb07e57f0a6c216795b7a37b99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a099f26f37d9ae9cf852244266e88e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6955a915bb5626f949236eb77aca7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d68b2ec0f637b843613635e79025276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7af57a157bab05c531ec68e23b2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe839a1f3b6d344167c5a382a923d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac6c457911a3301fad73e22c22962e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b863db0e724b3615a3b9a6c60c5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa41bf4bd909f53bea9d8985fbd53b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac75ea5c576fe0a6314c209854afd46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c08025f9d6ad2ef7e4c38fa97a51f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf4d318982b0bb4a77fa19aab3177284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80ecfb073109f75bdefcdd2d678916285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9d3cfd842d4b534234f97740627d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def75624cc43534f09043ca4200c7e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00a422d7ccad8a5e0ddfca3590183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1073f14a93d467d027665f55d04f7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070a59624b3fa6d18fe10259f57321290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43721c3095fe05a2fd3730e5984e7cbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae639dc90b68609ab8e08ebcf6d4be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eace7cc542b228cd82fd80504514a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207cb49743684a2b9844002cdcc5a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd2cfe7f4b6e4fd8705fca80f7525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48bd0309ff2251b2cf4f0205760c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266baf130bbc32eb1e94489ae40d686297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56616fe584bdceb15317d69498b1f9d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecc8034af85a47f6fc5884767bf12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd54cf39506a2c3592e12844cf6183300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091120e7a7c2245c34a9cbd18153dedb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e7bf2ffcfe846097b291442b1c66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e420d4603d4e3b8cc99ed48a7d1de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f79aab9aaa6dd3f817c6a433fc410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517fdb043237a938594e9de201d003305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e804ac492c8fcfaed4ea3f5e5f2899306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d442f4fb912e44fe9344c5d6d495462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b96194a9343d379b54c3596e0692308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd07e59a7c62e4b7555c72e3dcdd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b84c86a0f6dbf60b081342be0124a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f259725553143b1f85ff37b2220b954311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502ef7506338fd30011254abe37383312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb59bd4cff874a831e66d3ad48b28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891fe4ce191def92b4959441df6379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94deff4eb41f46306e430c2dc49e9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77e9644d3977e4b1a207360f4132e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11398440bfcda8cdc8f459ece633162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cfa9487359f0e4f74c16253022227318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ef30187ce622af741d264b317450319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798b52ee9a98f070b1c7e04ff366ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57f99f01d61f8abaa714436134b58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123556e9ee22e6c8cfc10273ec53d37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae7057591abc1e78f00a53dad2d15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d02efb5940b1e1d55c8ec3d89341b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd91d6bd724cc9f58144a431aafa9a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a90c0e50807ff644e3532ffc93469326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad398e53321dfaad22079619fb8ab46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc82284efd658b7f2610d6d7e622a37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db76d851a15dd4cb6ec45cbd08706329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f6fe63b3774ced9974b21b1b21af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714141ebd5de1c60dda63ea4b3bc74d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b6dd07f5f906e41ad5b35aa38108332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680063698e576a65be36d9e0311c9dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf7b559b05ff4c1951895f177a9c80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6845468cd8bbe06e4d2e49beae6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c279558c9ebae0ab09fde809ddb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90c68990deb9028a76655da6b47af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac05f0b1b25f9b002e2a7a63923f5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c7df2e7f452cec017e406ebaf195339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe9ee40f52cfffceeb0178a5f3682e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa72e4bbe8fb5347a9dffbd9fdfb6da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389925d7f15fb630f861bed52d717eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad4f2e3baef9f7aa7f44a1d8026423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4c8c65f9283fdec40282dbe2c136344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23308d6282b9f28e3d9fe2b95fd35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8ff0c1da8f2c1e594e585d33b41b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e580f2618842494ed3cfda719bd96b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f9235b7bd49f67a7d51c098897ccb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611c5c20ddd6547190cc9e25e8e035349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef585e7b971392b1f41273057413c6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453036436f399079a3a513c94c76d12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb2b9f694cc86393e428007f63532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba1c4fa7ce8296ac2323f10cc8578e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26be299087f5bde5f2c0c72f1283b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118aa6b89c1dcd119b96f2f4610ca2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f01b929a56ec40a2ed309dac6173356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a535dd70d859b959b3f0cfd88835e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1caed3c302e30210d8089812b1dc19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366914da471edc95f1dd95136d863596359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4e45a5f9e628f61134587c8b3053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5c34837881c070b06f4b5c45d8b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d63aa6d5a4558d6817d65b677439f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46de7978b409a2146ffd1ddf90703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74f5f1b6cb25656b1fc779b11095e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785502e9b95d1579ec7af6587d1e51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564fea5fb5e028ef722c18691121ad9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86102b311053df9097a9862e6e6981367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383e27ce95f999b658be8d6b271ddb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ea9de4d9c0f6925858ccbbc3095d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410363f8715d1f5f0f07cd81f98460d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2f1a256a393e911f3a62bafabc0b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79573ba842d08b896c9237b3dc45ce5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6465193516210d63a85d356640d08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d42196ac72afbbac0defc10bcfa52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b06352a115edce6fc4e2d8d3080d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac265b33f32336cf87556327b74bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093a91282f0462fa799a65fb8129cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217967132b9bde3a5e1b82cbba02a70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdef3ad7db70d198b720dd7e8e6f628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53763e2136d3e0376e8d9cb57831a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e6daefc4d97458e8e2afcdf535480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20fbf5129afbd0480fd805d0a7758e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc3921cc34f1aa16ff89588575616383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539502f6032e7cdab6316dc305073a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694ca747d9d7c8b3ebfbc30112f290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398749f564873bcfd57c0f3c53e880ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33f5590004690f422bef36868001d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ec85e83c4d321485cac20e81828d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2e0924f82ae8c6bfb5aa66416178389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496107d23aeaff0423954c99e5e3ab55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5c81f14b4c0f49edba5234b7afdbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3309cb2457572cbcdd83ea132895392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcb386b4e96fd6152417466df6d94c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d4815faeb4b5c46a8fcd39c5194f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce399ee00ae59cae6a63445ed035e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea6765095a7720059285a436b75033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634791de327da56d197392cd5f33b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3fb87be4d7eabcc11db672c5cbc5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794af5cfa97a92eb07117dbcbe0c83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1025895a2c70d17c89a4f0aae5eb79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa24eae33742ac7cb67e523351541401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef856096ece59aa4ddb884d8baf102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97dd86c05318486daf834df844a57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b089ea56a10a78fb9af5958f9abdcd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c94553acadf1685070683f3001c7ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d533366351abbe1d01b61f288e5b09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b32102f2744b7ae589195065630b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b70cf4388c3ad036423d6e37d181408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ce8b7a12599a72e334817b8d7b92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d48416ad3edc37bea1123f331b725410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636289e20bd73a46f881b50575d1af3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e93e93e9ec3479dd712e38975d6c7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe9c5743f153c46f94d3541147512413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172cdf31ad07daef8ad766640780f4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673be64e74cd977005686eedb501216f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c02f386d336d1b83cf9b42cee9d084416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1adaa5c5009d8858b186edd02658ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e61fa1cf301879aa5e7de2966a93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62683806eca4e15b74bf829217e7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636206e542cae747294275be32e6df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb13e7473e0466eb25abd23123eaf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5e63511669fe2f273214bdc9fe6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac075b719c4fda1f51631390a5e923423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df77b5e334fa71bcf9b3056dc44af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e849c2f4b83901da835427671b537d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1f842f5a1adc46342e7410438839426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc045aaf84a05b5bfb767d79f81b6341427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b409023463c497a3b5ee71af3ecdea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d99725c7122f38c49f111cb36e7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a14d8e5a429a82965cedb09ddea714430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e0a78cd6d078fb2962fee12e5923a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32158c5da3fcb1ea9cd33a51b54e66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd5507270f7a565b07cef250a4e57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd6ab40246a8fd8298f5f1cd720436434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ed57698922d732d574d31abfc5a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03333e17c0683a8cabe004f342777b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426b57a370ae23ad235600198095a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec501295baa21fb9268edfa5b588ffe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a067614f5e84c6a158f05adf01321439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8dde7531f8a509466e9a46c2128d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81add54b3093239aaf2bd3365eeda3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773488862294ea2c55f5e1e282c58101442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c043452daafc9e0bbe79a24b641f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec09edc26333758c793b5704bbe4c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f905245529c156ceae5af79a9a1e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699a55a3e0da6b0c600eb964c67d10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f1de1f5e00550d8cd4aced4630c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db498fcaf364dcbb7bcf886ba44d39f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ebc769b5904141f981d98a7ee7374449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5022ba92f7dd3b4424d45f2199e461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23a51fba70ebf739ca841f303c4750451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a73b712e2a10b706ac5ce41ffddce6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef9a7a10b52693579e1206e7d3ee5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7f6410084e8440407389c7cb0b55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8f7d5e5ae151cbd69975fe5a9a0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed91eed48a43c544155f5b90d789f86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6290f829fdfe890d3f75c271718b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae0fb2be33297e98308cd610a40b31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfae3a4e1c31eaff5e78d326e0317459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682051e09ce15a63017cd65b0b7267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a307e1eb40f299141fdf543fe798f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75524d45ec8063eb2cc38b1bf39208a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f3c7ade5b2f9b93b810397745704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5722bf59cae4927aa15676f9e8a01a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d15745de29110b084052ac17badc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b6452bb9c52ebe0f2aecf17b6bc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287769948764f53733226231fae7cce7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc0aa7d434b0030139dc9afa1621d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716850e0468fc0507fc5342f16b0df33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba3e7ebf1c74d5c2965bce35e70c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba29bd2db63834cdcca7eb5766e23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c361e931d59d934414cf39bad016d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d713f6c3e652f647b487cd5eeeea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102d149286d0d4c656d34f8d5d1be4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613802c8d0cc0e184f85d414738ecc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d7333d37c59c223ee30822ba5003476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29bdbde9a36add608444929704cd0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde1673ef061743cf7e93d8310b8b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689019f379d0fb89ff839c5833d5919c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06878b57bc9bf9959fe298e422ae644480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440d70815e4742279dc3bd5e2ce6f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927623563633b1569a509e08f789f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc9cd754cfc0a971afec96776ed94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45905058cf89b630980c5b4afd3acd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c01d3dce3b8819ff43a6d2ea38747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235885ed0b903613471eceeeabb172486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b6a6a33326b9197d4be3d803486b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bc2cda5dcf93d7703ee10b18954a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ff666aaa0b9a41bae0617c89457a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593202747a89fc4e6b14934dc155e29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ea50ee8d551a88e9a874b02cca9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e4c68dff8c20ab69ffc9ae803c8b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e72f8dca04e764dba8408f8f466f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaa007f97fc01265663da8c0a76b8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e60e493a7d31e83b04e86151b1771495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2fa3434314f0f02b064dc0a7f242496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911469fff55b94caaed592437bab2dc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13838769abfdd4b480d8a78fa8cbe481498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915685f3f7c812e83e4a4c16c861cac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1288e778d6d20602b12cbbe9e9c55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b621fbcdc4479b7f463edbcf51a15d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430d57dc200ba65d8170d02a30d33a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97efe327b2986167e96ec18011c1eec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8d88d9b188ef7efd6e2040ab5dd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a735e5e5d4c2781a9dc50e20be23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80712c11bef33fc840a3c2b5fbd1c84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047318981111ce20c2aa5c0e22558ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e91b06c5a816c2fff26fd43ec5a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666fe8029fc9aa4e059b6d6b6b0e21f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785739088fad0d1ccc3678aaef1699510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f800274f8e8f5cde96d5b39cbe10ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1915dc1007431d537e3d1b93b546512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265851da09ebc3dc16ab318faaf631c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beec63cffa6912bac83592aaae9025514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667196a9632a25723df237def90789515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815379ea2e74ecaf59f5014d6d204d8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901832bf9e24688f30b6fceb84a9f341517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07083fbf822f57727e37adc948938e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291568f4b2d9234c83b17f72811e906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba174257f194d6534e017f7c51f6c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adce94928c959b573753251376ca3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68ad6738a84a1b5ad65266be27ba80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb85cdddd5493a78e3d506038f039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a7b6864876d1f9917c0cdb20b275524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353202f78b4c8cb9c3304cc7fd2a67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51fafd6eb381f32e3ce6f819d67a9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56cd7541a79a526ec7d9d50965641d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a0aac987e4a68fb19ef67dc1e255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f0683ed254cea09839294b59bd67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184dc80279af676b3b57fa81f3e61f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e371cd6f4e1cef8761319a1959f46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206210bd5720accc6fe586740d05bfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db64b33f07a87e09695637a524804a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03001f68643e4ea91a961af48d66f03a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87f8ff556cb1f49bb28c3e8171600535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829ef66852822fd578af2dc4ecd7b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6d3ecd741315a1a2d5fce8d49406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b47b17cd89fec138849449f912194538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23302f711913220717578677c88717f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be293ec8a2a1db7fbb2ae27c0e566540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2053d008d0e1b08f7ba1ac90f0bb3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0a1e46fe092e547993c6e4080093b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05b5ff19b0f84af868c1acd266108543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd2e521d4ad7162c05dddfb1cc0e44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a413e026c78d5a0aa82c67b24590545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90afaa95b23a3eee604ecf4787c945546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37754929fbc89ccc83ae0f61522b37d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f26fa9868ec1101ad902a6743a44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd64a140ebedd33335090dccafc23d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aadd9bd4ad0645bd7c4f2c8c5cbd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426912a0a82a8edb288b88d6b188933551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f56825fd5b5343ba94964d119b91c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a3442f82de8f878a4a75348f489a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f731c2e9241e528cebbdf6dd1e2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce47c3dc23523576aba9a6ce076c29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27b585240c2c025dcba1f9b195378556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9dff685859527010b5b3d5150c980557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8e21a143c4830cfb9246f5fce2e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956936a26fc5117699fa19dc9964515a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ba303ab9567f1dba178ee6b04080560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d0c2fc690909599d6f7cc634bd8ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a36c2caa94800f618c03a82b1552d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be199f45eea0632b1df874edaac410563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07479d9f138a467c2fbf97f398c962564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97570f5b5c7109f0a5cabd5bf5f64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9900cd2c59ceede6bfb8b5ab5b06c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d30b0c9d14865bf15550d8b06b90d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e088cb1a49e33f42ae3a66fb4f13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f546881183b9ded4d56712265ea9ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0169ba85f3f62b65f13f544d5b74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2770567fa6f471ad3ffab15d182b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6c077b8d2c3674eab4c64d7f7856572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b9303def501e0c5b1ffe7a3b0172573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710254e70117a24e75ba8960ce28ffb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a5a8aa7918a39f4433e1aa615e0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218be34c68d488b2edbcee8d770838a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab324d2e55d2dc94d9df542f4283870577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78374669892a9997e43af0565a7e675578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771cf6906f72c18e3ba4bd953ed076579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29a40241cf0d39c3ba8a3fda8650d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37f68072a89400cfbac9fa9b73bdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a30bac195dd698a0585e866e27ac1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cad11a3eb56618edfcb931cc00e40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ccafa75c210bd065d80d51c76509584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd22a9ec8fe8d3b6444cf54deee89a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c41b5cad7513fa2dca099fbbad5b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ff18de7a45f531697dac9f72eb8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9237397704f15a81a3154df0bbfd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb72cd7921cf9ec4d0d2ea1d3aad5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8391ff945719563c9f22d7a99da474b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631081133016077205741ed77e4d588591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ff441c8a6161461c59f2e4a4cd0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadebb857021a25707e9e882cc1e886593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d37ca754289393ad5f98e3d3c08a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189b55ddb25d1387f26e66abbb1acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c68793b70c72f9108d99c4e0dfda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66bc2750722a229e4eead18d4ff9aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf0e44ab524ae9df7b83bd3cb84df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454be10373b87272089ff8cf8f09aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c71b216caf1505d79e4adf628d99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ce0f89b6feeba578df9af552ad791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b5ce9d6eed711e70638251b47e57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138a6442eb88ed13212ce7a007b7a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d168688f46be248378ed814e82d49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47558d20ec6199a96ee29dc2a206fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2126320859c3d5ba0362857824d9bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90759886590ac76856c4aef34ffbf0b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227cf41768ccfd5893429affcbbe85d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26998ebc0685b835886d5468c22f8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5cb482592683d470ad83c3619421610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a1e728c6da334f96a950552eb59f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5519e13b8976217175dd8f6bf386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b8b06198e2dd017557b95d4cc42a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4be5a6c817f02029a5338baa3a26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10f20831aa53c153082ac8ac458f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592d530d390fe77a91d7c8f0ff3d0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7f39e4a1139e6a735057f7fb47f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140924a4f69548e91996d49b55108e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd81b9c3f6291373b89dacfc25804f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97bf0cf73600843a9722e4865a1016620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8778f2e98bcddf0de1189f31ad4bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961554803af3ce65b05cd0c858f1707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f63cbb26cf5dad200bf423f1e9f06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19c5f9b74432b0365ed4016da4e86d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed448cb0698ad2ab7a8f0faaa4d95bc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd589bcbd79900d30be2dbf8463c612626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2a37c430cd214955dac746e22cd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97578dff9923d62513520912efe21b09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623ca02a24a4dc54fa4fa56346b73c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392adc293366159b066be84f1ade6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c91768a03fa792140a889c807572d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b26945111d94c525b132cb4abfedb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db2cd8519bebb4ee4f9c583f0d7b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd26a17017e5738a9b5f836cd1055634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2f33151b40b59ffd5364001a65ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ae0636f01e30e8d49bc060ac64a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d6e6be2753b8ce5b49f8fa4d16dbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154097e03e38b1fe23a4aad9a59267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a27ceaf81bb0d93c024856bc93abb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7990d2260a42ec5c5c8fb8de60e4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa72ab23c9f5f2938ee56f69099b9c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc07950e4368126441eb8b0e23077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8be760d9025c21148abe8c151f6bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc9db0891211e1385099b453c1826644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1fb0e102f2212a349484c61044e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf63220e2b18bec7403a0e2f648f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a401bd8f4ebe2255f73b4e7766f915647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026618d6a010c3c262dddc5ad071649a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92fedde2821483d96a1af2e2e3a1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651cc73aeeb2b870b1391fa88b1b0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8eb3c7919e8659accae96947ecd3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58208eed431c048bb54ebdcaae7c75c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6762e387bd07a4bb728add89ba73a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13af920fa0ea4c6e9d23a167cf80a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e3b4712570bc95c11d4371ea4392655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5fa6727589c0c41a8e07194a03497656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194e995c6061aca2864011d4151095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0b1677cfd89840dfef9b7bc94dbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033892fa2af9b9ff5ab7498c421efdd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be88b46065e368dc732db09993ee0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4606f337f7abc816058b1368aa51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea8a8a7983b47e1f2cc1d545834577662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61ddd5460fb685b035d30c9de307c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960d36946b706ddc178c7cb1f8dbda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916bf81abf11b0fb859d2512b2e6323665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf1602739bc82527b902e45cf4ea4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016901e2e231040e5e30fca3d64b94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0f6f909a39d7bbe070752acdc9f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd5f5d8bf8934a7d6def7eea4bd359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9f4382a11597288a334d620c52ee5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff5c9094e683495366a000af3ff6ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932795e61ed9e5dfcae5789dc2fd4bc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801dd68c7393989497f36ef34aeaa9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342406943a3385ee22bd344e337c03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90747f321965be1b4a085a98caba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e84ee74377747973827469f241c72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e38a37a28e9ec712bf3be2ad5fbfe0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5247f73a8e1c5a5f892b3f4635d923678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff78dd55066516f4bb6129bf074a0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9089d12cbcc8385f84ef28c4075d337680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6aeea330d0248236fdef06837e059681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b58ebd24a5c98528aae977a801d6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212a78ed521d9d08129e345e7b2582683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297bbad7f2929129e4a019f95c50a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed675b526d17eb865a60ed0f1bafa42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487306f5a2e48b4f52a97e72ce442dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b254a1daa4758436844e10cc158d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db046ac3e4574051a6080cedd574d3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca8df570182d82a143ab33f439264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3012fbfad92dd7d788ce29762242ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ac49c40b7fbf3cb62bba3f2ded1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989f385a85a3d8f267d02324366657692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1dceb340e4d4bd8e261a6b0da2ec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507433456be46a25a3ac348c8e004e05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7235c64a7e9fcc90608b00f95cf0c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843239da109d56dfaaca4976228af888696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877b46dbdf361e17de0b5cce5bb215697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9b877d330123c3be851c33b1dc8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9028dc72027db3b1091dfb234eaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016481518aabcd78dbd5d6e45914c58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c6e4d9572418863aea9d3a65ee01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330773a0363d18550ba09a994f7313702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea28cff87bc328e869a9e6b020d59b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a407b9f041c15cd07977cac931de8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4b77cccebf937dcba28c013174db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac9a29c9147b2cb140e5b1488bfc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef838151583cccd84e723f004b40c48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b3b51f87e1a22af53a7ac487430be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557578b9137c67c5cd9890c181bc1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99651959a87b15856c27fb21c74583c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403258fa9f06bda744b8326040ade3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462e4311c695f1793ffd078922f5b92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198bd2eb14eff7fd88bfb71d4daecf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d4581eabf06cbb34d53541d68a7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6e7599063217d98a90db2b059711715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9368b01568fdb715c3c6f15d39af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09d314968939c40fc1b0da675d8ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e0aba7091a511db60a6ddc4086c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3acd13d8e5095e396200480818635719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af60c261af77cff730a788a77ae8b36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16508836adc61523a7c59e7fa41a81c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007ec8e90bbc17ccaa9e5a7d4d6159722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328937f4bac47d868d8eb71be49c6db4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f342208676ebf99703fe9dbe9df12f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e213baa281d69fa3fbae617aa38706725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c470c842e5b7ac685f96b2000d788726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ffe6861376d2980a94036f4bdd71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b986145e3b0f1a0151889d47275fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc645a552f447fde978cc465b101e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f15cd53859b3cddfbf2b131c8ca45b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f84fd6662cdd92100f96d71752ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90b1326f9601a50ef3a0bfc99fd911732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231809b0050f8e5f0f0b9f1c20ac02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1978d098531d3ed91ab795d287169d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108d4f46bf1fab39d7287bdb0d6e26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af63ee766e9d94ab1077adfa740fdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be301dd9b12cdc1a61a0084e7c8ff02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a843903e6248e4de067f6992483066738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2b5ce340cfc0d35a279d80e9f3111739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711cae9fd8cbffdbc7d229101e426f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987691423b134a6e8394308b3921b176741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50279dde451985a861caaf613ee81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a0e28cbf3d9a71a3cdfaf38b24c84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240e2ff4624687d538ec2cf197fceb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58deedc65a242829e515fdc056534745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33615eae44b0da189d16043242ec95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2699d17190208038571243dba92c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c121518b74a0121652e961b019df0f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19710866572a8aea9dfb8a32c3b6de5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c36e72ed62a3a9bc26f303506bbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbc3924ce7e8e3b1a0e8fc119f8a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348c44f2c28eb7daba81376091f713752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64936f549148caa1c46198bb7debb2cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d39ebe17a35b79ea062d3402c6d81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240ce574cd1bb42d7c6097580a4be3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01611662ab64b50ad29bb967699154f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0e71eb98394da3ef0fc54970bd91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7b2aa25d5425aaffc21ee5469ffe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799fd29ef688f3b079d060cc4fd2c6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd512e035fa0baa911e7d9f926655c42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46a06844f05eaf3698e483c710fa9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5ffa55006bc3e9d163a1316fe4b73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4525c478ef928b6a22872f8c7f7d8b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182bd5d770d4d1d15256a45f62ac7a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4aa1c857dbbe01f23d134d5219ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f245bae3333811780eaedbb8d18bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6f348d0a118c9f787f5c88d3cadd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1770021eb473bbda6ce1a99152bc09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b21ea3971b2f899ab48520ae3e7f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88bb28a735d5de9b8e073d742a392770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ebb01e5fa25fcb9c84b564e91f871771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e316689108b2797e8534ef0cc85740772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b63a236ee7af92c28f24eca6c2dd4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db9766e255f994ed9aea93c1f9fb4a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0be613b19d577dbc5c6dd22c9847a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ccc7c0078e07b37dd09058dcb6d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1478c57f809de58ea1eae0d6df78777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c503c94634785a53506bef558c2aa19778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afedec58f6274910ca78fe119d3e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e51ed3e3e9dee4094f44533d6c1e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d929b18447277aca42435da42ca8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde75fcd00d600bb89c63f005784c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5afa2de4d14c002335d7080612391783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7363038224cf495243ef5cfe4d4d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f41f1c39fa91aaaa773f067fc495c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc678766f5f94afde67450e173eca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c78af02759babbb234d9037bd120787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe05ffc80e77890eeb83ae22f9935bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f42c8f61bcc9b40ed36da2965718789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202e8ceeffb548c3ab2c6ae13d40b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2f4e76561d142b4f37dade257699a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30b1c3e45959b571c0b1787b7a164792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697306f77bd976e23581d56677fca9a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af6d5600ee76a22682e72d169320a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fddef3267d096beae628067133c15795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d7247221521362c7318a2d68badb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc21b7a6581129dbcf8d267519490797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00502594014c7e41b25aa24fa9244b86798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8eac867203695a0a748ff93ec0e16799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e80b620117d898430c78eb0fd8a1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a73d3f667ba4d20f2f5a2b4fe219801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc8b3f8e6e8626194784ba4868a1d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb124042f7d7ba5c64cefceb19ccc889803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab8ff03b9d277a8b56a303d9807ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ecfc3a05939fab309944428f763d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0900b86be5ceac622dc3d80faddd68806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1b8a685e74a568c6d7a897409cdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193348be5e247de7452b4f881064bf34808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d4a83261ed48995370000acb97581809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ed524a1d41216276a00ef8362722a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bca9eeb377f5954860b216d18e54dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f14eca22e39e805c09c50b3ff296e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060db5e56bd926a794a43d7a73523d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec1c990e69036d578e6911d7c29bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50896b0d6bdaea5cc0d8a6af9d8636815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd284dfe7009578cc95ce2465b3d66816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2bb0afbe3caa2bb17749a828d6286817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ddbd85f900963c4ad05e3d97535b7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516763ed79416a55f6ab079c1a71828819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f90e38955b64b52fb875d019ae950820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f7b757c4cb08bb70b027c309087e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170f3cc96d304e2d076f6fd627625f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646b5635d74e70d1d85f8c8a53d900823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794069895427e371ac55e15ebac156c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67291d6b49a46c8dd7b1e50ce9841748825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b87ebd49d0f2dcbbf862baf008f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba6152b301d1b5d16b919252bdd6cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e37345825c601970a8c914dc8fed828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f523f42480354a7388d8d3c9329d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea24f3e84d8b18ab973023c726ab0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e77fe9b5993c55e71c769187988a7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b754a628ed924c5cbba941adf368c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2627033c5417b6da5174857e959a77833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff04055752516ef40daec1d1a42ad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb72a1b18bda01fb3e8ac9ab4c6c05835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d2692f949aa9b66b2671a4e25ff6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec752426ea5c40f2376cfeb2504b54e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a46b1ff915d78cc5e945682438d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338dbaab897ffd32dbecda472f55a2c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb06cb45ff7a3f8e68cfcbea253d6f9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b25719245cc07d18631a53210464e5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ce3e6fd232dc2e0b5594e1156a00842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf087e5c85e305269bbceb3ff53ee7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d610b352a4607db105a8cb0b91f2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1fb31496fcfde01a3297a49a209fc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b42cf3a53af1df7bef216e9ffd004846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ee6bb61057985acab137e8329e9d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a47536e1413d66ab7dc70ddb3e7c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e29dfd2d5fd4f820d5716c6b9393849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d58704f060047511a0d630cdfdff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb377b341c4be711d01c9042f9c31d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbec0dbdb6c1f436218f89b9b2b47852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852903b8e430261a98a9e851112fac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da4120d775d9aabc7bd3fcda86f67854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd74cdebabd9559507a9a09bc3c95855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181cbb89bece38f44756affb2e0cc18856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc8f1f0711c2c1896acee369f641d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4fae5b57533f31bab1969187f209858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff58ed675ffca54024f0ca0e00188859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a86ad84587be7a4ecc3b23cf83f4b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2742b00daf192551606fdf70bdce861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afebb6a7521c6d83d2cd9448f1041da862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ed4d38d85547b26578b497889bb6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd15161b02f10a8eb565cc0df6bdd9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114cc38c83a05463bcad085e02ea1c1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8a8b24356b8d77b032c5a12d1edd7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04546412b5874aee575ac13476b22ac0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1e4f206ec3daff186cccfc4ab05ff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2b3a97b84011a049e4bd841ae972869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130f7e69c876f1aad5de0539f7f550870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d2aa56635d873074a4cb95fffbbe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12ec847c6e3fce698979d4760606f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc1b06afa1f65616cb705be0fd60f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e760d0c02e2f5f06435d6e6e06b1fb1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7159de5f78cface35b88e94cfd420e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93830723e12212e77bdb2bfe1049d18b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb051c9a3ae1d509c9c08e570e44d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bafb78f578319f91fcc0e9d42bfea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c934a2360ba85e0e7856d8803d39f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994fca45e489a7e97c8b9ba6b24375880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009f952f4299fbcfad1320dbc9fe0b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d5ccc159b802829b7ef7224accf9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5ce643344d2961cab870b2ca776e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd2399ddcd515fe3909e3b6c486a5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650c464ae27f345d8953b75d38586f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1c0956c05d9358f703dec892313ff886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9f1168110f1c7e8ec0dfe37405c9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed35b7e054e964d1fe0a70dd65244b8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3efb551d7c03ad544afb3d5d88169889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f364ba061356a9a19d9be254c0ebd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596946e77d677817893b1c96f2fe4b5d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b71aed48725ad3b1829d07b4ee5a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae1da897c69f9b4f92645a31bee86893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db806f36fa63d95d983678fcc8b8d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eac581f2469cd782b31cb8d5895e3d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d1d7999c2731dbe09d445d9f0a23c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d010b2388676190a21b0c12c7228b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692fcccd3f05638f58858f5f4ad9c3a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c04efbcd579ff08d244998af031d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a18f2d60bcf8f9543334dcf5d972a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c3df2313973215b1c676a0e4ff84901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd579d01bdaf9ea7ca1c9cc96d700c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2692fdbd42806fd15366dac52b375903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815715271f663f67e625b4a915f3da3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951720a924cbed5c4a5dc04a8d93ba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe645429d221090cfbab50c8654c479906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df0d8e1547a270d5e4c6ff2504b84907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce702580672fcfd276e6883425960908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b1175ecea02ef0a010566cdbfec5b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b75be15c8d7f8b8ccbcfc3f19da294910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830cab8da2d5d3a0b69a0b95788e18911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05260288374a6dfb1ea7d7a1bd4655912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce6af596822de33753cd620eecaf5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983fcfa4536105ae1df0ee3fc0fc63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b8c5266b8cdaad554dd9ab319f048915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01866ad00a96ee3b5d1a582ccc890916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d3133e273444be612423dbcc0444917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366dc1900e9d71a5267612adf34e09e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbf20c8272a67807298123ebd7c1f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1bfc8ea757611cdf3eda84af1b6c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11415aa0064ad7af60025d51c187862921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60b209eb38e8a67bf6063691de077922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7308a9c5f5186552f477cee6000442923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd610102e786ab0c407b4ad67bf2060a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2fa493f74220ac450ec392afb4c27925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00118f5a7d94e2274a566becd75d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75fe8f529203a2ef2f18d565f13672927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70c6b29450c8bc3dcf36eec2c1f4a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4523122efb7406611c64fb06b69e062929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd62676dca32ef6a01833454577ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb5c0ff246b5893f3b0d4749bbe8f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfb01ae4a4ea76a458ec517eff530932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c03802decdf1573ffbf0909b3b6d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b98ecca53cdcafe0696f4b96b6fe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18973ac575da69136de98844005498b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3658268a60c0c25a8230258812e9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e05f14c28a95bf6ff07e6992da0a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a9f559ba027da568d143d3b617bcb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625ea8eea5ac06fd61e0c1c2297fee939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc612f70a315d2b9f22e6f1032eefa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f36b5a4bb7213a4bda8636cda01fc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63202e59a506545a7e46c870584692fa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85faa6b0fea34ab11435b00886ced64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11addd7956070a316e484d8864294c2a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695fa3a166f4fad3a68cb9551619d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c995c5b29d099e789c0c7997e473946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b7e433fd01a9e30ec72a10d70fbc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f73a2d17e7035e19d279f07a4a91948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4525c13aa96831676411ead1bccc0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab341bb2c9b5d3792694d7fb9f9c8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d5c57d696032889ac8629bb15e70951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c870d9ad8e01be5ea1d8cfa09d98f2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b9ac4f4301e7acd006b2ac7a7bd9a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cf46a31b4299ac7d4555b43efff5d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163103fbbe2612efd58c33d230c88154955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd2d29af0fc05b6f51e82cc9f137eb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202a153c32d7739a6b430773799be2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075bc25adb2d2271582d77fe88aad0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607c50b3c9c5ef49b3296e71067905959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a95ea1bb069c23c80a07590cb410960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bb4558d1596e5a8c48e5c0fecc1fc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95fb086c946dafcb0d8727f7ad018962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6de378096990a8caa3cd504517a5e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636dc050e6c81cb05ea929a4839044964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f00ac21c4658e69ec665ea311aae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecfb8b45e78b0942b9a4f493910cef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9cba0402ad069ba3b27c839e32e1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d2afa9b7a24a3d9029f3c5566db40968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007264a5f63dd2430400ac833057852969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109616adc4d5371d4b6b9894494277970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f6f36a0547ee0ca582341c5c8489971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f92ef1f9fb2c044b723bffec054b9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4433a769da25de3a339008cd721978b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7ff7ef0350cbca686d6ab7be0d9f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430496f46e0499566468690ec9a1921f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798727c82df460cf8a848acc39ee39976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a77aef3af15a43fc6c31aa4cee65977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3e6d068a5275708488aa1f153cbf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed487c50084d1460fa960df9452639d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4d04485ffb515cfae55179054e81980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94023a5b2cbecc8e3afa2611dfb3eb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f4e4f37be5e04b133a7403d14f98982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c428be1827d178ebae0b40a82abf7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a4f7ef4fdfd9442abeb505a1dbc19984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171043b3f9b7d2824992c290833be9a2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f6b012e405faf8ee4cad66927f92986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36bf16c86e3b8a92247bb7320a47d4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a13c98662c3603af1673599feecd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbaaab825b6c0e046f1e6505b593f7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc538989e712a4d83f0ca12f19ee471990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991cfa1268c5256ab011645ff9a599991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1eb7b9a43417ee3fb5fc7b75722b4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9758add794b9e76713189a6e78cece1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851212c607ed1724b080aa67ac85739994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033fa29fee7b6a1ecf707eaa91aafb6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de88547e5e51e5fc505821c87abcc1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86919a779b3a1500c778982750599997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>